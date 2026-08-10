--- v1 (2026-02-10)
+++ v2 (2026-08-10)
@@ -1,991 +1,852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C23AD26-2B5B-477F-8475-1A7760B11379}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr date1904="false"/>
   <bookViews>
-    <workbookView xWindow="1125" yWindow="2910" windowWidth="19425" windowHeight="11505" firstSheet="5" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Nettoschuld" sheetId="1" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="Kapitaldienstanteil" sheetId="8" r:id="rId8"/>
+    <sheet name="Nettoschuld" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Bruttoverschuldungsanteil" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="Nettoverschuldungsquotient" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="Selbstfinanzierungsgrad" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="Selbstfinanzierungsanteil" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="Investitionsanteil" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="Zinsbelastungsanteil" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="Kapitaldienstanteil" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
-  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...4 lines deleted...]
-      <t/>
+      <t xml:space="preserve"/>
     </r>
   </si>
   <si>
-    <t>Nettoschuld pro Einwohner (CHF)</t>
+    <t xml:space="preserve">Nettoschuld pro Einwohner (CHF)</t>
   </si>
   <si>
-    <t>Einwohnergemeinde</t>
+    <t xml:space="preserve">Einwohnergemeinde</t>
   </si>
   <si>
-    <t>Rechnung 2014</t>
+    <t xml:space="preserve">Rechnung 2014</t>
   </si>
   <si>
-    <t>Rechnung 2015</t>
+    <t xml:space="preserve">Rechnung 2015</t>
   </si>
   <si>
-    <t>Rechnung 2016</t>
+    <t xml:space="preserve">Rechnung 2016</t>
   </si>
   <si>
-    <t>Rechnung 2017</t>
+    <t xml:space="preserve">Rechnung 2017</t>
   </si>
   <si>
-    <t>Rechnung 2018</t>
+    <t xml:space="preserve">Rechnung 2018</t>
   </si>
   <si>
-    <t>Rechnung 2019</t>
+    <t xml:space="preserve">Rechnung 2019</t>
   </si>
   <si>
-    <t>Rechnung 2020</t>
+    <t xml:space="preserve">Rechnung 2020</t>
   </si>
   <si>
-    <t>Rechnung 2021</t>
+    <t xml:space="preserve">Rechnung 2021</t>
   </si>
   <si>
-    <t>Rechnung 2022</t>
+    <t xml:space="preserve">Rechnung 2022</t>
   </si>
   <si>
-    <t>Rechnung 2023</t>
+    <t xml:space="preserve">Rechnung 2023</t>
   </si>
   <si>
-    <t>Rechnung 2024</t>
+    <t xml:space="preserve">Rechnung 2024</t>
   </si>
   <si>
-    <t>Baar</t>
+    <t xml:space="preserve">Baar</t>
   </si>
   <si>
-    <t>Cham</t>
+    <t xml:space="preserve">Cham</t>
   </si>
   <si>
-    <t>Hünenberg</t>
+    <t xml:space="preserve">Hünenberg</t>
   </si>
   <si>
-    <t>Menzingen</t>
+    <t xml:space="preserve">Menzingen</t>
   </si>
   <si>
-    <t>Neuheim</t>
+    <t xml:space="preserve">Neuheim</t>
   </si>
   <si>
-    <t>Oberägeri</t>
+    <t xml:space="preserve">Oberägeri</t>
   </si>
   <si>
-    <t>Risch</t>
+    <t xml:space="preserve">Risch</t>
   </si>
   <si>
-    <t>Steinhausen</t>
+    <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
-    <t>Unterägeri</t>
+    <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
-    <t>Walchwil</t>
+    <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
-    <t>Zug</t>
+    <t xml:space="preserve">Zug</t>
   </si>
   <si>
-    <t>Mittelwert</t>
+    <t xml:space="preserve">Mittelwert</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...25 lines deleted...]
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Datenquelle: Jahresrechnungen der Einwohnergemeinden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
     </r>
   </si>
   <si>
-    <t>Bruttoverschuldungsanteil (in %)</t>
+    <t xml:space="preserve">Bruttoverschuldungsanteil (in %)</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...4 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Bruttoverschuldungsanteil gibt in Prozenten an, wie hoch die Bruttoschulden im Verhältnis zum Laufenden Ertrag sind.
-Richtwerte gemäss HRM2: &lt;50% sehr gut, 50–100% gut, 100–150% mittel, 150–200% schlecht, &gt;200% kritisch </t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Nettoverschuldungsquotient (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Nettoverschuldungsquotient gibt in Prozenten an, welcher Anteil des Fiskalertrags bzw. wie viele Jahrestranchen des Fiskalertrags notwendig wären, um die Nettoschuld abzutragen.
-Richtwerte gemäss HRM2: &lt;100% gut, 100–150% genügend, &gt;150% schlecht</t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Selbstfinanzierungsgrad (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Selbstfinanzierungsgrad gibt in Prozenten an, welcher Anteil der Nettoinvestitionen aus den im gleichen Jahr erwirtschafteten eigenen Mitteln finanziert werden kann.
-Richtwerte gemäss HRM2: Die Richtwerte sind abhängig von der Konjunkturlage, &gt;100% Hochkonjunktur, 80–100% Normalfall, &lt;80% Abschwung, Mittelfristig sollte die Kennzahl gegen 100% tendieren</t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Selbstfinanzierungsanteil (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Selbstfinanzierungsanteil gibt in Prozenten an, welcher Anteil des Laufenden Ertrags zur Finanzierung der Investitionen verwendet werden kann.
-Richtwerte gemäss HRM2: &gt;20% gut, 10–20% mittel, &lt;10% schlecht</t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Investitionsanteil (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Investitionsanteil gibt in Prozenten an, wie hoch die Bruttoinvestitionen im Verhältnis der Gesamtausgaben sind.
-Richtwerte gemäss HRM2: &lt;10% schwache Investitionstätigkeit, 10–20% mittlere Investitionstätigkeit, 20–30% starke Investitionstätigkeit, &gt;30% sehr starke Investitionstätigkeit</t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Zinsbelastungsanteil (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Zinsbelastungsanteil gibt in Prozenten an, welcher Anteil des Laufenden Ertrags für den Nettozinsaufwand verwendet wird. 
-Richtwerte gemäss HRM2: 0–4% gut, 4–9% genügend, &gt;9% schlecht</t>
+</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
+      <t xml:space="preserve">Finanzkennzahlen der Einwohnergemeinden des Kantons Zug</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Arial"/>
       </rPr>
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Kapitaldienstanteil (in %)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
       </rPr>
-      <t/>
-[...12 lines deleted...]
-      <t>1)</t>
+      <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> gemäss § 9 Abs. 2 der Finanzhaushaltverordnung vom 21. November 2017 (FHV; BGS 611.11)
-Der Kapitaldienstanteil gibt in Prozenten an, welcher Anteil des Laufenden Ertrags für die Zinsen und die Abschreibungen (Kapitaldienst) verwendet wird. 
-Richtwerte gemäss HRM2: &lt;5% geringe Belastung, 5–15% tragbare Belastung, &gt;15% hohe Belastung</t>
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+  <numFmts count="8">
+    <numFmt numFmtId="166" formatCode="#,##0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="#,##0.0"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <b/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Arial"/>
+      <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2214000" cy="997200"/>
-[...10 lines deleted...]
-          <a:picLocks noChangeAspect="1"/>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...1 lines deleted...]
-        <a:stretch>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
-[...1 lines deleted...]
-          <a:avLst/>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1227,8904 +1088,9346 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L500"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E8" sqref="E8"/>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="18.30375" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="8" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-[...12 lines deleted...]
-      <c r="A2" s="10" t="s">
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="9"/>
-[...13 lines deleted...]
-      <c r="A4" s="3" t="s">
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B5" s="8" t="n">
         <v>-5406</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="8" t="n">
         <v>-4506</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="8" t="n">
         <v>-5094</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="8" t="n">
         <v>-5577</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="8" t="n">
         <v>-6836</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="8" t="n">
         <v>-7679</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H5" s="8" t="n">
         <v>-7897</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="8" t="n">
         <v>-7626</v>
       </c>
-      <c r="J5" s="5">
+      <c r="J5" s="8" t="n">
         <v>-7010</v>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="8" t="n">
         <v>-6366</v>
       </c>
-      <c r="L5" s="5">
+      <c r="L5" s="8" t="n">
         <v>-6713</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="4" t="s">
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="8" t="n">
         <v>-1092</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="8" t="n">
         <v>-994</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="8" t="n">
         <v>-1443</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="8" t="n">
         <v>-2116</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="8" t="n">
         <v>-3002</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="8" t="n">
         <v>-3743</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="8" t="n">
         <v>-3840</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="8" t="n">
         <v>-4812</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="8" t="n">
         <v>-4927</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="8" t="n">
         <v>-5475</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="8" t="n">
         <v>-7074</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="4" t="s">
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="8" t="n">
         <v>-1631</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="8" t="n">
         <v>-566</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="8" t="n">
         <v>-363</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="8" t="n">
         <v>-572</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="8" t="n">
         <v>-970</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="8" t="n">
         <v>-1278</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="8" t="n">
         <v>-1427</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="8" t="n">
         <v>-2576</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="8" t="n">
         <v>-2764</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="8" t="n">
         <v>-2786</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="8" t="n">
         <v>-3694</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="4" t="s">
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="8" t="n">
         <v>-1454</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="8" t="n">
         <v>-622</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="8" t="n">
         <v>-142</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="8" t="n">
         <v>-900</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="8" t="n">
         <v>-1421</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="8" t="n">
         <v>-2028</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="8" t="n">
         <v>-2853</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="8" t="n">
         <v>-3708</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="8" t="n">
         <v>-3673</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="8" t="n">
         <v>-3822</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="8" t="n">
         <v>-4304</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="8" t="n">
         <v>48</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="8" t="n">
         <v>166</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="8" t="n">
         <v>-559</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="8" t="n">
         <v>-651</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="8" t="n">
         <v>-694</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="8" t="n">
         <v>-1319</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="8" t="n">
         <v>-787</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="8" t="n">
         <v>-1885</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="8" t="n">
         <v>-2289</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="8" t="n">
         <v>-1213</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="8" t="n">
         <v>-2591</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="8" t="n">
         <v>-3756</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="8" t="n">
         <v>-1217</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="8" t="n">
         <v>-2082</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="8" t="n">
         <v>-3125</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="8" t="n">
         <v>-4268</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="8" t="n">
         <v>-5477</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="8" t="n">
         <v>-5368</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="8" t="n">
         <v>-5007</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="8" t="n">
         <v>-4243</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="8" t="n">
         <v>-4670</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="8" t="n">
         <v>-8704</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="5"/>
-[...3 lines deleted...]
-      <c r="F11" s="5">
+      <c r="B11" s="8"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8" t="n">
         <v>-5312</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="8" t="n">
         <v>-5072</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="8" t="n">
         <v>-4894</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="8" t="n">
         <v>-4941</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J11" s="8" t="n">
         <v>-6369</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="8" t="n">
         <v>-5246</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="8" t="n">
         <v>-4796</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="8" t="n">
         <v>-4949</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="8" t="n">
         <v>-6733</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="8" t="n">
         <v>-6673</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="8" t="n">
         <v>-5148</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="8" t="n">
         <v>-5016</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="8" t="n">
         <v>-5071</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="8" t="n">
         <v>-5695</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="8" t="n">
         <v>-5546</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="8" t="n">
         <v>-6273</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="8" t="n">
         <v>-8027</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="8" t="n">
         <v>-8827</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="8" t="n">
         <v>-1279</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="8" t="n">
         <v>-1410</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="8" t="n">
         <v>-1773</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="8" t="n">
         <v>-2437</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="8" t="n">
         <v>-3139</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="8" t="n">
         <v>-3613</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="8" t="n">
         <v>-3902</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="8" t="n">
         <v>-4292</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="8" t="n">
         <v>-4489</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="8" t="n">
         <v>-5500</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="8" t="n">
         <v>-4509</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="8" t="n">
         <v>898</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="8" t="n">
         <v>-828</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="8" t="n">
         <v>-130</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="8" t="n">
         <v>1693</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="8" t="n">
         <v>2270</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="8" t="n">
         <v>1920</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="8" t="n">
         <v>-1973</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="8" t="n">
         <v>-3397</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J14" s="8" t="n">
         <v>-3970</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="8" t="n">
         <v>-5252</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="8" t="n">
         <v>-7657</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="4" t="s">
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="8" t="n">
         <v>-1548</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="8" t="n">
         <v>-3083</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="8" t="n">
         <v>-4952</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="8" t="n">
         <v>-6105</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="8" t="n">
         <v>-7053</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="8" t="n">
         <v>-8271</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="8" t="n">
         <v>-9508</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="8" t="n">
         <v>-11561</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="8" t="n">
         <v>-12787</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="8" t="n">
         <v>-15960</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="8" t="n">
         <v>-19630</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="5"/>
-[...18 lines deleted...]
-      <c r="K16" s="5">
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8" t="n">
+        <v>-3221.90909090909</v>
+      </c>
+      <c r="G16" s="8" t="n">
+        <v>-3784.63636363636</v>
+      </c>
+      <c r="H16" s="8" t="n">
+        <v>-4376.72727272727</v>
+      </c>
+      <c r="I16" s="8" t="n">
+        <v>-5031.90909090909</v>
+      </c>
+      <c r="J16" s="8" t="n">
+        <v>-5344.90909090909</v>
+      </c>
+      <c r="K16" s="8" t="n">
         <v>-5847</v>
       </c>
-      <c r="L16" s="5">
-[...3 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L16" s="8" t="n">
+        <v>-7136.27272727273</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="11" t="s">
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="12"/>
-[...12 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="12"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
     </row>
-    <row r="21" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A22" s="11" t="s">
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:L500"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="8" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="9"/>
-[...12 lines deleted...]
-      <c r="A2" s="10" t="s">
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="9"/>
-[...13 lines deleted...]
-      <c r="A4" s="3" t="s">
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="10" t="n">
         <v>8.6</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="10" t="n">
         <v>11.9</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="10" t="n">
         <v>17</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="10" t="n">
         <v>9.5</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="10" t="n">
         <v>11.4</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="10" t="n">
         <v>11.5</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="10" t="n">
         <v>18.3</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="10" t="n">
         <v>26.1</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="10" t="n">
         <v>25.6</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K5" s="10" t="n">
         <v>24.9</v>
       </c>
-      <c r="L5" s="7">
-[...4 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="L5" s="10" t="n">
+        <v>19.6</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="10" t="n">
         <v>27.7</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="10" t="n">
         <v>22.9</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="10" t="n">
         <v>21.2</v>
       </c>
-      <c r="E6" s="7">
-[...5 lines deleted...]
-      <c r="G6" s="7">
+      <c r="E6" s="10" t="n">
+        <v>16.4</v>
+      </c>
+      <c r="F6" s="10" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G6" s="10" t="n">
         <v>11.4</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="10" t="n">
         <v>11.7</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="10" t="n">
         <v>6</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="10" t="n">
         <v>10</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="10" t="n">
         <v>9</v>
       </c>
-      <c r="L6" s="7">
-[...4 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="L6" s="10" t="n">
+        <v>8.3</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="10" t="n">
         <v>47.1</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="10" t="n">
         <v>45.2</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="10" t="n">
         <v>72.3</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="10" t="n">
         <v>57.9</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="10" t="n">
         <v>51.5</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="10" t="n">
         <v>49.6</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="10" t="n">
         <v>38.9</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="10" t="n">
         <v>23</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="10" t="n">
         <v>28.1</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="10" t="n">
         <v>25.7</v>
       </c>
-      <c r="L7" s="7">
-[...4 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="L7" s="10" t="n">
+        <v>35.7</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="10" t="n">
         <v>26.6</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="10" t="n">
         <v>20.8</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="10" t="n">
         <v>26.7</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="10" t="n">
         <v>18.2</v>
       </c>
-      <c r="F8" s="7">
-[...5 lines deleted...]
-      <c r="H8" s="7">
+      <c r="F8" s="10" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="G8" s="10" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="H8" s="10" t="n">
         <v>15.7</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="10" t="n">
         <v>16.8</v>
       </c>
-      <c r="J8" s="7">
-[...2 lines deleted...]
-      <c r="K8" s="7">
+      <c r="J8" s="10" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="K8" s="10" t="n">
         <v>13.7</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="10" t="n">
         <v>16.5</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="10" t="n">
         <v>30.4</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="10" t="n">
         <v>20</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="10" t="n">
         <v>60.2</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="10" t="n">
         <v>15.1</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F9" s="10" t="n">
         <v>13.5</v>
       </c>
-      <c r="G9" s="7">
-[...2 lines deleted...]
-      <c r="H9" s="7">
+      <c r="G9" s="10" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="H9" s="10" t="n">
         <v>13.4</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="10" t="n">
         <v>11.4</v>
       </c>
-      <c r="J9" s="7">
+      <c r="J9" s="10" t="n">
         <v>12.7</v>
       </c>
-      <c r="K9" s="7">
-[...2 lines deleted...]
-      <c r="L9" s="7">
+      <c r="K9" s="10" t="n">
+        <v>18.1</v>
+      </c>
+      <c r="L9" s="10" t="n">
         <v>14.2</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="10" t="n">
         <v>21</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="10" t="n">
         <v>83.1</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="10" t="n">
         <v>94</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="10" t="n">
         <v>98.3</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="10" t="n">
         <v>81.8</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="10" t="n">
         <v>73.8</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="10" t="n">
         <v>84.3</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="10" t="n">
         <v>90.2</v>
       </c>
-      <c r="J10" s="7">
+      <c r="J10" s="10" t="n">
         <v>87</v>
       </c>
-      <c r="K10" s="7">
+      <c r="K10" s="10" t="n">
         <v>90.83</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="10" t="n">
         <v>61.2</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="10" t="n">
         <v>22.8</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="10" t="n">
         <v>25.2</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D11" s="10" t="n">
         <v>26</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="10" t="n">
         <v>13.3</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F11" s="10" t="n">
         <v>10.3</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G11" s="10" t="n">
         <v>7.3</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="10" t="n">
         <v>18.8</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="10" t="n">
         <v>10.9</v>
       </c>
-      <c r="J11" s="7">
+      <c r="J11" s="10" t="n">
         <v>20</v>
       </c>
-      <c r="K11" s="7">
+      <c r="K11" s="10" t="n">
         <v>10.3</v>
       </c>
-      <c r="L11" s="7">
+      <c r="L11" s="10" t="n">
         <v>12.7</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="10" t="n">
         <v>15.2</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="10" t="n">
         <v>63.7</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="10" t="n">
         <v>77.8</v>
       </c>
-      <c r="E12" s="7">
-[...2 lines deleted...]
-      <c r="F12" s="7">
+      <c r="E12" s="10" t="n">
+        <v>78.9</v>
+      </c>
+      <c r="F12" s="10" t="n">
         <v>78.3</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="10" t="n">
         <v>84.4</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="10" t="n">
         <v>44.9</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="10" t="n">
         <v>53.3</v>
       </c>
-      <c r="J12" s="7">
+      <c r="J12" s="10" t="n">
         <v>44</v>
       </c>
-      <c r="K12" s="7">
+      <c r="K12" s="10" t="n">
         <v>37.1</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="10" t="n">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="10" t="n">
         <v>42</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="10" t="n">
         <v>20.8</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="10" t="n">
         <v>57</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="10" t="n">
         <v>52.1</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="10" t="n">
         <v>41.7</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="10" t="n">
         <v>44.5</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="10" t="n">
         <v>56.5</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="10" t="n">
         <v>50.3</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="10" t="n">
         <v>45.7</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K13" s="10" t="n">
         <v>46.33</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="10" t="n">
         <v>27.3</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="7">
-[...2 lines deleted...]
-      <c r="C14" s="7">
+      <c r="B14" s="10" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="C14" s="10" t="n">
         <v>42.2</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="10" t="n">
         <v>102.3</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="10" t="n">
         <v>186.2</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="10" t="n">
         <v>148.9</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="10" t="n">
         <v>114.9</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="10" t="n">
         <v>70.8</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="10" t="n">
         <v>20.8</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="10" t="n">
         <v>28.2</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="10" t="n">
         <v>44.8</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="10" t="n">
         <v>26.2</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="4" t="s">
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="10" t="n">
         <v>44.3</v>
       </c>
-      <c r="C15" s="7">
-[...2 lines deleted...]
-      <c r="D15" s="7">
+      <c r="C15" s="10" t="n">
+        <v>39.7</v>
+      </c>
+      <c r="D15" s="10" t="n">
         <v>30.3</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="10" t="n">
         <v>25.9</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="10" t="n">
         <v>17.5</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="10" t="n">
         <v>14.5</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="10" t="n">
         <v>11.7</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="10" t="n">
         <v>5.6</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="10" t="n">
         <v>22.4</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="10" t="n">
         <v>4.2</v>
       </c>
-      <c r="L15" s="7">
-[...4 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="L15" s="10" t="n">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="10" t="n">
+        <v>29.1363636363636</v>
+      </c>
+      <c r="C16" s="10" t="n">
+        <v>35.9545454545455</v>
+      </c>
+      <c r="D16" s="10" t="n">
         <v>53.1636363636364</v>
       </c>
-      <c r="E16" s="7">
-[...8 lines deleted...]
-      <c r="H16" s="7">
+      <c r="E16" s="10" t="n">
+        <v>51.9818181818182</v>
+      </c>
+      <c r="F16" s="10" t="n">
+        <v>44.4636363636364</v>
+      </c>
+      <c r="G16" s="10" t="n">
+        <v>41.0636363636364</v>
+      </c>
+      <c r="H16" s="10" t="n">
         <v>35</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="10" t="n">
         <v>28.5818181818182</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="10" t="n">
         <v>31.2545454545455</v>
       </c>
-      <c r="K16" s="7">
-[...6 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K16" s="10" t="n">
+        <v>29.5418181818182</v>
+      </c>
+      <c r="L16" s="10" t="n">
+        <v>24.3909090909091</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="6"/>
-[...12 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
         <v>31</v>
+      </c>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A18:L18"/>
+    <mergeCell ref="A19:L19"/>
+    <mergeCell ref="A22:L22"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12" t="n">
+        <v>-125.4</v>
+      </c>
+      <c r="D5" s="12" t="n">
+        <v>-126.4</v>
+      </c>
+      <c r="E5" s="12" t="n">
+        <v>-133.8</v>
+      </c>
+      <c r="F5" s="12" t="n">
+        <v>-137.8</v>
+      </c>
+      <c r="G5" s="12" t="n">
+        <v>-154.7</v>
+      </c>
+      <c r="H5" s="12" t="n">
+        <v>-160.8</v>
+      </c>
+      <c r="I5" s="12" t="n">
+        <v>-168.3</v>
+      </c>
+      <c r="J5" s="12" t="n">
+        <v>-151</v>
+      </c>
+      <c r="K5" s="12" t="n">
+        <v>-119</v>
+      </c>
+      <c r="L5" s="12" t="n">
+        <v>-129.5</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12" t="n">
+        <v>-120.6</v>
+      </c>
+      <c r="H6" s="12" t="n">
+        <v>-127.6</v>
+      </c>
+      <c r="I6" s="12" t="n">
+        <v>-150.6</v>
+      </c>
+      <c r="J6" s="12" t="n">
+        <v>-163.6</v>
+      </c>
+      <c r="K6" s="12" t="n">
+        <v>-147.9</v>
+      </c>
+      <c r="L6" s="12" t="n">
+        <v>-174.4</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="12" t="n">
+        <v>-28.9</v>
+      </c>
+      <c r="C7" s="12" t="n">
+        <v>-17.9</v>
+      </c>
+      <c r="D7" s="12" t="n">
+        <v>-10.4</v>
+      </c>
+      <c r="E7" s="12" t="n">
+        <v>-17.5</v>
+      </c>
+      <c r="F7" s="12" t="n">
+        <v>-28.6</v>
+      </c>
+      <c r="G7" s="12" t="n">
+        <v>-33.7</v>
+      </c>
+      <c r="H7" s="12" t="n">
+        <v>-38.3</v>
+      </c>
+      <c r="I7" s="12" t="n">
+        <v>-55.8</v>
+      </c>
+      <c r="J7" s="12" t="n">
+        <v>-78.2</v>
+      </c>
+      <c r="K7" s="12" t="n">
+        <v>-72.06</v>
+      </c>
+      <c r="L7" s="12" t="n">
+        <v>-102.5</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12" t="n">
+        <v>-43.4</v>
+      </c>
+      <c r="D8" s="12" t="n">
+        <v>-8.8</v>
+      </c>
+      <c r="E8" s="12" t="n">
+        <v>-56.8</v>
+      </c>
+      <c r="F8" s="12" t="n">
+        <v>-86.9</v>
+      </c>
+      <c r="G8" s="12" t="n">
+        <v>-124.2</v>
+      </c>
+      <c r="H8" s="12" t="n">
+        <v>-183.5</v>
+      </c>
+      <c r="I8" s="12" t="n">
+        <v>-211.6</v>
+      </c>
+      <c r="J8" s="12" t="n">
+        <v>-220</v>
+      </c>
+      <c r="K8" s="12" t="n">
+        <v>-203.4</v>
+      </c>
+      <c r="L8" s="12" t="n">
+        <v>-247.7</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12" t="n">
+        <v>-23.4</v>
+      </c>
+      <c r="G9" s="12" t="n">
+        <v>-54.5</v>
+      </c>
+      <c r="H9" s="12" t="n">
+        <v>-33.6</v>
+      </c>
+      <c r="I9" s="12" t="n">
+        <v>-59.9</v>
+      </c>
+      <c r="J9" s="12" t="n">
+        <v>-93.3</v>
+      </c>
+      <c r="K9" s="12" t="n">
+        <v>-50.6</v>
+      </c>
+      <c r="L9" s="12" t="n">
+        <v>-87.2</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12" t="n">
+        <v>-76.7</v>
+      </c>
+      <c r="G10" s="12" t="n">
+        <v>-92</v>
+      </c>
+      <c r="H10" s="12" t="n">
+        <v>-103.7</v>
+      </c>
+      <c r="I10" s="12" t="n">
+        <v>-93.6</v>
+      </c>
+      <c r="J10" s="12" t="n">
+        <v>-76.6</v>
+      </c>
+      <c r="K10" s="12" t="n">
+        <v>-89.2</v>
+      </c>
+      <c r="L10" s="12" t="n">
+        <v>-131.2</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="12" t="n">
+        <v>-125</v>
+      </c>
+      <c r="C11" s="12" t="n">
+        <v>-150</v>
+      </c>
+      <c r="D11" s="12" t="n">
+        <v>-149</v>
+      </c>
+      <c r="E11" s="12" t="n">
+        <v>-164</v>
+      </c>
+      <c r="F11" s="12" t="n">
+        <v>-150.3</v>
+      </c>
+      <c r="G11" s="12" t="n">
+        <v>-125.9</v>
+      </c>
+      <c r="H11" s="12" t="n">
+        <v>-132.5</v>
+      </c>
+      <c r="I11" s="12" t="n">
+        <v>-118.2</v>
+      </c>
+      <c r="J11" s="12" t="n">
+        <v>-130.8</v>
+      </c>
+      <c r="K11" s="12" t="n">
+        <v>-103.2</v>
+      </c>
+      <c r="L11" s="12" t="n">
+        <v>-112.4</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12" t="n">
+        <v>-179</v>
+      </c>
+      <c r="E12" s="12" t="n">
+        <v>-153</v>
+      </c>
+      <c r="F12" s="12" t="n">
+        <v>-134.7</v>
+      </c>
+      <c r="G12" s="12" t="n">
+        <v>-118.2</v>
+      </c>
+      <c r="H12" s="12" t="n">
+        <v>-121.7</v>
+      </c>
+      <c r="I12" s="12" t="n">
+        <v>-147.5</v>
+      </c>
+      <c r="J12" s="12" t="n">
+        <v>-129.7</v>
+      </c>
+      <c r="K12" s="12" t="n">
+        <v>-168.3</v>
+      </c>
+      <c r="L12" s="12" t="n">
+        <v>-191</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12" t="n">
+        <v>-127.8</v>
+      </c>
+      <c r="G13" s="12" t="n">
+        <v>-152.4</v>
+      </c>
+      <c r="H13" s="12" t="n">
+        <v>-166.6</v>
+      </c>
+      <c r="I13" s="12" t="n">
+        <v>-160.7</v>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>-145</v>
+      </c>
+      <c r="K13" s="12" t="n">
+        <v>-165.73</v>
+      </c>
+      <c r="L13" s="12" t="n">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12" t="n">
+        <v>49.8</v>
+      </c>
+      <c r="G14" s="12" t="n">
+        <v>33.3</v>
+      </c>
+      <c r="H14" s="12" t="n">
+        <v>-31.1</v>
+      </c>
+      <c r="I14" s="12" t="n">
+        <v>-55.9</v>
+      </c>
+      <c r="J14" s="12" t="n">
+        <v>-74.3</v>
+      </c>
+      <c r="K14" s="12" t="n">
+        <v>-90.9</v>
+      </c>
+      <c r="L14" s="12" t="n">
+        <v>-109.7</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12" t="n">
+        <v>-91</v>
+      </c>
+      <c r="G15" s="12" t="n">
+        <v>-89.4</v>
+      </c>
+      <c r="H15" s="12" t="n">
+        <v>-128.8</v>
+      </c>
+      <c r="I15" s="12" t="n">
+        <v>-123.8</v>
+      </c>
+      <c r="J15" s="12" t="n">
+        <v>-132.9</v>
+      </c>
+      <c r="K15" s="12" t="n">
+        <v>-139.8</v>
+      </c>
+      <c r="L15" s="12" t="n">
+        <v>-167.5</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12" t="n">
+        <v>-93.8454545454545</v>
+      </c>
+      <c r="H16" s="12" t="n">
+        <v>-111.654545454545</v>
+      </c>
+      <c r="I16" s="12" t="n">
+        <v>-122.354545454545</v>
+      </c>
+      <c r="J16" s="12" t="n">
+        <v>-126.854545454545</v>
+      </c>
+      <c r="K16" s="12" t="n">
+        <v>-122.735454545455</v>
+      </c>
+      <c r="L16" s="12" t="n">
+        <v>-147.918181818182</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A18:L18"/>
+    <mergeCell ref="A19:L19"/>
+    <mergeCell ref="A22:L22"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="14" t="n">
+        <v>102.4</v>
+      </c>
+      <c r="C5" s="14" t="n">
+        <v>31</v>
+      </c>
+      <c r="D5" s="14" t="n">
+        <v>292.3</v>
+      </c>
+      <c r="E5" s="14" t="n">
+        <v>165.3</v>
+      </c>
+      <c r="F5" s="14" t="n">
+        <v>805.1</v>
+      </c>
+      <c r="G5" s="14" t="n">
+        <v>366.5</v>
+      </c>
+      <c r="H5" s="14" t="n">
+        <v>150.9</v>
+      </c>
+      <c r="I5" s="14" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="J5" s="14" t="n">
+        <v>56.8</v>
+      </c>
+      <c r="K5" s="14" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="L5" s="14" t="n">
+        <v>127.1</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="14" t="n">
+        <v>53.3</v>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>111.2</v>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>384.4</v>
+      </c>
+      <c r="E6" s="14" t="n">
+        <v>1079.8</v>
+      </c>
+      <c r="F6" s="14" t="n">
+        <v>364.2</v>
+      </c>
+      <c r="G6" s="14" t="n">
+        <v>238.9</v>
+      </c>
+      <c r="H6" s="14" t="n">
+        <v>115.5</v>
+      </c>
+      <c r="I6" s="14" t="n">
+        <v>283.8</v>
+      </c>
+      <c r="J6" s="14" t="n">
+        <v>159.5</v>
+      </c>
+      <c r="K6" s="14" t="n">
+        <v>183.4</v>
+      </c>
+      <c r="L6" s="14" t="n">
+        <v>376.3</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="14" t="n">
+        <v>117.2</v>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>26.1</v>
+      </c>
+      <c r="D7" s="14" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="E7" s="14" t="n">
+        <v>183.6</v>
+      </c>
+      <c r="F7" s="14" t="n">
+        <v>259.6</v>
+      </c>
+      <c r="G7" s="14" t="n">
+        <v>134.9</v>
+      </c>
+      <c r="H7" s="14" t="n">
+        <v>112.2</v>
+      </c>
+      <c r="I7" s="14" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="J7" s="14" t="n">
+        <v>135.3</v>
+      </c>
+      <c r="K7" s="14" t="n">
+        <v>328.27</v>
+      </c>
+      <c r="L7" s="14" t="n">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14" t="n">
+        <v>181.6</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>56.8</v>
+      </c>
+      <c r="D8" s="14" t="n">
+        <v>55.2</v>
+      </c>
+      <c r="E8" s="14" t="n">
+        <v>362.9</v>
+      </c>
+      <c r="F8" s="14" t="n">
+        <v>193.7</v>
+      </c>
+      <c r="G8" s="14" t="n">
+        <v>303.8</v>
+      </c>
+      <c r="H8" s="14" t="n">
+        <v>1121</v>
+      </c>
+      <c r="I8" s="14" t="n">
+        <v>324.6</v>
+      </c>
+      <c r="J8" s="14" t="n">
+        <v>97.9</v>
+      </c>
+      <c r="K8" s="14" t="n">
+        <v>130.2</v>
+      </c>
+      <c r="L8" s="14" t="n">
+        <v>160.5</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14" t="n">
+        <v>119.3</v>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>150.4</v>
+      </c>
+      <c r="D9" s="14" t="n">
+        <v>297.3</v>
+      </c>
+      <c r="E9" s="14" t="n">
+        <v>121.6</v>
+      </c>
+      <c r="F9" s="14" t="n">
+        <v>164.5</v>
+      </c>
+      <c r="G9" s="14" t="n">
+        <v>263.4</v>
+      </c>
+      <c r="H9" s="14" t="n">
+        <v>73.6</v>
+      </c>
+      <c r="I9" s="14" t="n">
+        <v>327.8</v>
+      </c>
+      <c r="J9" s="14" t="n">
+        <v>363.3</v>
+      </c>
+      <c r="K9" s="14" t="n">
+        <v>-19.1</v>
+      </c>
+      <c r="L9" s="14" t="n">
+        <v>65.4</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="14" t="n">
+        <v>-9.5</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="D10" s="14" t="n">
+        <v>70</v>
+      </c>
+      <c r="E10" s="14" t="n">
+        <v>552.5</v>
+      </c>
+      <c r="F10" s="14" t="n">
+        <v>301.2</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>361.2</v>
+      </c>
+      <c r="H10" s="14" t="n">
+        <v>103</v>
+      </c>
+      <c r="I10" s="14" t="n">
+        <v>70.1</v>
+      </c>
+      <c r="J10" s="14" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="K10" s="14" t="n">
+        <v>687.93</v>
+      </c>
+      <c r="L10" s="14" t="n">
+        <v>1183.1</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="14" t="n">
+        <v>286</v>
+      </c>
+      <c r="C11" s="14" t="n">
+        <v>223</v>
+      </c>
+      <c r="D11" s="14" t="n">
+        <v>153</v>
+      </c>
+      <c r="E11" s="14" t="n">
+        <v>294</v>
+      </c>
+      <c r="F11" s="14" t="n">
+        <v>86.5</v>
+      </c>
+      <c r="G11" s="14" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="H11" s="14" t="n">
+        <v>88.2</v>
+      </c>
+      <c r="I11" s="14" t="n">
+        <v>111.5</v>
+      </c>
+      <c r="J11" s="14" t="n">
+        <v>245.4</v>
+      </c>
+      <c r="K11" s="14" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="L11" s="14" t="n">
+        <v>62.7</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="14" t="n">
+        <v>186.7</v>
+      </c>
+      <c r="C12" s="14" t="n">
+        <v>38</v>
+      </c>
+      <c r="D12" s="14" t="n">
+        <v>51</v>
+      </c>
+      <c r="E12" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="F12" s="14" t="n">
+        <v>71.2</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>111.8</v>
+      </c>
+      <c r="H12" s="14" t="n">
+        <v>183.6</v>
+      </c>
+      <c r="I12" s="14" t="n">
+        <v>72.8</v>
+      </c>
+      <c r="J12" s="14" t="n">
+        <v>349.6</v>
+      </c>
+      <c r="K12" s="14" t="n">
+        <v>762.8</v>
+      </c>
+      <c r="L12" s="14" t="n">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="14" t="n">
+        <v>65.7</v>
+      </c>
+      <c r="C13" s="14" t="n">
+        <v>123.3</v>
+      </c>
+      <c r="D13" s="14" t="n">
+        <v>150.8</v>
+      </c>
+      <c r="E13" s="14" t="n">
+        <v>514.4</v>
+      </c>
+      <c r="F13" s="14" t="n">
+        <v>574.2</v>
+      </c>
+      <c r="G13" s="14" t="n">
+        <v>262.3</v>
+      </c>
+      <c r="H13" s="14" t="n">
+        <v>180.2</v>
+      </c>
+      <c r="I13" s="14" t="n">
+        <v>147.1</v>
+      </c>
+      <c r="J13" s="14" t="n">
+        <v>126</v>
+      </c>
+      <c r="K13" s="14" t="n">
+        <v>110.93</v>
+      </c>
+      <c r="L13" s="14" t="n">
+        <v>140.7</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="14" t="n">
+        <v>61</v>
+      </c>
+      <c r="C14" s="14" t="n">
+        <v>84.7</v>
+      </c>
+      <c r="D14" s="14" t="n">
+        <v>48</v>
+      </c>
+      <c r="E14" s="14" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="F14" s="14" t="n">
+        <v>40.9</v>
+      </c>
+      <c r="G14" s="14" t="n">
+        <v>130.3</v>
+      </c>
+      <c r="H14" s="14" t="n">
+        <v>-69.8</v>
+      </c>
+      <c r="I14" s="14" t="n">
+        <v>489.7</v>
+      </c>
+      <c r="J14" s="14" t="n">
+        <v>453</v>
+      </c>
+      <c r="K14" s="14" t="n">
+        <v>275.8</v>
+      </c>
+      <c r="L14" s="14" t="n">
+        <v>537.2</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="14" t="n">
+        <v>122</v>
+      </c>
+      <c r="C15" s="14" t="n">
+        <v>617.1</v>
+      </c>
+      <c r="D15" s="14" t="n">
+        <v>375.1</v>
+      </c>
+      <c r="E15" s="14" t="n">
+        <v>149.4</v>
+      </c>
+      <c r="F15" s="14" t="n">
+        <v>253.8</v>
+      </c>
+      <c r="G15" s="14" t="n">
+        <v>165.3</v>
+      </c>
+      <c r="H15" s="14" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="I15" s="14" t="n">
+        <v>447.2</v>
+      </c>
+      <c r="J15" s="14" t="n">
+        <v>224</v>
+      </c>
+      <c r="K15" s="14" t="n">
+        <v>1152.3</v>
+      </c>
+      <c r="L15" s="14" t="n">
+        <v>446.3</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="14" t="n">
+        <v>116.881818181818</v>
+      </c>
+      <c r="C16" s="14" t="n">
+        <v>133.336363636364</v>
+      </c>
+      <c r="D16" s="14" t="n">
+        <v>175.881818181818</v>
+      </c>
+      <c r="E16" s="14" t="n">
+        <v>314.763636363636</v>
+      </c>
+      <c r="F16" s="14" t="n">
+        <v>283.172727272727</v>
+      </c>
+      <c r="G16" s="14" t="n">
+        <v>221.663636363636</v>
+      </c>
+      <c r="H16" s="14" t="n">
+        <v>207.754545454545</v>
+      </c>
+      <c r="I16" s="14" t="n">
+        <v>234.318181818182</v>
+      </c>
+      <c r="J16" s="14" t="n">
+        <v>206.936363636364</v>
+      </c>
+      <c r="K16" s="14" t="n">
+        <v>340.484545454545</v>
+      </c>
+      <c r="L16" s="14" t="n">
+        <v>332.209090909091</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
     </row>
-    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="11" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...13 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:L500"/>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="A4" s="3" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="7"/>
-[...32 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="16"/>
+      <c r="C5" s="16" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="D5" s="16" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="E5" s="16" t="n">
+        <v>17.4</v>
+      </c>
+      <c r="F5" s="16" t="n">
+        <v>23.6</v>
+      </c>
+      <c r="G5" s="16" t="n">
+        <v>19.2</v>
+      </c>
+      <c r="H5" s="16" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="I5" s="16" t="n">
+        <v>7.6</v>
+      </c>
+      <c r="J5" s="16" t="n">
+        <v>12.7</v>
+      </c>
+      <c r="K5" s="16" t="n">
+        <v>22.4</v>
+      </c>
+      <c r="L5" s="16" t="n">
+        <v>25.6</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="7"/>
-[...24 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="B6" s="16"/>
+      <c r="C6" s="16" t="n">
+        <v>10.3</v>
+      </c>
+      <c r="D6" s="16" t="n">
+        <v>12.4</v>
+      </c>
+      <c r="E6" s="16" t="n">
+        <v>13.9</v>
+      </c>
+      <c r="F6" s="16" t="n">
+        <v>21.7</v>
+      </c>
+      <c r="G6" s="16" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="H6" s="16" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="I6" s="16" t="n">
+        <v>24</v>
+      </c>
+      <c r="J6" s="16" t="n">
+        <v>12.4</v>
+      </c>
+      <c r="K6" s="16" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="L6" s="16" t="n">
+        <v>30.7</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="7">
-[...34 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B7" s="16" t="n">
+        <v>13.6</v>
+      </c>
+      <c r="C7" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="D7" s="16" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="E7" s="16" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="F7" s="16" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="G7" s="16" t="n">
+        <v>17.4</v>
+      </c>
+      <c r="H7" s="16" t="n">
+        <v>16.9</v>
+      </c>
+      <c r="I7" s="16" t="n">
+        <v>26.2</v>
+      </c>
+      <c r="J7" s="16" t="n">
+        <v>12</v>
+      </c>
+      <c r="K7" s="16" t="n">
+        <v>20.62</v>
+      </c>
+      <c r="L7" s="16" t="n">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="7"/>
-[...32 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="B8" s="16" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="C8" s="16" t="n">
+        <v>13.9</v>
+      </c>
+      <c r="D8" s="16" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="E8" s="16" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="F8" s="16" t="n">
+        <v>19.1</v>
+      </c>
+      <c r="G8" s="16" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="H8" s="16" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="I8" s="16" t="n">
+        <v>21.3</v>
+      </c>
+      <c r="J8" s="16" t="n">
+        <v>19.4</v>
+      </c>
+      <c r="K8" s="16" t="n">
+        <v>19.6</v>
+      </c>
+      <c r="L8" s="16" t="n">
+        <v>21.4</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="7"/>
-[...26 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="B9" s="16" t="n">
+        <v>9</v>
+      </c>
+      <c r="C9" s="16" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="D9" s="16" t="n">
+        <v>19.1</v>
+      </c>
+      <c r="E9" s="16" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="F9" s="16" t="n">
+        <v>24.6</v>
+      </c>
+      <c r="G9" s="16" t="n">
+        <v>14</v>
+      </c>
+      <c r="H9" s="16" t="n">
+        <v>13.6</v>
+      </c>
+      <c r="I9" s="16" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="J9" s="16" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="K9" s="16" t="n">
+        <v>-3</v>
+      </c>
+      <c r="L9" s="16" t="n">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="7"/>
-[...26 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B10" s="16" t="n">
+        <v>-2.5</v>
+      </c>
+      <c r="C10" s="16" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="D10" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="E10" s="16" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="F10" s="16" t="n">
+        <v>24</v>
+      </c>
+      <c r="G10" s="16" t="n">
+        <v>22.9</v>
+      </c>
+      <c r="H10" s="16" t="n">
+        <v>10</v>
+      </c>
+      <c r="I10" s="16" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="J10" s="16" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="K10" s="16" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="L10" s="16" t="n">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="7">
-[...34 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="B11" s="16" t="n">
+        <v>18</v>
+      </c>
+      <c r="C11" s="16" t="n">
+        <v>14</v>
+      </c>
+      <c r="D11" s="16" t="n">
+        <v>15</v>
+      </c>
+      <c r="E11" s="16" t="n">
+        <v>16</v>
+      </c>
+      <c r="F11" s="16" t="n">
+        <v>15.3</v>
+      </c>
+      <c r="G11" s="16" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="H11" s="16" t="n">
+        <v>24</v>
+      </c>
+      <c r="I11" s="16" t="n">
+        <v>23.6</v>
+      </c>
+      <c r="J11" s="16" t="n">
+        <v>33.8</v>
+      </c>
+      <c r="K11" s="16" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L11" s="16" t="n">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="7"/>
-[...30 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="B12" s="16" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="C12" s="16" t="n">
+        <v>8</v>
+      </c>
+      <c r="D12" s="16" t="n">
+        <v>20</v>
+      </c>
+      <c r="E12" s="16" t="n">
+        <v>11</v>
+      </c>
+      <c r="F12" s="16" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="G12" s="16" t="n">
+        <v>21</v>
+      </c>
+      <c r="H12" s="16" t="n">
+        <v>23.7</v>
+      </c>
+      <c r="I12" s="16" t="n">
+        <v>5.9</v>
+      </c>
+      <c r="J12" s="16" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="K12" s="16" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="L12" s="16" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="7"/>
-[...26 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B13" s="16" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="C13" s="16" t="n">
+        <v>17.8</v>
+      </c>
+      <c r="D13" s="16" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="E13" s="16" t="n">
+        <v>16.6</v>
+      </c>
+      <c r="F13" s="16" t="n">
+        <v>17.7</v>
+      </c>
+      <c r="G13" s="16" t="n">
+        <v>13</v>
+      </c>
+      <c r="H13" s="16" t="n">
+        <v>15.7</v>
+      </c>
+      <c r="I13" s="16" t="n">
+        <v>20.9</v>
+      </c>
+      <c r="J13" s="16" t="n">
+        <v>24</v>
+      </c>
+      <c r="K13" s="16" t="n">
+        <v>15.45</v>
+      </c>
+      <c r="L13" s="16" t="n">
+        <v>16.1</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="7"/>
-[...26 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="B14" s="16" t="n">
+        <v>13</v>
+      </c>
+      <c r="C14" s="16" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="D14" s="16" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="E14" s="16" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="F14" s="16" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="G14" s="16" t="n">
+        <v>17.8</v>
+      </c>
+      <c r="H14" s="16" t="n">
+        <v>20.8</v>
+      </c>
+      <c r="I14" s="16" t="n">
+        <v>25.6</v>
+      </c>
+      <c r="J14" s="16" t="n">
+        <v>12.2</v>
+      </c>
+      <c r="K14" s="16" t="n">
+        <v>21.6</v>
+      </c>
+      <c r="L14" s="16" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="7"/>
-[...26 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B15" s="16" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="C15" s="16" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="D15" s="16" t="n">
+        <v>20.7</v>
+      </c>
+      <c r="E15" s="16" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="F15" s="16" t="n">
+        <v>17.7</v>
+      </c>
+      <c r="G15" s="16" t="n">
+        <v>28.8</v>
+      </c>
+      <c r="H15" s="16" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="I15" s="16" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="J15" s="16" t="n">
+        <v>20.6</v>
+      </c>
+      <c r="K15" s="16" t="n">
+        <v>24.9</v>
+      </c>
+      <c r="L15" s="16" t="n">
+        <v>34.8</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7"/>
-[...23 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16" t="n">
+        <v>10.6181818181818</v>
+      </c>
+      <c r="D16" s="16" t="n">
+        <v>14.4272727272727</v>
+      </c>
+      <c r="E16" s="16" t="n">
+        <v>14.1909090909091</v>
+      </c>
+      <c r="F16" s="16" t="n">
+        <v>17.3090909090909</v>
+      </c>
+      <c r="G16" s="16" t="n">
+        <v>20.0545454545455</v>
+      </c>
+      <c r="H16" s="16" t="n">
+        <v>16.9363636363636</v>
+      </c>
+      <c r="I16" s="16" t="n">
+        <v>19.3272727272727</v>
+      </c>
+      <c r="J16" s="16" t="n">
+        <v>17.1090909090909</v>
+      </c>
+      <c r="K16" s="16" t="n">
+        <v>19.2790909090909</v>
+      </c>
+      <c r="L16" s="16" t="n">
+        <v>23.9272727272727</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="6"/>
-[...28 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...13 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:L500"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="A4" s="3" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="7">
-[...34 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="18" t="n">
+        <v>11.1</v>
+      </c>
+      <c r="C5" s="18" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="D5" s="18" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="E5" s="18" t="n">
+        <v>12</v>
+      </c>
+      <c r="F5" s="18" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="G5" s="18" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="H5" s="18" t="n">
+        <v>9</v>
+      </c>
+      <c r="I5" s="18" t="n">
+        <v>11</v>
+      </c>
+      <c r="J5" s="18" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="K5" s="18" t="n">
+        <v>31.8</v>
+      </c>
+      <c r="L5" s="18" t="n">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="7">
-[...34 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="B6" s="18" t="n">
+        <v>13.1</v>
+      </c>
+      <c r="C6" s="18" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="D6" s="18" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="E6" s="18" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="F6" s="18" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="G6" s="18" t="n">
+        <v>11.1</v>
+      </c>
+      <c r="H6" s="18" t="n">
+        <v>18</v>
+      </c>
+      <c r="I6" s="18" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="J6" s="18" t="n">
+        <v>9.3</v>
+      </c>
+      <c r="K6" s="18" t="n">
+        <v>19.3</v>
+      </c>
+      <c r="L6" s="18" t="n">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="7">
-[...34 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B7" s="18" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="C7" s="18" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D7" s="18" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="E7" s="18" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="F7" s="18" t="n">
+        <v>5</v>
+      </c>
+      <c r="G7" s="18" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="H7" s="18" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="I7" s="18" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="J7" s="18" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="K7" s="18" t="n">
+        <v>7.97</v>
+      </c>
+      <c r="L7" s="18" t="n">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="7">
-[...34 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="B8" s="18" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="C8" s="18" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="D8" s="18" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="E8" s="18" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="F8" s="18" t="n">
+        <v>12.4</v>
+      </c>
+      <c r="G8" s="18" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="H8" s="18" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="I8" s="18" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="J8" s="18" t="n">
+        <v>20.3</v>
+      </c>
+      <c r="K8" s="18" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="L8" s="18" t="n">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="7">
-[...34 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="B9" s="18" t="n">
+        <v>8</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="D9" s="18" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="E9" s="18" t="n">
+        <v>17.1</v>
+      </c>
+      <c r="F9" s="18" t="n">
+        <v>23.7</v>
+      </c>
+      <c r="G9" s="18" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="H9" s="18" t="n">
+        <v>18.2</v>
+      </c>
+      <c r="I9" s="18" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="J9" s="18" t="n">
+        <v>3</v>
+      </c>
+      <c r="K9" s="18" t="n">
+        <v>13.4</v>
+      </c>
+      <c r="L9" s="18" t="n">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="7">
-[...34 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B10" s="18" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>36.6</v>
+      </c>
+      <c r="D10" s="18" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="E10" s="18" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="F10" s="18" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="G10" s="18" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H10" s="18" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="I10" s="18" t="n">
+        <v>15</v>
+      </c>
+      <c r="J10" s="18" t="n">
+        <v>21</v>
+      </c>
+      <c r="K10" s="18" t="n">
+        <v>11.17</v>
+      </c>
+      <c r="L10" s="18" t="n">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="7">
-[...34 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="B11" s="18" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="C11" s="18" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="D11" s="18" t="n">
+        <v>12</v>
+      </c>
+      <c r="E11" s="18" t="n">
+        <v>9</v>
+      </c>
+      <c r="F11" s="18" t="n">
+        <v>20.7</v>
+      </c>
+      <c r="G11" s="18" t="n">
+        <v>31.2</v>
+      </c>
+      <c r="H11" s="18" t="n">
+        <v>26.9</v>
+      </c>
+      <c r="I11" s="18" t="n">
+        <v>22.9</v>
+      </c>
+      <c r="J11" s="18" t="n">
+        <v>22.2</v>
+      </c>
+      <c r="K11" s="18" t="n">
+        <v>36.1</v>
+      </c>
+      <c r="L11" s="18" t="n">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="7">
-[...8 lines deleted...]
-      <c r="E12" s="7">
+      <c r="B12" s="18" t="n">
+        <v>7.6</v>
+      </c>
+      <c r="C12" s="18" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="D12" s="18" t="n">
+        <v>47.9</v>
+      </c>
+      <c r="E12" s="18" t="n">
+        <v>43.6</v>
+      </c>
+      <c r="F12" s="18" t="n">
+        <v>20.8</v>
+      </c>
+      <c r="G12" s="18" t="n">
+        <v>19.7</v>
+      </c>
+      <c r="H12" s="18" t="n">
         <v>15</v>
       </c>
-      <c r="F12" s="7">
-[...22 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="I12" s="18" t="n">
+        <v>8.3</v>
+      </c>
+      <c r="J12" s="18" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="K12" s="18" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="L12" s="18" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="7">
-[...34 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B13" s="18" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="C13" s="18" t="n">
+        <v>15</v>
+      </c>
+      <c r="D13" s="18" t="n">
+        <v>10.7</v>
+      </c>
+      <c r="E13" s="18" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="F13" s="18" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="G13" s="18" t="n">
+        <v>5.8</v>
+      </c>
+      <c r="H13" s="18" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="I13" s="18" t="n">
+        <v>15.8</v>
+      </c>
+      <c r="J13" s="18" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="K13" s="18" t="n">
+        <v>13.87</v>
+      </c>
+      <c r="L13" s="18" t="n">
+        <v>12.8</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="7">
-[...34 lines deleted...]
-      <c r="A15" s="4" t="s">
+      <c r="B14" s="18" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="C14" s="18" t="n">
+        <v>23</v>
+      </c>
+      <c r="D14" s="18" t="n">
+        <v>35.9</v>
+      </c>
+      <c r="E14" s="18" t="n">
+        <v>29.3</v>
+      </c>
+      <c r="F14" s="18" t="n">
+        <v>16.9</v>
+      </c>
+      <c r="G14" s="18" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="H14" s="18" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="I14" s="18" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="J14" s="18" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="K14" s="18" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="L14" s="18" t="n">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="7">
-[...34 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B15" s="18" t="n">
+        <v>8.8</v>
+      </c>
+      <c r="C15" s="18" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="D15" s="18" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="E15" s="18" t="n">
+        <v>19.2</v>
+      </c>
+      <c r="F15" s="18" t="n">
+        <v>8.7</v>
+      </c>
+      <c r="G15" s="18" t="n">
+        <v>20.9</v>
+      </c>
+      <c r="H15" s="18" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="I15" s="18" t="n">
+        <v>7.6</v>
+      </c>
+      <c r="J15" s="18" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="K15" s="18" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="L15" s="18" t="n">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7">
-[...33 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="18" t="n">
+        <v>11.8272727272727</v>
+      </c>
+      <c r="C16" s="18" t="n">
+        <v>15.5909090909091</v>
+      </c>
+      <c r="D16" s="18" t="n">
+        <v>16.2454545454545</v>
+      </c>
+      <c r="E16" s="18" t="n">
+        <v>14.4454545454545</v>
+      </c>
+      <c r="F16" s="18" t="n">
+        <v>12.4090909090909</v>
+      </c>
+      <c r="G16" s="18" t="n">
+        <v>13.4909090909091</v>
+      </c>
+      <c r="H16" s="18" t="n">
+        <v>13.1363636363636</v>
+      </c>
+      <c r="I16" s="18" t="n">
+        <v>11.8363636363636</v>
+      </c>
+      <c r="J16" s="18" t="n">
+        <v>13.9272727272727</v>
+      </c>
+      <c r="K16" s="18" t="n">
+        <v>15.8190909090909</v>
+      </c>
+      <c r="L16" s="18" t="n">
+        <v>12.7545454545455</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="6"/>
-[...28 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...13 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:L500"/>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="A4" s="3" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="7"/>
-[...32 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="20" t="n">
+        <v>-3.7</v>
+      </c>
+      <c r="C5" s="20" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="D5" s="20" t="n">
+        <v>-0.2</v>
+      </c>
+      <c r="E5" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="20" t="n">
+        <v>0.000000000000000000000000001</v>
+      </c>
+      <c r="H5" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="J5" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="K5" s="20" t="n">
+        <v>-0.2</v>
+      </c>
+      <c r="L5" s="20" t="n">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="7"/>
-[...18 lines deleted...]
-      <c r="I6" s="7">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="D6" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="E6" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="F6" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G6" s="20" t="n">
+        <v>0.0000000000000000000000000000000001</v>
+      </c>
+      <c r="H6" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="K6" s="20" t="n">
+        <v>-0.6</v>
+      </c>
+      <c r="L6" s="20" t="n">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="20" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="C7" s="20" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="D7" s="20" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="E7" s="20" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="F7" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G7" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="H7" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I7" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="20" t="n">
+        <v>-0.16</v>
+      </c>
+      <c r="L7" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="20" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="C8" s="20" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="D8" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E8" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20" t="n">
+        <v>0.000000000000000000000000000001</v>
+      </c>
+      <c r="H8" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K8" s="20" t="n">
+        <v>-0.3</v>
+      </c>
+      <c r="L8" s="20" t="n">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="C9" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D9" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E9" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20" t="n">
+        <v>0.000000000000000000000000000000001</v>
+      </c>
+      <c r="H9" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="J9" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K9" s="20" t="n">
+        <v>-0.15</v>
+      </c>
+      <c r="L9" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="20" t="n">
+        <v>-1</v>
+      </c>
+      <c r="C10" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="20" t="n">
+        <v>-0.7</v>
+      </c>
+      <c r="E10" s="20" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="F10" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="20" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="H10" s="20" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I10" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="J10" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="K10" s="20" t="n">
+        <v>-0.18</v>
+      </c>
+      <c r="L10" s="20" t="n">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="20" t="n">
+        <v>-0.3</v>
+      </c>
+      <c r="C11" s="20" t="n">
+        <v>-1.9</v>
+      </c>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20" t="n">
+        <v>-0.6</v>
+      </c>
+      <c r="G11" s="20" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="H11" s="20" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="I11" s="20" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="J11" s="20" t="n">
+        <v>-0.4</v>
+      </c>
+      <c r="K11" s="20" t="n">
+        <v>-0.4</v>
+      </c>
+      <c r="L11" s="20" t="n">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="20" t="n">
+        <v>-4.3</v>
+      </c>
+      <c r="C12" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G12" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="I12" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J12" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K12" s="20" t="n">
+        <v>-0.3</v>
+      </c>
+      <c r="L12" s="20" t="n">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="20" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="C13" s="20" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="D13" s="20" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E13" s="20" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="F13" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G13" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="H13" s="20" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I13" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="J13" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="K13" s="20" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="L13" s="20" t="n">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="20" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="C14" s="20" t="n">
+        <v>-0.8</v>
+      </c>
+      <c r="D14" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="E14" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" s="20" t="n">
+        <v>0.00000000000000000000000000001</v>
+      </c>
+      <c r="H14" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I14" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="J14" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="K14" s="20" t="n">
+        <v>-0.7</v>
+      </c>
+      <c r="L14" s="20" t="n">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="J6" s="7">
-[...352 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B15" s="20" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="C15" s="20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="D15" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="E15" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="G15" s="20" t="n">
+        <v>-2</v>
+      </c>
+      <c r="H15" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="20" t="n">
+        <v>-0.1</v>
+      </c>
+      <c r="J15" s="20" t="n">
+        <v>-0.3</v>
+      </c>
+      <c r="K15" s="20" t="n">
+        <v>-0.4</v>
+      </c>
+      <c r="L15" s="20" t="n">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7"/>
-[...31 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20" t="n">
+        <v>-0.00909090909090908</v>
+      </c>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20" t="n">
+        <v>0.00000000000000000505050045059053</v>
+      </c>
+      <c r="G16" s="20" t="n">
+        <v>-0.154545454545455</v>
+      </c>
+      <c r="H16" s="20" t="n">
+        <v>0.0181818181818182</v>
+      </c>
+      <c r="I16" s="20" t="n">
+        <v>-0.0363636363636364</v>
+      </c>
+      <c r="J16" s="20" t="n">
+        <v>-0.0363636363636364</v>
+      </c>
+      <c r="K16" s="20" t="n">
+        <v>-0.297272727272727</v>
+      </c>
+      <c r="L16" s="20" t="n">
+        <v>-0.518181818181818</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="6"/>
-[...28 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...13 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:L500"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:L1"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="100" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.6266666666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="10.1683333333333" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="A4" s="3" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="30" customHeight="1">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="7">
-[...20 lines deleted...]
-      <c r="I5" s="7">
+      <c r="B5" s="22" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="C5" s="22" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="D5" s="22" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="E5" s="22" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="F5" s="22" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="G5" s="22" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="H5" s="22" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="I5" s="22" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="J5" s="22" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="K5" s="22" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="L5" s="22" t="n">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="D6" s="22" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="E6" s="22" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="F6" s="22" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G6" s="22" t="n">
+        <v>7</v>
+      </c>
+      <c r="H6" s="22" t="n">
+        <v>7</v>
+      </c>
+      <c r="I6" s="22" t="n">
+        <v>7.6</v>
+      </c>
+      <c r="J6" s="22" t="n">
+        <v>9.2</v>
+      </c>
+      <c r="K6" s="22" t="n">
+        <v>6.8</v>
+      </c>
+      <c r="L6" s="22" t="n">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="22" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="C7" s="22" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="D7" s="22" t="n">
+        <v>6</v>
+      </c>
+      <c r="E7" s="22" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="F7" s="22" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="G7" s="22" t="n">
+        <v>5.4</v>
+      </c>
+      <c r="H7" s="22" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="I7" s="22" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="J7" s="22" t="n">
+        <v>9.8</v>
+      </c>
+      <c r="K7" s="22" t="n">
+        <v>8.56</v>
+      </c>
+      <c r="L7" s="22" t="n">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="22" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="C8" s="22" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D8" s="22" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="E8" s="22" t="n">
+        <v>12.7</v>
+      </c>
+      <c r="F8" s="22" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="G8" s="22" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="H8" s="22" t="n">
+        <v>6.8</v>
+      </c>
+      <c r="I8" s="22" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="J8" s="22" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="K8" s="22" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="L8" s="22" t="n">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="22" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="C9" s="22" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="D9" s="22" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="E9" s="22" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="F9" s="22" t="n">
+        <v>5.3</v>
+      </c>
+      <c r="G9" s="22" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="H9" s="22" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="I9" s="22" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="J9" s="22" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="K9" s="22" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="L9" s="22" t="n">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="22" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="C10" s="22" t="n">
+        <v>5.6</v>
+      </c>
+      <c r="D10" s="22" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="E10" s="22" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="F10" s="22" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="G10" s="22" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="H10" s="22" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="I10" s="22" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="J10" s="22" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="K10" s="22" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="L10" s="22" t="n">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="G11" s="22" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="H11" s="22" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="I11" s="22" t="n">
+        <v>1.7</v>
+      </c>
+      <c r="J11" s="22" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="K11" s="22" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="L11" s="22" t="n">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="22" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22" t="n">
         <v>11</v>
       </c>
-      <c r="J5" s="7">
-[...25 lines deleted...]
-      <c r="F6" s="7">
+      <c r="F12" s="22" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="G12" s="22" t="n">
+        <v>7.6</v>
+      </c>
+      <c r="H12" s="22" t="n">
+        <v>8</v>
+      </c>
+      <c r="I12" s="22" t="n">
+        <v>9.8</v>
+      </c>
+      <c r="J12" s="22" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="K12" s="22" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="L12" s="22" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="22" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="C13" s="22" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="D13" s="22" t="n">
+        <v>7.7</v>
+      </c>
+      <c r="E13" s="22" t="n">
+        <v>6</v>
+      </c>
+      <c r="F13" s="22" t="n">
+        <v>3</v>
+      </c>
+      <c r="G13" s="22" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="H13" s="22" t="n">
+        <v>3</v>
+      </c>
+      <c r="I13" s="22" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="J13" s="22" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="K13" s="22" t="n">
+        <v>4.06</v>
+      </c>
+      <c r="L13" s="22" t="n">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="22" t="n">
+        <v>10.8</v>
+      </c>
+      <c r="C14" s="22" t="n">
+        <v>9.7</v>
+      </c>
+      <c r="D14" s="22" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="E14" s="22" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="F14" s="22" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="G14" s="22" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="H14" s="22" t="n">
+        <v>3</v>
+      </c>
+      <c r="I14" s="22" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="J14" s="22" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="K14" s="22" t="n">
+        <v>3.4</v>
+      </c>
+      <c r="L14" s="22" t="n">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="22" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="C15" s="22" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="D15" s="22" t="n">
+        <v>7</v>
+      </c>
+      <c r="E15" s="22" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="F15" s="22" t="n">
+        <v>6.3</v>
+      </c>
+      <c r="G15" s="22" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="H15" s="22" t="n">
         <v>7.3</v>
       </c>
-      <c r="G6" s="7">
-[...361 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="I15" s="22" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="J15" s="22" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="K15" s="22" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="L15" s="22" t="n">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="7">
-[...33 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22" t="n">
+        <v>6.34545454545455</v>
+      </c>
+      <c r="G16" s="22" t="n">
+        <v>4.96363636363636</v>
+      </c>
+      <c r="H16" s="22" t="n">
+        <v>4.94545454545455</v>
+      </c>
+      <c r="I16" s="22" t="n">
+        <v>4.30909090909091</v>
+      </c>
+      <c r="J16" s="22" t="n">
+        <v>4.51818181818182</v>
+      </c>
+      <c r="K16" s="22" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="L16" s="22" t="n">
+        <v>3.60909090909091</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="6"/>
-[...28 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="13"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...13 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="9"/>
-[...488 lines deleted...]
-    <row r="500" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:L19"/>
     <mergeCell ref="A22:L22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
-[...2189 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zghori</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>