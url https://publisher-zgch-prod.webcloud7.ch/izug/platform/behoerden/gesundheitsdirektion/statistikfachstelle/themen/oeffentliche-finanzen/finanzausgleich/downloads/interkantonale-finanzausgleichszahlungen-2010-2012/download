--- v0 (2025-12-18)
+++ v1 (2026-10-09)
@@ -14,84 +14,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Zahlungen Total" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Zahlungen pro Kopf" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t xml:space="preserve">Nationaler Finanzausgleich</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2008 bis 2026</t>
+      <t xml:space="preserve">2008 bis 2027</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"> in Millionen Franken</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Kanton</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2026</t>
+      <t xml:space="preserve">2027</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2026</t>
   </si>
   <si>
     <t xml:space="preserve">2025</t>
   </si>
   <si>
     <t xml:space="preserve">2024</t>
   </si>
   <si>
     <t xml:space="preserve">2023</t>
   </si>
   <si>
     <t xml:space="preserve">2022</t>
   </si>
   <si>
     <t xml:space="preserve">2021</t>
   </si>
   <si>
     <t xml:space="preserve">2020</t>
   </si>
   <si>
     <t xml:space="preserve">2019</t>
   </si>
   <si>
     <t xml:space="preserve">2018</t>
   </si>
@@ -192,99 +195,99 @@
     <t xml:space="preserve">Waadt</t>
   </si>
   <si>
     <t xml:space="preserve">Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Neuenburg</t>
   </si>
   <si>
     <t xml:space="preserve">Genf</t>
   </si>
   <si>
     <t xml:space="preserve">Jura</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <t xml:space="preserve"> Provisorische Zahlen für das Jahr 2026</t>
+      <t xml:space="preserve"> Provisorische Zahlen für das Jahr 2027</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Eidgenössische Finanzverwaltung</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2008 bis 2026</t>
+      <t xml:space="preserve">2008 bis 2027</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"> in Franken</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2026</t>
+      <t xml:space="preserve">2027</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"/>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
-      <t xml:space="preserve"> Provisorische Zahlen für das Jahr 2026</t>
+      <t xml:space="preserve"> Provisorische Zahlen für das Jahr 2027</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -718,66 +721,66 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="12.5329166666667" hidden="0" customWidth="1"/>
-    <col min="6" max="6" width="12.11625" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="12.11625" hidden="0" customWidth="1"/>
-    <col min="8" max="8" width="12.5329166666667" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="12.11625" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="12.5329166666667" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="12.11625" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="12.5329166666667" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="12.11625" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="12.11625" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="12.11625" hidden="0" customWidth="1"/>
-    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="12.11625" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
     <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
     <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
     <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
     <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
@@ -887,1683 +890,1764 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>21</v>
       </c>
+      <c r="U4" s="5" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="7" t="n">
-        <v>-390.941958</v>
+        <v>-369.03703</v>
       </c>
       <c r="C5" s="7" t="n">
+        <v>-390.892417</v>
+      </c>
+      <c r="D5" s="7" t="n">
         <v>-419.261183</v>
       </c>
-      <c r="D5" s="7" t="n">
+      <c r="E5" s="7" t="n">
         <v>-462.177231</v>
       </c>
-      <c r="E5" s="7" t="n">
+      <c r="F5" s="7" t="n">
         <v>-497.163977</v>
       </c>
-      <c r="F5" s="7" t="n">
+      <c r="G5" s="7" t="n">
         <v>-492.501026</v>
       </c>
-      <c r="G5" s="7" t="n">
+      <c r="H5" s="7" t="n">
         <v>-499.65433</v>
       </c>
-      <c r="H5" s="7" t="n">
+      <c r="I5" s="7" t="n">
         <v>-516.940574</v>
       </c>
-      <c r="I5" s="7" t="n">
+      <c r="J5" s="7" t="n">
         <v>-487.175525</v>
       </c>
-      <c r="J5" s="7" t="n">
+      <c r="K5" s="7" t="n">
         <v>-461.560668</v>
       </c>
-      <c r="K5" s="7" t="n">
+      <c r="L5" s="7" t="n">
         <v>-444.050341</v>
       </c>
-      <c r="L5" s="7" t="n">
+      <c r="M5" s="7" t="n">
         <v>-441.822164</v>
       </c>
-      <c r="M5" s="7" t="n">
+      <c r="N5" s="7" t="n">
         <v>-417.027652</v>
       </c>
-      <c r="N5" s="7" t="n">
+      <c r="O5" s="7" t="n">
         <v>-367.281754</v>
       </c>
-      <c r="O5" s="7" t="n">
+      <c r="P5" s="7" t="n">
         <v>-377.936263</v>
       </c>
-      <c r="P5" s="7" t="n">
+      <c r="Q5" s="7" t="n">
         <v>-432.568822</v>
       </c>
-      <c r="Q5" s="7" t="n">
+      <c r="R5" s="7" t="n">
         <v>-490.823328</v>
       </c>
-      <c r="R5" s="7" t="n">
+      <c r="S5" s="7" t="n">
         <v>-552.201054</v>
       </c>
-      <c r="S5" s="7" t="n">
+      <c r="T5" s="7" t="n">
         <v>-525.766128</v>
       </c>
-      <c r="T5" s="7" t="n">
+      <c r="U5" s="7" t="n">
         <v>-434.82283</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" s="7" t="n">
-        <v>1566.941023</v>
+        <v>1714.048956</v>
       </c>
       <c r="C6" s="7" t="n">
+        <v>1566.870315</v>
+      </c>
+      <c r="D6" s="7" t="n">
         <v>1433.578129</v>
       </c>
-      <c r="D6" s="7" t="n">
+      <c r="E6" s="7" t="n">
         <v>1301.841403</v>
       </c>
-      <c r="E6" s="7" t="n">
+      <c r="F6" s="7" t="n">
         <v>1076.632917</v>
       </c>
-      <c r="F6" s="7" t="n">
+      <c r="G6" s="7" t="n">
         <v>935.595579</v>
       </c>
-      <c r="G6" s="7" t="n">
+      <c r="H6" s="7" t="n">
         <v>916.305841</v>
       </c>
-      <c r="H6" s="7" t="n">
+      <c r="I6" s="7" t="n">
         <v>1101.228868</v>
       </c>
-      <c r="I6" s="7" t="n">
+      <c r="J6" s="7" t="n">
         <v>1187.022738</v>
       </c>
-      <c r="J6" s="7" t="n">
+      <c r="K6" s="7" t="n">
         <v>1272.427317</v>
       </c>
-      <c r="K6" s="7" t="n">
+      <c r="L6" s="7" t="n">
         <v>1287.283522</v>
       </c>
-      <c r="L6" s="7" t="n">
+      <c r="M6" s="7" t="n">
         <v>1265.062235</v>
       </c>
-      <c r="M6" s="7" t="n">
+      <c r="N6" s="7" t="n">
         <v>1233.415961</v>
       </c>
-      <c r="N6" s="7" t="n">
+      <c r="O6" s="7" t="n">
         <v>1231.702887</v>
       </c>
-      <c r="O6" s="7" t="n">
+      <c r="P6" s="7" t="n">
         <v>1161.012403</v>
       </c>
-      <c r="P6" s="7" t="n">
+      <c r="Q6" s="7" t="n">
         <v>1066.156885</v>
       </c>
-      <c r="Q6" s="7" t="n">
+      <c r="R6" s="7" t="n">
         <v>945.919122</v>
       </c>
-      <c r="R6" s="7" t="n">
+      <c r="S6" s="7" t="n">
         <v>870.012374</v>
       </c>
-      <c r="S6" s="7" t="n">
+      <c r="T6" s="7" t="n">
         <v>855.725962</v>
       </c>
-      <c r="T6" s="7" t="n">
+      <c r="U6" s="7" t="n">
         <v>855.875884</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" s="7" t="n">
-        <v>97.007146</v>
+        <v>49.058318</v>
       </c>
       <c r="C7" s="7" t="n">
+        <v>96.977761</v>
+      </c>
+      <c r="D7" s="7" t="n">
         <v>91.301871</v>
       </c>
-      <c r="D7" s="7" t="n">
+      <c r="E7" s="7" t="n">
         <v>96.115877</v>
       </c>
-      <c r="E7" s="7" t="n">
+      <c r="F7" s="7" t="n">
         <v>95.33559</v>
       </c>
-      <c r="F7" s="7" t="n">
+      <c r="G7" s="7" t="n">
         <v>115.400132</v>
       </c>
-      <c r="G7" s="7" t="n">
+      <c r="H7" s="7" t="n">
         <v>134.747835</v>
       </c>
-      <c r="H7" s="7" t="n">
+      <c r="I7" s="7" t="n">
         <v>155.469351</v>
       </c>
-      <c r="I7" s="7" t="n">
+      <c r="J7" s="7" t="n">
         <v>160.740156</v>
       </c>
-      <c r="J7" s="7" t="n">
+      <c r="K7" s="7" t="n">
         <v>148.139408</v>
       </c>
-      <c r="K7" s="7" t="n">
+      <c r="L7" s="7" t="n">
         <v>189.817267</v>
       </c>
-      <c r="L7" s="7" t="n">
+      <c r="M7" s="7" t="n">
         <v>253.269759</v>
       </c>
-      <c r="M7" s="7" t="n">
+      <c r="N7" s="7" t="n">
         <v>332.156886</v>
       </c>
-      <c r="N7" s="7" t="n">
+      <c r="O7" s="7" t="n">
         <v>348.793405</v>
       </c>
-      <c r="O7" s="7" t="n">
+      <c r="P7" s="7" t="n">
         <v>370.504521</v>
       </c>
-      <c r="P7" s="7" t="n">
+      <c r="Q7" s="7" t="n">
         <v>364.216538</v>
       </c>
-      <c r="Q7" s="7" t="n">
+      <c r="R7" s="7" t="n">
         <v>359.750574</v>
       </c>
-      <c r="R7" s="7" t="n">
+      <c r="S7" s="7" t="n">
         <v>335.234654</v>
       </c>
-      <c r="S7" s="7" t="n">
+      <c r="T7" s="7" t="n">
         <v>322.796271</v>
       </c>
-      <c r="T7" s="7" t="n">
+      <c r="U7" s="7" t="n">
         <v>319.314466</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="7" t="n">
-        <v>73.6128</v>
+        <v>81.438047</v>
       </c>
       <c r="C8" s="7" t="n">
+        <v>73.595481</v>
+      </c>
+      <c r="D8" s="7" t="n">
         <v>70.533981</v>
       </c>
-      <c r="D8" s="7" t="n">
+      <c r="E8" s="7" t="n">
         <v>70.617284</v>
       </c>
-      <c r="E8" s="7" t="n">
+      <c r="F8" s="7" t="n">
         <v>66.760747</v>
       </c>
-      <c r="F8" s="7" t="n">
+      <c r="G8" s="7" t="n">
         <v>63.06215</v>
       </c>
-      <c r="G8" s="7" t="n">
+      <c r="H8" s="7" t="n">
         <v>61.936233</v>
       </c>
-      <c r="H8" s="7" t="n">
+      <c r="I8" s="7" t="n">
         <v>65.328764</v>
       </c>
-      <c r="I8" s="7" t="n">
+      <c r="J8" s="7" t="n">
         <v>69.556898</v>
       </c>
-      <c r="J8" s="7" t="n">
+      <c r="K8" s="7" t="n">
         <v>74.365437</v>
       </c>
-      <c r="K8" s="7" t="n">
+      <c r="L8" s="7" t="n">
         <v>77.789385</v>
       </c>
-      <c r="L8" s="7" t="n">
+      <c r="M8" s="7" t="n">
         <v>81.38655</v>
       </c>
-      <c r="M8" s="7" t="n">
+      <c r="N8" s="7" t="n">
         <v>86.438411</v>
       </c>
-      <c r="N8" s="7" t="n">
+      <c r="O8" s="7" t="n">
         <v>86.983389</v>
       </c>
-      <c r="O8" s="7" t="n">
+      <c r="P8" s="7" t="n">
         <v>86.627072</v>
       </c>
-      <c r="P8" s="7" t="n">
+      <c r="Q8" s="7" t="n">
         <v>86.254105</v>
       </c>
-      <c r="Q8" s="7" t="n">
+      <c r="R8" s="7" t="n">
         <v>83.961885</v>
       </c>
-      <c r="R8" s="7" t="n">
+      <c r="S8" s="7" t="n">
         <v>81.617779</v>
       </c>
-      <c r="S8" s="7" t="n">
+      <c r="T8" s="7" t="n">
         <v>76.216241</v>
       </c>
-      <c r="T8" s="7" t="n">
+      <c r="U8" s="7" t="n">
         <v>73.398012</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" s="7" t="n">
-        <v>-262.668999</v>
+        <v>-280.407714</v>
       </c>
       <c r="C9" s="7" t="n">
+        <v>-262.663852</v>
+      </c>
+      <c r="D9" s="7" t="n">
         <v>-247.696752</v>
       </c>
-      <c r="D9" s="7" t="n">
+      <c r="E9" s="7" t="n">
         <v>-215.721619</v>
       </c>
-      <c r="E9" s="7" t="n">
+      <c r="F9" s="7" t="n">
         <v>-196.674301</v>
       </c>
-      <c r="F9" s="7" t="n">
+      <c r="G9" s="7" t="n">
         <v>-199.98317</v>
       </c>
-      <c r="G9" s="7" t="n">
+      <c r="H9" s="7" t="n">
         <v>-199.326822</v>
       </c>
-      <c r="H9" s="7" t="n">
+      <c r="I9" s="7" t="n">
         <v>-220.003892</v>
       </c>
-      <c r="I9" s="7" t="n">
+      <c r="J9" s="7" t="n">
         <v>-199.385295</v>
       </c>
-      <c r="J9" s="7" t="n">
+      <c r="K9" s="7" t="n">
         <v>-194.066572</v>
       </c>
-      <c r="K9" s="7" t="n">
+      <c r="L9" s="7" t="n">
         <v>-181.891589</v>
       </c>
-      <c r="L9" s="7" t="n">
+      <c r="M9" s="7" t="n">
         <v>-175.82576</v>
       </c>
-      <c r="M9" s="7" t="n">
+      <c r="N9" s="7" t="n">
         <v>-161.559396</v>
       </c>
-      <c r="N9" s="7" t="n">
+      <c r="O9" s="7" t="n">
         <v>-142.602695</v>
       </c>
-      <c r="O9" s="7" t="n">
+      <c r="P9" s="7" t="n">
         <v>-132.214873</v>
       </c>
-      <c r="P9" s="7" t="n">
+      <c r="Q9" s="7" t="n">
         <v>-108.265256</v>
       </c>
-      <c r="Q9" s="7" t="n">
+      <c r="R9" s="7" t="n">
         <v>-80.07668</v>
       </c>
-      <c r="R9" s="7" t="n">
+      <c r="S9" s="7" t="n">
         <v>-56.976129</v>
       </c>
-      <c r="S9" s="7" t="n">
+      <c r="T9" s="7" t="n">
         <v>-45.987069</v>
       </c>
-      <c r="T9" s="7" t="n">
+      <c r="U9" s="7" t="n">
         <v>-44.749021</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" s="7" t="n">
-        <v>0.755969</v>
+        <v>1.999691</v>
       </c>
       <c r="C10" s="7" t="n">
+        <v>0.753384</v>
+      </c>
+      <c r="D10" s="7" t="n">
         <v>-1.450874</v>
       </c>
-      <c r="D10" s="7" t="n">
+      <c r="E10" s="7" t="n">
         <v>-0.666035</v>
       </c>
-      <c r="E10" s="7" t="n">
+      <c r="F10" s="7" t="n">
         <v>1.192381</v>
       </c>
-      <c r="F10" s="7" t="n">
+      <c r="G10" s="7" t="n">
         <v>4.234644</v>
       </c>
-      <c r="G10" s="7" t="n">
+      <c r="H10" s="7" t="n">
         <v>-5.233487</v>
       </c>
-      <c r="H10" s="7" t="n">
+      <c r="I10" s="7" t="n">
         <v>-4.565185</v>
       </c>
-      <c r="I10" s="7" t="n">
+      <c r="J10" s="7" t="n">
         <v>-7.535626</v>
       </c>
-      <c r="J10" s="7" t="n">
+      <c r="K10" s="7" t="n">
         <v>4.224344</v>
       </c>
-      <c r="K10" s="7" t="n">
+      <c r="L10" s="7" t="n">
         <v>14.47089</v>
       </c>
-      <c r="L10" s="7" t="n">
+      <c r="M10" s="7" t="n">
         <v>22.341248</v>
       </c>
-      <c r="M10" s="7" t="n">
+      <c r="N10" s="7" t="n">
         <v>30.014083</v>
       </c>
-      <c r="N10" s="7" t="n">
+      <c r="O10" s="7" t="n">
         <v>33.104651</v>
       </c>
-      <c r="O10" s="7" t="n">
+      <c r="P10" s="7" t="n">
         <v>36.487483</v>
       </c>
-      <c r="P10" s="7" t="n">
+      <c r="Q10" s="7" t="n">
         <v>36.37128</v>
       </c>
-      <c r="Q10" s="7" t="n">
+      <c r="R10" s="7" t="n">
         <v>45.798617</v>
       </c>
-      <c r="R10" s="7" t="n">
+      <c r="S10" s="7" t="n">
         <v>52.813217</v>
       </c>
-      <c r="S10" s="7" t="n">
+      <c r="T10" s="7" t="n">
         <v>63.885068</v>
       </c>
-      <c r="T10" s="7" t="n">
+      <c r="U10" s="7" t="n">
         <v>61.674542</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="7" t="n">
-        <v>-47.286451</v>
+        <v>-50.982479</v>
       </c>
       <c r="C11" s="7" t="n">
+        <v>-47.211197</v>
+      </c>
+      <c r="D11" s="7" t="n">
         <v>-47.102669</v>
       </c>
-      <c r="D11" s="7" t="n">
+      <c r="E11" s="7" t="n">
         <v>-44.993653</v>
       </c>
-      <c r="E11" s="7" t="n">
+      <c r="F11" s="7" t="n">
         <v>-42.628515</v>
       </c>
-      <c r="F11" s="7" t="n">
+      <c r="G11" s="7" t="n">
         <v>-39.036691</v>
       </c>
-      <c r="G11" s="7" t="n">
+      <c r="H11" s="7" t="n">
         <v>-38.785117</v>
       </c>
-      <c r="H11" s="7" t="n">
+      <c r="I11" s="7" t="n">
         <v>-43.329625</v>
       </c>
-      <c r="I11" s="7" t="n">
+      <c r="J11" s="7" t="n">
         <v>-45.535266</v>
       </c>
-      <c r="J11" s="7" t="n">
+      <c r="K11" s="7" t="n">
         <v>-44.865327</v>
       </c>
-      <c r="K11" s="7" t="n">
+      <c r="L11" s="7" t="n">
         <v>-37.293539</v>
       </c>
-      <c r="L11" s="7" t="n">
+      <c r="M11" s="7" t="n">
         <v>-30.538636</v>
       </c>
-      <c r="M11" s="7" t="n">
+      <c r="N11" s="7" t="n">
         <v>-20.754993</v>
       </c>
-      <c r="N11" s="7" t="n">
+      <c r="O11" s="7" t="n">
         <v>-18.335671</v>
       </c>
-      <c r="O11" s="7" t="n">
+      <c r="P11" s="7" t="n">
         <v>-16.641817</v>
       </c>
-      <c r="P11" s="7" t="n">
+      <c r="Q11" s="7" t="n">
         <v>-14.420745</v>
       </c>
-      <c r="Q11" s="7" t="n">
+      <c r="R11" s="7" t="n">
         <v>-13.737534</v>
       </c>
-      <c r="R11" s="7" t="n">
+      <c r="S11" s="7" t="n">
         <v>-13.814521</v>
       </c>
-      <c r="S11" s="7" t="n">
+      <c r="T11" s="7" t="n">
         <v>-15.049626</v>
       </c>
-      <c r="T11" s="7" t="n">
+      <c r="U11" s="7" t="n">
         <v>-13.832954</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" s="7" t="n">
-        <v>73.198923</v>
+        <v>79.361805</v>
       </c>
       <c r="C12" s="7" t="n">
+        <v>73.183483</v>
+      </c>
+      <c r="D12" s="7" t="n">
         <v>68.848603</v>
       </c>
-      <c r="D12" s="7" t="n">
+      <c r="E12" s="7" t="n">
         <v>67.189626</v>
       </c>
-      <c r="E12" s="7" t="n">
+      <c r="F12" s="7" t="n">
         <v>64.756508</v>
       </c>
-      <c r="F12" s="7" t="n">
+      <c r="G12" s="7" t="n">
         <v>64.828428</v>
       </c>
-      <c r="G12" s="7" t="n">
+      <c r="H12" s="7" t="n">
         <v>68.160571</v>
       </c>
-      <c r="H12" s="7" t="n">
+      <c r="I12" s="7" t="n">
         <v>74.011664</v>
       </c>
-      <c r="I12" s="7" t="n">
+      <c r="J12" s="7" t="n">
         <v>72.484292</v>
       </c>
-      <c r="J12" s="7" t="n">
+      <c r="K12" s="7" t="n">
         <v>72.010681</v>
       </c>
-      <c r="K12" s="7" t="n">
+      <c r="L12" s="7" t="n">
         <v>71.268535</v>
       </c>
-      <c r="L12" s="7" t="n">
+      <c r="M12" s="7" t="n">
         <v>70.291497</v>
       </c>
-      <c r="M12" s="7" t="n">
+      <c r="N12" s="7" t="n">
         <v>73.295884</v>
       </c>
-      <c r="N12" s="7" t="n">
+      <c r="O12" s="7" t="n">
         <v>74.389679</v>
       </c>
-      <c r="O12" s="7" t="n">
+      <c r="P12" s="7" t="n">
         <v>79.438915</v>
       </c>
-      <c r="P12" s="7" t="n">
+      <c r="Q12" s="7" t="n">
         <v>74.180214</v>
       </c>
-      <c r="Q12" s="7" t="n">
+      <c r="R12" s="7" t="n">
         <v>69.880066</v>
       </c>
-      <c r="R12" s="7" t="n">
+      <c r="S12" s="7" t="n">
         <v>64.577507</v>
       </c>
-      <c r="S12" s="7" t="n">
+      <c r="T12" s="7" t="n">
         <v>62.691538</v>
       </c>
-      <c r="T12" s="7" t="n">
+      <c r="U12" s="7" t="n">
         <v>61.512724</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" s="7" t="n">
-        <v>-467.333055</v>
+        <v>-528.920189</v>
       </c>
       <c r="C13" s="7" t="n">
+        <v>-467.331115</v>
+      </c>
+      <c r="D13" s="7" t="n">
         <v>-431.067845</v>
       </c>
-      <c r="D13" s="7" t="n">
+      <c r="E13" s="7" t="n">
         <v>-382.917531</v>
       </c>
-      <c r="E13" s="7" t="n">
+      <c r="F13" s="7" t="n">
         <v>-365.944443</v>
       </c>
-      <c r="F13" s="7" t="n">
+      <c r="G13" s="7" t="n">
         <v>-327.760069</v>
       </c>
-      <c r="G13" s="7" t="n">
+      <c r="H13" s="7" t="n">
         <v>-331.887194</v>
       </c>
-      <c r="H13" s="7" t="n">
+      <c r="I13" s="7" t="n">
         <v>-329.718209</v>
       </c>
-      <c r="I13" s="7" t="n">
+      <c r="J13" s="7" t="n">
         <v>-329.429814</v>
       </c>
-      <c r="J13" s="7" t="n">
+      <c r="K13" s="7" t="n">
         <v>-312.771035</v>
       </c>
-      <c r="K13" s="7" t="n">
+      <c r="L13" s="7" t="n">
         <v>-341.3416</v>
       </c>
-      <c r="L13" s="7" t="n">
+      <c r="M13" s="7" t="n">
         <v>-326.184287</v>
       </c>
-      <c r="M13" s="7" t="n">
+      <c r="N13" s="7" t="n">
         <v>-316.613373</v>
       </c>
-      <c r="N13" s="7" t="n">
+      <c r="O13" s="7" t="n">
         <v>-279.484127</v>
       </c>
-      <c r="O13" s="7" t="n">
+      <c r="P13" s="7" t="n">
         <v>-275.216836</v>
       </c>
-      <c r="P13" s="7" t="n">
+      <c r="Q13" s="7" t="n">
         <v>-263.363104</v>
       </c>
-      <c r="Q13" s="7" t="n">
+      <c r="R13" s="7" t="n">
         <v>-239.644679</v>
       </c>
-      <c r="R13" s="7" t="n">
+      <c r="S13" s="7" t="n">
         <v>-217.302415</v>
       </c>
-      <c r="S13" s="7" t="n">
+      <c r="T13" s="7" t="n">
         <v>-194.000487</v>
       </c>
-      <c r="T13" s="7" t="n">
+      <c r="U13" s="7" t="n">
         <v>-178.889303</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" s="7" t="n">
-        <v>576.583996</v>
+        <v>592.502081</v>
       </c>
       <c r="C14" s="7" t="n">
+        <v>576.234676</v>
+      </c>
+      <c r="D14" s="7" t="n">
         <v>604.532565</v>
       </c>
-      <c r="D14" s="7" t="n">
+      <c r="E14" s="7" t="n">
         <v>617.066805</v>
       </c>
-      <c r="E14" s="7" t="n">
+      <c r="F14" s="7" t="n">
         <v>589.039603</v>
       </c>
-      <c r="F14" s="7" t="n">
+      <c r="G14" s="7" t="n">
         <v>537.411793</v>
       </c>
-      <c r="G14" s="7" t="n">
+      <c r="H14" s="7" t="n">
         <v>458.0497</v>
       </c>
-      <c r="H14" s="7" t="n">
+      <c r="I14" s="7" t="n">
         <v>387.372337</v>
       </c>
-      <c r="I14" s="7" t="n">
+      <c r="J14" s="7" t="n">
         <v>380.599421</v>
       </c>
-      <c r="J14" s="7" t="n">
+      <c r="K14" s="7" t="n">
         <v>387.091253</v>
       </c>
-      <c r="K14" s="7" t="n">
+      <c r="L14" s="7" t="n">
         <v>397.542666</v>
       </c>
-      <c r="L14" s="7" t="n">
+      <c r="M14" s="7" t="n">
         <v>427.691479</v>
       </c>
-      <c r="M14" s="7" t="n">
+      <c r="N14" s="7" t="n">
         <v>417.111138</v>
       </c>
-      <c r="N14" s="7" t="n">
+      <c r="O14" s="7" t="n">
         <v>443.120563</v>
       </c>
-      <c r="O14" s="7" t="n">
+      <c r="P14" s="7" t="n">
         <v>457.360156</v>
       </c>
-      <c r="P14" s="7" t="n">
+      <c r="Q14" s="7" t="n">
         <v>475.094189</v>
       </c>
-      <c r="Q14" s="7" t="n">
+      <c r="R14" s="7" t="n">
         <v>486.970878</v>
       </c>
-      <c r="R14" s="7" t="n">
+      <c r="S14" s="7" t="n">
         <v>438.753615</v>
       </c>
-      <c r="S14" s="7" t="n">
+      <c r="T14" s="7" t="n">
         <v>401.616806</v>
       </c>
-      <c r="T14" s="7" t="n">
+      <c r="U14" s="7" t="n">
         <v>373.995375</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" s="7" t="n">
-        <v>464.847569</v>
+        <v>520.544413</v>
       </c>
       <c r="C15" s="7" t="n">
+        <v>464.815531</v>
+      </c>
+      <c r="D15" s="7" t="n">
         <v>443.376471</v>
       </c>
-      <c r="D15" s="7" t="n">
+      <c r="E15" s="7" t="n">
         <v>450.527837</v>
       </c>
-      <c r="E15" s="7" t="n">
+      <c r="F15" s="7" t="n">
         <v>423.234831</v>
       </c>
-      <c r="F15" s="7" t="n">
+      <c r="G15" s="7" t="n">
         <v>406.791467</v>
       </c>
-      <c r="G15" s="7" t="n">
+      <c r="H15" s="7" t="n">
         <v>397.176982</v>
       </c>
-      <c r="H15" s="7" t="n">
+      <c r="I15" s="7" t="n">
         <v>372.028702</v>
       </c>
-      <c r="I15" s="7" t="n">
+      <c r="J15" s="7" t="n">
         <v>367.39403</v>
       </c>
-      <c r="J15" s="7" t="n">
+      <c r="K15" s="7" t="n">
         <v>324.936955</v>
       </c>
-      <c r="K15" s="7" t="n">
+      <c r="L15" s="7" t="n">
         <v>305.672575</v>
       </c>
-      <c r="L15" s="7" t="n">
+      <c r="M15" s="7" t="n">
         <v>256.761047</v>
       </c>
-      <c r="M15" s="7" t="n">
+      <c r="N15" s="7" t="n">
         <v>227.332566</v>
       </c>
-      <c r="N15" s="7" t="n">
+      <c r="O15" s="7" t="n">
         <v>208.12254</v>
       </c>
-      <c r="O15" s="7" t="n">
+      <c r="P15" s="7" t="n">
         <v>204.450633</v>
       </c>
-      <c r="P15" s="7" t="n">
+      <c r="Q15" s="7" t="n">
         <v>179.561045</v>
       </c>
-      <c r="Q15" s="7" t="n">
+      <c r="R15" s="7" t="n">
         <v>193.344566</v>
       </c>
-      <c r="R15" s="7" t="n">
+      <c r="S15" s="7" t="n">
         <v>186.730193</v>
       </c>
-      <c r="S15" s="7" t="n">
+      <c r="T15" s="7" t="n">
         <v>207.466919</v>
       </c>
-      <c r="T15" s="7" t="n">
+      <c r="U15" s="7" t="n">
         <v>208.199093</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" s="7" t="n">
-        <v>-148.472603</v>
+        <v>-163.323397</v>
       </c>
       <c r="C16" s="7" t="n">
+        <v>-148.457717</v>
+      </c>
+      <c r="D16" s="7" t="n">
         <v>-162.912852</v>
       </c>
-      <c r="D16" s="7" t="n">
+      <c r="E16" s="7" t="n">
         <v>-133.226509</v>
       </c>
-      <c r="E16" s="7" t="n">
+      <c r="F16" s="7" t="n">
         <v>-117.720795</v>
       </c>
-      <c r="F16" s="7" t="n">
+      <c r="G16" s="7" t="n">
         <v>-69.901885</v>
       </c>
-      <c r="G16" s="7" t="n">
+      <c r="H16" s="7" t="n">
         <v>-85.284275</v>
       </c>
-      <c r="H16" s="7" t="n">
+      <c r="I16" s="7" t="n">
         <v>-108.149497</v>
       </c>
-      <c r="I16" s="7" t="n">
+      <c r="J16" s="7" t="n">
         <v>-125.029636</v>
       </c>
-      <c r="J16" s="7" t="n">
+      <c r="K16" s="7" t="n">
         <v>-124.166741</v>
       </c>
-      <c r="K16" s="7" t="n">
+      <c r="L16" s="7" t="n">
         <v>-108.979455</v>
       </c>
-      <c r="L16" s="7" t="n">
+      <c r="M16" s="7" t="n">
         <v>-92.799688</v>
       </c>
-      <c r="M16" s="7" t="n">
+      <c r="N16" s="7" t="n">
         <v>-92.081629</v>
       </c>
-      <c r="N16" s="7" t="n">
+      <c r="O16" s="7" t="n">
         <v>-102.569382</v>
       </c>
-      <c r="O16" s="7" t="n">
+      <c r="P16" s="7" t="n">
         <v>-114.163094</v>
       </c>
-      <c r="P16" s="7" t="n">
+      <c r="Q16" s="7" t="n">
         <v>-100.669458</v>
       </c>
-      <c r="Q16" s="7" t="n">
+      <c r="R16" s="7" t="n">
         <v>-84.952302</v>
       </c>
-      <c r="R16" s="7" t="n">
+      <c r="S16" s="7" t="n">
         <v>-67.232853</v>
       </c>
-      <c r="S16" s="7" t="n">
+      <c r="T16" s="7" t="n">
         <v>-66.193137</v>
       </c>
-      <c r="T16" s="7" t="n">
+      <c r="U16" s="7" t="n">
         <v>-69.183966</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17" s="7" t="n">
-        <v>5.149516</v>
+        <v>16.852532</v>
       </c>
       <c r="C17" s="7" t="n">
+        <v>5.158044</v>
+      </c>
+      <c r="D17" s="7" t="n">
         <v>4.882369</v>
       </c>
-      <c r="D17" s="7" t="n">
+      <c r="E17" s="7" t="n">
         <v>8.508212</v>
       </c>
-      <c r="E17" s="7" t="n">
+      <c r="F17" s="7" t="n">
         <v>14.359759</v>
       </c>
-      <c r="F17" s="7" t="n">
+      <c r="G17" s="7" t="n">
         <v>17.013839</v>
       </c>
-      <c r="G17" s="7" t="n">
+      <c r="H17" s="7" t="n">
         <v>8.628363</v>
       </c>
-      <c r="H17" s="7" t="n">
+      <c r="I17" s="7" t="n">
         <v>11.977079</v>
       </c>
-      <c r="I17" s="7" t="n">
+      <c r="J17" s="7" t="n">
         <v>12.611489</v>
       </c>
-      <c r="J17" s="7" t="n">
+      <c r="K17" s="7" t="n">
         <v>13.238664</v>
       </c>
-      <c r="K17" s="7" t="n">
+      <c r="L17" s="7" t="n">
         <v>13.749608</v>
       </c>
-      <c r="L17" s="7" t="n">
+      <c r="M17" s="7" t="n">
         <v>4.142447</v>
       </c>
-      <c r="M17" s="7" t="n">
+      <c r="N17" s="7" t="n">
         <v>-4.94817</v>
       </c>
-      <c r="N17" s="7" t="n">
+      <c r="O17" s="7" t="n">
         <v>-11.847882</v>
       </c>
-      <c r="O17" s="7" t="n">
+      <c r="P17" s="7" t="n">
         <v>-3.561565</v>
       </c>
-      <c r="P17" s="7" t="n">
+      <c r="Q17" s="7" t="n">
         <v>-10.344174</v>
       </c>
-      <c r="Q17" s="7" t="n">
+      <c r="R17" s="7" t="n">
         <v>-1.216148</v>
       </c>
-      <c r="R17" s="7" t="n">
+      <c r="S17" s="7" t="n">
         <v>-9.056779</v>
       </c>
-      <c r="S17" s="7" t="n">
+      <c r="T17" s="7" t="n">
         <v>-14.51263</v>
       </c>
-      <c r="T17" s="7" t="n">
+      <c r="U17" s="7" t="n">
         <v>-20.307804</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="7" t="n">
-        <v>-12.654669</v>
+        <v>-27.281998</v>
       </c>
       <c r="C18" s="7" t="n">
+        <v>-12.654016</v>
+      </c>
+      <c r="D18" s="7" t="n">
         <v>-5.791651</v>
       </c>
-      <c r="D18" s="7" t="n">
+      <c r="E18" s="7" t="n">
         <v>1.260532</v>
       </c>
-      <c r="E18" s="7" t="n">
+      <c r="F18" s="7" t="n">
         <v>2.41134</v>
       </c>
-      <c r="F18" s="7" t="n">
+      <c r="G18" s="7" t="n">
         <v>9.124812</v>
       </c>
-      <c r="G18" s="7" t="n">
+      <c r="H18" s="7" t="n">
         <v>12.049099</v>
       </c>
-      <c r="H18" s="7" t="n">
+      <c r="I18" s="7" t="n">
         <v>20.888963</v>
       </c>
-      <c r="I18" s="7" t="n">
+      <c r="J18" s="7" t="n">
         <v>19.190491</v>
       </c>
-      <c r="J18" s="7" t="n">
+      <c r="K18" s="7" t="n">
         <v>13.863003</v>
       </c>
-      <c r="K18" s="7" t="n">
+      <c r="L18" s="7" t="n">
         <v>6.931716</v>
       </c>
-      <c r="L18" s="7" t="n">
+      <c r="M18" s="7" t="n">
         <v>1.402199</v>
       </c>
-      <c r="M18" s="7" t="n">
+      <c r="N18" s="7" t="n">
         <v>-2.149534</v>
       </c>
-      <c r="N18" s="7" t="n">
+      <c r="O18" s="7" t="n">
         <v>-4.212447</v>
       </c>
-      <c r="O18" s="7" t="n">
+      <c r="P18" s="7" t="n">
         <v>-2.621157</v>
       </c>
-      <c r="P18" s="7" t="n">
+      <c r="Q18" s="7" t="n">
         <v>7.793849</v>
       </c>
-      <c r="Q18" s="7" t="n">
+      <c r="R18" s="7" t="n">
         <v>11.48009</v>
       </c>
-      <c r="R18" s="7" t="n">
+      <c r="S18" s="7" t="n">
         <v>11.823628</v>
       </c>
-      <c r="S18" s="7" t="n">
+      <c r="T18" s="7" t="n">
         <v>11.742892</v>
       </c>
-      <c r="T18" s="7" t="n">
+      <c r="U18" s="7" t="n">
         <v>12.124603</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="7" t="n">
-        <v>46.174827</v>
+        <v>51.798104</v>
       </c>
       <c r="C19" s="7" t="n">
+        <v>46.166659</v>
+      </c>
+      <c r="D19" s="7" t="n">
         <v>48.909558</v>
       </c>
-      <c r="D19" s="7" t="n">
+      <c r="E19" s="7" t="n">
         <v>49.078294</v>
       </c>
-      <c r="E19" s="7" t="n">
+      <c r="F19" s="7" t="n">
         <v>48.888787</v>
       </c>
-      <c r="F19" s="7" t="n">
+      <c r="G19" s="7" t="n">
         <v>48.047266</v>
       </c>
-      <c r="G19" s="7" t="n">
+      <c r="H19" s="7" t="n">
         <v>49.285375</v>
       </c>
-      <c r="H19" s="7" t="n">
+      <c r="I19" s="7" t="n">
         <v>49.224811</v>
       </c>
-      <c r="I19" s="7" t="n">
+      <c r="J19" s="7" t="n">
         <v>48.417058</v>
       </c>
-      <c r="J19" s="7" t="n">
+      <c r="K19" s="7" t="n">
         <v>46.635486</v>
       </c>
-      <c r="K19" s="7" t="n">
+      <c r="L19" s="7" t="n">
         <v>47.35429</v>
       </c>
-      <c r="L19" s="7" t="n">
+      <c r="M19" s="7" t="n">
         <v>44.496061</v>
       </c>
-      <c r="M19" s="7" t="n">
+      <c r="N19" s="7" t="n">
         <v>47.19479</v>
       </c>
-      <c r="N19" s="7" t="n">
+      <c r="O19" s="7" t="n">
         <v>45.986998</v>
       </c>
-      <c r="O19" s="7" t="n">
+      <c r="P19" s="7" t="n">
         <v>53.748258</v>
       </c>
-      <c r="P19" s="7" t="n">
+      <c r="Q19" s="7" t="n">
         <v>59.203117</v>
       </c>
-      <c r="Q19" s="7" t="n">
+      <c r="R19" s="7" t="n">
         <v>65.692886</v>
       </c>
-      <c r="R19" s="7" t="n">
+      <c r="S19" s="7" t="n">
         <v>63.174223</v>
       </c>
-      <c r="S19" s="7" t="n">
+      <c r="T19" s="7" t="n">
         <v>62.451131</v>
       </c>
-      <c r="T19" s="7" t="n">
+      <c r="U19" s="7" t="n">
         <v>58.069838</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" s="7" t="n">
-        <v>7.761953</v>
+        <v>7.901581</v>
       </c>
       <c r="C20" s="7" t="n">
+        <v>7.76075</v>
+      </c>
+      <c r="D20" s="7" t="n">
         <v>7.722622</v>
       </c>
-      <c r="D20" s="7" t="n">
+      <c r="E20" s="7" t="n">
         <v>8.251769</v>
       </c>
-      <c r="E20" s="7" t="n">
+      <c r="F20" s="7" t="n">
         <v>8.679127</v>
       </c>
-      <c r="F20" s="7" t="n">
+      <c r="G20" s="7" t="n">
         <v>9.96748</v>
       </c>
-      <c r="G20" s="7" t="n">
+      <c r="H20" s="7" t="n">
         <v>10.403086</v>
       </c>
-      <c r="H20" s="7" t="n">
+      <c r="I20" s="7" t="n">
         <v>12.387352</v>
       </c>
-      <c r="I20" s="7" t="n">
+      <c r="J20" s="7" t="n">
         <v>13.981863</v>
       </c>
-      <c r="J20" s="7" t="n">
+      <c r="K20" s="7" t="n">
         <v>16.638288</v>
       </c>
-      <c r="K20" s="7" t="n">
+      <c r="L20" s="7" t="n">
         <v>16.315885</v>
       </c>
-      <c r="L20" s="7" t="n">
+      <c r="M20" s="7" t="n">
         <v>16.680802</v>
       </c>
-      <c r="M20" s="7" t="n">
+      <c r="N20" s="7" t="n">
         <v>18.10276</v>
       </c>
-      <c r="N20" s="7" t="n">
+      <c r="O20" s="7" t="n">
         <v>17.13655</v>
       </c>
-      <c r="O20" s="7" t="n">
+      <c r="P20" s="7" t="n">
         <v>15.776943</v>
       </c>
-      <c r="P20" s="7" t="n">
+      <c r="Q20" s="7" t="n">
         <v>16.961712</v>
       </c>
-      <c r="Q20" s="7" t="n">
+      <c r="R20" s="7" t="n">
         <v>16.783417</v>
       </c>
-      <c r="R20" s="7" t="n">
+      <c r="S20" s="7" t="n">
         <v>17.42929</v>
       </c>
-      <c r="S20" s="7" t="n">
+      <c r="T20" s="7" t="n">
         <v>16.76242</v>
       </c>
-      <c r="T20" s="7" t="n">
+      <c r="U20" s="7" t="n">
         <v>17.630466</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="7" t="n">
-        <v>495.886261</v>
+        <v>586.760824</v>
       </c>
       <c r="C21" s="7" t="n">
+        <v>495.82545</v>
+      </c>
+      <c r="D21" s="7" t="n">
         <v>410.345428</v>
       </c>
-      <c r="D21" s="7" t="n">
+      <c r="E21" s="7" t="n">
         <v>338.975086</v>
       </c>
-      <c r="E21" s="7" t="n">
+      <c r="F21" s="7" t="n">
         <v>306.588657</v>
       </c>
-      <c r="F21" s="7" t="n">
+      <c r="G21" s="7" t="n">
         <v>323.033641</v>
       </c>
-      <c r="G21" s="7" t="n">
+      <c r="H21" s="7" t="n">
         <v>383.400036</v>
       </c>
-      <c r="H21" s="7" t="n">
+      <c r="I21" s="7" t="n">
         <v>439.953063</v>
       </c>
-      <c r="I21" s="7" t="n">
+      <c r="J21" s="7" t="n">
         <v>468.304256</v>
       </c>
-      <c r="J21" s="7" t="n">
+      <c r="K21" s="7" t="n">
         <v>446.795032</v>
       </c>
-      <c r="K21" s="7" t="n">
+      <c r="L21" s="7" t="n">
         <v>419.141762</v>
       </c>
-      <c r="L21" s="7" t="n">
+      <c r="M21" s="7" t="n">
         <v>393.440353</v>
       </c>
-      <c r="M21" s="7" t="n">
+      <c r="N21" s="7" t="n">
         <v>405.473807</v>
       </c>
-      <c r="N21" s="7" t="n">
+      <c r="O21" s="7" t="n">
         <v>392.186921</v>
       </c>
-      <c r="O21" s="7" t="n">
+      <c r="P21" s="7" t="n">
         <v>388.65695</v>
       </c>
-      <c r="P21" s="7" t="n">
+      <c r="Q21" s="7" t="n">
         <v>411.672048</v>
       </c>
-      <c r="Q21" s="7" t="n">
+      <c r="R21" s="7" t="n">
         <v>441.195454</v>
       </c>
-      <c r="R21" s="7" t="n">
+      <c r="S21" s="7" t="n">
         <v>431.519539</v>
       </c>
-      <c r="S21" s="7" t="n">
+      <c r="T21" s="7" t="n">
         <v>391.752826</v>
       </c>
-      <c r="T21" s="7" t="n">
+      <c r="U21" s="7" t="n">
         <v>372.095627</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22" s="7" t="n">
-        <v>210.115079</v>
+        <v>220.337907</v>
       </c>
       <c r="C22" s="7" t="n">
+        <v>209.895108</v>
+      </c>
+      <c r="D22" s="7" t="n">
         <v>225.998979</v>
       </c>
-      <c r="D22" s="7" t="n">
+      <c r="E22" s="7" t="n">
         <v>234.7923</v>
       </c>
-      <c r="E22" s="7" t="n">
+      <c r="F22" s="7" t="n">
         <v>268.926637</v>
       </c>
-      <c r="F22" s="7" t="n">
+      <c r="G22" s="7" t="n">
         <v>268.00563</v>
       </c>
-      <c r="G22" s="7" t="n">
+      <c r="H22" s="7" t="n">
         <v>269.770861</v>
       </c>
-      <c r="H22" s="7" t="n">
+      <c r="I22" s="7" t="n">
         <v>273.046711</v>
       </c>
-      <c r="I22" s="7" t="n">
+      <c r="J22" s="7" t="n">
         <v>270.088435</v>
       </c>
-      <c r="J22" s="7" t="n">
+      <c r="K22" s="7" t="n">
         <v>268.105282</v>
       </c>
-      <c r="K22" s="7" t="n">
+      <c r="L22" s="7" t="n">
         <v>268.453905</v>
       </c>
-      <c r="L22" s="7" t="n">
+      <c r="M22" s="7" t="n">
         <v>258.504377</v>
       </c>
-      <c r="M22" s="7" t="n">
+      <c r="N22" s="7" t="n">
         <v>275.687155</v>
       </c>
-      <c r="N22" s="7" t="n">
+      <c r="O22" s="7" t="n">
         <v>244.095519</v>
       </c>
-      <c r="O22" s="7" t="n">
+      <c r="P22" s="7" t="n">
         <v>269.60162</v>
       </c>
-      <c r="P22" s="7" t="n">
+      <c r="Q22" s="7" t="n">
         <v>271.699331</v>
       </c>
-      <c r="Q22" s="7" t="n">
+      <c r="R22" s="7" t="n">
         <v>282.656763</v>
       </c>
-      <c r="R22" s="7" t="n">
+      <c r="S22" s="7" t="n">
         <v>258.259789</v>
       </c>
-      <c r="S22" s="7" t="n">
+      <c r="T22" s="7" t="n">
         <v>253.063744</v>
       </c>
-      <c r="T22" s="7" t="n">
+      <c r="U22" s="7" t="n">
         <v>240.077882</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23" s="7" t="n">
-        <v>598.900162</v>
+        <v>708.942036</v>
       </c>
       <c r="C23" s="7" t="n">
+        <v>598.785841</v>
+      </c>
+      <c r="D23" s="7" t="n">
         <v>547.104372</v>
       </c>
-      <c r="D23" s="7" t="n">
+      <c r="E23" s="7" t="n">
         <v>490.386863</v>
       </c>
-      <c r="E23" s="7" t="n">
+      <c r="F23" s="7" t="n">
         <v>512.727503</v>
       </c>
-      <c r="F23" s="7" t="n">
+      <c r="G23" s="7" t="n">
         <v>481.790166</v>
       </c>
-      <c r="G23" s="7" t="n">
+      <c r="H23" s="7" t="n">
         <v>489.04364</v>
       </c>
-      <c r="H23" s="7" t="n">
+      <c r="I23" s="7" t="n">
         <v>460.56011</v>
       </c>
-      <c r="I23" s="7" t="n">
+      <c r="J23" s="7" t="n">
         <v>400.729228</v>
       </c>
-      <c r="J23" s="7" t="n">
+      <c r="K23" s="7" t="n">
         <v>335.351932</v>
       </c>
-      <c r="K23" s="7" t="n">
+      <c r="L23" s="7" t="n">
         <v>259.297719</v>
       </c>
-      <c r="L23" s="7" t="n">
+      <c r="M23" s="7" t="n">
         <v>225.562316</v>
       </c>
-      <c r="M23" s="7" t="n">
+      <c r="N23" s="7" t="n">
         <v>180.359813</v>
       </c>
-      <c r="N23" s="7" t="n">
+      <c r="O23" s="7" t="n">
         <v>183.655138</v>
       </c>
-      <c r="O23" s="7" t="n">
+      <c r="P23" s="7" t="n">
         <v>181.861259</v>
       </c>
-      <c r="P23" s="7" t="n">
+      <c r="Q23" s="7" t="n">
         <v>193.387397</v>
       </c>
-      <c r="Q23" s="7" t="n">
+      <c r="R23" s="7" t="n">
         <v>221.458124</v>
       </c>
-      <c r="R23" s="7" t="n">
+      <c r="S23" s="7" t="n">
         <v>201.014931</v>
       </c>
-      <c r="S23" s="7" t="n">
+      <c r="T23" s="7" t="n">
         <v>138.679994</v>
       </c>
-      <c r="T23" s="7" t="n">
+      <c r="U23" s="7" t="n">
         <v>119.412713</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24" s="7" t="n">
-        <v>256.901296</v>
+        <v>334.258023</v>
       </c>
       <c r="C24" s="7" t="n">
+        <v>256.902377</v>
+      </c>
+      <c r="D24" s="7" t="n">
         <v>210.530009</v>
       </c>
-      <c r="D24" s="7" t="n">
+      <c r="E24" s="7" t="n">
         <v>205.818129</v>
       </c>
-      <c r="E24" s="7" t="n">
+      <c r="F24" s="7" t="n">
         <v>229.129531</v>
       </c>
-      <c r="F24" s="7" t="n">
+      <c r="G24" s="7" t="n">
         <v>239.029338</v>
       </c>
-      <c r="G24" s="7" t="n">
+      <c r="H24" s="7" t="n">
         <v>254.034642</v>
       </c>
-      <c r="H24" s="7" t="n">
+      <c r="I24" s="7" t="n">
         <v>269.326673</v>
       </c>
-      <c r="I24" s="7" t="n">
+      <c r="J24" s="7" t="n">
         <v>259.826283</v>
       </c>
-      <c r="J24" s="7" t="n">
+      <c r="K24" s="7" t="n">
         <v>242.276554</v>
       </c>
-      <c r="K24" s="7" t="n">
+      <c r="L24" s="7" t="n">
         <v>226.129644</v>
       </c>
-      <c r="L24" s="7" t="n">
+      <c r="M24" s="7" t="n">
         <v>225.566433</v>
       </c>
-      <c r="M24" s="7" t="n">
+      <c r="N24" s="7" t="n">
         <v>237.760998</v>
       </c>
-      <c r="N24" s="7" t="n">
+      <c r="O24" s="7" t="n">
         <v>226.661873</v>
       </c>
-      <c r="O24" s="7" t="n">
+      <c r="P24" s="7" t="n">
         <v>221.313645</v>
       </c>
-      <c r="P24" s="7" t="n">
+      <c r="Q24" s="7" t="n">
         <v>214.601262</v>
       </c>
-      <c r="Q24" s="7" t="n">
+      <c r="R24" s="7" t="n">
         <v>234.640569</v>
       </c>
-      <c r="R24" s="7" t="n">
+      <c r="S24" s="7" t="n">
         <v>233.041943</v>
       </c>
-      <c r="S24" s="7" t="n">
+      <c r="T24" s="7" t="n">
         <v>236.775603</v>
       </c>
-      <c r="T24" s="7" t="n">
+      <c r="U24" s="7" t="n">
         <v>230.220034</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="n">
-        <v>98.270541</v>
+        <v>112.758384</v>
       </c>
       <c r="C25" s="7" t="n">
+        <v>99.084211</v>
+      </c>
+      <c r="D25" s="7" t="n">
         <v>106.502537</v>
       </c>
-      <c r="D25" s="7" t="n">
+      <c r="E25" s="7" t="n">
         <v>86.772246</v>
       </c>
-      <c r="E25" s="7" t="n">
+      <c r="F25" s="7" t="n">
         <v>69.510858</v>
       </c>
-      <c r="F25" s="7" t="n">
+      <c r="G25" s="7" t="n">
         <v>51.860975</v>
       </c>
-      <c r="G25" s="7" t="n">
+      <c r="H25" s="7" t="n">
         <v>43.965564</v>
       </c>
-      <c r="H25" s="7" t="n">
+      <c r="I25" s="7" t="n">
         <v>46.321488</v>
       </c>
-      <c r="I25" s="7" t="n">
+      <c r="J25" s="7" t="n">
         <v>42.982257</v>
       </c>
-      <c r="J25" s="7" t="n">
+      <c r="K25" s="7" t="n">
         <v>41.339122</v>
       </c>
-      <c r="K25" s="7" t="n">
+      <c r="L25" s="7" t="n">
         <v>47.63711</v>
       </c>
-      <c r="L25" s="7" t="n">
+      <c r="M25" s="7" t="n">
         <v>48.869066</v>
       </c>
-      <c r="M25" s="7" t="n">
+      <c r="N25" s="7" t="n">
         <v>34.908504</v>
       </c>
-      <c r="N25" s="7" t="n">
+      <c r="O25" s="7" t="n">
         <v>25.490798</v>
       </c>
-      <c r="O25" s="7" t="n">
+      <c r="P25" s="7" t="n">
         <v>22.720862</v>
       </c>
-      <c r="P25" s="7" t="n">
+      <c r="Q25" s="7" t="n">
         <v>32.183409</v>
       </c>
-      <c r="Q25" s="7" t="n">
+      <c r="R25" s="7" t="n">
         <v>46.966353</v>
       </c>
-      <c r="R25" s="7" t="n">
+      <c r="S25" s="7" t="n">
         <v>48.569883</v>
       </c>
-      <c r="S25" s="7" t="n">
+      <c r="T25" s="7" t="n">
         <v>43.502481</v>
       </c>
-      <c r="T25" s="7" t="n">
+      <c r="U25" s="7" t="n">
         <v>34.884173</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26" s="7" t="n">
-        <v>119.938148</v>
+        <v>125.705246</v>
       </c>
       <c r="C26" s="7" t="n">
+        <v>119.935693</v>
+      </c>
+      <c r="D26" s="7" t="n">
         <v>118.230848</v>
       </c>
-      <c r="D26" s="7" t="n">
+      <c r="E26" s="7" t="n">
         <v>117.341945</v>
       </c>
-      <c r="E26" s="7" t="n">
+      <c r="F26" s="7" t="n">
         <v>123.634546</v>
       </c>
-      <c r="F26" s="7" t="n">
+      <c r="G26" s="7" t="n">
         <v>114.588985</v>
       </c>
-      <c r="G26" s="7" t="n">
+      <c r="H26" s="7" t="n">
         <v>87.758989</v>
       </c>
-      <c r="H26" s="7" t="n">
+      <c r="I26" s="7" t="n">
         <v>72.167564</v>
       </c>
-      <c r="I26" s="7" t="n">
+      <c r="J26" s="7" t="n">
         <v>65.896288</v>
       </c>
-      <c r="J26" s="7" t="n">
+      <c r="K26" s="7" t="n">
         <v>60.936874</v>
       </c>
-      <c r="K26" s="7" t="n">
+      <c r="L26" s="7" t="n">
         <v>38.914157</v>
       </c>
-      <c r="L26" s="7" t="n">
+      <c r="M26" s="7" t="n">
         <v>11.351763</v>
       </c>
-      <c r="M26" s="7" t="n">
+      <c r="N26" s="7" t="n">
         <v>-22.575773</v>
       </c>
-      <c r="N26" s="7" t="n">
+      <c r="O26" s="7" t="n">
         <v>-50.108496</v>
       </c>
-      <c r="O26" s="7" t="n">
+      <c r="P26" s="7" t="n">
         <v>-54.273267</v>
       </c>
-      <c r="P26" s="7" t="n">
+      <c r="Q26" s="7" t="n">
         <v>-28.430436</v>
       </c>
-      <c r="Q26" s="7" t="n">
+      <c r="R26" s="7" t="n">
         <v>-155.326083</v>
       </c>
-      <c r="R26" s="7" t="n">
+      <c r="S26" s="7" t="n">
         <v>-20.205937</v>
       </c>
-      <c r="S26" s="7" t="n">
+      <c r="T26" s="7" t="n">
         <v>25.619055</v>
       </c>
-      <c r="T26" s="7" t="n">
+      <c r="U26" s="7" t="n">
         <v>-14.398554</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27" s="7" t="n">
-        <v>861.926143</v>
+        <v>896.850995</v>
       </c>
       <c r="C27" s="7" t="n">
+        <v>861.545166</v>
+      </c>
+      <c r="D27" s="7" t="n">
         <v>877.833627</v>
       </c>
-      <c r="D27" s="7" t="n">
+      <c r="E27" s="7" t="n">
         <v>884.07871</v>
       </c>
-      <c r="E27" s="7" t="n">
+      <c r="F27" s="7" t="n">
         <v>843.904457</v>
       </c>
-      <c r="F27" s="7" t="n">
+      <c r="G27" s="7" t="n">
         <v>798.986718</v>
       </c>
-      <c r="G27" s="7" t="n">
+      <c r="H27" s="7" t="n">
         <v>785.126749</v>
       </c>
-      <c r="H27" s="7" t="n">
+      <c r="I27" s="7" t="n">
         <v>758.999571</v>
       </c>
-      <c r="I27" s="7" t="n">
+      <c r="J27" s="7" t="n">
         <v>730.215855</v>
       </c>
-      <c r="J27" s="7" t="n">
+      <c r="K27" s="7" t="n">
         <v>695.683252</v>
       </c>
-      <c r="K27" s="7" t="n">
+      <c r="L27" s="7" t="n">
         <v>663.348574</v>
       </c>
-      <c r="L27" s="7" t="n">
+      <c r="M27" s="7" t="n">
         <v>606.359321</v>
       </c>
-      <c r="M27" s="7" t="n">
+      <c r="N27" s="7" t="n">
         <v>559.691171</v>
       </c>
-      <c r="N27" s="7" t="n">
+      <c r="O27" s="7" t="n">
         <v>513.358112</v>
       </c>
-      <c r="O27" s="7" t="n">
+      <c r="P27" s="7" t="n">
         <v>523.984346</v>
       </c>
-      <c r="P27" s="7" t="n">
+      <c r="Q27" s="7" t="n">
         <v>524.703991</v>
       </c>
-      <c r="Q27" s="7" t="n">
+      <c r="R27" s="7" t="n">
         <v>529.434722</v>
       </c>
-      <c r="R27" s="7" t="n">
+      <c r="S27" s="7" t="n">
         <v>485.00117</v>
       </c>
-      <c r="S27" s="7" t="n">
+      <c r="T27" s="7" t="n">
         <v>455.590747</v>
       </c>
-      <c r="T27" s="7" t="n">
+      <c r="U27" s="7" t="n">
         <v>436.448574</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28" s="7" t="n">
-        <v>270.71892</v>
+        <v>246.745797</v>
       </c>
       <c r="C28" s="7" t="n">
+        <v>270.700926</v>
+      </c>
+      <c r="D28" s="7" t="n">
         <v>322.768874</v>
       </c>
-      <c r="D28" s="7" t="n">
+      <c r="E28" s="7" t="n">
         <v>281.701606</v>
       </c>
-      <c r="E28" s="7" t="n">
+      <c r="F28" s="7" t="n">
         <v>279.56225</v>
       </c>
-      <c r="F28" s="7" t="n">
+      <c r="G28" s="7" t="n">
         <v>253.197652</v>
       </c>
-      <c r="G28" s="7" t="n">
+      <c r="H28" s="7" t="n">
         <v>249.297313</v>
       </c>
-      <c r="H28" s="7" t="n">
+      <c r="I28" s="7" t="n">
         <v>237.772599</v>
       </c>
-      <c r="I28" s="7" t="n">
+      <c r="J28" s="7" t="n">
         <v>172.870764</v>
       </c>
-      <c r="J28" s="7" t="n">
+      <c r="K28" s="7" t="n">
         <v>150.826111</v>
       </c>
-      <c r="K28" s="7" t="n">
+      <c r="L28" s="7" t="n">
         <v>141.500504</v>
       </c>
-      <c r="L28" s="7" t="n">
+      <c r="M28" s="7" t="n">
         <v>182.956734</v>
       </c>
-      <c r="M28" s="7" t="n">
+      <c r="N28" s="7" t="n">
         <v>207.280406</v>
       </c>
-      <c r="N28" s="7" t="n">
+      <c r="O28" s="7" t="n">
         <v>191.415437</v>
       </c>
-      <c r="O28" s="7" t="n">
+      <c r="P28" s="7" t="n">
         <v>168.227555</v>
       </c>
-      <c r="P28" s="7" t="n">
+      <c r="Q28" s="7" t="n">
         <v>157.255952</v>
       </c>
-      <c r="Q28" s="7" t="n">
+      <c r="R28" s="7" t="n">
         <v>156.975656</v>
       </c>
-      <c r="R28" s="7" t="n">
+      <c r="S28" s="7" t="n">
         <v>152.5857</v>
       </c>
-      <c r="S28" s="7" t="n">
+      <c r="T28" s="7" t="n">
         <v>144.888078</v>
       </c>
-      <c r="T28" s="7" t="n">
+      <c r="U28" s="7" t="n">
         <v>146.829674</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29" s="7" t="n">
-        <v>-378.415203</v>
+        <v>-496.979033</v>
       </c>
       <c r="C29" s="7" t="n">
+        <v>-378.356095</v>
+      </c>
+      <c r="D29" s="7" t="n">
         <v>-253.220978</v>
       </c>
-      <c r="D29" s="7" t="n">
+      <c r="E29" s="7" t="n">
         <v>-199.047655</v>
       </c>
-      <c r="E29" s="7" t="n">
+      <c r="F29" s="7" t="n">
         <v>-172.483521</v>
       </c>
-      <c r="F29" s="7" t="n">
+      <c r="G29" s="7" t="n">
         <v>-150.514354</v>
       </c>
-      <c r="G29" s="7" t="n">
+      <c r="H29" s="7" t="n">
         <v>-189.52862</v>
       </c>
-      <c r="H29" s="7" t="n">
+      <c r="I29" s="7" t="n">
         <v>-274.934806</v>
       </c>
-      <c r="I29" s="7" t="n">
+      <c r="J29" s="7" t="n">
         <v>-299.80426</v>
       </c>
-      <c r="J29" s="7" t="n">
+      <c r="K29" s="7" t="n">
         <v>-297.860914</v>
       </c>
-      <c r="K29" s="7" t="n">
+      <c r="L29" s="7" t="n">
         <v>-258.42791</v>
       </c>
-      <c r="L29" s="7" t="n">
+      <c r="M29" s="7" t="n">
         <v>-245.528174</v>
       </c>
-      <c r="M29" s="7" t="n">
+      <c r="N29" s="7" t="n">
         <v>-256.029061</v>
       </c>
-      <c r="N29" s="7" t="n">
+      <c r="O29" s="7" t="n">
         <v>-270.294056</v>
       </c>
-      <c r="O29" s="7" t="n">
+      <c r="P29" s="7" t="n">
         <v>-257.596754</v>
       </c>
-      <c r="P29" s="7" t="n">
+      <c r="Q29" s="7" t="n">
         <v>-245.791113</v>
       </c>
-      <c r="Q29" s="7" t="n">
+      <c r="R29" s="7" t="n">
         <v>-218.64692</v>
       </c>
-      <c r="R29" s="7" t="n">
+      <c r="S29" s="7" t="n">
         <v>-221.485743</v>
       </c>
-      <c r="S29" s="7" t="n">
+      <c r="T29" s="7" t="n">
         <v>-221.042161</v>
       </c>
-      <c r="T29" s="7" t="n">
+      <c r="U29" s="7" t="n">
         <v>-234.129632</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30" s="7" t="n">
-        <v>176.574159</v>
+        <v>178.998633</v>
       </c>
       <c r="C30" s="7" t="n">
+        <v>176.562934</v>
+      </c>
+      <c r="D30" s="7" t="n">
         <v>166.063647</v>
       </c>
-      <c r="D30" s="7" t="n">
+      <c r="E30" s="7" t="n">
         <v>161.535689</v>
       </c>
-      <c r="E30" s="7" t="n">
+      <c r="F30" s="7" t="n">
         <v>154.848421</v>
       </c>
-      <c r="F30" s="7" t="n">
+      <c r="G30" s="7" t="n">
         <v>161.075273</v>
       </c>
-      <c r="G30" s="7" t="n">
+      <c r="H30" s="7" t="n">
         <v>167.857164</v>
       </c>
-      <c r="H30" s="7" t="n">
+      <c r="I30" s="7" t="n">
         <v>167.482175</v>
       </c>
-      <c r="I30" s="7" t="n">
+      <c r="J30" s="7" t="n">
         <v>165.673675</v>
       </c>
-      <c r="J30" s="7" t="n">
+      <c r="K30" s="7" t="n">
         <v>159.682481</v>
       </c>
-      <c r="K30" s="7" t="n">
+      <c r="L30" s="7" t="n">
         <v>159.869865</v>
       </c>
-      <c r="L30" s="7" t="n">
+      <c r="M30" s="7" t="n">
         <v>162.454051</v>
       </c>
-      <c r="M30" s="7" t="n">
+      <c r="N30" s="7" t="n">
         <v>165.697507</v>
       </c>
-      <c r="N30" s="7" t="n">
+      <c r="O30" s="7" t="n">
         <v>165.699752</v>
       </c>
-      <c r="O30" s="7" t="n">
+      <c r="P30" s="7" t="n">
         <v>158.457355</v>
       </c>
-      <c r="P30" s="7" t="n">
+      <c r="Q30" s="7" t="n">
         <v>145.767266</v>
       </c>
-      <c r="Q30" s="7" t="n">
+      <c r="R30" s="7" t="n">
         <v>140.534055</v>
       </c>
-      <c r="R30" s="7" t="n">
+      <c r="S30" s="7" t="n">
         <v>126.686053</v>
       </c>
-      <c r="S30" s="7" t="n">
+      <c r="T30" s="7" t="n">
         <v>118.65728</v>
       </c>
-      <c r="T30" s="7" t="n">
+      <c r="U30" s="7" t="n">
         <v>113.052959</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
     </row>
     <row r="35" ht="81" customHeight="1"/>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
     <row r="59" ht="15" customHeight="1"/>
@@ -3031,51 +3115,51 @@
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.99" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.99" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.99" hidden="0" customWidth="1"/>
-    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.99" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
     <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
     <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
     <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
     <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
@@ -3120,60 +3204,60 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>11</v>
       </c>
@@ -3185,1759 +3269,1844 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>21</v>
       </c>
+      <c r="U4" s="5" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="9" t="n">
+        <v>-232</v>
+      </c>
+      <c r="C5" s="9" t="n">
         <v>-249</v>
       </c>
-      <c r="C5" s="9" t="n">
+      <c r="D5" s="9" t="n">
         <v>-270</v>
       </c>
-      <c r="D5" s="9" t="n">
+      <c r="E5" s="9" t="n">
         <v>-300</v>
       </c>
-      <c r="E5" s="9" t="n">
+      <c r="F5" s="9" t="n">
         <v>-326</v>
       </c>
-      <c r="F5" s="9" t="n">
+      <c r="G5" s="9" t="n">
         <v>-327</v>
       </c>
-      <c r="G5" s="9" t="n">
+      <c r="H5" s="9" t="n">
         <v>-335</v>
       </c>
-      <c r="H5" s="9" t="n">
+      <c r="I5" s="9" t="n">
         <v>-352</v>
       </c>
-      <c r="I5" s="9" t="n">
+      <c r="J5" s="9" t="n">
         <v>-336</v>
       </c>
-      <c r="J5" s="9" t="n">
+      <c r="K5" s="9" t="n">
         <v>-323</v>
       </c>
-      <c r="K5" s="9" t="n">
+      <c r="L5" s="9" t="n">
         <v>-314</v>
       </c>
-      <c r="L5" s="9" t="n">
+      <c r="M5" s="9" t="n">
         <v>-316</v>
       </c>
-      <c r="M5" s="9" t="n">
+      <c r="N5" s="9" t="n">
         <v>-302</v>
       </c>
-      <c r="N5" s="9" t="n">
+      <c r="O5" s="9" t="n">
         <v>-269</v>
       </c>
-      <c r="O5" s="9" t="n">
+      <c r="P5" s="9" t="n">
         <v>-281</v>
       </c>
-      <c r="P5" s="9" t="n">
+      <c r="Q5" s="9" t="n">
         <v>-326</v>
       </c>
-      <c r="Q5" s="9" t="n">
+      <c r="R5" s="9" t="n">
         <v>-375</v>
       </c>
-      <c r="R5" s="9" t="n">
+      <c r="S5" s="9" t="n">
         <v>-427</v>
       </c>
-      <c r="S5" s="9" t="n">
+      <c r="T5" s="9" t="n">
         <v>-410</v>
       </c>
-      <c r="T5" s="9" t="n">
+      <c r="U5" s="9" t="n">
         <v>-341</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" s="9" t="n">
+        <v>1617</v>
+      </c>
+      <c r="C6" s="9" t="n">
         <v>1489</v>
       </c>
-      <c r="C6" s="9" t="n">
+      <c r="D6" s="9" t="n">
         <v>1369</v>
       </c>
-      <c r="D6" s="9" t="n">
+      <c r="E6" s="9" t="n">
         <v>1248</v>
       </c>
-      <c r="E6" s="9" t="n">
+      <c r="F6" s="9" t="n">
         <v>1036</v>
       </c>
-      <c r="F6" s="9" t="n">
+      <c r="G6" s="9" t="n">
         <v>904</v>
       </c>
-      <c r="G6" s="9" t="n">
+      <c r="H6" s="9" t="n">
         <v>891</v>
       </c>
-      <c r="H6" s="9" t="n">
+      <c r="I6" s="9" t="n">
         <v>1078</v>
       </c>
-      <c r="I6" s="9" t="n">
+      <c r="J6" s="9" t="n">
         <v>1172</v>
       </c>
-      <c r="J6" s="9" t="n">
+      <c r="K6" s="9" t="n">
         <v>1266</v>
       </c>
-      <c r="K6" s="9" t="n">
+      <c r="L6" s="9" t="n">
         <v>1291</v>
       </c>
-      <c r="L6" s="9" t="n">
+      <c r="M6" s="9" t="n">
         <v>1278</v>
       </c>
-      <c r="M6" s="9" t="n">
+      <c r="N6" s="9" t="n">
         <v>1253</v>
       </c>
-      <c r="N6" s="9" t="n">
+      <c r="O6" s="9" t="n">
         <v>1258</v>
       </c>
-      <c r="O6" s="9" t="n">
+      <c r="P6" s="9" t="n">
         <v>1191</v>
       </c>
-      <c r="P6" s="9" t="n">
+      <c r="Q6" s="9" t="n">
         <v>1099</v>
       </c>
-      <c r="Q6" s="9" t="n">
+      <c r="R6" s="9" t="n">
         <v>978</v>
       </c>
-      <c r="R6" s="9" t="n">
+      <c r="S6" s="9" t="n">
         <v>902</v>
       </c>
-      <c r="S6" s="9" t="n">
+      <c r="T6" s="9" t="n">
         <v>890</v>
       </c>
-      <c r="T6" s="9" t="n">
+      <c r="U6" s="9" t="n">
         <v>891</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" s="9" t="n">
+        <v>115</v>
+      </c>
+      <c r="C7" s="9" t="n">
         <v>230</v>
       </c>
-      <c r="C7" s="9" t="n">
+      <c r="D7" s="9" t="n">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E7" s="9" t="n">
         <v>232</v>
       </c>
       <c r="F7" s="9" t="n">
+        <v>232</v>
+      </c>
+      <c r="G7" s="9" t="n">
         <v>283</v>
       </c>
-      <c r="G7" s="9" t="n">
+      <c r="H7" s="9" t="n">
         <v>333</v>
       </c>
-      <c r="H7" s="9" t="n">
+      <c r="I7" s="9" t="n">
         <v>388</v>
       </c>
-      <c r="I7" s="9" t="n">
+      <c r="J7" s="9" t="n">
         <v>406</v>
       </c>
-      <c r="J7" s="9" t="n">
+      <c r="K7" s="9" t="n">
         <v>379</v>
       </c>
-      <c r="K7" s="9" t="n">
+      <c r="L7" s="9" t="n">
         <v>491</v>
       </c>
-      <c r="L7" s="9" t="n">
+      <c r="M7" s="9" t="n">
         <v>664</v>
       </c>
-      <c r="M7" s="9" t="n">
+      <c r="N7" s="9" t="n">
         <v>883</v>
       </c>
-      <c r="N7" s="9" t="n">
+      <c r="O7" s="9" t="n">
         <v>941</v>
       </c>
-      <c r="O7" s="9" t="n">
+      <c r="P7" s="9" t="n">
         <v>1011</v>
       </c>
-      <c r="P7" s="9" t="n">
+      <c r="Q7" s="9" t="n">
         <v>1006</v>
       </c>
-      <c r="Q7" s="9" t="n">
+      <c r="R7" s="9" t="n">
         <v>1003</v>
       </c>
-      <c r="R7" s="9" t="n">
+      <c r="S7" s="9" t="n">
         <v>942</v>
       </c>
-      <c r="S7" s="9" t="n">
+      <c r="T7" s="9" t="n">
         <v>912</v>
       </c>
-      <c r="T7" s="9" t="n">
+      <c r="U7" s="9" t="n">
         <v>904</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1975</v>
+        <v>2164</v>
       </c>
       <c r="C8" s="9" t="n">
+        <v>1974</v>
+      </c>
+      <c r="D8" s="9" t="n">
         <v>1903</v>
       </c>
-      <c r="D8" s="9" t="n">
+      <c r="E8" s="9" t="n">
         <v>1913</v>
       </c>
-      <c r="E8" s="9" t="n">
+      <c r="F8" s="9" t="n">
         <v>1816</v>
       </c>
-      <c r="F8" s="9" t="n">
+      <c r="G8" s="9" t="n">
         <v>1722</v>
       </c>
-      <c r="G8" s="9" t="n">
+      <c r="H8" s="9" t="n">
         <v>1694</v>
       </c>
-      <c r="H8" s="9" t="n">
+      <c r="I8" s="9" t="n">
         <v>1789</v>
       </c>
-      <c r="I8" s="9" t="n">
+      <c r="J8" s="9" t="n">
         <v>1910</v>
       </c>
-      <c r="J8" s="9" t="n">
+      <c r="K8" s="9" t="n">
         <v>2053</v>
       </c>
-      <c r="K8" s="9" t="n">
+      <c r="L8" s="9" t="n">
         <v>2161</v>
       </c>
-      <c r="L8" s="9" t="n">
+      <c r="M8" s="9" t="n">
         <v>2293</v>
       </c>
-      <c r="M8" s="9" t="n">
+      <c r="N8" s="9" t="n">
         <v>2463</v>
       </c>
-      <c r="N8" s="9" t="n">
+      <c r="O8" s="9" t="n">
         <v>2505</v>
       </c>
-      <c r="O8" s="9" t="n">
+      <c r="P8" s="9" t="n">
         <v>2502</v>
       </c>
-      <c r="P8" s="9" t="n">
+      <c r="Q8" s="9" t="n">
         <v>2496</v>
       </c>
-      <c r="Q8" s="9" t="n">
+      <c r="R8" s="9" t="n">
         <v>2430</v>
       </c>
-      <c r="R8" s="9" t="n">
+      <c r="S8" s="9" t="n">
         <v>2355</v>
       </c>
-      <c r="S8" s="9" t="n">
+      <c r="T8" s="9" t="n">
         <v>2195</v>
       </c>
-      <c r="T8" s="9" t="n">
+      <c r="U8" s="9" t="n">
         <v>2112</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" s="9" t="n">
+        <v>-1693</v>
+      </c>
+      <c r="C9" s="9" t="n">
         <v>-1604</v>
       </c>
-      <c r="C9" s="9" t="n">
+      <c r="D9" s="9" t="n">
         <v>-1529</v>
       </c>
-      <c r="D9" s="9" t="n">
+      <c r="E9" s="9" t="n">
         <v>-1344</v>
       </c>
-      <c r="E9" s="9" t="n">
+      <c r="F9" s="9" t="n">
         <v>-1236</v>
       </c>
-      <c r="F9" s="9" t="n">
+      <c r="G9" s="9" t="n">
         <v>-1268</v>
       </c>
-      <c r="G9" s="9" t="n">
+      <c r="H9" s="9" t="n">
         <v>-1275</v>
       </c>
-      <c r="H9" s="9" t="n">
+      <c r="I9" s="9" t="n">
         <v>-1420</v>
       </c>
-      <c r="I9" s="9" t="n">
+      <c r="J9" s="9" t="n">
         <v>-1299</v>
       </c>
-      <c r="J9" s="9" t="n">
+      <c r="K9" s="9" t="n">
         <v>-1277</v>
       </c>
-      <c r="K9" s="9" t="n">
+      <c r="L9" s="9" t="n">
         <v>-1210</v>
       </c>
-      <c r="L9" s="9" t="n">
+      <c r="M9" s="9" t="n">
         <v>-1188</v>
       </c>
-      <c r="M9" s="9" t="n">
+      <c r="N9" s="9" t="n">
         <v>-1108</v>
       </c>
-      <c r="N9" s="9" t="n">
+      <c r="O9" s="9" t="n">
         <v>-993</v>
       </c>
-      <c r="O9" s="9" t="n">
+      <c r="P9" s="9" t="n">
         <v>-932</v>
       </c>
-      <c r="P9" s="9" t="n">
+      <c r="Q9" s="9" t="n">
         <v>-773</v>
       </c>
-      <c r="Q9" s="9" t="n">
+      <c r="R9" s="9" t="n">
         <v>-580</v>
       </c>
-      <c r="R9" s="9" t="n">
+      <c r="S9" s="9" t="n">
         <v>-417</v>
       </c>
-      <c r="S9" s="9" t="n">
+      <c r="T9" s="9" t="n">
         <v>-340</v>
       </c>
-      <c r="T9" s="9" t="n">
+      <c r="U9" s="9" t="n">
         <v>-333</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" s="9" t="n">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C10" s="9" t="n">
+        <v>19</v>
+      </c>
+      <c r="D10" s="9" t="n">
         <v>-38</v>
       </c>
-      <c r="D10" s="9" t="n">
+      <c r="E10" s="9" t="n">
         <v>-17</v>
       </c>
-      <c r="E10" s="9" t="n">
+      <c r="F10" s="9" t="n">
         <v>31</v>
       </c>
-      <c r="F10" s="9" t="n">
+      <c r="G10" s="9" t="n">
         <v>112</v>
       </c>
-      <c r="G10" s="9" t="n">
+      <c r="H10" s="9" t="n">
         <v>-139</v>
       </c>
-      <c r="H10" s="9" t="n">
+      <c r="I10" s="9" t="n">
         <v>-122</v>
       </c>
-      <c r="I10" s="9" t="n">
+      <c r="J10" s="9" t="n">
         <v>-203</v>
       </c>
-      <c r="J10" s="9" t="n">
+      <c r="K10" s="9" t="n">
         <v>115</v>
       </c>
-      <c r="K10" s="9" t="n">
+      <c r="L10" s="9" t="n">
         <v>397</v>
       </c>
-      <c r="L10" s="9" t="n">
+      <c r="M10" s="9" t="n">
         <v>622</v>
       </c>
-      <c r="M10" s="9" t="n">
+      <c r="N10" s="9" t="n">
         <v>849</v>
       </c>
-      <c r="N10" s="9" t="n">
+      <c r="O10" s="9" t="n">
         <v>955</v>
       </c>
-      <c r="O10" s="9" t="n">
+      <c r="P10" s="9" t="n">
         <v>1067</v>
       </c>
-      <c r="P10" s="9" t="n">
+      <c r="Q10" s="9" t="n">
         <v>1077</v>
       </c>
-      <c r="Q10" s="9" t="n">
+      <c r="R10" s="9" t="n">
         <v>1370</v>
       </c>
-      <c r="R10" s="9" t="n">
+      <c r="S10" s="9" t="n">
         <v>1592</v>
       </c>
-      <c r="S10" s="9" t="n">
+      <c r="T10" s="9" t="n">
         <v>1933</v>
       </c>
-      <c r="T10" s="9" t="n">
+      <c r="U10" s="9" t="n">
         <v>1867</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="9" t="n">
-        <v>-1076</v>
+        <v>-1145</v>
       </c>
       <c r="C11" s="9" t="n">
+        <v>-1074</v>
+      </c>
+      <c r="D11" s="9" t="n">
         <v>-1081</v>
       </c>
-      <c r="D11" s="9" t="n">
+      <c r="E11" s="9" t="n">
         <v>-1037</v>
       </c>
-      <c r="E11" s="9" t="n">
+      <c r="F11" s="9" t="n">
         <v>-985</v>
       </c>
-      <c r="F11" s="9" t="n">
+      <c r="G11" s="9" t="n">
         <v>-906</v>
       </c>
-      <c r="G11" s="9" t="n">
+      <c r="H11" s="9" t="n">
         <v>-905</v>
       </c>
-      <c r="H11" s="9" t="n">
+      <c r="I11" s="9" t="n">
         <v>-1017</v>
       </c>
-      <c r="I11" s="9" t="n">
+      <c r="J11" s="9" t="n">
         <v>-1075</v>
       </c>
-      <c r="J11" s="9" t="n">
+      <c r="K11" s="9" t="n">
         <v>-1067</v>
       </c>
-      <c r="K11" s="9" t="n">
+      <c r="L11" s="9" t="n">
         <v>-893</v>
       </c>
-      <c r="L11" s="9" t="n">
+      <c r="M11" s="9" t="n">
         <v>-742</v>
       </c>
-      <c r="M11" s="9" t="n">
+      <c r="N11" s="9" t="n">
         <v>-511</v>
       </c>
-      <c r="N11" s="9" t="n">
+      <c r="O11" s="9" t="n">
         <v>-457</v>
       </c>
-      <c r="O11" s="9" t="n">
+      <c r="P11" s="9" t="n">
         <v>-417</v>
       </c>
-      <c r="P11" s="9" t="n">
+      <c r="Q11" s="9" t="n">
         <v>-364</v>
       </c>
-      <c r="Q11" s="9" t="n">
+      <c r="R11" s="9" t="n">
         <v>-349</v>
       </c>
-      <c r="R11" s="9" t="n">
+      <c r="S11" s="9" t="n">
         <v>-354</v>
       </c>
-      <c r="S11" s="9" t="n">
+      <c r="T11" s="9" t="n">
         <v>-388</v>
       </c>
-      <c r="T11" s="9" t="n">
+      <c r="U11" s="9" t="n">
         <v>-359</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" s="9" t="n">
-        <v>1768</v>
+        <v>1895</v>
       </c>
       <c r="C12" s="9" t="n">
+        <v>1767</v>
+      </c>
+      <c r="D12" s="9" t="n">
         <v>1677</v>
       </c>
-      <c r="D12" s="9" t="n">
+      <c r="E12" s="9" t="n">
         <v>1645</v>
       </c>
-      <c r="E12" s="9" t="n">
+      <c r="F12" s="9" t="n">
         <v>1591</v>
       </c>
-      <c r="F12" s="9" t="n">
+      <c r="G12" s="9" t="n">
         <v>1597</v>
       </c>
-      <c r="G12" s="9" t="n">
+      <c r="H12" s="9" t="n">
         <v>1682</v>
       </c>
-      <c r="H12" s="9" t="n">
+      <c r="I12" s="9" t="n">
         <v>1831</v>
       </c>
-      <c r="I12" s="9" t="n">
+      <c r="J12" s="9" t="n">
         <v>1799</v>
       </c>
-      <c r="J12" s="9" t="n">
+      <c r="K12" s="9" t="n">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="L12" s="9" t="n">
         <v>1789</v>
       </c>
       <c r="M12" s="9" t="n">
+        <v>1789</v>
+      </c>
+      <c r="N12" s="9" t="n">
         <v>1892</v>
       </c>
-      <c r="N12" s="9" t="n">
+      <c r="O12" s="9" t="n">
         <v>1943</v>
       </c>
-      <c r="O12" s="9" t="n">
+      <c r="P12" s="9" t="n">
         <v>2082</v>
       </c>
-      <c r="P12" s="9" t="n">
+      <c r="Q12" s="9" t="n">
         <v>1949</v>
       </c>
-      <c r="Q12" s="9" t="n">
+      <c r="R12" s="9" t="n">
         <v>1837</v>
       </c>
-      <c r="R12" s="9" t="n">
+      <c r="S12" s="9" t="n">
         <v>1694</v>
       </c>
-      <c r="S12" s="9" t="n">
+      <c r="T12" s="9" t="n">
         <v>1640</v>
       </c>
-      <c r="T12" s="9" t="n">
+      <c r="U12" s="9" t="n">
         <v>1607</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" s="9" t="n">
+        <v>-4001</v>
+      </c>
+      <c r="C13" s="9" t="n">
         <v>-3571</v>
       </c>
-      <c r="C13" s="9" t="n">
+      <c r="D13" s="9" t="n">
         <v>-3321</v>
       </c>
-      <c r="D13" s="9" t="n">
+      <c r="E13" s="9" t="n">
         <v>-2970</v>
       </c>
-      <c r="E13" s="9" t="n">
+      <c r="F13" s="9" t="n">
         <v>-2864</v>
       </c>
-      <c r="F13" s="9" t="n">
+      <c r="G13" s="9" t="n">
         <v>-2594</v>
       </c>
-      <c r="G13" s="9" t="n">
+      <c r="H13" s="9" t="n">
         <v>-2662</v>
       </c>
-      <c r="H13" s="9" t="n">
+      <c r="I13" s="9" t="n">
         <v>-2685</v>
       </c>
-      <c r="I13" s="9" t="n">
+      <c r="J13" s="9" t="n">
         <v>-2727</v>
       </c>
-      <c r="J13" s="9" t="n">
+      <c r="K13" s="9" t="n">
         <v>-2629</v>
       </c>
-      <c r="K13" s="9" t="n">
+      <c r="L13" s="9" t="n">
         <v>-2913</v>
       </c>
-      <c r="L13" s="9" t="n">
+      <c r="M13" s="9" t="n">
         <v>-2840</v>
       </c>
-      <c r="M13" s="9" t="n">
+      <c r="N13" s="9" t="n">
         <v>-2806</v>
       </c>
-      <c r="N13" s="9" t="n">
+      <c r="O13" s="9" t="n">
         <v>-2514</v>
       </c>
-      <c r="O13" s="9" t="n">
+      <c r="P13" s="9" t="n">
         <v>-2499</v>
       </c>
-      <c r="P13" s="9" t="n">
+      <c r="Q13" s="9" t="n">
         <v>-2419</v>
       </c>
-      <c r="Q13" s="9" t="n">
+      <c r="R13" s="9" t="n">
         <v>-2229</v>
       </c>
-      <c r="R13" s="9" t="n">
+      <c r="S13" s="9" t="n">
         <v>-2048</v>
       </c>
-      <c r="S13" s="9" t="n">
+      <c r="T13" s="9" t="n">
         <v>-1852</v>
       </c>
-      <c r="T13" s="9" t="n">
+      <c r="U13" s="9" t="n">
         <v>-1721</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" s="9" t="n">
-        <v>1748</v>
+        <v>1766</v>
       </c>
       <c r="C14" s="9" t="n">
+        <v>1747</v>
+      </c>
+      <c r="D14" s="9" t="n">
         <v>1857</v>
       </c>
-      <c r="D14" s="9" t="n">
+      <c r="E14" s="9" t="n">
         <v>1917</v>
       </c>
-      <c r="E14" s="9" t="n">
+      <c r="F14" s="9" t="n">
         <v>1849</v>
       </c>
-      <c r="F14" s="9" t="n">
+      <c r="G14" s="9" t="n">
         <v>1705</v>
       </c>
-      <c r="G14" s="9" t="n">
+      <c r="H14" s="9" t="n">
         <v>1470</v>
       </c>
-      <c r="H14" s="9" t="n">
+      <c r="I14" s="9" t="n">
         <v>1261</v>
       </c>
-      <c r="I14" s="9" t="n">
+      <c r="J14" s="9" t="n">
         <v>1259</v>
       </c>
-      <c r="J14" s="9" t="n">
+      <c r="K14" s="9" t="n">
         <v>1305</v>
       </c>
-      <c r="K14" s="9" t="n">
+      <c r="L14" s="9" t="n">
         <v>1369</v>
       </c>
-      <c r="L14" s="9" t="n">
+      <c r="M14" s="9" t="n">
         <v>1504</v>
       </c>
-      <c r="M14" s="9" t="n">
+      <c r="N14" s="9" t="n">
         <v>1496</v>
       </c>
-      <c r="N14" s="9" t="n">
+      <c r="O14" s="9" t="n">
         <v>1619</v>
       </c>
-      <c r="O14" s="9" t="n">
+      <c r="P14" s="9" t="n">
         <v>1701</v>
       </c>
-      <c r="P14" s="9" t="n">
+      <c r="Q14" s="9" t="n">
         <v>1798</v>
       </c>
-      <c r="Q14" s="9" t="n">
+      <c r="R14" s="9" t="n">
         <v>1874</v>
       </c>
-      <c r="R14" s="9" t="n">
+      <c r="S14" s="9" t="n">
         <v>1716</v>
       </c>
-      <c r="S14" s="9" t="n">
+      <c r="T14" s="9" t="n">
         <v>1594</v>
       </c>
-      <c r="T14" s="9" t="n">
+      <c r="U14" s="9" t="n">
         <v>1495</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" s="9" t="n">
+        <v>1830</v>
+      </c>
+      <c r="C15" s="9" t="n">
         <v>1654</v>
       </c>
-      <c r="C15" s="9" t="n">
+      <c r="D15" s="9" t="n">
         <v>1593</v>
       </c>
-      <c r="D15" s="9" t="n">
+      <c r="E15" s="9" t="n">
         <v>1630</v>
       </c>
-      <c r="E15" s="9" t="n">
+      <c r="F15" s="9" t="n">
         <v>1541</v>
       </c>
-      <c r="F15" s="9" t="n">
+      <c r="G15" s="9" t="n">
         <v>1493</v>
       </c>
-      <c r="G15" s="9" t="n">
+      <c r="H15" s="9" t="n">
         <v>1470</v>
       </c>
-      <c r="H15" s="9" t="n">
+      <c r="I15" s="9" t="n">
         <v>1391</v>
       </c>
-      <c r="I15" s="9" t="n">
+      <c r="J15" s="9" t="n">
         <v>1388</v>
       </c>
-      <c r="J15" s="9" t="n">
+      <c r="K15" s="9" t="n">
         <v>1239</v>
       </c>
-      <c r="K15" s="9" t="n">
+      <c r="L15" s="9" t="n">
         <v>1176</v>
       </c>
-      <c r="L15" s="9" t="n">
+      <c r="M15" s="9" t="n">
         <v>999</v>
       </c>
-      <c r="M15" s="9" t="n">
+      <c r="N15" s="9" t="n">
         <v>894</v>
       </c>
-      <c r="N15" s="9" t="n">
+      <c r="O15" s="9" t="n">
         <v>826</v>
       </c>
-      <c r="O15" s="9" t="n">
+      <c r="P15" s="9" t="n">
         <v>816</v>
       </c>
-      <c r="P15" s="9" t="n">
+      <c r="Q15" s="9" t="n">
         <v>721</v>
       </c>
-      <c r="Q15" s="9" t="n">
+      <c r="R15" s="9" t="n">
         <v>780</v>
       </c>
-      <c r="R15" s="9" t="n">
+      <c r="S15" s="9" t="n">
         <v>756</v>
       </c>
-      <c r="S15" s="9" t="n">
+      <c r="T15" s="9" t="n">
         <v>843</v>
       </c>
-      <c r="T15" s="9" t="n">
+      <c r="U15" s="9" t="n">
         <v>847</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" s="9" t="n">
+        <v>-815</v>
+      </c>
+      <c r="C16" s="9" t="n">
         <v>-745</v>
       </c>
-      <c r="C16" s="9" t="n">
+      <c r="D16" s="9" t="n">
         <v>-820</v>
       </c>
-      <c r="D16" s="9" t="n">
+      <c r="E16" s="9" t="n">
         <v>-672</v>
       </c>
-      <c r="E16" s="9" t="n">
+      <c r="F16" s="9" t="n">
         <v>-596</v>
       </c>
-      <c r="F16" s="9" t="n">
+      <c r="G16" s="9" t="n">
         <v>-356</v>
       </c>
-      <c r="G16" s="9" t="n">
+      <c r="H16" s="9" t="n">
         <v>-436</v>
       </c>
-      <c r="H16" s="9" t="n">
+      <c r="I16" s="9" t="n">
         <v>-556</v>
       </c>
-      <c r="I16" s="9" t="n">
+      <c r="J16" s="9" t="n">
         <v>-647</v>
       </c>
-      <c r="J16" s="9" t="n">
+      <c r="K16" s="9" t="n">
         <v>-648</v>
       </c>
-      <c r="K16" s="9" t="n">
+      <c r="L16" s="9" t="n">
         <v>-573</v>
       </c>
-      <c r="L16" s="9" t="n">
+      <c r="M16" s="9" t="n">
         <v>-486</v>
       </c>
-      <c r="M16" s="9" t="n">
+      <c r="N16" s="9" t="n">
         <v>-481</v>
       </c>
-      <c r="N16" s="9" t="n">
+      <c r="O16" s="9" t="n">
         <v>-534</v>
       </c>
-      <c r="O16" s="9" t="n">
+      <c r="P16" s="9" t="n">
         <v>-598</v>
       </c>
-      <c r="P16" s="9" t="n">
+      <c r="Q16" s="9" t="n">
         <v>-529</v>
       </c>
-      <c r="Q16" s="9" t="n">
+      <c r="R16" s="9" t="n">
         <v>-447</v>
       </c>
-      <c r="R16" s="9" t="n">
+      <c r="S16" s="9" t="n">
         <v>-353</v>
       </c>
-      <c r="S16" s="9" t="n">
+      <c r="T16" s="9" t="n">
         <v>-347</v>
       </c>
-      <c r="T16" s="9" t="n">
+      <c r="U16" s="9" t="n">
         <v>-363</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17" s="9" t="n">
+        <v>57</v>
+      </c>
+      <c r="C17" s="9" t="n">
         <v>18</v>
       </c>
-      <c r="C17" s="9" t="n">
+      <c r="D17" s="9" t="n">
         <v>17</v>
       </c>
-      <c r="D17" s="9" t="n">
+      <c r="E17" s="9" t="n">
         <v>29</v>
       </c>
-      <c r="E17" s="9" t="n">
+      <c r="F17" s="9" t="n">
         <v>50</v>
       </c>
-      <c r="F17" s="9" t="n">
+      <c r="G17" s="9" t="n">
         <v>59</v>
       </c>
-      <c r="G17" s="9" t="n">
+      <c r="H17" s="9" t="n">
         <v>30</v>
       </c>
-      <c r="H17" s="9" t="n">
+      <c r="I17" s="9" t="n">
         <v>42</v>
       </c>
-      <c r="I17" s="9" t="n">
+      <c r="J17" s="9" t="n">
         <v>45</v>
       </c>
-      <c r="J17" s="9" t="n">
+      <c r="K17" s="9" t="n">
         <v>47</v>
       </c>
-      <c r="K17" s="9" t="n">
+      <c r="L17" s="9" t="n">
         <v>50</v>
       </c>
-      <c r="L17" s="9" t="n">
+      <c r="M17" s="9" t="n">
         <v>15</v>
       </c>
-      <c r="M17" s="9" t="n">
+      <c r="N17" s="9" t="n">
         <v>-18</v>
       </c>
-      <c r="N17" s="9" t="n">
+      <c r="O17" s="9" t="n">
         <v>-44</v>
       </c>
-      <c r="O17" s="9" t="n">
+      <c r="P17" s="9" t="n">
         <v>-13</v>
       </c>
-      <c r="P17" s="9" t="n">
+      <c r="Q17" s="9" t="n">
         <v>-39</v>
       </c>
-      <c r="Q17" s="9" t="n">
+      <c r="R17" s="9" t="n">
         <v>-5</v>
       </c>
-      <c r="R17" s="9" t="n">
+      <c r="S17" s="9" t="n">
         <v>-34</v>
       </c>
-      <c r="S17" s="9" t="n">
+      <c r="T17" s="9" t="n">
         <v>-55</v>
       </c>
-      <c r="T17" s="9" t="n">
+      <c r="U17" s="9" t="n">
         <v>-77</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="9" t="n">
+        <v>-318</v>
+      </c>
+      <c r="C18" s="9" t="n">
         <v>-150</v>
       </c>
-      <c r="C18" s="9" t="n">
+      <c r="D18" s="9" t="n">
         <v>-69</v>
       </c>
-      <c r="D18" s="9" t="n">
+      <c r="E18" s="9" t="n">
         <v>15</v>
       </c>
-      <c r="E18" s="9" t="n">
+      <c r="F18" s="9" t="n">
         <v>29</v>
       </c>
-      <c r="F18" s="9" t="n">
+      <c r="G18" s="9" t="n">
         <v>111</v>
       </c>
-      <c r="G18" s="9" t="n">
+      <c r="H18" s="9" t="n">
         <v>148</v>
       </c>
-      <c r="H18" s="9" t="n">
+      <c r="I18" s="9" t="n">
         <v>259</v>
       </c>
-      <c r="I18" s="9" t="n">
+      <c r="J18" s="9" t="n">
         <v>240</v>
       </c>
-      <c r="J18" s="9" t="n">
+      <c r="K18" s="9" t="n">
         <v>175</v>
       </c>
-      <c r="K18" s="9" t="n">
+      <c r="L18" s="9" t="n">
         <v>89</v>
       </c>
-      <c r="L18" s="9" t="n">
+      <c r="M18" s="9" t="n">
         <v>18</v>
       </c>
-      <c r="M18" s="9" t="n">
+      <c r="N18" s="9" t="n">
         <v>-28</v>
       </c>
-      <c r="N18" s="9" t="n">
+      <c r="O18" s="9" t="n">
         <v>-56</v>
       </c>
-      <c r="O18" s="9" t="n">
+      <c r="P18" s="9" t="n">
         <v>-35</v>
       </c>
-      <c r="P18" s="9" t="n">
+      <c r="Q18" s="9" t="n">
         <v>104</v>
       </c>
-      <c r="Q18" s="9" t="n">
+      <c r="R18" s="9" t="n">
         <v>154</v>
       </c>
-      <c r="R18" s="9" t="n">
+      <c r="S18" s="9" t="n">
         <v>159</v>
       </c>
-      <c r="S18" s="9" t="n">
+      <c r="T18" s="9" t="n">
         <v>158</v>
       </c>
-      <c r="T18" s="9" t="n">
+      <c r="U18" s="9" t="n">
         <v>163</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="9" t="n">
+        <v>924</v>
+      </c>
+      <c r="C19" s="9" t="n">
         <v>829</v>
       </c>
-      <c r="C19" s="9" t="n">
+      <c r="D19" s="9" t="n">
         <v>881</v>
       </c>
-      <c r="D19" s="9" t="n">
+      <c r="E19" s="9" t="n">
         <v>886</v>
       </c>
-      <c r="E19" s="9" t="n">
+      <c r="F19" s="9" t="n">
         <v>883</v>
       </c>
-      <c r="F19" s="9" t="n">
+      <c r="G19" s="9" t="n">
         <v>871</v>
       </c>
-      <c r="G19" s="9" t="n">
+      <c r="H19" s="9" t="n">
         <v>897</v>
       </c>
-      <c r="H19" s="9" t="n">
+      <c r="I19" s="9" t="n">
         <v>902</v>
       </c>
-      <c r="I19" s="9" t="n">
+      <c r="J19" s="9" t="n">
         <v>894</v>
       </c>
-      <c r="J19" s="9" t="n">
+      <c r="K19" s="9" t="n">
         <v>866</v>
       </c>
-      <c r="K19" s="9" t="n">
+      <c r="L19" s="9" t="n">
         <v>883</v>
       </c>
-      <c r="L19" s="9" t="n">
+      <c r="M19" s="9" t="n">
         <v>836</v>
       </c>
-      <c r="M19" s="9" t="n">
+      <c r="N19" s="9" t="n">
         <v>892</v>
       </c>
-      <c r="N19" s="9" t="n">
+      <c r="O19" s="9" t="n">
         <v>874</v>
       </c>
-      <c r="O19" s="9" t="n">
+      <c r="P19" s="9" t="n">
         <v>1023</v>
       </c>
-      <c r="P19" s="9" t="n">
+      <c r="Q19" s="9" t="n">
         <v>1130</v>
       </c>
-      <c r="Q19" s="9" t="n">
+      <c r="R19" s="9" t="n">
         <v>1255</v>
       </c>
-      <c r="R19" s="9" t="n">
+      <c r="S19" s="9" t="n">
         <v>1205</v>
       </c>
-      <c r="S19" s="9" t="n">
+      <c r="T19" s="9" t="n">
         <v>1188</v>
       </c>
-      <c r="T19" s="9" t="n">
+      <c r="U19" s="9" t="n">
         <v>1104</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" s="9" t="n">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="C20" s="9" t="n">
         <v>474</v>
       </c>
       <c r="D20" s="9" t="n">
+        <v>474</v>
+      </c>
+      <c r="E20" s="9" t="n">
         <v>508</v>
       </c>
-      <c r="E20" s="9" t="n">
+      <c r="F20" s="9" t="n">
         <v>536</v>
       </c>
-      <c r="F20" s="9" t="n">
+      <c r="G20" s="9" t="n">
         <v>617</v>
       </c>
-      <c r="G20" s="9" t="n">
+      <c r="H20" s="9" t="n">
         <v>647</v>
       </c>
-      <c r="H20" s="9" t="n">
+      <c r="I20" s="9" t="n">
         <v>774</v>
       </c>
-      <c r="I20" s="9" t="n">
+      <c r="J20" s="9" t="n">
         <v>879</v>
       </c>
-      <c r="J20" s="9" t="n">
+      <c r="K20" s="9" t="n">
         <v>1051</v>
       </c>
-      <c r="K20" s="9" t="n">
+      <c r="L20" s="9" t="n">
         <v>1033</v>
       </c>
-      <c r="L20" s="9" t="n">
+      <c r="M20" s="9" t="n">
         <v>1056</v>
       </c>
-      <c r="M20" s="9" t="n">
+      <c r="N20" s="9" t="n">
         <v>1153</v>
       </c>
-      <c r="N20" s="9" t="n">
+      <c r="O20" s="9" t="n">
         <v>1106</v>
       </c>
-      <c r="O20" s="9" t="n">
+      <c r="P20" s="9" t="n">
         <v>1036</v>
       </c>
-      <c r="P20" s="9" t="n">
+      <c r="Q20" s="9" t="n">
         <v>1123</v>
       </c>
-      <c r="Q20" s="9" t="n">
+      <c r="R20" s="9" t="n">
         <v>1115</v>
       </c>
-      <c r="R20" s="9" t="n">
+      <c r="S20" s="9" t="n">
         <v>1167</v>
       </c>
-      <c r="S20" s="9" t="n">
+      <c r="T20" s="9" t="n">
         <v>1134</v>
       </c>
-      <c r="T20" s="9" t="n">
+      <c r="U20" s="9" t="n">
         <v>1201</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="9" t="n">
+        <v>1113</v>
+      </c>
+      <c r="C21" s="9" t="n">
         <v>953</v>
       </c>
-      <c r="C21" s="9" t="n">
+      <c r="D21" s="9" t="n">
         <v>796</v>
       </c>
-      <c r="D21" s="9" t="n">
+      <c r="E21" s="9" t="n">
         <v>662</v>
       </c>
-      <c r="E21" s="9" t="n">
+      <c r="F21" s="9" t="n">
         <v>602</v>
       </c>
-      <c r="F21" s="9" t="n">
+      <c r="G21" s="9" t="n">
         <v>637</v>
       </c>
-      <c r="G21" s="9" t="n">
+      <c r="H21" s="9" t="n">
         <v>761</v>
       </c>
-      <c r="H21" s="9" t="n">
+      <c r="I21" s="9" t="n">
         <v>878</v>
       </c>
-      <c r="I21" s="9" t="n">
+      <c r="J21" s="9" t="n">
         <v>942</v>
       </c>
-      <c r="J21" s="9" t="n">
+      <c r="K21" s="9" t="n">
         <v>906</v>
       </c>
-      <c r="K21" s="9" t="n">
+      <c r="L21" s="9" t="n">
         <v>858</v>
       </c>
-      <c r="L21" s="9" t="n">
+      <c r="M21" s="9" t="n">
         <v>814</v>
       </c>
-      <c r="M21" s="9" t="n">
+      <c r="N21" s="9" t="n">
         <v>847</v>
       </c>
-      <c r="N21" s="9" t="n">
+      <c r="O21" s="9" t="n">
         <v>828</v>
       </c>
-      <c r="O21" s="9" t="n">
+      <c r="P21" s="9" t="n">
         <v>827</v>
       </c>
-      <c r="P21" s="9" t="n">
+      <c r="Q21" s="9" t="n">
         <v>883</v>
       </c>
-      <c r="Q21" s="9" t="n">
+      <c r="R21" s="9" t="n">
         <v>952</v>
       </c>
-      <c r="R21" s="9" t="n">
+      <c r="S21" s="9" t="n">
         <v>936</v>
       </c>
-      <c r="S21" s="9" t="n">
+      <c r="T21" s="9" t="n">
         <v>853</v>
       </c>
-      <c r="T21" s="9" t="n">
+      <c r="U21" s="9" t="n">
         <v>811</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22" s="9" t="n">
-        <v>1011</v>
+        <v>1050</v>
       </c>
       <c r="C22" s="9" t="n">
+        <v>1010</v>
+      </c>
+      <c r="D22" s="9" t="n">
         <v>1095</v>
       </c>
-      <c r="D22" s="9" t="n">
+      <c r="E22" s="9" t="n">
         <v>1141</v>
       </c>
-      <c r="E22" s="9" t="n">
+      <c r="F22" s="9" t="n">
         <v>1308</v>
       </c>
-      <c r="F22" s="9" t="n">
+      <c r="G22" s="9" t="n">
         <v>1306</v>
       </c>
-      <c r="G22" s="9" t="n">
+      <c r="H22" s="9" t="n">
         <v>1317</v>
       </c>
-      <c r="H22" s="9" t="n">
+      <c r="I22" s="9" t="n">
         <v>1336</v>
       </c>
-      <c r="I22" s="9" t="n">
+      <c r="J22" s="9" t="n">
         <v>1326</v>
       </c>
-      <c r="J22" s="9" t="n">
+      <c r="K22" s="9" t="n">
         <v>1322</v>
       </c>
-      <c r="K22" s="9" t="n">
+      <c r="L22" s="9" t="n">
         <v>1328</v>
       </c>
-      <c r="L22" s="9" t="n">
+      <c r="M22" s="9" t="n">
         <v>1295</v>
       </c>
-      <c r="M22" s="9" t="n">
+      <c r="N22" s="9" t="n">
         <v>1398</v>
       </c>
-      <c r="N22" s="9" t="n">
+      <c r="O22" s="9" t="n">
         <v>1256</v>
       </c>
-      <c r="O22" s="9" t="n">
+      <c r="P22" s="9" t="n">
         <v>1395</v>
       </c>
-      <c r="P22" s="9" t="n">
+      <c r="Q22" s="9" t="n">
         <v>1414</v>
       </c>
-      <c r="Q22" s="9" t="n">
+      <c r="R22" s="9" t="n">
         <v>1476</v>
       </c>
-      <c r="R22" s="9" t="n">
+      <c r="S22" s="9" t="n">
         <v>1349</v>
       </c>
-      <c r="S22" s="9" t="n">
+      <c r="T22" s="9" t="n">
         <v>1322</v>
       </c>
-      <c r="T22" s="9" t="n">
+      <c r="U22" s="9" t="n">
         <v>1254</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23" s="9" t="n">
-        <v>851</v>
+        <v>991</v>
       </c>
       <c r="C23" s="9" t="n">
+        <v>850</v>
+      </c>
+      <c r="D23" s="9" t="n">
         <v>788</v>
       </c>
-      <c r="D23" s="9" t="n">
+      <c r="E23" s="9" t="n">
         <v>714</v>
       </c>
-      <c r="E23" s="9" t="n">
+      <c r="F23" s="9" t="n">
         <v>755</v>
       </c>
-      <c r="F23" s="9" t="n">
+      <c r="G23" s="9" t="n">
         <v>717</v>
       </c>
-      <c r="G23" s="9" t="n">
+      <c r="H23" s="9" t="n">
         <v>736</v>
       </c>
-      <c r="H23" s="9" t="n">
+      <c r="I23" s="9" t="n">
         <v>702</v>
       </c>
-      <c r="I23" s="9" t="n">
+      <c r="J23" s="9" t="n">
         <v>620</v>
       </c>
-      <c r="J23" s="9" t="n">
+      <c r="K23" s="9" t="n">
         <v>527</v>
       </c>
-      <c r="K23" s="9" t="n">
+      <c r="L23" s="9" t="n">
         <v>413</v>
       </c>
-      <c r="L23" s="9" t="n">
+      <c r="M23" s="9" t="n">
         <v>366</v>
       </c>
-      <c r="M23" s="9" t="n">
+      <c r="N23" s="9" t="n">
         <v>297</v>
       </c>
-      <c r="N23" s="9" t="n">
+      <c r="O23" s="9" t="n">
         <v>308</v>
       </c>
-      <c r="O23" s="9" t="n">
+      <c r="P23" s="9" t="n">
         <v>309</v>
       </c>
-      <c r="P23" s="9" t="n">
+      <c r="Q23" s="9" t="n">
         <v>334</v>
       </c>
-      <c r="Q23" s="9" t="n">
+      <c r="R23" s="9" t="n">
         <v>387</v>
       </c>
-      <c r="R23" s="9" t="n">
+      <c r="S23" s="9" t="n">
         <v>354</v>
       </c>
-      <c r="S23" s="9" t="n">
+      <c r="T23" s="9" t="n">
         <v>246</v>
       </c>
-      <c r="T23" s="9" t="n">
+      <c r="U23" s="9" t="n">
         <v>213</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24" s="9" t="n">
+        <v>1149</v>
+      </c>
+      <c r="C24" s="9" t="n">
         <v>896</v>
       </c>
-      <c r="C24" s="9" t="n">
+      <c r="D24" s="9" t="n">
         <v>744</v>
       </c>
-      <c r="D24" s="9" t="n">
+      <c r="E24" s="9" t="n">
         <v>735</v>
       </c>
-      <c r="E24" s="9" t="n">
+      <c r="F24" s="9" t="n">
         <v>827</v>
       </c>
-      <c r="F24" s="9" t="n">
+      <c r="G24" s="9" t="n">
         <v>872</v>
       </c>
-      <c r="G24" s="9" t="n">
+      <c r="H24" s="9" t="n">
         <v>938</v>
       </c>
-      <c r="H24" s="9" t="n">
+      <c r="I24" s="9" t="n">
         <v>1006</v>
       </c>
-      <c r="I24" s="9" t="n">
+      <c r="J24" s="9" t="n">
         <v>983</v>
       </c>
-      <c r="J24" s="9" t="n">
+      <c r="K24" s="9" t="n">
         <v>930</v>
       </c>
-      <c r="K24" s="9" t="n">
+      <c r="L24" s="9" t="n">
         <v>882</v>
       </c>
-      <c r="L24" s="9" t="n">
+      <c r="M24" s="9" t="n">
         <v>895</v>
       </c>
-      <c r="M24" s="9" t="n">
+      <c r="N24" s="9" t="n">
         <v>960</v>
       </c>
-      <c r="N24" s="9" t="n">
+      <c r="O24" s="9" t="n">
         <v>929</v>
       </c>
-      <c r="O24" s="9" t="n">
+      <c r="P24" s="9" t="n">
         <v>918</v>
       </c>
-      <c r="P24" s="9" t="n">
+      <c r="Q24" s="9" t="n">
         <v>901</v>
       </c>
-      <c r="Q24" s="9" t="n">
+      <c r="R24" s="9" t="n">
         <v>994</v>
       </c>
-      <c r="R24" s="9" t="n">
+      <c r="S24" s="9" t="n">
         <v>995</v>
       </c>
-      <c r="S24" s="9" t="n">
+      <c r="T24" s="9" t="n">
         <v>1017</v>
       </c>
-      <c r="T24" s="9" t="n">
+      <c r="U24" s="9" t="n">
         <v>991</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25" s="9" t="n">
-        <v>277</v>
+        <v>316</v>
       </c>
       <c r="C25" s="9" t="n">
+        <v>279</v>
+      </c>
+      <c r="D25" s="9" t="n">
         <v>301</v>
       </c>
-      <c r="D25" s="9" t="n">
+      <c r="E25" s="9" t="n">
         <v>244</v>
       </c>
-      <c r="E25" s="9" t="n">
+      <c r="F25" s="9" t="n">
         <v>195</v>
       </c>
-      <c r="F25" s="9" t="n">
+      <c r="G25" s="9" t="n">
         <v>146</v>
       </c>
-      <c r="G25" s="9" t="n">
+      <c r="H25" s="9" t="n">
         <v>124</v>
       </c>
-      <c r="H25" s="9" t="n">
+      <c r="I25" s="9" t="n">
         <v>131</v>
       </c>
-      <c r="I25" s="9" t="n">
+      <c r="J25" s="9" t="n">
         <v>123</v>
       </c>
-      <c r="J25" s="9" t="n">
+      <c r="K25" s="9" t="n">
         <v>119</v>
       </c>
-      <c r="K25" s="9" t="n">
+      <c r="L25" s="9" t="n">
         <v>139</v>
       </c>
-      <c r="L25" s="9" t="n">
+      <c r="M25" s="9" t="n">
         <v>144</v>
       </c>
-      <c r="M25" s="9" t="n">
+      <c r="N25" s="9" t="n">
         <v>104</v>
       </c>
-      <c r="N25" s="9" t="n">
+      <c r="O25" s="9" t="n">
         <v>76</v>
       </c>
-      <c r="O25" s="9" t="n">
+      <c r="P25" s="9" t="n">
         <v>69</v>
       </c>
-      <c r="P25" s="9" t="n">
+      <c r="Q25" s="9" t="n">
         <v>98</v>
       </c>
-      <c r="Q25" s="9" t="n">
+      <c r="R25" s="9" t="n">
         <v>145</v>
       </c>
-      <c r="R25" s="9" t="n">
+      <c r="S25" s="9" t="n">
         <v>151</v>
       </c>
-      <c r="S25" s="9" t="n">
+      <c r="T25" s="9" t="n">
         <v>136</v>
       </c>
-      <c r="T25" s="9" t="n">
+      <c r="U25" s="9" t="n">
         <v>110</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26" s="9" t="n">
+        <v>150</v>
+      </c>
+      <c r="C26" s="9" t="n">
         <v>145</v>
       </c>
-      <c r="C26" s="9" t="n">
+      <c r="D26" s="9" t="n">
         <v>144</v>
       </c>
-      <c r="D26" s="9" t="n">
+      <c r="E26" s="9" t="n">
         <v>145</v>
       </c>
-      <c r="E26" s="9" t="n">
+      <c r="F26" s="9" t="n">
         <v>154</v>
       </c>
-      <c r="F26" s="9" t="n">
+      <c r="G26" s="9" t="n">
         <v>144</v>
       </c>
-      <c r="G26" s="9" t="n">
+      <c r="H26" s="9" t="n">
         <v>111</v>
       </c>
-      <c r="H26" s="9" t="n">
+      <c r="I26" s="9" t="n">
         <v>93</v>
       </c>
-      <c r="I26" s="9" t="n">
+      <c r="J26" s="9" t="n">
         <v>86</v>
       </c>
-      <c r="J26" s="9" t="n">
+      <c r="K26" s="9" t="n">
         <v>81</v>
       </c>
-      <c r="K26" s="9" t="n">
+      <c r="L26" s="9" t="n">
         <v>53</v>
       </c>
-      <c r="L26" s="9" t="n">
+      <c r="M26" s="9" t="n">
         <v>16</v>
       </c>
-      <c r="M26" s="9" t="n">
+      <c r="N26" s="9" t="n">
         <v>-32</v>
       </c>
-      <c r="N26" s="9" t="n">
+      <c r="O26" s="9" t="n">
         <v>-71</v>
       </c>
-      <c r="O26" s="9" t="n">
+      <c r="P26" s="9" t="n">
         <v>-79</v>
       </c>
-      <c r="P26" s="9" t="n">
+      <c r="Q26" s="9" t="n">
         <v>-42</v>
       </c>
-      <c r="Q26" s="9" t="n">
+      <c r="R26" s="9" t="n">
         <v>-231</v>
       </c>
-      <c r="R26" s="9" t="n">
+      <c r="S26" s="9" t="n">
         <v>-30</v>
       </c>
-      <c r="S26" s="9" t="n">
+      <c r="T26" s="9" t="n">
         <v>39</v>
       </c>
-      <c r="T26" s="9" t="n">
+      <c r="U26" s="9" t="n">
         <v>-22</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27" s="9" t="n">
-        <v>2396</v>
+        <v>2449</v>
       </c>
       <c r="C27" s="9" t="n">
+        <v>2395</v>
+      </c>
+      <c r="D27" s="9" t="n">
         <v>2469</v>
       </c>
-      <c r="D27" s="9" t="n">
+      <c r="E27" s="9" t="n">
         <v>2506</v>
       </c>
-      <c r="E27" s="9" t="n">
+      <c r="F27" s="9" t="n">
         <v>2408</v>
       </c>
-      <c r="F27" s="9" t="n">
+      <c r="G27" s="9" t="n">
         <v>2297</v>
       </c>
-      <c r="G27" s="9" t="n">
+      <c r="H27" s="9" t="n">
         <v>2275</v>
       </c>
-      <c r="H27" s="9" t="n">
+      <c r="I27" s="9" t="n">
         <v>2221</v>
       </c>
-      <c r="I27" s="9" t="n">
+      <c r="J27" s="9" t="n">
         <v>2163</v>
       </c>
-      <c r="J27" s="9" t="n">
+      <c r="K27" s="9" t="n">
         <v>2091</v>
       </c>
-      <c r="K27" s="9" t="n">
+      <c r="L27" s="9" t="n">
         <v>2025</v>
       </c>
-      <c r="L27" s="9" t="n">
+      <c r="M27" s="9" t="n">
         <v>1896</v>
       </c>
-      <c r="M27" s="9" t="n">
+      <c r="N27" s="9" t="n">
         <v>1792</v>
       </c>
-      <c r="N27" s="9" t="n">
+      <c r="O27" s="9" t="n">
         <v>1682</v>
       </c>
-      <c r="O27" s="9" t="n">
+      <c r="P27" s="9" t="n">
         <v>1741</v>
       </c>
-      <c r="P27" s="9" t="n">
+      <c r="Q27" s="9" t="n">
         <v>1766</v>
       </c>
-      <c r="Q27" s="9" t="n">
+      <c r="R27" s="9" t="n">
         <v>1805</v>
       </c>
-      <c r="R27" s="9" t="n">
+      <c r="S27" s="9" t="n">
         <v>1674</v>
       </c>
-      <c r="S27" s="9" t="n">
+      <c r="T27" s="9" t="n">
         <v>1590</v>
       </c>
-      <c r="T27" s="9" t="n">
+      <c r="U27" s="9" t="n">
         <v>1531</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28" s="9" t="n">
+        <v>1381</v>
+      </c>
+      <c r="C28" s="9" t="n">
         <v>1523</v>
       </c>
-      <c r="C28" s="9" t="n">
+      <c r="D28" s="9" t="n">
         <v>1818</v>
       </c>
-      <c r="D28" s="9" t="n">
+      <c r="E28" s="9" t="n">
         <v>1583</v>
       </c>
-      <c r="E28" s="9" t="n">
+      <c r="F28" s="9" t="n">
         <v>1565</v>
       </c>
-      <c r="F28" s="9" t="n">
+      <c r="G28" s="9" t="n">
         <v>1412</v>
       </c>
-      <c r="G28" s="9" t="n">
+      <c r="H28" s="9" t="n">
         <v>1389</v>
       </c>
-      <c r="H28" s="9" t="n">
+      <c r="I28" s="9" t="n">
         <v>1327</v>
       </c>
-      <c r="I28" s="9" t="n">
+      <c r="J28" s="9" t="n">
         <v>970</v>
       </c>
-      <c r="J28" s="9" t="n">
+      <c r="K28" s="9" t="n">
         <v>853</v>
       </c>
-      <c r="K28" s="9" t="n">
+      <c r="L28" s="9" t="n">
         <v>807</v>
       </c>
-      <c r="L28" s="9" t="n">
+      <c r="M28" s="9" t="n">
         <v>1053</v>
       </c>
-      <c r="M28" s="9" t="n">
+      <c r="N28" s="9" t="n">
         <v>1200</v>
       </c>
-      <c r="N28" s="9" t="n">
+      <c r="O28" s="9" t="n">
         <v>1113</v>
       </c>
-      <c r="O28" s="9" t="n">
+      <c r="P28" s="9" t="n">
         <v>983</v>
       </c>
-      <c r="P28" s="9" t="n">
+      <c r="Q28" s="9" t="n">
         <v>924</v>
       </c>
-      <c r="Q28" s="9" t="n">
+      <c r="R28" s="9" t="n">
         <v>926</v>
       </c>
-      <c r="R28" s="9" t="n">
+      <c r="S28" s="9" t="n">
         <v>902</v>
       </c>
-      <c r="S28" s="9" t="n">
+      <c r="T28" s="9" t="n">
         <v>859</v>
       </c>
-      <c r="T28" s="9" t="n">
+      <c r="U28" s="9" t="n">
         <v>872</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29" s="9" t="n">
+        <v>-960</v>
+      </c>
+      <c r="C29" s="9" t="n">
         <v>-739</v>
       </c>
-      <c r="C29" s="9" t="n">
+      <c r="D29" s="9" t="n">
         <v>-498</v>
       </c>
-      <c r="D29" s="9" t="n">
+      <c r="E29" s="9" t="n">
         <v>-394</v>
       </c>
-      <c r="E29" s="9" t="n">
+      <c r="F29" s="9" t="n">
         <v>-344</v>
       </c>
-      <c r="F29" s="9" t="n">
+      <c r="G29" s="9" t="n">
         <v>-303</v>
       </c>
-      <c r="G29" s="9" t="n">
+      <c r="H29" s="9" t="n">
         <v>-386</v>
       </c>
-      <c r="H29" s="9" t="n">
+      <c r="I29" s="9" t="n">
         <v>-567</v>
       </c>
-      <c r="I29" s="9" t="n">
+      <c r="J29" s="9" t="n">
         <v>-628</v>
       </c>
-      <c r="J29" s="9" t="n">
+      <c r="K29" s="9" t="n">
         <v>-633</v>
       </c>
-      <c r="K29" s="9" t="n">
+      <c r="L29" s="9" t="n">
         <v>-554</v>
       </c>
-      <c r="L29" s="9" t="n">
+      <c r="M29" s="9" t="n">
         <v>-531</v>
       </c>
-      <c r="M29" s="9" t="n">
+      <c r="N29" s="9" t="n">
         <v>-558</v>
       </c>
-      <c r="N29" s="9" t="n">
+      <c r="O29" s="9" t="n">
         <v>-596</v>
       </c>
-      <c r="O29" s="9" t="n">
+      <c r="P29" s="9" t="n">
         <v>-576</v>
       </c>
-      <c r="P29" s="9" t="n">
+      <c r="Q29" s="9" t="n">
         <v>-555</v>
       </c>
-      <c r="Q29" s="9" t="n">
+      <c r="R29" s="9" t="n">
         <v>-498</v>
       </c>
-      <c r="R29" s="9" t="n">
+      <c r="S29" s="9" t="n">
         <v>-508</v>
       </c>
-      <c r="S29" s="9" t="n">
+      <c r="T29" s="9" t="n">
         <v>-511</v>
       </c>
-      <c r="T29" s="9" t="n">
+      <c r="U29" s="9" t="n">
         <v>-544</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30" s="9" t="n">
+        <v>2405</v>
+      </c>
+      <c r="C30" s="9" t="n">
         <v>2384</v>
       </c>
-      <c r="C30" s="9" t="n">
+      <c r="D30" s="9" t="n">
         <v>2249</v>
       </c>
-      <c r="D30" s="9" t="n">
+      <c r="E30" s="9" t="n">
         <v>2191</v>
       </c>
-      <c r="E30" s="9" t="n">
+      <c r="F30" s="9" t="n">
         <v>2104</v>
       </c>
-      <c r="F30" s="9" t="n">
+      <c r="G30" s="9" t="n">
         <v>2193</v>
       </c>
-      <c r="G30" s="9" t="n">
+      <c r="H30" s="9" t="n">
         <v>2291</v>
       </c>
-      <c r="H30" s="9" t="n">
+      <c r="I30" s="9" t="n">
         <v>2297</v>
       </c>
-      <c r="I30" s="9" t="n">
+      <c r="J30" s="9" t="n">
         <v>2288</v>
       </c>
-      <c r="J30" s="9" t="n">
+      <c r="K30" s="9" t="n">
         <v>2225</v>
       </c>
-      <c r="K30" s="9" t="n">
+      <c r="L30" s="9" t="n">
         <v>2247</v>
       </c>
-      <c r="L30" s="9" t="n">
+      <c r="M30" s="9" t="n">
         <v>2314</v>
       </c>
-      <c r="M30" s="9" t="n">
+      <c r="N30" s="9" t="n">
         <v>2388</v>
       </c>
-      <c r="N30" s="9" t="n">
+      <c r="O30" s="9" t="n">
         <v>2412</v>
       </c>
-      <c r="O30" s="9" t="n">
+      <c r="P30" s="9" t="n">
         <v>2314</v>
       </c>
-      <c r="P30" s="9" t="n">
+      <c r="Q30" s="9" t="n">
         <v>2136</v>
       </c>
-      <c r="Q30" s="9" t="n">
+      <c r="R30" s="9" t="n">
         <v>2065</v>
       </c>
-      <c r="R30" s="9" t="n">
+      <c r="S30" s="9" t="n">
         <v>1865</v>
       </c>
-      <c r="S30" s="9" t="n">
+      <c r="T30" s="9" t="n">
         <v>1747</v>
       </c>
-      <c r="T30" s="9" t="n">
+      <c r="U30" s="9" t="n">
         <v>1665</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
+      <c r="U31" s="8"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
+      <c r="U33" s="8"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
+      <c r="U34" s="8"/>
     </row>
     <row r="35" ht="81" customHeight="1"/>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
     <row r="59" ht="15" customHeight="1"/>