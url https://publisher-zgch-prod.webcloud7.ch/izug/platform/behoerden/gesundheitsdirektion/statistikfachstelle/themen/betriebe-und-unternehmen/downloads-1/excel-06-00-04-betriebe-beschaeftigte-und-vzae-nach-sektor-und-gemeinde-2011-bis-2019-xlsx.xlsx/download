--- v0 (2026-02-10)
+++ v1 (2026-10-08)
@@ -15,88 +15,91 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" state="visible" r:id="rId1"/>
-[...11 lines deleted...]
-    <sheet name="2011" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2023" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2022" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2021" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2020" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2019" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2018" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2017" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2016" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2015" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2014" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2013" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2012" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2011" sheetId="14" state="visible" r:id="rId14"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t xml:space="preserve">Betriebe, Beschäftigte und Vollzeitäquivalent nach Sektor und Gemeinde</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2023</t>
+    <t xml:space="preserve">Kanton Zug, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Arbeitsstätten</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">Vollzeitäquivalent</t>
   </si>
   <si>
     <t xml:space="preserve">1. Sektor</t>
   </si>
   <si>
     <t xml:space="preserve">2. Sektor</t>
   </si>
   <si>
     <t xml:space="preserve">3. Sektor</t>
   </si>
@@ -121,570 +124,602 @@
   <si>
     <t xml:space="preserve">Risch</t>
   </si>
   <si>
     <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
     <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
     <t xml:space="preserve">Zug</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Unternehmensstruktur</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
   <si>
+    <t xml:space="preserve">Kanton Zug, 2023</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kanton Zug, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2016</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2015</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2013</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="26">
+  <numFmts count="28">
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0.0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0.0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
     <numFmt numFmtId="181" formatCode="#,##0.0"/>
     <numFmt numFmtId="182" formatCode="#,##0"/>
     <numFmt numFmtId="183" formatCode="#,##0.0"/>
     <numFmt numFmtId="184" formatCode="#,##0"/>
     <numFmt numFmtId="185" formatCode="#,##0.0"/>
     <numFmt numFmtId="186" formatCode="#,##0"/>
     <numFmt numFmtId="187" formatCode="#,##0.0"/>
     <numFmt numFmtId="188" formatCode="#,##0"/>
     <numFmt numFmtId="189" formatCode="#,##0.0"/>
     <numFmt numFmtId="190" formatCode="#,##0"/>
     <numFmt numFmtId="191" formatCode="#,##0.0"/>
+    <numFmt numFmtId="192" formatCode="#,##0"/>
+    <numFmt numFmtId="193" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="184" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="185" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="185" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="185" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="186" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="189" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="190" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="191" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="190" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="190" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
@@ -804,50 +839,84 @@
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
@@ -1402,50 +1471,53 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1540,571 +1612,571 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="6" t="n">
-[...24 lines deleted...]
-        <v>20523.2113363</v>
+      <c r="B6" s="16" t="n">
+        <v>70</v>
+      </c>
+      <c r="C6" s="12" t="n">
+        <v>493</v>
+      </c>
+      <c r="D6" s="19" t="n">
+        <v>3715</v>
+      </c>
+      <c r="E6" s="16" t="n">
+        <v>267</v>
+      </c>
+      <c r="F6" s="12" t="n">
+        <v>4626</v>
+      </c>
+      <c r="G6" s="19" t="n">
+        <v>26434</v>
+      </c>
+      <c r="H6" s="3" t="n">
+        <v>177.7659357</v>
+      </c>
+      <c r="I6" s="13" t="n">
+        <v>4142.4466027</v>
+      </c>
+      <c r="J6" s="4" t="n">
+        <v>21468.2169214</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="6" t="n">
-[...8 lines deleted...]
-      <c r="E7" s="6" t="n">
+      <c r="B7" s="16" t="n">
+        <v>60</v>
+      </c>
+      <c r="C7" s="12" t="n">
+        <v>235</v>
+      </c>
+      <c r="D7" s="19" t="n">
+        <v>1954</v>
+      </c>
+      <c r="E7" s="16" t="n">
         <v>189</v>
       </c>
-      <c r="F7" s="2" t="n">
-[...12 lines deleted...]
-        <v>8605.3098806</v>
+      <c r="F7" s="12" t="n">
+        <v>2169</v>
+      </c>
+      <c r="G7" s="19" t="n">
+        <v>10904</v>
+      </c>
+      <c r="H7" s="3" t="n">
+        <v>129.1890259</v>
+      </c>
+      <c r="I7" s="13" t="n">
+        <v>1929.2742175</v>
+      </c>
+      <c r="J7" s="4" t="n">
+        <v>8694.5708612</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="6" t="n">
-[...2 lines deleted...]
-      <c r="C8" s="2" t="n">
+      <c r="B8" s="16" t="n">
+        <v>52</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>169</v>
       </c>
-      <c r="D8" s="9" t="n">
-[...5 lines deleted...]
-      <c r="F8" s="2" t="n">
+      <c r="D8" s="19" t="n">
+        <v>1020</v>
+      </c>
+      <c r="E8" s="16" t="n">
+        <v>252</v>
+      </c>
+      <c r="F8" s="12" t="n">
+        <v>1327</v>
+      </c>
+      <c r="G8" s="19" t="n">
+        <v>5758</v>
+      </c>
+      <c r="H8" s="3" t="n">
+        <v>151.2621673</v>
+      </c>
+      <c r="I8" s="13" t="n">
+        <v>1144.3180177</v>
+      </c>
+      <c r="J8" s="4" t="n">
+        <v>4218.5747656</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="16" t="n">
+        <v>99</v>
+      </c>
+      <c r="C9" s="12" t="n">
+        <v>54</v>
+      </c>
+      <c r="D9" s="19" t="n">
+        <v>252</v>
+      </c>
+      <c r="E9" s="16" t="n">
+        <v>262</v>
+      </c>
+      <c r="F9" s="12" t="n">
+        <v>219</v>
+      </c>
+      <c r="G9" s="19" t="n">
+        <v>1360</v>
+      </c>
+      <c r="H9" s="3" t="n">
+        <v>161.3739027</v>
+      </c>
+      <c r="I9" s="13" t="n">
+        <v>178.2173619</v>
+      </c>
+      <c r="J9" s="4" t="n">
+        <v>932.6252551</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="16" t="n">
+        <v>26</v>
+      </c>
+      <c r="C10" s="12" t="n">
+        <v>46</v>
+      </c>
+      <c r="D10" s="19" t="n">
+        <v>193</v>
+      </c>
+      <c r="E10" s="16" t="n">
+        <v>62</v>
+      </c>
+      <c r="F10" s="12" t="n">
+        <v>398</v>
+      </c>
+      <c r="G10" s="19" t="n">
+        <v>608</v>
+      </c>
+      <c r="H10" s="3" t="n">
+        <v>44.9503677</v>
+      </c>
+      <c r="I10" s="13" t="n">
+        <v>358.1024884</v>
+      </c>
+      <c r="J10" s="4" t="n">
+        <v>424.9501187</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="16" t="n">
+        <v>75</v>
+      </c>
+      <c r="C11" s="12" t="n">
+        <v>62</v>
+      </c>
+      <c r="D11" s="19" t="n">
+        <v>442</v>
+      </c>
+      <c r="E11" s="16" t="n">
+        <v>208</v>
+      </c>
+      <c r="F11" s="12" t="n">
+        <v>299</v>
+      </c>
+      <c r="G11" s="19" t="n">
+        <v>1362</v>
+      </c>
+      <c r="H11" s="3" t="n">
+        <v>133.2526548</v>
+      </c>
+      <c r="I11" s="13" t="n">
+        <v>255.1181855</v>
+      </c>
+      <c r="J11" s="4" t="n">
+        <v>894.6520851</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="16" t="n">
+        <v>43</v>
+      </c>
+      <c r="C12" s="12" t="n">
+        <v>156</v>
+      </c>
+      <c r="D12" s="19" t="n">
         <v>1285</v>
       </c>
-      <c r="G8" s="9" t="n">
-[...19 lines deleted...]
-      <c r="C9" s="2" t="n">
+      <c r="E12" s="16" t="n">
+        <v>126</v>
+      </c>
+      <c r="F12" s="12" t="n">
+        <v>4552</v>
+      </c>
+      <c r="G12" s="19" t="n">
+        <v>11555</v>
+      </c>
+      <c r="H12" s="3" t="n">
+        <v>82.3466691</v>
+      </c>
+      <c r="I12" s="13" t="n">
+        <v>4271.3513501</v>
+      </c>
+      <c r="J12" s="4" t="n">
+        <v>9052.9565665</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="16" t="n">
+        <v>21</v>
+      </c>
+      <c r="C13" s="12" t="n">
+        <v>161</v>
+      </c>
+      <c r="D13" s="19" t="n">
+        <v>1046</v>
+      </c>
+      <c r="E13" s="16" t="n">
+        <v>41</v>
+      </c>
+      <c r="F13" s="12" t="n">
+        <v>1707</v>
+      </c>
+      <c r="G13" s="19" t="n">
+        <v>7068</v>
+      </c>
+      <c r="H13" s="3" t="n">
+        <v>25.1145018</v>
+      </c>
+      <c r="I13" s="13" t="n">
+        <v>1535.7974172</v>
+      </c>
+      <c r="J13" s="4" t="n">
+        <v>5309.6065592</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="16" t="n">
         <v>49</v>
       </c>
-      <c r="D9" s="9" t="n">
-[...28 lines deleted...]
-      <c r="C10" s="2" t="n">
+      <c r="C14" s="12" t="n">
+        <v>100</v>
+      </c>
+      <c r="D14" s="19" t="n">
+        <v>579</v>
+      </c>
+      <c r="E14" s="16" t="n">
+        <v>132</v>
+      </c>
+      <c r="F14" s="12" t="n">
+        <v>646</v>
+      </c>
+      <c r="G14" s="19" t="n">
+        <v>2680</v>
+      </c>
+      <c r="H14" s="3" t="n">
+        <v>88.8021839</v>
+      </c>
+      <c r="I14" s="13" t="n">
+        <v>548.8334747</v>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>1889.8711975</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="16" t="n">
         <v>44</v>
       </c>
-      <c r="D10" s="9" t="n">
-[...89 lines deleted...]
-      <c r="B13" s="6" t="n">
+      <c r="C15" s="12" t="n">
+        <v>32</v>
+      </c>
+      <c r="D15" s="19" t="n">
+        <v>297</v>
+      </c>
+      <c r="E15" s="16" t="n">
+        <v>115</v>
+      </c>
+      <c r="F15" s="12" t="n">
+        <v>230</v>
+      </c>
+      <c r="G15" s="19" t="n">
+        <v>792</v>
+      </c>
+      <c r="H15" s="3" t="n">
+        <v>65.8925184</v>
+      </c>
+      <c r="I15" s="13" t="n">
+        <v>201.0426382</v>
+      </c>
+      <c r="J15" s="4" t="n">
+        <v>547.332337</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="2" t="n">
-[...92 lines deleted...]
-      <c r="B16" s="6" t="n">
+      <c r="B16" s="16" t="n">
         <v>40</v>
       </c>
-      <c r="C16" s="2" t="n">
-[...21 lines deleted...]
-        <v>32552.7317987</v>
+      <c r="C16" s="12" t="n">
+        <v>473</v>
+      </c>
+      <c r="D16" s="19" t="n">
+        <v>7458</v>
+      </c>
+      <c r="E16" s="16" t="n">
+        <v>138</v>
+      </c>
+      <c r="F16" s="12" t="n">
+        <v>6410</v>
+      </c>
+      <c r="G16" s="19" t="n">
+        <v>42227</v>
+      </c>
+      <c r="H16" s="3" t="n">
+        <v>92.5873512</v>
+      </c>
+      <c r="I16" s="13" t="n">
+        <v>5886.5852153</v>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>33068.7114222</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="6" t="n">
-[...24 lines deleted...]
-        <v>84486.2329881</v>
+      <c r="B17" s="16" t="n">
+        <v>579</v>
+      </c>
+      <c r="C17" s="12" t="n">
+        <v>1981</v>
+      </c>
+      <c r="D17" s="19" t="n">
+        <v>18241</v>
+      </c>
+      <c r="E17" s="16" t="n">
+        <v>1792</v>
+      </c>
+      <c r="F17" s="12" t="n">
+        <v>22583</v>
+      </c>
+      <c r="G17" s="19" t="n">
+        <v>110748</v>
+      </c>
+      <c r="H17" s="3" t="n">
+        <v>1152.5372785</v>
+      </c>
+      <c r="I17" s="13" t="n">
+        <v>20451.0869692</v>
+      </c>
+      <c r="J17" s="4" t="n">
+        <v>86502.0680895</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
-      <c r="B18" s="14"/>
-[...7 lines deleted...]
-      <c r="J18" s="15"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="14"/>
-[...7 lines deleted...]
-      <c r="J19" s="15"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="14"/>
-[...7 lines deleted...]
-      <c r="J20" s="15"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
-      <c r="B21" s="14"/>
-[...7 lines deleted...]
-      <c r="J21" s="15"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="14"/>
-[...7 lines deleted...]
-      <c r="J22" s="15"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
@@ -2671,560 +2743,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="88" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C6" s="86" t="n">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="D6" s="89" t="n">
-        <v>2949</v>
+        <v>3023</v>
       </c>
       <c r="E6" s="88" t="n">
-        <v>314</v>
+        <v>249</v>
       </c>
       <c r="F6" s="86" t="n">
-        <v>4606</v>
+        <v>4510</v>
       </c>
       <c r="G6" s="89" t="n">
-        <v>17958</v>
+        <v>18403</v>
       </c>
       <c r="H6" s="90" t="n">
-        <v>220.0293187</v>
+        <v>172.4633034</v>
       </c>
       <c r="I6" s="87" t="n">
-        <v>4100.3607684</v>
+        <v>4037.708981</v>
       </c>
       <c r="J6" s="91" t="n">
-        <v>13828.5294216</v>
+        <v>14102.2451609</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="88" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C7" s="86" t="n">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="D7" s="89" t="n">
-        <v>1487</v>
+        <v>1534</v>
       </c>
       <c r="E7" s="88" t="n">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F7" s="86" t="n">
-        <v>1953</v>
+        <v>2001</v>
       </c>
       <c r="G7" s="89" t="n">
-        <v>7694</v>
+        <v>7722</v>
       </c>
       <c r="H7" s="90" t="n">
-        <v>128.5370182</v>
+        <v>127.1048849</v>
       </c>
       <c r="I7" s="87" t="n">
-        <v>1722.615712</v>
+        <v>1754.3459762</v>
       </c>
       <c r="J7" s="91" t="n">
-        <v>5568.014665</v>
+        <v>5669.6300108</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="88" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C8" s="86" t="n">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D8" s="89" t="n">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="E8" s="88" t="n">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="F8" s="86" t="n">
-        <v>1324</v>
+        <v>1199</v>
       </c>
       <c r="G8" s="89" t="n">
-        <v>5181</v>
+        <v>5434</v>
       </c>
       <c r="H8" s="90" t="n">
-        <v>158.8879105</v>
+        <v>160.344853</v>
       </c>
       <c r="I8" s="87" t="n">
-        <v>1155.2017272</v>
+        <v>1040.4751839</v>
       </c>
       <c r="J8" s="91" t="n">
-        <v>3783.8438056</v>
+        <v>3992.8571611</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="88" t="n">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C9" s="86" t="n">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D9" s="89" t="n">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E9" s="88" t="n">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="F9" s="86" t="n">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="G9" s="89" t="n">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="H9" s="90" t="n">
-        <v>166.8942799</v>
+        <v>161.9761164</v>
       </c>
       <c r="I9" s="87" t="n">
-        <v>192.9156898</v>
+        <v>167.9523481</v>
       </c>
       <c r="J9" s="91" t="n">
-        <v>884.8055716</v>
+        <v>891.271226</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="88" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" s="86" t="n">
         <v>40</v>
       </c>
       <c r="D10" s="89" t="n">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E10" s="88" t="n">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="F10" s="86" t="n">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="G10" s="89" t="n">
-        <v>543</v>
+        <v>496</v>
       </c>
       <c r="H10" s="90" t="n">
-        <v>45.5679934</v>
+        <v>43.3882733</v>
       </c>
       <c r="I10" s="87" t="n">
-        <v>337.5279489</v>
+        <v>320.7695595</v>
       </c>
       <c r="J10" s="91" t="n">
-        <v>373.8787304</v>
+        <v>323.9357786</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="88" t="n">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C11" s="86" t="n">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D11" s="89" t="n">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="E11" s="88" t="n">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="F11" s="86" t="n">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="G11" s="89" t="n">
-        <v>1317</v>
+        <v>1294</v>
       </c>
       <c r="H11" s="90" t="n">
-        <v>130.6401707</v>
+        <v>132.2395581</v>
       </c>
       <c r="I11" s="87" t="n">
-        <v>266.0162707</v>
+        <v>289.2359319</v>
       </c>
       <c r="J11" s="91" t="n">
-        <v>910.7636362</v>
+        <v>888.1371255</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="88" t="n">
         <v>43</v>
       </c>
       <c r="C12" s="86" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D12" s="89" t="n">
-        <v>879</v>
+        <v>910</v>
       </c>
       <c r="E12" s="88" t="n">
+        <v>126</v>
+      </c>
+      <c r="F12" s="86" t="n">
+        <v>4053</v>
+      </c>
+      <c r="G12" s="89" t="n">
+        <v>6633</v>
+      </c>
+      <c r="H12" s="90" t="n">
+        <v>89.0806115</v>
+      </c>
+      <c r="I12" s="87" t="n">
+        <v>3799.8056686</v>
+      </c>
+      <c r="J12" s="91" t="n">
+        <v>5233.5895835</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="88" t="n">
+        <v>19</v>
+      </c>
+      <c r="C13" s="86" t="n">
+        <v>141</v>
+      </c>
+      <c r="D13" s="89" t="n">
+        <v>814</v>
+      </c>
+      <c r="E13" s="88" t="n">
+        <v>50</v>
+      </c>
+      <c r="F13" s="86" t="n">
+        <v>1831</v>
+      </c>
+      <c r="G13" s="89" t="n">
+        <v>6710</v>
+      </c>
+      <c r="H13" s="90" t="n">
+        <v>35.5922732</v>
+      </c>
+      <c r="I13" s="87" t="n">
+        <v>1671.7443601</v>
+      </c>
+      <c r="J13" s="91" t="n">
+        <v>5052.7755095</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="88" t="n">
+        <v>51</v>
+      </c>
+      <c r="C14" s="86" t="n">
+        <v>98</v>
+      </c>
+      <c r="D14" s="89" t="n">
+        <v>527</v>
+      </c>
+      <c r="E14" s="88" t="n">
         <v>138</v>
       </c>
-      <c r="F12" s="86" t="n">
-[...62 lines deleted...]
-      </c>
       <c r="F14" s="86" t="n">
-        <v>726</v>
+        <v>700</v>
       </c>
       <c r="G14" s="89" t="n">
-        <v>2335</v>
+        <v>2356</v>
       </c>
       <c r="H14" s="90" t="n">
-        <v>95.65</v>
+        <v>88.4782209</v>
       </c>
       <c r="I14" s="87" t="n">
-        <v>625.5028666</v>
+        <v>603.1133667</v>
       </c>
       <c r="J14" s="91" t="n">
-        <v>1617.081588</v>
+        <v>1657.7079739</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="88" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C15" s="86" t="n">
         <v>34</v>
       </c>
       <c r="D15" s="89" t="n">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E15" s="88" t="n">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="F15" s="86" t="n">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="G15" s="89" t="n">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="H15" s="90" t="n">
-        <v>59.1305443</v>
+        <v>58.3952642</v>
       </c>
       <c r="I15" s="87" t="n">
-        <v>250.8540646</v>
+        <v>256.8358704</v>
       </c>
       <c r="J15" s="91" t="n">
-        <v>484.6593212</v>
+        <v>495.4094712</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="88" t="n">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C16" s="86" t="n">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="D16" s="89" t="n">
-        <v>6603</v>
+        <v>6562</v>
       </c>
       <c r="E16" s="88" t="n">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F16" s="86" t="n">
-        <v>6677</v>
+        <v>6553</v>
       </c>
       <c r="G16" s="89" t="n">
-        <v>33169</v>
+        <v>33745</v>
       </c>
       <c r="H16" s="90" t="n">
-        <v>72.8805443</v>
+        <v>93.4071691</v>
       </c>
       <c r="I16" s="87" t="n">
-        <v>6178.6645131</v>
+        <v>6074.2920038</v>
       </c>
       <c r="J16" s="91" t="n">
-        <v>24882.2868535</v>
+        <v>25388.4367169</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="88" t="n">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="C17" s="86" t="n">
-        <v>1642</v>
+        <v>1656</v>
       </c>
       <c r="D17" s="89" t="n">
-        <v>15272</v>
+        <v>15394</v>
       </c>
       <c r="E17" s="88" t="n">
-        <v>1898</v>
+        <v>1824</v>
       </c>
       <c r="F17" s="86" t="n">
-        <v>22354</v>
+        <v>22037</v>
       </c>
       <c r="G17" s="89" t="n">
-        <v>83100</v>
+        <v>84765</v>
       </c>
       <c r="H17" s="90" t="n">
-        <v>1209.1564883</v>
+        <v>1162.470528</v>
       </c>
       <c r="I17" s="87" t="n">
-        <v>20302.00322</v>
+        <v>20016.2792502</v>
       </c>
       <c r="J17" s="91" t="n">
-        <v>62337.2438191</v>
+        <v>63695.9957179</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="84"/>
       <c r="C18" s="84"/>
       <c r="D18" s="84"/>
       <c r="E18" s="84"/>
       <c r="F18" s="84"/>
       <c r="G18" s="84"/>
       <c r="H18" s="85"/>
       <c r="I18" s="85"/>
       <c r="J18" s="85"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="84"/>
       <c r="C19" s="84"/>
       <c r="D19" s="84"/>
       <c r="E19" s="84"/>
       <c r="F19" s="84"/>
       <c r="G19" s="84"/>
       <c r="H19" s="85"/>
       <c r="I19" s="85"/>
       <c r="J19" s="85"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="84"/>
       <c r="C20" s="84"/>
       <c r="D20" s="84"/>
       <c r="E20" s="84"/>
       <c r="F20" s="84"/>
       <c r="G20" s="84"/>
       <c r="H20" s="85"/>
       <c r="I20" s="85"/>
       <c r="J20" s="85"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="84"/>
       <c r="C21" s="84"/>
       <c r="D21" s="84"/>
       <c r="E21" s="84"/>
       <c r="F21" s="84"/>
       <c r="G21" s="84"/>
       <c r="H21" s="85"/>
       <c r="I21" s="85"/>
       <c r="J21" s="85"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="84"/>
       <c r="C22" s="84"/>
       <c r="D22" s="84"/>
       <c r="E22" s="84"/>
       <c r="F22" s="84"/>
       <c r="G22" s="84"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -3802,560 +3874,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="96" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C6" s="94" t="n">
-        <v>376</v>
+        <v>397</v>
       </c>
       <c r="D6" s="97" t="n">
-        <v>2880</v>
+        <v>2949</v>
       </c>
       <c r="E6" s="96" t="n">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F6" s="94" t="n">
-        <v>4716</v>
+        <v>4606</v>
       </c>
       <c r="G6" s="97" t="n">
-        <v>17462</v>
+        <v>17958</v>
       </c>
       <c r="H6" s="98" t="n">
-        <v>218.5348332</v>
+        <v>220.0293187</v>
       </c>
       <c r="I6" s="95" t="n">
-        <v>4225.8203004</v>
+        <v>4100.3607684</v>
       </c>
       <c r="J6" s="99" t="n">
-        <v>13571.5683645</v>
+        <v>13828.5294216</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="96" t="n">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C7" s="94" t="n">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="D7" s="97" t="n">
-        <v>1431</v>
+        <v>1487</v>
       </c>
       <c r="E7" s="96" t="n">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="F7" s="94" t="n">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="G7" s="97" t="n">
-        <v>7706</v>
+        <v>7694</v>
       </c>
       <c r="H7" s="98" t="n">
-        <v>127.2269149</v>
+        <v>128.5370182</v>
       </c>
       <c r="I7" s="95" t="n">
-        <v>1758.5617694</v>
+        <v>1722.615712</v>
       </c>
       <c r="J7" s="99" t="n">
-        <v>5674.3695082</v>
+        <v>5568.014665</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="96" t="n">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C8" s="94" t="n">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D8" s="97" t="n">
-        <v>951</v>
+        <v>990</v>
       </c>
       <c r="E8" s="96" t="n">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="F8" s="94" t="n">
-        <v>1307</v>
+        <v>1324</v>
       </c>
       <c r="G8" s="97" t="n">
-        <v>4989</v>
+        <v>5181</v>
       </c>
       <c r="H8" s="98" t="n">
-        <v>151.0169344</v>
+        <v>158.8879105</v>
       </c>
       <c r="I8" s="95" t="n">
-        <v>1143.036132</v>
+        <v>1155.2017272</v>
       </c>
       <c r="J8" s="99" t="n">
-        <v>3637.4800348</v>
+        <v>3783.8438056</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="96" t="n">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C9" s="94" t="n">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D9" s="97" t="n">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="E9" s="96" t="n">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F9" s="94" t="n">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="G9" s="97" t="n">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="H9" s="98" t="n">
-        <v>170.8895826</v>
+        <v>166.8942799</v>
       </c>
       <c r="I9" s="95" t="n">
-        <v>202.665881</v>
+        <v>192.9156898</v>
       </c>
       <c r="J9" s="99" t="n">
-        <v>885.2897517</v>
+        <v>884.8055716</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="96" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="94" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D10" s="97" t="n">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E10" s="96" t="n">
         <v>74</v>
       </c>
       <c r="F10" s="94" t="n">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="G10" s="97" t="n">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="H10" s="98" t="n">
-        <v>46.7527308</v>
+        <v>45.5679934</v>
       </c>
       <c r="I10" s="95" t="n">
-        <v>349.2881257</v>
+        <v>337.5279489</v>
       </c>
       <c r="J10" s="99" t="n">
-        <v>360.5966323</v>
+        <v>373.8787304</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="96" t="n">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" s="94" t="n">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D11" s="97" t="n">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="E11" s="96" t="n">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="F11" s="94" t="n">
         <v>317</v>
       </c>
       <c r="G11" s="97" t="n">
-        <v>1318</v>
+        <v>1317</v>
       </c>
       <c r="H11" s="98" t="n">
-        <v>124.0710421</v>
+        <v>130.6401707</v>
       </c>
       <c r="I11" s="95" t="n">
-        <v>272.6110435</v>
+        <v>266.0162707</v>
       </c>
       <c r="J11" s="99" t="n">
-        <v>894.3039476</v>
+        <v>910.7636362</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="96" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C12" s="94" t="n">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D12" s="97" t="n">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="E12" s="96" t="n">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="F12" s="94" t="n">
-        <v>3970</v>
+        <v>3840</v>
       </c>
       <c r="G12" s="97" t="n">
-        <v>6013</v>
+        <v>6240</v>
       </c>
       <c r="H12" s="98" t="n">
-        <v>85.5572408</v>
+        <v>97.1416329</v>
       </c>
       <c r="I12" s="95" t="n">
-        <v>3711.958239</v>
+        <v>3622.5540123</v>
       </c>
       <c r="J12" s="99" t="n">
-        <v>4765.2064704</v>
+        <v>4965.3472778</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="96" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C13" s="94" t="n">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D13" s="97" t="n">
-        <v>788</v>
+        <v>845</v>
       </c>
       <c r="E13" s="96" t="n">
+        <v>53</v>
+      </c>
+      <c r="F13" s="94" t="n">
+        <v>2034</v>
+      </c>
+      <c r="G13" s="97" t="n">
+        <v>6712</v>
+      </c>
+      <c r="H13" s="98" t="n">
+        <v>33.7970754</v>
+      </c>
+      <c r="I13" s="95" t="n">
+        <v>1849.7896464</v>
+      </c>
+      <c r="J13" s="99" t="n">
+        <v>5038.0329482</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="96" t="n">
         <v>52</v>
       </c>
-      <c r="F13" s="94" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="C14" s="94" t="n">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D14" s="97" t="n">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="E14" s="96" t="n">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="F14" s="94" t="n">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="G14" s="97" t="n">
-        <v>2260</v>
+        <v>2335</v>
       </c>
       <c r="H14" s="98" t="n">
-        <v>84.8845477</v>
+        <v>95.65</v>
       </c>
       <c r="I14" s="95" t="n">
-        <v>600.7834433</v>
+        <v>625.5028666</v>
       </c>
       <c r="J14" s="99" t="n">
-        <v>1594.5640909</v>
+        <v>1617.081588</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="96" t="n">
         <v>44</v>
       </c>
       <c r="C15" s="94" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D15" s="97" t="n">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="E15" s="96" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F15" s="94" t="n">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G15" s="97" t="n">
-        <v>665</v>
+        <v>696</v>
       </c>
       <c r="H15" s="98" t="n">
-        <v>66.4567984</v>
+        <v>59.1305443</v>
       </c>
       <c r="I15" s="95" t="n">
-        <v>252.7539245</v>
+        <v>250.8540646</v>
       </c>
       <c r="J15" s="99" t="n">
-        <v>465.4225785</v>
+        <v>484.6593212</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="96" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C16" s="94" t="n">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D16" s="97" t="n">
-        <v>6573</v>
+        <v>6603</v>
       </c>
       <c r="E16" s="96" t="n">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F16" s="94" t="n">
-        <v>6421</v>
+        <v>6677</v>
       </c>
       <c r="G16" s="97" t="n">
-        <v>32675</v>
+        <v>33169</v>
       </c>
       <c r="H16" s="98" t="n">
-        <v>81.743663</v>
+        <v>72.8805443</v>
       </c>
       <c r="I16" s="95" t="n">
-        <v>5940.0519154</v>
+        <v>6178.6645131</v>
       </c>
       <c r="J16" s="99" t="n">
-        <v>24447.4477391</v>
+        <v>24882.2868535</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="96" t="n">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C17" s="94" t="n">
-        <v>1619</v>
+        <v>1642</v>
       </c>
       <c r="D17" s="97" t="n">
-        <v>14930</v>
+        <v>15272</v>
       </c>
       <c r="E17" s="96" t="n">
-        <v>1843</v>
+        <v>1898</v>
       </c>
       <c r="F17" s="94" t="n">
-        <v>22224</v>
+        <v>22354</v>
       </c>
       <c r="G17" s="97" t="n">
-        <v>81281</v>
+        <v>83100</v>
       </c>
       <c r="H17" s="98" t="n">
-        <v>1188.3004201</v>
+        <v>1209.1564883</v>
       </c>
       <c r="I17" s="95" t="n">
-        <v>20230.523392</v>
+        <v>20302.00322</v>
       </c>
       <c r="J17" s="99" t="n">
-        <v>61072.2832334</v>
+        <v>62337.2438191</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="92"/>
       <c r="C18" s="92"/>
       <c r="D18" s="92"/>
       <c r="E18" s="92"/>
       <c r="F18" s="92"/>
       <c r="G18" s="92"/>
       <c r="H18" s="93"/>
       <c r="I18" s="93"/>
       <c r="J18" s="93"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="92"/>
       <c r="C19" s="92"/>
       <c r="D19" s="92"/>
       <c r="E19" s="92"/>
       <c r="F19" s="92"/>
       <c r="G19" s="92"/>
       <c r="H19" s="93"/>
       <c r="I19" s="93"/>
       <c r="J19" s="93"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="92"/>
       <c r="C20" s="92"/>
       <c r="D20" s="92"/>
       <c r="E20" s="92"/>
       <c r="F20" s="92"/>
       <c r="G20" s="92"/>
       <c r="H20" s="93"/>
       <c r="I20" s="93"/>
       <c r="J20" s="93"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="92"/>
       <c r="C21" s="92"/>
       <c r="D21" s="92"/>
       <c r="E21" s="92"/>
       <c r="F21" s="92"/>
       <c r="G21" s="92"/>
       <c r="H21" s="93"/>
       <c r="I21" s="93"/>
       <c r="J21" s="93"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="92"/>
       <c r="C22" s="92"/>
       <c r="D22" s="92"/>
       <c r="E22" s="92"/>
       <c r="F22" s="92"/>
       <c r="G22" s="92"/>
       <c r="H22" s="93"/>
       <c r="I22" s="93"/>
       <c r="J22" s="93"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -4933,560 +5005,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="104" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C6" s="102" t="n">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D6" s="105" t="n">
-        <v>2788</v>
+        <v>2880</v>
       </c>
       <c r="E6" s="104" t="n">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="F6" s="102" t="n">
-        <v>4711</v>
+        <v>4716</v>
       </c>
       <c r="G6" s="105" t="n">
-        <v>17424</v>
+        <v>17462</v>
       </c>
       <c r="H6" s="106" t="n">
-        <v>170.8419544</v>
+        <v>218.5348332</v>
       </c>
       <c r="I6" s="103" t="n">
-        <v>4212.3603936</v>
+        <v>4225.8203004</v>
       </c>
       <c r="J6" s="107" t="n">
-        <v>13310.6967327</v>
+        <v>13571.5683645</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="104" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C7" s="102" t="n">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D7" s="105" t="n">
-        <v>1397</v>
+        <v>1431</v>
       </c>
       <c r="E7" s="104" t="n">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F7" s="102" t="n">
-        <v>2007</v>
+        <v>1950</v>
       </c>
       <c r="G7" s="105" t="n">
-        <v>7431</v>
+        <v>7706</v>
       </c>
       <c r="H7" s="106" t="n">
-        <v>128.3526954</v>
+        <v>127.2269149</v>
       </c>
       <c r="I7" s="103" t="n">
-        <v>1805.0179217</v>
+        <v>1758.5617694</v>
       </c>
       <c r="J7" s="107" t="n">
-        <v>5533.6375576</v>
+        <v>5674.3695082</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="104" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" s="102" t="n">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D8" s="105" t="n">
-        <v>930</v>
+        <v>951</v>
       </c>
       <c r="E8" s="104" t="n">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="F8" s="102" t="n">
-        <v>1487</v>
+        <v>1307</v>
       </c>
       <c r="G8" s="105" t="n">
-        <v>4952</v>
+        <v>4989</v>
       </c>
       <c r="H8" s="106" t="n">
-        <v>150.1724503</v>
+        <v>151.0169344</v>
       </c>
       <c r="I8" s="103" t="n">
-        <v>1323.546844</v>
+        <v>1143.036132</v>
       </c>
       <c r="J8" s="107" t="n">
-        <v>3598.7069171</v>
+        <v>3637.4800348</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="104" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C9" s="102" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D9" s="105" t="n">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="E9" s="104" t="n">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="F9" s="102" t="n">
-        <v>218</v>
+        <v>244</v>
       </c>
       <c r="G9" s="105" t="n">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="H9" s="106" t="n">
-        <v>181.6409344</v>
+        <v>170.8895826</v>
       </c>
       <c r="I9" s="103" t="n">
-        <v>183.0661575</v>
+        <v>202.665881</v>
       </c>
       <c r="J9" s="107" t="n">
-        <v>878.3423416</v>
+        <v>885.2897517</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="104" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" s="102" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10" s="105" t="n">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E10" s="104" t="n">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F10" s="102" t="n">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="G10" s="105" t="n">
-        <v>600</v>
+        <v>535</v>
       </c>
       <c r="H10" s="106" t="n">
-        <v>48.1937077</v>
+        <v>46.7527308</v>
       </c>
       <c r="I10" s="103" t="n">
-        <v>336.2674938</v>
+        <v>349.2881257</v>
       </c>
       <c r="J10" s="107" t="n">
-        <v>412.66986</v>
+        <v>360.5966323</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="104" t="n">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C11" s="102" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D11" s="105" t="n">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="E11" s="104" t="n">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="F11" s="102" t="n">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="G11" s="105" t="n">
-        <v>1237</v>
+        <v>1318</v>
       </c>
       <c r="H11" s="106" t="n">
-        <v>131.8378563</v>
+        <v>124.0710421</v>
       </c>
       <c r="I11" s="103" t="n">
-        <v>287.6828415</v>
+        <v>272.6110435</v>
       </c>
       <c r="J11" s="107" t="n">
-        <v>825.9807083</v>
+        <v>894.3039476</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="104" t="n">
         <v>42</v>
       </c>
       <c r="C12" s="102" t="n">
+        <v>123</v>
+      </c>
+      <c r="D12" s="105" t="n">
+        <v>863</v>
+      </c>
+      <c r="E12" s="104" t="n">
         <v>127</v>
       </c>
-      <c r="D12" s="105" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="102" t="n">
-        <v>3625</v>
+        <v>3970</v>
       </c>
       <c r="G12" s="105" t="n">
-        <v>5365</v>
+        <v>6013</v>
       </c>
       <c r="H12" s="106" t="n">
-        <v>86.7382327</v>
+        <v>85.5572408</v>
       </c>
       <c r="I12" s="103" t="n">
-        <v>3397.4631883</v>
+        <v>3711.958239</v>
       </c>
       <c r="J12" s="107" t="n">
-        <v>4199.6194575</v>
+        <v>4765.2064704</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="104" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C13" s="102" t="n">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D13" s="105" t="n">
-        <v>730</v>
+        <v>788</v>
       </c>
       <c r="E13" s="104" t="n">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F13" s="102" t="n">
-        <v>1928</v>
+        <v>1942</v>
       </c>
       <c r="G13" s="105" t="n">
-        <v>5922</v>
+        <v>6396</v>
       </c>
       <c r="H13" s="106" t="n">
-        <v>27.3293233</v>
+        <v>31.1661322</v>
       </c>
       <c r="I13" s="103" t="n">
-        <v>1755.1966895</v>
+        <v>1772.9926178</v>
       </c>
       <c r="J13" s="107" t="n">
-        <v>4455.0255745</v>
+        <v>4776.0341154</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="104" t="n">
         <v>50</v>
       </c>
       <c r="C14" s="102" t="n">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D14" s="105" t="n">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="E14" s="104" t="n">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F14" s="102" t="n">
-        <v>769</v>
+        <v>699</v>
       </c>
       <c r="G14" s="105" t="n">
-        <v>2216</v>
+        <v>2260</v>
       </c>
       <c r="H14" s="106" t="n">
-        <v>86.1463797</v>
+        <v>84.8845477</v>
       </c>
       <c r="I14" s="103" t="n">
-        <v>666.59484</v>
+        <v>600.7834433</v>
       </c>
       <c r="J14" s="107" t="n">
-        <v>1565.2373045</v>
+        <v>1594.5640909</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="104" t="n">
+        <v>44</v>
+      </c>
+      <c r="C15" s="102" t="n">
+        <v>30</v>
+      </c>
+      <c r="D15" s="105" t="n">
+        <v>231</v>
+      </c>
+      <c r="E15" s="104" t="n">
+        <v>112</v>
+      </c>
+      <c r="F15" s="102" t="n">
+        <v>281</v>
+      </c>
+      <c r="G15" s="105" t="n">
+        <v>665</v>
+      </c>
+      <c r="H15" s="106" t="n">
+        <v>66.4567984</v>
+      </c>
+      <c r="I15" s="103" t="n">
+        <v>252.7539245</v>
+      </c>
+      <c r="J15" s="107" t="n">
+        <v>465.4225785</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="104" t="n">
         <v>42</v>
       </c>
-      <c r="C15" s="102" t="n">
-[...30 lines deleted...]
-      </c>
       <c r="C16" s="102" t="n">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D16" s="105" t="n">
-        <v>6560</v>
+        <v>6573</v>
       </c>
       <c r="E16" s="104" t="n">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="F16" s="102" t="n">
-        <v>6516</v>
+        <v>6421</v>
       </c>
       <c r="G16" s="105" t="n">
-        <v>33141</v>
+        <v>32675</v>
       </c>
       <c r="H16" s="106" t="n">
-        <v>78.6413904</v>
+        <v>81.743663</v>
       </c>
       <c r="I16" s="103" t="n">
-        <v>6008.7989158</v>
+        <v>5940.0519154</v>
       </c>
       <c r="J16" s="107" t="n">
-        <v>24632.6209904</v>
+        <v>24447.4477391</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="104" t="n">
         <v>611</v>
       </c>
       <c r="C17" s="102" t="n">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="D17" s="105" t="n">
-        <v>14668</v>
+        <v>14930</v>
       </c>
       <c r="E17" s="104" t="n">
-        <v>1789</v>
+        <v>1843</v>
       </c>
       <c r="F17" s="102" t="n">
-        <v>22245</v>
+        <v>22224</v>
       </c>
       <c r="G17" s="105" t="n">
-        <v>80199</v>
+        <v>81281</v>
       </c>
       <c r="H17" s="106" t="n">
-        <v>1150.8467402</v>
+        <v>1188.3004201</v>
       </c>
       <c r="I17" s="103" t="n">
-        <v>20222.4234506</v>
+        <v>20230.523392</v>
       </c>
       <c r="J17" s="107" t="n">
-        <v>59867.4320877</v>
+        <v>61072.2832334</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="100"/>
       <c r="C18" s="100"/>
       <c r="D18" s="100"/>
       <c r="E18" s="100"/>
       <c r="F18" s="100"/>
       <c r="G18" s="100"/>
       <c r="H18" s="101"/>
       <c r="I18" s="101"/>
       <c r="J18" s="101"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="100"/>
       <c r="C19" s="100"/>
       <c r="D19" s="100"/>
       <c r="E19" s="100"/>
       <c r="F19" s="100"/>
       <c r="G19" s="100"/>
       <c r="H19" s="101"/>
       <c r="I19" s="101"/>
       <c r="J19" s="101"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="100"/>
       <c r="C20" s="100"/>
       <c r="D20" s="100"/>
       <c r="E20" s="100"/>
       <c r="F20" s="100"/>
       <c r="G20" s="100"/>
       <c r="H20" s="101"/>
       <c r="I20" s="101"/>
       <c r="J20" s="101"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="100"/>
       <c r="C21" s="100"/>
       <c r="D21" s="100"/>
       <c r="E21" s="100"/>
       <c r="F21" s="100"/>
       <c r="G21" s="100"/>
       <c r="H21" s="101"/>
       <c r="I21" s="101"/>
       <c r="J21" s="101"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="100"/>
       <c r="C22" s="100"/>
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="101"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -6064,571 +6136,1702 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="112" t="n">
         <v>81</v>
       </c>
       <c r="C6" s="110" t="n">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="D6" s="113" t="n">
-        <v>2735</v>
+        <v>2788</v>
       </c>
       <c r="E6" s="112" t="n">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="F6" s="110" t="n">
-        <v>4538</v>
+        <v>4711</v>
       </c>
       <c r="G6" s="113" t="n">
-        <v>16843</v>
+        <v>17424</v>
       </c>
       <c r="H6" s="114" t="n">
-        <v>175.829721</v>
+        <v>170.8419544</v>
       </c>
       <c r="I6" s="111" t="n">
-        <v>4066.5967155</v>
+        <v>4212.3603936</v>
       </c>
       <c r="J6" s="115" t="n">
-        <v>12974.0602367</v>
+        <v>13310.6967327</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="112" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C7" s="110" t="n">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="D7" s="113" t="n">
-        <v>1356</v>
+        <v>1397</v>
       </c>
       <c r="E7" s="112" t="n">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="F7" s="110" t="n">
-        <v>2343</v>
+        <v>2007</v>
       </c>
       <c r="G7" s="113" t="n">
-        <v>7300</v>
+        <v>7431</v>
       </c>
       <c r="H7" s="114" t="n">
-        <v>133.9399969</v>
+        <v>128.3526954</v>
       </c>
       <c r="I7" s="111" t="n">
-        <v>2140.4726233</v>
+        <v>1805.0179217</v>
       </c>
       <c r="J7" s="115" t="n">
-        <v>5432.6553168</v>
+        <v>5533.6375576</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="112" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C8" s="110" t="n">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="D8" s="113" t="n">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E8" s="112" t="n">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="F8" s="110" t="n">
-        <v>1283</v>
+        <v>1487</v>
       </c>
       <c r="G8" s="113" t="n">
-        <v>4756</v>
+        <v>4952</v>
       </c>
       <c r="H8" s="114" t="n">
-        <v>143.5960475</v>
+        <v>150.1724503</v>
       </c>
       <c r="I8" s="111" t="n">
-        <v>1137.679827</v>
+        <v>1323.546844</v>
       </c>
       <c r="J8" s="115" t="n">
-        <v>3437.700743</v>
+        <v>3598.7069171</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="112" t="n">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C9" s="110" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D9" s="113" t="n">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="E9" s="112" t="n">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="F9" s="110" t="n">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="G9" s="113" t="n">
-        <v>1192</v>
+        <v>1267</v>
       </c>
       <c r="H9" s="114" t="n">
-        <v>177.7178938</v>
+        <v>181.6409344</v>
       </c>
       <c r="I9" s="111" t="n">
-        <v>204.3713008</v>
+        <v>183.0661575</v>
       </c>
       <c r="J9" s="115" t="n">
-        <v>802.691382</v>
+        <v>878.3423416</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="112" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C10" s="110" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D10" s="113" t="n">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E10" s="112" t="n">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F10" s="110" t="n">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="G10" s="113" t="n">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="H10" s="114" t="n">
-        <v>47.7523739</v>
+        <v>48.1937077</v>
       </c>
       <c r="I10" s="111" t="n">
-        <v>352.2583084</v>
+        <v>336.2674938</v>
       </c>
       <c r="J10" s="115" t="n">
-        <v>415.9641804</v>
+        <v>412.66986</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="112" t="n">
         <v>83</v>
       </c>
       <c r="C11" s="110" t="n">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D11" s="113" t="n">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="E11" s="112" t="n">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="F11" s="110" t="n">
-        <v>358</v>
+        <v>336</v>
       </c>
       <c r="G11" s="113" t="n">
-        <v>1301</v>
+        <v>1237</v>
       </c>
       <c r="H11" s="114" t="n">
-        <v>140.1733103</v>
+        <v>131.8378563</v>
       </c>
       <c r="I11" s="111" t="n">
-        <v>308.9156425</v>
+        <v>287.6828415</v>
       </c>
       <c r="J11" s="115" t="n">
-        <v>896.9480516</v>
+        <v>825.9807083</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="112" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C12" s="110" t="n">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D12" s="113" t="n">
-        <v>807</v>
+        <v>843</v>
       </c>
       <c r="E12" s="112" t="n">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F12" s="110" t="n">
-        <v>2999</v>
+        <v>3625</v>
       </c>
       <c r="G12" s="113" t="n">
-        <v>5285</v>
+        <v>5365</v>
       </c>
       <c r="H12" s="114" t="n">
-        <v>84.2836777</v>
+        <v>86.7382327</v>
       </c>
       <c r="I12" s="111" t="n">
-        <v>2801.132256</v>
+        <v>3397.4631883</v>
       </c>
       <c r="J12" s="115" t="n">
-        <v>4113.2543211</v>
+        <v>4199.6194575</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="112" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C13" s="110" t="n">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D13" s="113" t="n">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="E13" s="112" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F13" s="110" t="n">
-        <v>1965</v>
+        <v>1928</v>
       </c>
       <c r="G13" s="113" t="n">
-        <v>5659</v>
+        <v>5922</v>
       </c>
       <c r="H13" s="114" t="n">
-        <v>29.3178627</v>
+        <v>27.3293233</v>
       </c>
       <c r="I13" s="111" t="n">
-        <v>1792.9164878</v>
+        <v>1755.1966895</v>
       </c>
       <c r="J13" s="115" t="n">
-        <v>4186.0592054</v>
+        <v>4455.0255745</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="112" t="n">
         <v>50</v>
       </c>
       <c r="C14" s="110" t="n">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D14" s="113" t="n">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="E14" s="112" t="n">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F14" s="110" t="n">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="G14" s="113" t="n">
-        <v>2178</v>
+        <v>2216</v>
       </c>
       <c r="H14" s="114" t="n">
-        <v>85.6513619</v>
+        <v>86.1463797</v>
       </c>
       <c r="I14" s="111" t="n">
-        <v>663.6887885</v>
+        <v>666.59484</v>
       </c>
       <c r="J14" s="115" t="n">
-        <v>1551.2951308</v>
+        <v>1565.2373045</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="112" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="110" t="n">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15" s="113" t="n">
         <v>225</v>
       </c>
       <c r="E15" s="112" t="n">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="F15" s="110" t="n">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="G15" s="113" t="n">
-        <v>625</v>
+        <v>644</v>
       </c>
       <c r="H15" s="114" t="n">
-        <v>59.7962166</v>
+        <v>60.9518156</v>
       </c>
       <c r="I15" s="111" t="n">
-        <v>265.6187899</v>
+        <v>246.4281649</v>
       </c>
       <c r="J15" s="115" t="n">
-        <v>443.6454937</v>
+        <v>454.8946435</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="112" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C16" s="110" t="n">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="D16" s="113" t="n">
-        <v>6620</v>
+        <v>6560</v>
       </c>
       <c r="E16" s="112" t="n">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="F16" s="110" t="n">
-        <v>6768</v>
+        <v>6516</v>
       </c>
       <c r="G16" s="113" t="n">
-        <v>33169</v>
+        <v>33141</v>
       </c>
       <c r="H16" s="114" t="n">
-        <v>94.8521076</v>
+        <v>78.6413904</v>
       </c>
       <c r="I16" s="111" t="n">
-        <v>6260.7104261</v>
+        <v>6008.7989158</v>
       </c>
       <c r="J16" s="115" t="n">
-        <v>24694.3841145</v>
+        <v>24632.6209904</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="112" t="n">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="C17" s="110" t="n">
-        <v>1631</v>
+        <v>1620</v>
       </c>
       <c r="D17" s="113" t="n">
-        <v>14592</v>
+        <v>14668</v>
       </c>
       <c r="E17" s="112" t="n">
-        <v>1823</v>
+        <v>1789</v>
       </c>
       <c r="F17" s="110" t="n">
-        <v>21935</v>
+        <v>22245</v>
       </c>
       <c r="G17" s="113" t="n">
-        <v>78902</v>
+        <v>80199</v>
       </c>
       <c r="H17" s="114" t="n">
-        <v>1172.9105699</v>
+        <v>1150.8467402</v>
       </c>
       <c r="I17" s="111" t="n">
-        <v>19994.3611658</v>
+        <v>20222.4234506</v>
       </c>
       <c r="J17" s="115" t="n">
-        <v>58948.658176</v>
+        <v>59867.4320877</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="108"/>
       <c r="C18" s="108"/>
       <c r="D18" s="108"/>
       <c r="E18" s="108"/>
       <c r="F18" s="108"/>
       <c r="G18" s="108"/>
       <c r="H18" s="109"/>
       <c r="I18" s="109"/>
       <c r="J18" s="109"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="108"/>
       <c r="C19" s="108"/>
       <c r="D19" s="108"/>
       <c r="E19" s="108"/>
       <c r="F19" s="108"/>
       <c r="G19" s="108"/>
       <c r="H19" s="109"/>
       <c r="I19" s="109"/>
       <c r="J19" s="109"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="108"/>
       <c r="C20" s="108"/>
       <c r="D20" s="108"/>
       <c r="E20" s="108"/>
       <c r="F20" s="108"/>
       <c r="G20" s="108"/>
       <c r="H20" s="109"/>
       <c r="I20" s="109"/>
       <c r="J20" s="109"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="108"/>
       <c r="C21" s="108"/>
       <c r="D21" s="108"/>
       <c r="E21" s="108"/>
       <c r="F21" s="108"/>
       <c r="G21" s="108"/>
       <c r="H21" s="109"/>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="108"/>
       <c r="C22" s="108"/>
       <c r="D22" s="108"/>
       <c r="E22" s="108"/>
       <c r="F22" s="108"/>
       <c r="G22" s="108"/>
       <c r="H22" s="109"/>
       <c r="I22" s="109"/>
       <c r="J22" s="109"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A19:J19"/>
+    <mergeCell ref="A22:J22"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="120" t="n">
+        <v>81</v>
+      </c>
+      <c r="C6" s="118" t="n">
+        <v>365</v>
+      </c>
+      <c r="D6" s="121" t="n">
+        <v>2735</v>
+      </c>
+      <c r="E6" s="120" t="n">
+        <v>250</v>
+      </c>
+      <c r="F6" s="118" t="n">
+        <v>4538</v>
+      </c>
+      <c r="G6" s="121" t="n">
+        <v>16843</v>
+      </c>
+      <c r="H6" s="122" t="n">
+        <v>175.829721</v>
+      </c>
+      <c r="I6" s="119" t="n">
+        <v>4066.5967155</v>
+      </c>
+      <c r="J6" s="123" t="n">
+        <v>12974.0602367</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="120" t="n">
+        <v>63</v>
+      </c>
+      <c r="C7" s="118" t="n">
+        <v>221</v>
+      </c>
+      <c r="D7" s="121" t="n">
+        <v>1356</v>
+      </c>
+      <c r="E7" s="120" t="n">
+        <v>190</v>
+      </c>
+      <c r="F7" s="118" t="n">
+        <v>2343</v>
+      </c>
+      <c r="G7" s="121" t="n">
+        <v>7300</v>
+      </c>
+      <c r="H7" s="122" t="n">
+        <v>133.9399969</v>
+      </c>
+      <c r="I7" s="119" t="n">
+        <v>2140.4726233</v>
+      </c>
+      <c r="J7" s="123" t="n">
+        <v>5432.6553168</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="120" t="n">
+        <v>59</v>
+      </c>
+      <c r="C8" s="118" t="n">
+        <v>141</v>
+      </c>
+      <c r="D8" s="121" t="n">
+        <v>926</v>
+      </c>
+      <c r="E8" s="120" t="n">
+        <v>244</v>
+      </c>
+      <c r="F8" s="118" t="n">
+        <v>1283</v>
+      </c>
+      <c r="G8" s="121" t="n">
+        <v>4756</v>
+      </c>
+      <c r="H8" s="122" t="n">
+        <v>143.5960475</v>
+      </c>
+      <c r="I8" s="119" t="n">
+        <v>1137.679827</v>
+      </c>
+      <c r="J8" s="123" t="n">
+        <v>3437.700743</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="120" t="n">
+        <v>103</v>
+      </c>
+      <c r="C9" s="118" t="n">
+        <v>56</v>
+      </c>
+      <c r="D9" s="121" t="n">
+        <v>205</v>
+      </c>
+      <c r="E9" s="120" t="n">
+        <v>286</v>
+      </c>
+      <c r="F9" s="118" t="n">
+        <v>239</v>
+      </c>
+      <c r="G9" s="121" t="n">
+        <v>1192</v>
+      </c>
+      <c r="H9" s="122" t="n">
+        <v>177.7178938</v>
+      </c>
+      <c r="I9" s="119" t="n">
+        <v>204.3713008</v>
+      </c>
+      <c r="J9" s="123" t="n">
+        <v>802.691382</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="120" t="n">
+        <v>31</v>
+      </c>
+      <c r="C10" s="118" t="n">
+        <v>36</v>
+      </c>
+      <c r="D10" s="121" t="n">
+        <v>161</v>
+      </c>
+      <c r="E10" s="120" t="n">
+        <v>75</v>
+      </c>
+      <c r="F10" s="118" t="n">
+        <v>384</v>
+      </c>
+      <c r="G10" s="121" t="n">
+        <v>594</v>
+      </c>
+      <c r="H10" s="122" t="n">
+        <v>47.7523739</v>
+      </c>
+      <c r="I10" s="119" t="n">
+        <v>352.2583084</v>
+      </c>
+      <c r="J10" s="123" t="n">
+        <v>415.9641804</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="120" t="n">
+        <v>83</v>
+      </c>
+      <c r="C11" s="118" t="n">
+        <v>61</v>
+      </c>
+      <c r="D11" s="121" t="n">
+        <v>345</v>
+      </c>
+      <c r="E11" s="120" t="n">
+        <v>221</v>
+      </c>
+      <c r="F11" s="118" t="n">
+        <v>358</v>
+      </c>
+      <c r="G11" s="121" t="n">
+        <v>1301</v>
+      </c>
+      <c r="H11" s="122" t="n">
+        <v>140.1733103</v>
+      </c>
+      <c r="I11" s="119" t="n">
+        <v>308.9156425</v>
+      </c>
+      <c r="J11" s="123" t="n">
+        <v>896.9480516</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="120" t="n">
+        <v>43</v>
+      </c>
+      <c r="C12" s="118" t="n">
+        <v>125</v>
+      </c>
+      <c r="D12" s="121" t="n">
+        <v>807</v>
+      </c>
+      <c r="E12" s="120" t="n">
+        <v>129</v>
+      </c>
+      <c r="F12" s="118" t="n">
+        <v>2999</v>
+      </c>
+      <c r="G12" s="121" t="n">
+        <v>5285</v>
+      </c>
+      <c r="H12" s="122" t="n">
+        <v>84.2836777</v>
+      </c>
+      <c r="I12" s="119" t="n">
+        <v>2801.132256</v>
+      </c>
+      <c r="J12" s="123" t="n">
+        <v>4113.2543211</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="120" t="n">
+        <v>22</v>
+      </c>
+      <c r="C13" s="118" t="n">
+        <v>133</v>
+      </c>
+      <c r="D13" s="121" t="n">
+        <v>742</v>
+      </c>
+      <c r="E13" s="120" t="n">
+        <v>53</v>
+      </c>
+      <c r="F13" s="118" t="n">
+        <v>1965</v>
+      </c>
+      <c r="G13" s="121" t="n">
+        <v>5659</v>
+      </c>
+      <c r="H13" s="122" t="n">
+        <v>29.3178627</v>
+      </c>
+      <c r="I13" s="119" t="n">
+        <v>1792.9164878</v>
+      </c>
+      <c r="J13" s="123" t="n">
+        <v>4186.0592054</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="120" t="n">
+        <v>50</v>
+      </c>
+      <c r="C14" s="118" t="n">
+        <v>101</v>
+      </c>
+      <c r="D14" s="121" t="n">
+        <v>470</v>
+      </c>
+      <c r="E14" s="120" t="n">
+        <v>129</v>
+      </c>
+      <c r="F14" s="118" t="n">
+        <v>759</v>
+      </c>
+      <c r="G14" s="121" t="n">
+        <v>2178</v>
+      </c>
+      <c r="H14" s="122" t="n">
+        <v>85.6513619</v>
+      </c>
+      <c r="I14" s="119" t="n">
+        <v>663.6887885</v>
+      </c>
+      <c r="J14" s="123" t="n">
+        <v>1551.2951308</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="120" t="n">
+        <v>41</v>
+      </c>
+      <c r="C15" s="118" t="n">
+        <v>37</v>
+      </c>
+      <c r="D15" s="121" t="n">
+        <v>225</v>
+      </c>
+      <c r="E15" s="120" t="n">
+        <v>111</v>
+      </c>
+      <c r="F15" s="118" t="n">
+        <v>299</v>
+      </c>
+      <c r="G15" s="121" t="n">
+        <v>625</v>
+      </c>
+      <c r="H15" s="122" t="n">
+        <v>59.7962166</v>
+      </c>
+      <c r="I15" s="119" t="n">
+        <v>265.6187899</v>
+      </c>
+      <c r="J15" s="123" t="n">
+        <v>443.6454937</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="120" t="n">
+        <v>39</v>
+      </c>
+      <c r="C16" s="118" t="n">
+        <v>355</v>
+      </c>
+      <c r="D16" s="121" t="n">
+        <v>6620</v>
+      </c>
+      <c r="E16" s="120" t="n">
+        <v>135</v>
+      </c>
+      <c r="F16" s="118" t="n">
+        <v>6768</v>
+      </c>
+      <c r="G16" s="121" t="n">
+        <v>33169</v>
+      </c>
+      <c r="H16" s="122" t="n">
+        <v>94.8521076</v>
+      </c>
+      <c r="I16" s="119" t="n">
+        <v>6260.7104261</v>
+      </c>
+      <c r="J16" s="123" t="n">
+        <v>24694.3841145</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="120" t="n">
+        <v>615</v>
+      </c>
+      <c r="C17" s="118" t="n">
+        <v>1631</v>
+      </c>
+      <c r="D17" s="121" t="n">
+        <v>14592</v>
+      </c>
+      <c r="E17" s="120" t="n">
+        <v>1823</v>
+      </c>
+      <c r="F17" s="118" t="n">
+        <v>21935</v>
+      </c>
+      <c r="G17" s="121" t="n">
+        <v>78902</v>
+      </c>
+      <c r="H17" s="122" t="n">
+        <v>1172.9105699</v>
+      </c>
+      <c r="I17" s="119" t="n">
+        <v>19994.3611658</v>
+      </c>
+      <c r="J17" s="123" t="n">
+        <v>58948.658176</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="116"/>
+      <c r="C18" s="116"/>
+      <c r="D18" s="116"/>
+      <c r="E18" s="116"/>
+      <c r="F18" s="116"/>
+      <c r="G18" s="116"/>
+      <c r="H18" s="117"/>
+      <c r="I18" s="117"/>
+      <c r="J18" s="117"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="116"/>
+      <c r="C19" s="116"/>
+      <c r="D19" s="116"/>
+      <c r="E19" s="116"/>
+      <c r="F19" s="116"/>
+      <c r="G19" s="116"/>
+      <c r="H19" s="117"/>
+      <c r="I19" s="117"/>
+      <c r="J19" s="117"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="116"/>
+      <c r="C20" s="116"/>
+      <c r="D20" s="116"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="116"/>
+      <c r="H20" s="117"/>
+      <c r="I20" s="117"/>
+      <c r="J20" s="117"/>
+    </row>
+    <row r="21" ht="81" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="116"/>
+      <c r="C21" s="116"/>
+      <c r="D21" s="116"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="116"/>
+      <c r="H21" s="117"/>
+      <c r="I21" s="117"/>
+      <c r="J21" s="117"/>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="116"/>
+      <c r="C22" s="116"/>
+      <c r="D22" s="116"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116"/>
+      <c r="G22" s="116"/>
+      <c r="H22" s="117"/>
+      <c r="I22" s="117"/>
+      <c r="J22" s="117"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
@@ -7195,560 +8398,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="24" t="n">
         <v>69</v>
       </c>
       <c r="C6" s="22" t="n">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="D6" s="25" t="n">
-        <v>3554</v>
+        <v>3609</v>
       </c>
       <c r="E6" s="24" t="n">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="F6" s="22" t="n">
-        <v>4426</v>
+        <v>4596</v>
       </c>
       <c r="G6" s="25" t="n">
-        <v>23995</v>
+        <v>25398</v>
       </c>
       <c r="H6" s="26" t="n">
-        <v>172.2090122</v>
+        <v>180.4732346</v>
       </c>
       <c r="I6" s="23" t="n">
-        <v>3937.2654163</v>
+        <v>4119.5085711</v>
       </c>
       <c r="J6" s="27" t="n">
-        <v>19195.4713201</v>
+        <v>20523.2113363</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="24" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C7" s="22" t="n">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D7" s="25" t="n">
-        <v>1788</v>
+        <v>1890</v>
       </c>
       <c r="E7" s="24" t="n">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="F7" s="22" t="n">
-        <v>1963</v>
+        <v>2124</v>
       </c>
       <c r="G7" s="25" t="n">
-        <v>10756</v>
+        <v>10806</v>
       </c>
       <c r="H7" s="26" t="n">
-        <v>129.2994512</v>
+        <v>129.8955096</v>
       </c>
       <c r="I7" s="23" t="n">
-        <v>1744.1769023</v>
+        <v>1903.3325267</v>
       </c>
       <c r="J7" s="27" t="n">
-        <v>8495.3182461</v>
+        <v>8605.3098806</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="24" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C8" s="22" t="n">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D8" s="25" t="n">
-        <v>1002</v>
+        <v>1018</v>
       </c>
       <c r="E8" s="24" t="n">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="F8" s="22" t="n">
-        <v>1338</v>
+        <v>1285</v>
       </c>
       <c r="G8" s="25" t="n">
-        <v>5643</v>
+        <v>5764</v>
       </c>
       <c r="H8" s="26" t="n">
-        <v>165.4826035</v>
+        <v>156.685479</v>
       </c>
       <c r="I8" s="23" t="n">
-        <v>1187.03824</v>
+        <v>1142.0690946</v>
       </c>
       <c r="J8" s="27" t="n">
-        <v>4180.6623571</v>
+        <v>4236.0950219</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="24" t="n">
         <v>97</v>
       </c>
       <c r="C9" s="22" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D9" s="25" t="n">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E9" s="24" t="n">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="F9" s="22" t="n">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="G9" s="25" t="n">
-        <v>1264</v>
+        <v>1325</v>
       </c>
       <c r="H9" s="26" t="n">
-        <v>159.3530936</v>
+        <v>161.2741249</v>
       </c>
       <c r="I9" s="23" t="n">
-        <v>171.3357399</v>
+        <v>170.9013186</v>
       </c>
       <c r="J9" s="27" t="n">
-        <v>866.4824634</v>
+        <v>896.8308999</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="24" t="n">
         <v>27</v>
       </c>
       <c r="C10" s="22" t="n">
         <v>44</v>
       </c>
       <c r="D10" s="25" t="n">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E10" s="24" t="n">
+        <v>62</v>
+      </c>
+      <c r="F10" s="22" t="n">
+        <v>406</v>
+      </c>
+      <c r="G10" s="25" t="n">
+        <v>583</v>
+      </c>
+      <c r="H10" s="26" t="n">
+        <v>44.1248229</v>
+      </c>
+      <c r="I10" s="23" t="n">
+        <v>362.370136</v>
+      </c>
+      <c r="J10" s="27" t="n">
+        <v>381.8318904</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="24" t="n">
+        <v>74</v>
+      </c>
+      <c r="C11" s="22" t="n">
         <v>63</v>
       </c>
-      <c r="F10" s="22" t="n">
-[...24 lines deleted...]
-      </c>
       <c r="D11" s="25" t="n">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="E11" s="24" t="n">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F11" s="22" t="n">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="G11" s="25" t="n">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="H11" s="26" t="n">
-        <v>129.8378203</v>
+        <v>134.7857033</v>
       </c>
       <c r="I11" s="23" t="n">
-        <v>272.029214</v>
+        <v>262.319322</v>
       </c>
       <c r="J11" s="27" t="n">
-        <v>891.1496241</v>
+        <v>910.5211315</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="24" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C12" s="22" t="n">
+        <v>146</v>
+      </c>
+      <c r="D12" s="25" t="n">
+        <v>1179</v>
+      </c>
+      <c r="E12" s="24" t="n">
         <v>141</v>
       </c>
-      <c r="D12" s="25" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="22" t="n">
-        <v>1422</v>
+        <v>4523</v>
       </c>
       <c r="G12" s="25" t="n">
-        <v>12220</v>
+        <v>10466</v>
       </c>
       <c r="H12" s="26" t="n">
-        <v>79.768207</v>
+        <v>96.9725365</v>
       </c>
       <c r="I12" s="23" t="n">
-        <v>1279.2567936</v>
+        <v>4260.8212845</v>
       </c>
       <c r="J12" s="27" t="n">
-        <v>10217.4803036</v>
+        <v>8348.1854783</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="24" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C13" s="22" t="n">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D13" s="25" t="n">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="E13" s="24" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F13" s="22" t="n">
-        <v>1577</v>
+        <v>1658</v>
       </c>
       <c r="G13" s="25" t="n">
-        <v>7324</v>
+        <v>7310</v>
       </c>
       <c r="H13" s="26" t="n">
-        <v>26.881537</v>
+        <v>31.8161923</v>
       </c>
       <c r="I13" s="23" t="n">
-        <v>1409.6264643</v>
+        <v>1487.9555059</v>
       </c>
       <c r="J13" s="27" t="n">
-        <v>5503.090696</v>
+        <v>5594.4565988</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="24" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C14" s="22" t="n">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D14" s="25" t="n">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E14" s="24" t="n">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F14" s="22" t="n">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="G14" s="25" t="n">
-        <v>2594</v>
+        <v>2653</v>
       </c>
       <c r="H14" s="26" t="n">
-        <v>88.6074434</v>
+        <v>92.2104115</v>
       </c>
       <c r="I14" s="23" t="n">
-        <v>587.2334727</v>
+        <v>579.8753513</v>
       </c>
       <c r="J14" s="27" t="n">
-        <v>1815.0100827</v>
+        <v>1858.4374516</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="24" t="n">
         <v>41</v>
       </c>
       <c r="C15" s="22" t="n">
         <v>31</v>
       </c>
       <c r="D15" s="25" t="n">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E15" s="24" t="n">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F15" s="22" t="n">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="G15" s="25" t="n">
-        <v>772</v>
+        <v>826</v>
       </c>
       <c r="H15" s="26" t="n">
-        <v>62.3620469</v>
+        <v>69.2517134</v>
       </c>
       <c r="I15" s="23" t="n">
-        <v>215.9589</v>
+        <v>209.2376441</v>
       </c>
       <c r="J15" s="27" t="n">
-        <v>539.9311196</v>
+        <v>578.6215001</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="24" t="n">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" s="22" t="n">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D16" s="25" t="n">
-        <v>7338</v>
+        <v>7360</v>
       </c>
       <c r="E16" s="24" t="n">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F16" s="22" t="n">
-        <v>6230</v>
+        <v>5970</v>
       </c>
       <c r="G16" s="25" t="n">
-        <v>41324</v>
+        <v>41413</v>
       </c>
       <c r="H16" s="26" t="n">
-        <v>94.8356035</v>
+        <v>92.1846039</v>
       </c>
       <c r="I16" s="23" t="n">
-        <v>5707.385674</v>
+        <v>5476.1410933</v>
       </c>
       <c r="J16" s="27" t="n">
-        <v>32232.9791182</v>
+        <v>32552.7317987</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="24" t="n">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="C17" s="22" t="n">
-        <v>1874</v>
+        <v>1906</v>
       </c>
       <c r="D17" s="25" t="n">
-        <v>17579</v>
+        <v>17840</v>
       </c>
       <c r="E17" s="24" t="n">
-        <v>1802</v>
+        <v>1828</v>
       </c>
       <c r="F17" s="22" t="n">
-        <v>18794</v>
+        <v>22000</v>
       </c>
       <c r="G17" s="25" t="n">
-        <v>107783</v>
+        <v>107877</v>
       </c>
       <c r="H17" s="26" t="n">
-        <v>1147.725262</v>
+        <v>1189.6743319</v>
       </c>
       <c r="I17" s="23" t="n">
-        <v>16839.5970871</v>
+        <v>19974.5318481</v>
       </c>
       <c r="J17" s="27" t="n">
-        <v>84305.1445471</v>
+        <v>84486.2329881</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -8326,560 +9529,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="32" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C6" s="30" t="n">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="D6" s="33" t="n">
-        <v>3419</v>
+        <v>3554</v>
       </c>
       <c r="E6" s="32" t="n">
-        <v>216</v>
+        <v>250</v>
       </c>
       <c r="F6" s="30" t="n">
-        <v>4293</v>
+        <v>4426</v>
       </c>
       <c r="G6" s="33" t="n">
-        <v>21939</v>
+        <v>23995</v>
       </c>
       <c r="H6" s="34" t="n">
-        <v>143.1919106</v>
+        <v>172.2090122</v>
       </c>
       <c r="I6" s="31" t="n">
-        <v>3844.4452773</v>
+        <v>3937.2654163</v>
       </c>
       <c r="J6" s="35" t="n">
-        <v>17143.4011287</v>
+        <v>19195.4713201</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="32" t="n">
         <v>63</v>
       </c>
       <c r="C7" s="30" t="n">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D7" s="33" t="n">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="E7" s="32" t="n">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F7" s="30" t="n">
-        <v>1876</v>
+        <v>1963</v>
       </c>
       <c r="G7" s="33" t="n">
-        <v>10234</v>
+        <v>10756</v>
       </c>
       <c r="H7" s="34" t="n">
-        <v>118.8839163</v>
+        <v>129.2994512</v>
       </c>
       <c r="I7" s="31" t="n">
-        <v>1675.4966404</v>
+        <v>1744.1769023</v>
       </c>
       <c r="J7" s="35" t="n">
-        <v>7967.4192212</v>
+        <v>8495.3182461</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="32" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C8" s="30" t="n">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="D8" s="33" t="n">
-        <v>982</v>
+        <v>1002</v>
       </c>
       <c r="E8" s="32" t="n">
-        <v>262</v>
+        <v>288</v>
       </c>
       <c r="F8" s="30" t="n">
-        <v>1256</v>
+        <v>1338</v>
       </c>
       <c r="G8" s="33" t="n">
-        <v>5344</v>
+        <v>5643</v>
       </c>
       <c r="H8" s="34" t="n">
-        <v>184.2344336</v>
+        <v>165.4826035</v>
       </c>
       <c r="I8" s="31" t="n">
-        <v>1120.1535253</v>
+        <v>1187.03824</v>
       </c>
       <c r="J8" s="35" t="n">
-        <v>3931.464683</v>
+        <v>4180.6623571</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="32" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C9" s="30" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D9" s="33" t="n">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E9" s="32" t="n">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F9" s="30" t="n">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="G9" s="33" t="n">
-        <v>1329</v>
+        <v>1264</v>
       </c>
       <c r="H9" s="34" t="n">
-        <v>153.9801655</v>
+        <v>159.3530936</v>
       </c>
       <c r="I9" s="31" t="n">
-        <v>159.7533407</v>
+        <v>171.3357399</v>
       </c>
       <c r="J9" s="35" t="n">
-        <v>881.8270277</v>
+        <v>866.4824634</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="32" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" s="30" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="33" t="n">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E10" s="32" t="n">
         <v>63</v>
       </c>
       <c r="F10" s="30" t="n">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="G10" s="33" t="n">
-        <v>539</v>
+        <v>567</v>
       </c>
       <c r="H10" s="34" t="n">
-        <v>42.1012945</v>
+        <v>39.0884434</v>
       </c>
       <c r="I10" s="31" t="n">
-        <v>344.3609466</v>
+        <v>328.29027</v>
       </c>
       <c r="J10" s="35" t="n">
-        <v>361.2371608</v>
+        <v>367.5692162</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="32" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C11" s="30" t="n">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D11" s="33" t="n">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="E11" s="32" t="n">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F11" s="30" t="n">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="G11" s="33" t="n">
-        <v>1235</v>
+        <v>1324</v>
       </c>
       <c r="H11" s="34" t="n">
-        <v>130.3002236</v>
+        <v>129.8378203</v>
       </c>
       <c r="I11" s="31" t="n">
-        <v>258.7457388</v>
+        <v>272.029214</v>
       </c>
       <c r="J11" s="35" t="n">
-        <v>841.1657429</v>
+        <v>891.1496241</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="32" t="n">
+        <v>40</v>
+      </c>
+      <c r="C12" s="30" t="n">
+        <v>141</v>
+      </c>
+      <c r="D12" s="33" t="n">
+        <v>1131</v>
+      </c>
+      <c r="E12" s="32" t="n">
+        <v>124</v>
+      </c>
+      <c r="F12" s="30" t="n">
+        <v>1422</v>
+      </c>
+      <c r="G12" s="33" t="n">
+        <v>12220</v>
+      </c>
+      <c r="H12" s="34" t="n">
+        <v>79.768207</v>
+      </c>
+      <c r="I12" s="31" t="n">
+        <v>1279.2567936</v>
+      </c>
+      <c r="J12" s="35" t="n">
+        <v>10217.4803036</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="32" t="n">
+        <v>21</v>
+      </c>
+      <c r="C13" s="30" t="n">
+        <v>159</v>
+      </c>
+      <c r="D13" s="33" t="n">
+        <v>1051</v>
+      </c>
+      <c r="E13" s="32" t="n">
         <v>42</v>
       </c>
-      <c r="C12" s="30" t="n">
-[...39 lines deleted...]
-      </c>
       <c r="F13" s="30" t="n">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="G13" s="33" t="n">
-        <v>7481</v>
+        <v>7324</v>
       </c>
       <c r="H13" s="34" t="n">
-        <v>30.7703072</v>
+        <v>26.881537</v>
       </c>
       <c r="I13" s="31" t="n">
-        <v>1423.3691857</v>
+        <v>1409.6264643</v>
       </c>
       <c r="J13" s="35" t="n">
-        <v>5535.7146471</v>
+        <v>5503.090696</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="32" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C14" s="30" t="n">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D14" s="33" t="n">
-        <v>552</v>
+        <v>576</v>
       </c>
       <c r="E14" s="32" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F14" s="30" t="n">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="G14" s="33" t="n">
-        <v>2494</v>
+        <v>2594</v>
       </c>
       <c r="H14" s="34" t="n">
-        <v>88.1768609</v>
+        <v>88.6074434</v>
       </c>
       <c r="I14" s="31" t="n">
-        <v>615.4701099</v>
+        <v>587.2334727</v>
       </c>
       <c r="J14" s="35" t="n">
-        <v>1716.4941469</v>
+        <v>1815.0100827</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="32" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" s="30" t="n">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" s="33" t="n">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="E15" s="32" t="n">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="F15" s="30" t="n">
         <v>244</v>
       </c>
       <c r="G15" s="33" t="n">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="H15" s="34" t="n">
-        <v>68.0275827</v>
+        <v>62.3620469</v>
       </c>
       <c r="I15" s="31" t="n">
-        <v>217.4253078</v>
+        <v>215.9589</v>
       </c>
       <c r="J15" s="35" t="n">
-        <v>517.6951268</v>
+        <v>539.9311196</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="32" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="30" t="n">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="D16" s="33" t="n">
-        <v>7108</v>
+        <v>7338</v>
       </c>
       <c r="E16" s="32" t="n">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F16" s="30" t="n">
-        <v>5957</v>
+        <v>6230</v>
       </c>
       <c r="G16" s="33" t="n">
-        <v>38704</v>
+        <v>41324</v>
       </c>
       <c r="H16" s="34" t="n">
-        <v>95.2028609</v>
+        <v>94.8356035</v>
       </c>
       <c r="I16" s="31" t="n">
-        <v>5485.1182831</v>
+        <v>5707.385674</v>
       </c>
       <c r="J16" s="35" t="n">
-        <v>30052.8087328</v>
+        <v>32232.9791182</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="32" t="n">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C17" s="30" t="n">
-        <v>1798</v>
+        <v>1874</v>
       </c>
       <c r="D17" s="33" t="n">
-        <v>17067</v>
+        <v>17579</v>
       </c>
       <c r="E17" s="32" t="n">
-        <v>1757</v>
+        <v>1802</v>
       </c>
       <c r="F17" s="30" t="n">
-        <v>21158</v>
+        <v>18794</v>
       </c>
       <c r="G17" s="33" t="n">
-        <v>99360</v>
+        <v>107783</v>
       </c>
       <c r="H17" s="34" t="n">
-        <v>1145.6058503</v>
+        <v>1147.725262</v>
       </c>
       <c r="I17" s="31" t="n">
-        <v>19274.856719</v>
+        <v>16839.5970871</v>
       </c>
       <c r="J17" s="35" t="n">
-        <v>76241.6486101</v>
+        <v>84305.1445471</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -9457,560 +10660,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="40" t="n">
         <v>71</v>
       </c>
       <c r="C6" s="38" t="n">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D6" s="41" t="n">
-        <v>3279</v>
+        <v>3419</v>
       </c>
       <c r="E6" s="40" t="n">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="F6" s="38" t="n">
-        <v>4366</v>
+        <v>4293</v>
       </c>
       <c r="G6" s="41" t="n">
-        <v>20424</v>
+        <v>21939</v>
       </c>
       <c r="H6" s="42" t="n">
-        <v>155.3767029</v>
+        <v>143.1919106</v>
       </c>
       <c r="I6" s="39" t="n">
-        <v>3916.131726</v>
+        <v>3844.4452773</v>
       </c>
       <c r="J6" s="43" t="n">
-        <v>15939.0799202</v>
+        <v>17143.4011287</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="40" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C7" s="38" t="n">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D7" s="41" t="n">
-        <v>1688</v>
+        <v>1787</v>
       </c>
       <c r="E7" s="40" t="n">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="F7" s="38" t="n">
-        <v>1882</v>
+        <v>1876</v>
       </c>
       <c r="G7" s="41" t="n">
-        <v>9381</v>
+        <v>10234</v>
       </c>
       <c r="H7" s="42" t="n">
-        <v>122.6134043</v>
+        <v>118.8839163</v>
       </c>
       <c r="I7" s="39" t="n">
-        <v>1677.0423064</v>
+        <v>1675.4966404</v>
       </c>
       <c r="J7" s="43" t="n">
-        <v>7255.1124353</v>
+        <v>7967.4192212</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="40" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" s="38" t="n">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D8" s="41" t="n">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="E8" s="40" t="n">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F8" s="38" t="n">
-        <v>1201</v>
+        <v>1256</v>
       </c>
       <c r="G8" s="41" t="n">
-        <v>5397</v>
+        <v>5344</v>
       </c>
       <c r="H8" s="42" t="n">
-        <v>192.897392</v>
+        <v>184.2344336</v>
       </c>
       <c r="I8" s="39" t="n">
-        <v>1063.8569293</v>
+        <v>1120.1535253</v>
       </c>
       <c r="J8" s="43" t="n">
-        <v>4002.437543</v>
+        <v>3931.464683</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="40" t="n">
         <v>96</v>
       </c>
       <c r="C9" s="38" t="n">
+        <v>51</v>
+      </c>
+      <c r="D9" s="41" t="n">
+        <v>254</v>
+      </c>
+      <c r="E9" s="40" t="n">
+        <v>246</v>
+      </c>
+      <c r="F9" s="38" t="n">
+        <v>193</v>
+      </c>
+      <c r="G9" s="41" t="n">
+        <v>1329</v>
+      </c>
+      <c r="H9" s="42" t="n">
+        <v>153.9801655</v>
+      </c>
+      <c r="I9" s="39" t="n">
+        <v>159.7533407</v>
+      </c>
+      <c r="J9" s="43" t="n">
+        <v>881.8270277</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="40" t="n">
+        <v>26</v>
+      </c>
+      <c r="C10" s="38" t="n">
         <v>43</v>
       </c>
-      <c r="D9" s="41" t="n">
-[...30 lines deleted...]
-      </c>
       <c r="D10" s="41" t="n">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E10" s="40" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="38" t="n">
-        <v>345</v>
+        <v>382</v>
       </c>
       <c r="G10" s="41" t="n">
-        <v>513</v>
+        <v>539</v>
       </c>
       <c r="H10" s="42" t="n">
-        <v>42.0267444</v>
+        <v>42.1012945</v>
       </c>
       <c r="I10" s="39" t="n">
-        <v>319.6504313</v>
+        <v>344.3609466</v>
       </c>
       <c r="J10" s="43" t="n">
-        <v>347.4921353</v>
+        <v>361.2371608</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="40" t="n">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C11" s="38" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D11" s="41" t="n">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="E11" s="40" t="n">
         <v>200</v>
       </c>
       <c r="F11" s="38" t="n">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="G11" s="41" t="n">
-        <v>1182</v>
+        <v>1235</v>
       </c>
       <c r="H11" s="42" t="n">
-        <v>132.5897221</v>
+        <v>130.3002236</v>
       </c>
       <c r="I11" s="39" t="n">
-        <v>262.5455774</v>
+        <v>258.7457388</v>
       </c>
       <c r="J11" s="43" t="n">
-        <v>819.7952371</v>
+        <v>841.1657429</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="40" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C12" s="38" t="n">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D12" s="41" t="n">
-        <v>1045</v>
+        <v>1080</v>
       </c>
       <c r="E12" s="40" t="n">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F12" s="38" t="n">
-        <v>4385</v>
+        <v>4369</v>
       </c>
       <c r="G12" s="41" t="n">
-        <v>8547</v>
+        <v>9322</v>
       </c>
       <c r="H12" s="42" t="n">
-        <v>91.4909776</v>
+        <v>90.7362945</v>
       </c>
       <c r="I12" s="39" t="n">
-        <v>4136.4127705</v>
+        <v>4130.5183634</v>
       </c>
       <c r="J12" s="43" t="n">
-        <v>6812.0960829</v>
+        <v>7292.4209922</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="40" t="n">
+        <v>22</v>
+      </c>
+      <c r="C13" s="38" t="n">
+        <v>147</v>
+      </c>
+      <c r="D13" s="41" t="n">
+        <v>1029</v>
+      </c>
+      <c r="E13" s="40" t="n">
+        <v>53</v>
+      </c>
+      <c r="F13" s="38" t="n">
+        <v>1569</v>
+      </c>
+      <c r="G13" s="41" t="n">
+        <v>7481</v>
+      </c>
+      <c r="H13" s="42" t="n">
+        <v>30.7703072</v>
+      </c>
+      <c r="I13" s="39" t="n">
+        <v>1423.3691857</v>
+      </c>
+      <c r="J13" s="43" t="n">
+        <v>5535.7146471</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="40" t="n">
+        <v>48</v>
+      </c>
+      <c r="C14" s="38" t="n">
+        <v>98</v>
+      </c>
+      <c r="D14" s="41" t="n">
+        <v>552</v>
+      </c>
+      <c r="E14" s="40" t="n">
+        <v>138</v>
+      </c>
+      <c r="F14" s="38" t="n">
+        <v>717</v>
+      </c>
+      <c r="G14" s="41" t="n">
+        <v>2494</v>
+      </c>
+      <c r="H14" s="42" t="n">
+        <v>88.1768609</v>
+      </c>
+      <c r="I14" s="39" t="n">
+        <v>615.4701099</v>
+      </c>
+      <c r="J14" s="43" t="n">
+        <v>1716.4941469</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="40" t="n">
+        <v>40</v>
+      </c>
+      <c r="C15" s="38" t="n">
+        <v>28</v>
+      </c>
+      <c r="D15" s="41" t="n">
+        <v>256</v>
+      </c>
+      <c r="E15" s="40" t="n">
+        <v>121</v>
+      </c>
+      <c r="F15" s="38" t="n">
+        <v>244</v>
+      </c>
+      <c r="G15" s="41" t="n">
+        <v>739</v>
+      </c>
+      <c r="H15" s="42" t="n">
+        <v>68.0275827</v>
+      </c>
+      <c r="I15" s="39" t="n">
+        <v>217.4253078</v>
+      </c>
+      <c r="J15" s="43" t="n">
+        <v>517.6951268</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="40" t="n">
+        <v>37</v>
+      </c>
+      <c r="C16" s="38" t="n">
+        <v>407</v>
+      </c>
+      <c r="D16" s="41" t="n">
+        <v>7108</v>
+      </c>
+      <c r="E16" s="40" t="n">
+        <v>136</v>
+      </c>
+      <c r="F16" s="38" t="n">
+        <v>5957</v>
+      </c>
+      <c r="G16" s="41" t="n">
+        <v>38704</v>
+      </c>
+      <c r="H16" s="42" t="n">
+        <v>95.2028609</v>
+      </c>
+      <c r="I16" s="39" t="n">
+        <v>5485.1182831</v>
+      </c>
+      <c r="J16" s="43" t="n">
+        <v>30052.8087328</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="38" t="n">
-[...123 lines deleted...]
-      </c>
       <c r="B17" s="40" t="n">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C17" s="38" t="n">
-        <v>1750</v>
+        <v>1798</v>
       </c>
       <c r="D17" s="41" t="n">
-        <v>16508</v>
+        <v>17067</v>
       </c>
       <c r="E17" s="40" t="n">
         <v>1757</v>
       </c>
       <c r="F17" s="38" t="n">
-        <v>22049</v>
+        <v>21158</v>
       </c>
       <c r="G17" s="41" t="n">
-        <v>93342</v>
+        <v>99360</v>
       </c>
       <c r="H17" s="42" t="n">
-        <v>1164.7100969</v>
+        <v>1145.6058503</v>
       </c>
       <c r="I17" s="39" t="n">
-        <v>20128.3635774</v>
+        <v>19274.856719</v>
       </c>
       <c r="J17" s="43" t="n">
-        <v>71289.7516229</v>
+        <v>76241.6486101</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -10588,560 +11791,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="48" t="n">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C6" s="46" t="n">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D6" s="49" t="n">
-        <v>3211</v>
+        <v>3279</v>
       </c>
       <c r="E6" s="48" t="n">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="F6" s="46" t="n">
-        <v>4435</v>
+        <v>4366</v>
       </c>
       <c r="G6" s="49" t="n">
-        <v>21022</v>
+        <v>20424</v>
       </c>
       <c r="H6" s="50" t="n">
-        <v>146.5080454</v>
+        <v>155.3767029</v>
       </c>
       <c r="I6" s="47" t="n">
-        <v>3980.2357703</v>
+        <v>3916.131726</v>
       </c>
       <c r="J6" s="51" t="n">
-        <v>16423.9083488</v>
+        <v>15939.0799202</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="48" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C7" s="46" t="n">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D7" s="49" t="n">
-        <v>1650</v>
+        <v>1688</v>
       </c>
       <c r="E7" s="48" t="n">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="F7" s="46" t="n">
-        <v>1871</v>
+        <v>1882</v>
       </c>
       <c r="G7" s="49" t="n">
-        <v>8832</v>
+        <v>9381</v>
       </c>
       <c r="H7" s="50" t="n">
-        <v>120.0983392</v>
+        <v>122.6134043</v>
       </c>
       <c r="I7" s="47" t="n">
-        <v>1662.4966283</v>
+        <v>1677.0423064</v>
       </c>
       <c r="J7" s="51" t="n">
-        <v>6825.1489271</v>
+        <v>7255.1124353</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="48" t="n">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C8" s="46" t="n">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D8" s="49" t="n">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E8" s="48" t="n">
-        <v>306</v>
+        <v>271</v>
       </c>
       <c r="F8" s="46" t="n">
-        <v>1176</v>
+        <v>1201</v>
       </c>
       <c r="G8" s="49" t="n">
-        <v>5586</v>
+        <v>5397</v>
       </c>
       <c r="H8" s="50" t="n">
-        <v>181.5578943</v>
+        <v>192.897392</v>
       </c>
       <c r="I8" s="47" t="n">
-        <v>1037.9253218</v>
+        <v>1063.8569293</v>
       </c>
       <c r="J8" s="51" t="n">
-        <v>4162.5213324</v>
+        <v>4002.437543</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="48" t="n">
         <v>96</v>
       </c>
       <c r="C9" s="46" t="n">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D9" s="49" t="n">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E9" s="48" t="n">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="F9" s="46" t="n">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="G9" s="49" t="n">
-        <v>1354</v>
+        <v>1409</v>
       </c>
       <c r="H9" s="50" t="n">
-        <v>162.3010157</v>
+        <v>151.6178014</v>
       </c>
       <c r="I9" s="47" t="n">
-        <v>152.0706169</v>
+        <v>148.0124218</v>
       </c>
       <c r="J9" s="51" t="n">
-        <v>908.4350667</v>
+        <v>912.3441018</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="48" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C10" s="46" t="n">
         <v>42</v>
       </c>
       <c r="D10" s="49" t="n">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E10" s="48" t="n">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="F10" s="46" t="n">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G10" s="49" t="n">
-        <v>534</v>
+        <v>513</v>
       </c>
       <c r="H10" s="50" t="n">
-        <v>42.9619419</v>
+        <v>42.0267444</v>
       </c>
       <c r="I10" s="47" t="n">
-        <v>310.0740189</v>
+        <v>319.6504313</v>
       </c>
       <c r="J10" s="51" t="n">
-        <v>359.7409433</v>
+        <v>347.4921353</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="48" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C11" s="46" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D11" s="49" t="n">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E11" s="48" t="n">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="F11" s="46" t="n">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G11" s="49" t="n">
-        <v>1210</v>
+        <v>1182</v>
       </c>
       <c r="H11" s="50" t="n">
-        <v>126.0480749</v>
+        <v>132.5897221</v>
       </c>
       <c r="I11" s="47" t="n">
-        <v>256.2022118</v>
+        <v>262.5455774</v>
       </c>
       <c r="J11" s="51" t="n">
-        <v>840.9120348</v>
+        <v>819.7952371</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="48" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C12" s="46" t="n">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D12" s="49" t="n">
-        <v>998</v>
+        <v>1045</v>
       </c>
       <c r="E12" s="48" t="n">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="F12" s="46" t="n">
-        <v>4248</v>
+        <v>4385</v>
       </c>
       <c r="G12" s="49" t="n">
-        <v>8310</v>
+        <v>8547</v>
       </c>
       <c r="H12" s="50" t="n">
-        <v>81.923889</v>
+        <v>91.4909776</v>
       </c>
       <c r="I12" s="47" t="n">
-        <v>4002.4945588</v>
+        <v>4136.4127705</v>
       </c>
       <c r="J12" s="51" t="n">
-        <v>6667.9994885</v>
+        <v>6812.0960829</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="48" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C13" s="46" t="n">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D13" s="49" t="n">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="E13" s="48" t="n">
         <v>51</v>
       </c>
       <c r="F13" s="46" t="n">
-        <v>1629</v>
+        <v>1584</v>
       </c>
       <c r="G13" s="49" t="n">
-        <v>7490</v>
+        <v>7517</v>
       </c>
       <c r="H13" s="50" t="n">
-        <v>32.6589576</v>
+        <v>33.2170396</v>
       </c>
       <c r="I13" s="47" t="n">
-        <v>1477.1518776</v>
+        <v>1439.1711611</v>
       </c>
       <c r="J13" s="51" t="n">
-        <v>5647.8396136</v>
+        <v>5599.4382835</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="48" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C14" s="46" t="n">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D14" s="49" t="n">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="E14" s="48" t="n">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F14" s="46" t="n">
-        <v>744</v>
+        <v>668</v>
       </c>
       <c r="G14" s="49" t="n">
-        <v>2504</v>
+        <v>2446</v>
       </c>
       <c r="H14" s="50" t="n">
-        <v>99.7670053</v>
+        <v>90.7358238</v>
       </c>
       <c r="I14" s="47" t="n">
-        <v>648.2351333</v>
+        <v>581.9088391</v>
       </c>
       <c r="J14" s="51" t="n">
-        <v>1748.0041368</v>
+        <v>1682.9163167</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="48" t="n">
         <v>41</v>
       </c>
       <c r="C15" s="46" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D15" s="49" t="n">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E15" s="48" t="n">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F15" s="46" t="n">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="G15" s="49" t="n">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="H15" s="50" t="n">
-        <v>68.9059419</v>
+        <v>59.9137444</v>
       </c>
       <c r="I15" s="47" t="n">
-        <v>224.9192846</v>
+        <v>225.603893</v>
       </c>
       <c r="J15" s="51" t="n">
-        <v>470.736467</v>
+        <v>477.9175659</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="48" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C16" s="46" t="n">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="D16" s="49" t="n">
-        <v>6835</v>
+        <v>6886</v>
       </c>
       <c r="E16" s="48" t="n">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="F16" s="46" t="n">
-        <v>6843</v>
+        <v>6878</v>
       </c>
       <c r="G16" s="49" t="n">
-        <v>36052</v>
+        <v>35833</v>
       </c>
       <c r="H16" s="50" t="n">
-        <v>89.8199419</v>
+        <v>92.2307444</v>
       </c>
       <c r="I16" s="47" t="n">
-        <v>6318.0020695</v>
+        <v>6358.0275215</v>
       </c>
       <c r="J16" s="51" t="n">
-        <v>27515.1076224</v>
+        <v>27441.1220012</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="48" t="n">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C17" s="46" t="n">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="D17" s="49" t="n">
-        <v>16298</v>
+        <v>16508</v>
       </c>
       <c r="E17" s="48" t="n">
-        <v>1792</v>
+        <v>1757</v>
       </c>
       <c r="F17" s="46" t="n">
-        <v>22029</v>
+        <v>22049</v>
       </c>
       <c r="G17" s="49" t="n">
-        <v>93566</v>
+        <v>93342</v>
       </c>
       <c r="H17" s="50" t="n">
-        <v>1152.5510471</v>
+        <v>1164.7100969</v>
       </c>
       <c r="I17" s="47" t="n">
-        <v>20069.8074918</v>
+        <v>20128.3635774</v>
       </c>
       <c r="J17" s="51" t="n">
-        <v>71570.3539814</v>
+        <v>71289.7516229</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="44"/>
       <c r="C18" s="44"/>
       <c r="D18" s="44"/>
       <c r="E18" s="44"/>
       <c r="F18" s="44"/>
       <c r="G18" s="44"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
       <c r="J18" s="45"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="44"/>
       <c r="C20" s="44"/>
       <c r="D20" s="44"/>
       <c r="E20" s="44"/>
       <c r="F20" s="44"/>
       <c r="G20" s="44"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
       <c r="J20" s="45"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="44"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -11719,560 +12922,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="56" t="n">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C6" s="54" t="n">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="D6" s="57" t="n">
-        <v>3160</v>
+        <v>3211</v>
       </c>
       <c r="E6" s="56" t="n">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="F6" s="54" t="n">
-        <v>4618</v>
+        <v>4435</v>
       </c>
       <c r="G6" s="57" t="n">
-        <v>20644</v>
+        <v>21022</v>
       </c>
       <c r="H6" s="58" t="n">
-        <v>158.2262292</v>
+        <v>146.5080454</v>
       </c>
       <c r="I6" s="55" t="n">
-        <v>4125.1575004</v>
+        <v>3980.2357703</v>
       </c>
       <c r="J6" s="59" t="n">
-        <v>16032.8184265</v>
+        <v>16423.9083488</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="56" t="n">
         <v>59</v>
       </c>
       <c r="C7" s="54" t="n">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D7" s="57" t="n">
-        <v>1599</v>
+        <v>1650</v>
       </c>
       <c r="E7" s="56" t="n">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F7" s="54" t="n">
-        <v>2030</v>
+        <v>1871</v>
       </c>
       <c r="G7" s="57" t="n">
-        <v>8079</v>
+        <v>8832</v>
       </c>
       <c r="H7" s="58" t="n">
-        <v>118.6614835</v>
+        <v>120.0983392</v>
       </c>
       <c r="I7" s="55" t="n">
-        <v>1824.5705026</v>
+        <v>1662.4966283</v>
       </c>
       <c r="J7" s="59" t="n">
-        <v>6100.2719135</v>
+        <v>6825.1489271</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="56" t="n">
         <v>58</v>
       </c>
       <c r="C8" s="54" t="n">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D8" s="57" t="n">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E8" s="56" t="n">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F8" s="54" t="n">
-        <v>1243</v>
+        <v>1176</v>
       </c>
       <c r="G8" s="57" t="n">
-        <v>5548</v>
+        <v>5586</v>
       </c>
       <c r="H8" s="58" t="n">
-        <v>175.9749696</v>
+        <v>181.5578943</v>
       </c>
       <c r="I8" s="55" t="n">
-        <v>1109.2572832</v>
+        <v>1037.9253218</v>
       </c>
       <c r="J8" s="59" t="n">
-        <v>4186.3761819</v>
+        <v>4162.5213324</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="56" t="n">
         <v>96</v>
       </c>
       <c r="C9" s="54" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D9" s="57" t="n">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E9" s="56" t="n">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F9" s="54" t="n">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="G9" s="57" t="n">
-        <v>1376</v>
+        <v>1354</v>
       </c>
       <c r="H9" s="58" t="n">
-        <v>161.978257</v>
+        <v>162.3010157</v>
       </c>
       <c r="I9" s="55" t="n">
-        <v>157.29788</v>
+        <v>152.0706169</v>
       </c>
       <c r="J9" s="59" t="n">
-        <v>949.1432099</v>
+        <v>908.4350667</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="56" t="n">
         <v>28</v>
       </c>
       <c r="C10" s="54" t="n">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D10" s="57" t="n">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="E10" s="56" t="n">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F10" s="54" t="n">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="G10" s="57" t="n">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="H10" s="58" t="n">
-        <v>48.7052875</v>
+        <v>42.9619419</v>
       </c>
       <c r="I10" s="55" t="n">
-        <v>308.5067007</v>
+        <v>310.0740189</v>
       </c>
       <c r="J10" s="59" t="n">
-        <v>376.0391096</v>
+        <v>359.7409433</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="56" t="n">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C11" s="54" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="57" t="n">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E11" s="56" t="n">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="F11" s="54" t="n">
-        <v>359</v>
+        <v>306</v>
       </c>
       <c r="G11" s="57" t="n">
-        <v>1253</v>
+        <v>1210</v>
       </c>
       <c r="H11" s="58" t="n">
-        <v>130.7095754</v>
+        <v>126.0480749</v>
       </c>
       <c r="I11" s="55" t="n">
-        <v>306.2808358</v>
+        <v>256.2022118</v>
       </c>
       <c r="J11" s="59" t="n">
-        <v>870.9553869</v>
+        <v>840.9120348</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="56" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C12" s="54" t="n">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D12" s="57" t="n">
-        <v>968</v>
+        <v>998</v>
       </c>
       <c r="E12" s="56" t="n">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="F12" s="54" t="n">
-        <v>4131</v>
+        <v>4248</v>
       </c>
       <c r="G12" s="57" t="n">
-        <v>7975</v>
+        <v>8310</v>
       </c>
       <c r="H12" s="58" t="n">
-        <v>92.3657886</v>
+        <v>81.923889</v>
       </c>
       <c r="I12" s="55" t="n">
-        <v>3889.1777366</v>
+        <v>4002.4945588</v>
       </c>
       <c r="J12" s="59" t="n">
-        <v>6370.1510185</v>
+        <v>6667.9994885</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="56" t="n">
         <v>22</v>
       </c>
       <c r="C13" s="54" t="n">
         <v>148</v>
       </c>
       <c r="D13" s="57" t="n">
-        <v>953</v>
+        <v>998</v>
       </c>
       <c r="E13" s="56" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F13" s="54" t="n">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="G13" s="57" t="n">
-        <v>7584</v>
+        <v>7490</v>
       </c>
       <c r="H13" s="58" t="n">
-        <v>31.3003427</v>
+        <v>32.6589576</v>
       </c>
       <c r="I13" s="55" t="n">
-        <v>1476.7397121</v>
+        <v>1477.1518776</v>
       </c>
       <c r="J13" s="59" t="n">
-        <v>5834.9003967</v>
+        <v>5647.8396136</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="56" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C14" s="54" t="n">
         <v>92</v>
       </c>
       <c r="D14" s="57" t="n">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="E14" s="56" t="n">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F14" s="54" t="n">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="G14" s="57" t="n">
-        <v>2444</v>
+        <v>2504</v>
       </c>
       <c r="H14" s="58" t="n">
-        <v>99.161</v>
+        <v>99.7670053</v>
       </c>
       <c r="I14" s="55" t="n">
-        <v>646.8600294</v>
+        <v>648.2351333</v>
       </c>
       <c r="J14" s="59" t="n">
-        <v>1710.0850803</v>
+        <v>1748.0041368</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="56" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C15" s="54" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D15" s="57" t="n">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E15" s="56" t="n">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F15" s="54" t="n">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="G15" s="57" t="n">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="H15" s="58" t="n">
-        <v>71.1022875</v>
+        <v>68.9059419</v>
       </c>
       <c r="I15" s="55" t="n">
-        <v>240.038374</v>
+        <v>224.9192846</v>
       </c>
       <c r="J15" s="59" t="n">
-        <v>479.9591004</v>
+        <v>470.736467</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="56" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" s="54" t="n">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="D16" s="57" t="n">
-        <v>6648</v>
+        <v>6835</v>
       </c>
       <c r="E16" s="56" t="n">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="F16" s="54" t="n">
-        <v>6669</v>
+        <v>6843</v>
       </c>
       <c r="G16" s="57" t="n">
-        <v>34712</v>
+        <v>36052</v>
       </c>
       <c r="H16" s="58" t="n">
-        <v>96.905</v>
+        <v>89.8199419</v>
       </c>
       <c r="I16" s="55" t="n">
-        <v>6181.4710771</v>
+        <v>6318.0020695</v>
       </c>
       <c r="J16" s="59" t="n">
-        <v>26622.4677174</v>
+        <v>27515.1076224</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="56" t="n">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="C17" s="54" t="n">
-        <v>1692</v>
+        <v>1746</v>
       </c>
       <c r="D17" s="57" t="n">
-        <v>15901</v>
+        <v>16298</v>
       </c>
       <c r="E17" s="56" t="n">
-        <v>1848</v>
+        <v>1792</v>
       </c>
       <c r="F17" s="54" t="n">
-        <v>22209</v>
+        <v>22029</v>
       </c>
       <c r="G17" s="57" t="n">
-        <v>90850</v>
+        <v>93566</v>
       </c>
       <c r="H17" s="58" t="n">
-        <v>1185.090221</v>
+        <v>1152.5510471</v>
       </c>
       <c r="I17" s="55" t="n">
-        <v>20265.3576319</v>
+        <v>20069.8074918</v>
       </c>
       <c r="J17" s="59" t="n">
-        <v>69533.1675416</v>
+        <v>71570.3539814</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="52"/>
       <c r="C18" s="52"/>
       <c r="D18" s="52"/>
       <c r="E18" s="52"/>
       <c r="F18" s="52"/>
       <c r="G18" s="52"/>
       <c r="H18" s="53"/>
       <c r="I18" s="53"/>
       <c r="J18" s="53"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="52"/>
       <c r="C20" s="52"/>
       <c r="D20" s="52"/>
       <c r="E20" s="52"/>
       <c r="F20" s="52"/>
       <c r="G20" s="52"/>
       <c r="H20" s="53"/>
       <c r="I20" s="53"/>
       <c r="J20" s="53"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="53"/>
       <c r="I21" s="53"/>
       <c r="J21" s="53"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="52"/>
       <c r="C22" s="52"/>
       <c r="D22" s="52"/>
       <c r="E22" s="52"/>
       <c r="F22" s="52"/>
       <c r="G22" s="52"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -12850,560 +14053,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="64" t="n">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C6" s="62" t="n">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="D6" s="65" t="n">
-        <v>3154</v>
+        <v>3160</v>
       </c>
       <c r="E6" s="64" t="n">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="F6" s="62" t="n">
-        <v>4562</v>
+        <v>4618</v>
       </c>
       <c r="G6" s="65" t="n">
-        <v>19971</v>
+        <v>20644</v>
       </c>
       <c r="H6" s="66" t="n">
-        <v>162.0870727</v>
+        <v>158.2262292</v>
       </c>
       <c r="I6" s="63" t="n">
-        <v>4064.118487</v>
+        <v>4125.1575004</v>
       </c>
       <c r="J6" s="67" t="n">
-        <v>15356.5011777</v>
+        <v>16032.8184265</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="64" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C7" s="62" t="n">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="D7" s="65" t="n">
-        <v>1616</v>
+        <v>1599</v>
       </c>
       <c r="E7" s="64" t="n">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="F7" s="62" t="n">
-        <v>2107</v>
+        <v>2030</v>
       </c>
       <c r="G7" s="65" t="n">
-        <v>7981</v>
+        <v>8079</v>
       </c>
       <c r="H7" s="66" t="n">
-        <v>124.6584019</v>
+        <v>118.6614835</v>
       </c>
       <c r="I7" s="63" t="n">
-        <v>1880.9201804</v>
+        <v>1824.5705026</v>
       </c>
       <c r="J7" s="67" t="n">
-        <v>5890.9522356</v>
+        <v>6100.2719135</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="64" t="n">
         <v>58</v>
       </c>
       <c r="C8" s="62" t="n">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D8" s="65" t="n">
-        <v>997</v>
+        <v>986</v>
       </c>
       <c r="E8" s="64" t="n">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="F8" s="62" t="n">
-        <v>1267</v>
+        <v>1243</v>
       </c>
       <c r="G8" s="65" t="n">
-        <v>5791</v>
+        <v>5548</v>
       </c>
       <c r="H8" s="66" t="n">
-        <v>173.0279003</v>
+        <v>175.9749696</v>
       </c>
       <c r="I8" s="63" t="n">
-        <v>1112.327535</v>
+        <v>1109.2572832</v>
       </c>
       <c r="J8" s="67" t="n">
-        <v>4259.7295667</v>
+        <v>4186.3761819</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="64" t="n">
         <v>96</v>
       </c>
       <c r="C9" s="62" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D9" s="65" t="n">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="E9" s="64" t="n">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F9" s="62" t="n">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="G9" s="65" t="n">
-        <v>1303</v>
+        <v>1376</v>
       </c>
       <c r="H9" s="66" t="n">
-        <v>161.3376253</v>
+        <v>161.978257</v>
       </c>
       <c r="I9" s="63" t="n">
-        <v>155.6192956</v>
+        <v>157.29788</v>
       </c>
       <c r="J9" s="67" t="n">
-        <v>902.3850829</v>
+        <v>949.1432099</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="64" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C10" s="62" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D10" s="65" t="n">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E10" s="64" t="n">
+        <v>70</v>
+      </c>
+      <c r="F10" s="62" t="n">
+        <v>333</v>
+      </c>
+      <c r="G10" s="65" t="n">
+        <v>566</v>
+      </c>
+      <c r="H10" s="66" t="n">
+        <v>48.7052875</v>
+      </c>
+      <c r="I10" s="63" t="n">
+        <v>308.5067007</v>
+      </c>
+      <c r="J10" s="67" t="n">
+        <v>376.0391096</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="64" t="n">
         <v>75</v>
       </c>
-      <c r="F10" s="62" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="C11" s="62" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D11" s="65" t="n">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="E11" s="64" t="n">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="F11" s="62" t="n">
-        <v>397</v>
+        <v>359</v>
       </c>
       <c r="G11" s="65" t="n">
-        <v>1216</v>
+        <v>1253</v>
       </c>
       <c r="H11" s="66" t="n">
-        <v>135.5311008</v>
+        <v>130.7095754</v>
       </c>
       <c r="I11" s="63" t="n">
-        <v>337.9334823</v>
+        <v>306.2808358</v>
       </c>
       <c r="J11" s="67" t="n">
-        <v>842.8896078</v>
+        <v>870.9553869</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="64" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C12" s="62" t="n">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D12" s="65" t="n">
-        <v>918</v>
+        <v>968</v>
       </c>
       <c r="E12" s="64" t="n">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F12" s="62" t="n">
-        <v>4024</v>
+        <v>4131</v>
       </c>
       <c r="G12" s="65" t="n">
-        <v>7247</v>
+        <v>7975</v>
       </c>
       <c r="H12" s="66" t="n">
-        <v>91.304386</v>
+        <v>92.3657886</v>
       </c>
       <c r="I12" s="63" t="n">
-        <v>3774.5171434</v>
+        <v>3889.1777366</v>
       </c>
       <c r="J12" s="67" t="n">
-        <v>5749.5682351</v>
+        <v>6370.1510185</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="64" t="n">
         <v>22</v>
       </c>
       <c r="C13" s="62" t="n">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D13" s="65" t="n">
-        <v>891</v>
+        <v>953</v>
       </c>
       <c r="E13" s="64" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F13" s="62" t="n">
-        <v>1766</v>
+        <v>1630</v>
       </c>
       <c r="G13" s="65" t="n">
-        <v>7079</v>
+        <v>7584</v>
       </c>
       <c r="H13" s="66" t="n">
-        <v>34.4384899</v>
+        <v>31.3003427</v>
       </c>
       <c r="I13" s="63" t="n">
-        <v>1601.7621377</v>
+        <v>1476.7397121</v>
       </c>
       <c r="J13" s="67" t="n">
-        <v>5375.3537466</v>
+        <v>5834.9003967</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="64" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C14" s="62" t="n">
         <v>92</v>
       </c>
       <c r="D14" s="65" t="n">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="E14" s="64" t="n">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="F14" s="62" t="n">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="G14" s="65" t="n">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="H14" s="66" t="n">
-        <v>103.9525067</v>
+        <v>99.161</v>
       </c>
       <c r="I14" s="63" t="n">
-        <v>623.1775117</v>
+        <v>646.8600294</v>
       </c>
       <c r="J14" s="67" t="n">
-        <v>1716.5872336</v>
+        <v>1710.0850803</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="64" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="62" t="n">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D15" s="65" t="n">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="E15" s="64" t="n">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F15" s="62" t="n">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G15" s="65" t="n">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="H15" s="66" t="n">
-        <v>67.871036</v>
+        <v>71.1022875</v>
       </c>
       <c r="I15" s="63" t="n">
-        <v>235.5240274</v>
+        <v>240.038374</v>
       </c>
       <c r="J15" s="67" t="n">
-        <v>493.0596118</v>
+        <v>479.9591004</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="64" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C16" s="62" t="n">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D16" s="65" t="n">
-        <v>6528</v>
+        <v>6648</v>
       </c>
       <c r="E16" s="64" t="n">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F16" s="62" t="n">
-        <v>6676</v>
+        <v>6669</v>
       </c>
       <c r="G16" s="65" t="n">
-        <v>34238</v>
+        <v>34712</v>
       </c>
       <c r="H16" s="66" t="n">
-        <v>100.3545895</v>
+        <v>96.905</v>
       </c>
       <c r="I16" s="63" t="n">
-        <v>6170.2469722</v>
+        <v>6181.4710771</v>
       </c>
       <c r="J16" s="67" t="n">
-        <v>25993.6671277</v>
+        <v>26622.4677174</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="64" t="n">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C17" s="62" t="n">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D17" s="65" t="n">
-        <v>15671</v>
+        <v>15901</v>
       </c>
       <c r="E17" s="64" t="n">
-        <v>1882</v>
+        <v>1848</v>
       </c>
       <c r="F17" s="62" t="n">
-        <v>22301</v>
+        <v>22209</v>
       </c>
       <c r="G17" s="65" t="n">
-        <v>88511</v>
+        <v>90850</v>
       </c>
       <c r="H17" s="66" t="n">
-        <v>1205.373439</v>
+        <v>1185.090221</v>
       </c>
       <c r="I17" s="63" t="n">
-        <v>20255.8229411</v>
+        <v>20265.3576319</v>
       </c>
       <c r="J17" s="67" t="n">
-        <v>66963.8626599</v>
+        <v>69533.1675416</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="60"/>
       <c r="C18" s="60"/>
       <c r="D18" s="60"/>
       <c r="E18" s="60"/>
       <c r="F18" s="60"/>
       <c r="G18" s="60"/>
       <c r="H18" s="61"/>
       <c r="I18" s="61"/>
       <c r="J18" s="61"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
       <c r="E19" s="60"/>
       <c r="F19" s="60"/>
       <c r="G19" s="60"/>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
       <c r="J19" s="61"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="60"/>
       <c r="C21" s="60"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="60"/>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="60"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="61"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -13981,560 +15184,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="72" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C6" s="70" t="n">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="D6" s="73" t="n">
-        <v>3082</v>
+        <v>3154</v>
       </c>
       <c r="E6" s="72" t="n">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F6" s="70" t="n">
-        <v>4589</v>
+        <v>4562</v>
       </c>
       <c r="G6" s="73" t="n">
-        <v>19108</v>
+        <v>19971</v>
       </c>
       <c r="H6" s="74" t="n">
-        <v>161.5511562</v>
+        <v>162.0870727</v>
       </c>
       <c r="I6" s="71" t="n">
-        <v>4099.002062</v>
+        <v>4064.118487</v>
       </c>
       <c r="J6" s="75" t="n">
-        <v>14648.7898745</v>
+        <v>15356.5011777</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="72" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C7" s="70" t="n">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D7" s="73" t="n">
-        <v>1568</v>
+        <v>1616</v>
       </c>
       <c r="E7" s="72" t="n">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="F7" s="70" t="n">
-        <v>2030</v>
+        <v>2107</v>
       </c>
       <c r="G7" s="73" t="n">
-        <v>7940</v>
+        <v>7981</v>
       </c>
       <c r="H7" s="74" t="n">
-        <v>117.6115714</v>
+        <v>124.6584019</v>
       </c>
       <c r="I7" s="71" t="n">
-        <v>1814.9058568</v>
+        <v>1880.9201804</v>
       </c>
       <c r="J7" s="75" t="n">
-        <v>5856.7123585</v>
+        <v>5890.9522356</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="72" t="n">
         <v>58</v>
       </c>
       <c r="C8" s="70" t="n">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D8" s="73" t="n">
-        <v>982</v>
+        <v>997</v>
       </c>
       <c r="E8" s="72" t="n">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F8" s="70" t="n">
-        <v>1171</v>
+        <v>1267</v>
       </c>
       <c r="G8" s="73" t="n">
-        <v>5375</v>
+        <v>5791</v>
       </c>
       <c r="H8" s="74" t="n">
-        <v>165.4438183</v>
+        <v>173.0279003</v>
       </c>
       <c r="I8" s="71" t="n">
-        <v>1021.7593873</v>
+        <v>1112.327535</v>
       </c>
       <c r="J8" s="75" t="n">
-        <v>4138.9587729</v>
+        <v>4259.7295667</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="72" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C9" s="70" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D9" s="73" t="n">
         <v>232</v>
       </c>
       <c r="E9" s="72" t="n">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="F9" s="70" t="n">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G9" s="73" t="n">
-        <v>1332</v>
+        <v>1303</v>
       </c>
       <c r="H9" s="74" t="n">
-        <v>164.4200306</v>
+        <v>161.3376253</v>
       </c>
       <c r="I9" s="71" t="n">
-        <v>151.7283386</v>
+        <v>155.6192956</v>
       </c>
       <c r="J9" s="75" t="n">
-        <v>947.257309</v>
+        <v>902.3850829</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="72" t="n">
         <v>30</v>
       </c>
       <c r="C10" s="70" t="n">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" s="73" t="n">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E10" s="72" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F10" s="70" t="n">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="G10" s="73" t="n">
-        <v>479</v>
+        <v>560</v>
       </c>
       <c r="H10" s="74" t="n">
-        <v>46.815013</v>
+        <v>50.8103299</v>
       </c>
       <c r="I10" s="71" t="n">
-        <v>300.2034096</v>
+        <v>299.6761684</v>
       </c>
       <c r="J10" s="75" t="n">
-        <v>318.0939068</v>
+        <v>383.1690344</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="72" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="70" t="n">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D11" s="73" t="n">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E11" s="72" t="n">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="F11" s="70" t="n">
-        <v>351</v>
+        <v>397</v>
       </c>
       <c r="G11" s="73" t="n">
-        <v>1243</v>
+        <v>1216</v>
       </c>
       <c r="H11" s="74" t="n">
-        <v>129.0763982</v>
+        <v>135.5311008</v>
       </c>
       <c r="I11" s="71" t="n">
-        <v>293.4617035</v>
+        <v>337.9334823</v>
       </c>
       <c r="J11" s="75" t="n">
-        <v>849.4018531</v>
+        <v>842.8896078</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="72" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C12" s="70" t="n">
         <v>116</v>
       </c>
       <c r="D12" s="73" t="n">
-        <v>931</v>
+        <v>918</v>
       </c>
       <c r="E12" s="72" t="n">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="F12" s="70" t="n">
-        <v>4083</v>
+        <v>4024</v>
       </c>
       <c r="G12" s="73" t="n">
-        <v>6976</v>
+        <v>7247</v>
       </c>
       <c r="H12" s="74" t="n">
-        <v>82.4570062</v>
+        <v>91.304386</v>
       </c>
       <c r="I12" s="71" t="n">
-        <v>3831.5546187</v>
+        <v>3774.5171434</v>
       </c>
       <c r="J12" s="75" t="n">
-        <v>5544.7992417</v>
+        <v>5749.5682351</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="72" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C13" s="70" t="n">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D13" s="73" t="n">
-        <v>865</v>
+        <v>891</v>
       </c>
       <c r="E13" s="72" t="n">
         <v>55</v>
       </c>
       <c r="F13" s="70" t="n">
-        <v>1819</v>
+        <v>1766</v>
       </c>
       <c r="G13" s="73" t="n">
-        <v>6872</v>
+        <v>7079</v>
       </c>
       <c r="H13" s="74" t="n">
-        <v>35.0805459</v>
+        <v>34.4384899</v>
       </c>
       <c r="I13" s="71" t="n">
-        <v>1654.7642848</v>
+        <v>1601.7621377</v>
       </c>
       <c r="J13" s="75" t="n">
-        <v>5246.5927085</v>
+        <v>5375.3537466</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="72" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C14" s="70" t="n">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D14" s="73" t="n">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="E14" s="72" t="n">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F14" s="70" t="n">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="G14" s="73" t="n">
-        <v>2382</v>
+        <v>2441</v>
       </c>
       <c r="H14" s="74" t="n">
-        <v>98.2209906</v>
+        <v>103.9525067</v>
       </c>
       <c r="I14" s="71" t="n">
-        <v>620.891832</v>
+        <v>623.1775117</v>
       </c>
       <c r="J14" s="75" t="n">
-        <v>1664.2459367</v>
+        <v>1716.5872336</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="72" t="n">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C15" s="70" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D15" s="73" t="n">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E15" s="72" t="n">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="F15" s="70" t="n">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="G15" s="73" t="n">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="H15" s="74" t="n">
-        <v>74.0044992</v>
+        <v>67.871036</v>
       </c>
       <c r="I15" s="71" t="n">
-        <v>239.7404877</v>
+        <v>235.5240274</v>
       </c>
       <c r="J15" s="75" t="n">
-        <v>489.7778765</v>
+        <v>493.0596118</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="72" t="n">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C16" s="70" t="n">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="D16" s="73" t="n">
-        <v>6477</v>
+        <v>6528</v>
       </c>
       <c r="E16" s="72" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F16" s="70" t="n">
-        <v>6699</v>
+        <v>6676</v>
       </c>
       <c r="G16" s="73" t="n">
-        <v>33719</v>
+        <v>34238</v>
       </c>
       <c r="H16" s="74" t="n">
-        <v>97.0924965</v>
+        <v>100.3545895</v>
       </c>
       <c r="I16" s="71" t="n">
-        <v>6197.545235</v>
+        <v>6170.2469722</v>
       </c>
       <c r="J16" s="75" t="n">
-        <v>25671.7841341</v>
+        <v>25993.6671277</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="72" t="n">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C17" s="70" t="n">
-        <v>1663</v>
+        <v>1691</v>
       </c>
       <c r="D17" s="73" t="n">
-        <v>15459</v>
+        <v>15671</v>
       </c>
       <c r="E17" s="72" t="n">
-        <v>1835</v>
+        <v>1882</v>
       </c>
       <c r="F17" s="70" t="n">
-        <v>22261</v>
+        <v>22301</v>
       </c>
       <c r="G17" s="73" t="n">
-        <v>86118</v>
+        <v>88511</v>
       </c>
       <c r="H17" s="74" t="n">
-        <v>1171.7735261</v>
+        <v>1205.373439</v>
       </c>
       <c r="I17" s="71" t="n">
-        <v>20225.557216</v>
+        <v>20255.8229411</v>
       </c>
       <c r="J17" s="75" t="n">
-        <v>65376.4139723</v>
+        <v>66963.8626599</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="68"/>
       <c r="C18" s="68"/>
       <c r="D18" s="68"/>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
       <c r="G18" s="68"/>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
       <c r="J18" s="69"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="68"/>
       <c r="C19" s="68"/>
       <c r="D19" s="68"/>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
       <c r="G19" s="68"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="69"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="68"/>
       <c r="C20" s="68"/>
       <c r="D20" s="68"/>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
       <c r="G20" s="68"/>
       <c r="H20" s="69"/>
       <c r="I20" s="69"/>
       <c r="J20" s="69"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="69"/>
       <c r="I21" s="69"/>
       <c r="J21" s="69"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="68"/>
       <c r="C22" s="68"/>
       <c r="D22" s="68"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
       <c r="H22" s="69"/>
       <c r="I22" s="69"/>
       <c r="J22" s="69"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -15112,560 +16315,560 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="18" t="s">
+      <c r="I5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="80" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C6" s="78" t="n">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D6" s="81" t="n">
-        <v>3023</v>
+        <v>3082</v>
       </c>
       <c r="E6" s="80" t="n">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="F6" s="78" t="n">
-        <v>4510</v>
+        <v>4589</v>
       </c>
       <c r="G6" s="81" t="n">
-        <v>18403</v>
+        <v>19108</v>
       </c>
       <c r="H6" s="82" t="n">
-        <v>172.4633034</v>
+        <v>161.5511562</v>
       </c>
       <c r="I6" s="79" t="n">
-        <v>4037.708981</v>
+        <v>4099.002062</v>
       </c>
       <c r="J6" s="83" t="n">
-        <v>14102.2451609</v>
+        <v>14648.7898745</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="80" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C7" s="78" t="n">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D7" s="81" t="n">
-        <v>1534</v>
+        <v>1568</v>
       </c>
       <c r="E7" s="80" t="n">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="F7" s="78" t="n">
-        <v>2001</v>
+        <v>2030</v>
       </c>
       <c r="G7" s="81" t="n">
-        <v>7722</v>
+        <v>7940</v>
       </c>
       <c r="H7" s="82" t="n">
-        <v>127.1048849</v>
+        <v>117.6115714</v>
       </c>
       <c r="I7" s="79" t="n">
-        <v>1754.3459762</v>
+        <v>1814.9058568</v>
       </c>
       <c r="J7" s="83" t="n">
-        <v>5669.6300108</v>
+        <v>5856.7123585</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="80" t="n">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C8" s="78" t="n">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D8" s="81" t="n">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="E8" s="80" t="n">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="F8" s="78" t="n">
-        <v>1199</v>
+        <v>1171</v>
       </c>
       <c r="G8" s="81" t="n">
-        <v>5434</v>
+        <v>5375</v>
       </c>
       <c r="H8" s="82" t="n">
-        <v>160.344853</v>
+        <v>165.4438183</v>
       </c>
       <c r="I8" s="79" t="n">
-        <v>1040.4751839</v>
+        <v>1021.7593873</v>
       </c>
       <c r="J8" s="83" t="n">
-        <v>3992.8571611</v>
+        <v>4138.9587729</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="80" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C9" s="78" t="n">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D9" s="81" t="n">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E9" s="80" t="n">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F9" s="78" t="n">
-        <v>207</v>
+        <v>181</v>
       </c>
       <c r="G9" s="81" t="n">
-        <v>1259</v>
+        <v>1332</v>
       </c>
       <c r="H9" s="82" t="n">
-        <v>161.9761164</v>
+        <v>164.4200306</v>
       </c>
       <c r="I9" s="79" t="n">
-        <v>167.9523481</v>
+        <v>151.7283386</v>
       </c>
       <c r="J9" s="83" t="n">
-        <v>891.271226</v>
+        <v>947.257309</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="80" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="78" t="n">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D10" s="81" t="n">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E10" s="80" t="n">
+        <v>73</v>
+      </c>
+      <c r="F10" s="78" t="n">
+        <v>336</v>
+      </c>
+      <c r="G10" s="81" t="n">
+        <v>479</v>
+      </c>
+      <c r="H10" s="82" t="n">
+        <v>46.815013</v>
+      </c>
+      <c r="I10" s="79" t="n">
+        <v>300.2034096</v>
+      </c>
+      <c r="J10" s="83" t="n">
+        <v>318.0939068</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="80" t="n">
+        <v>77</v>
+      </c>
+      <c r="C11" s="78" t="n">
         <v>65</v>
       </c>
-      <c r="F10" s="78" t="n">
+      <c r="D11" s="81" t="n">
+        <v>377</v>
+      </c>
+      <c r="E11" s="80" t="n">
+        <v>204</v>
+      </c>
+      <c r="F11" s="78" t="n">
         <v>351</v>
       </c>
-      <c r="G10" s="81" t="n">
-[...30 lines deleted...]
-      </c>
       <c r="G11" s="81" t="n">
-        <v>1294</v>
+        <v>1243</v>
       </c>
       <c r="H11" s="82" t="n">
-        <v>132.2395581</v>
+        <v>129.0763982</v>
       </c>
       <c r="I11" s="79" t="n">
-        <v>289.2359319</v>
+        <v>293.4617035</v>
       </c>
       <c r="J11" s="83" t="n">
-        <v>888.1371255</v>
+        <v>849.4018531</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="80" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C12" s="78" t="n">
         <v>116</v>
       </c>
       <c r="D12" s="81" t="n">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="E12" s="80" t="n">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F12" s="78" t="n">
-        <v>4053</v>
+        <v>4083</v>
       </c>
       <c r="G12" s="81" t="n">
-        <v>6633</v>
+        <v>6976</v>
       </c>
       <c r="H12" s="82" t="n">
-        <v>89.0806115</v>
+        <v>82.4570062</v>
       </c>
       <c r="I12" s="79" t="n">
-        <v>3799.8056686</v>
+        <v>3831.5546187</v>
       </c>
       <c r="J12" s="83" t="n">
-        <v>5233.5895835</v>
+        <v>5544.7992417</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="80" t="n">
+        <v>21</v>
+      </c>
+      <c r="C13" s="78" t="n">
+        <v>146</v>
+      </c>
+      <c r="D13" s="81" t="n">
+        <v>865</v>
+      </c>
+      <c r="E13" s="80" t="n">
+        <v>55</v>
+      </c>
+      <c r="F13" s="78" t="n">
+        <v>1819</v>
+      </c>
+      <c r="G13" s="81" t="n">
+        <v>6872</v>
+      </c>
+      <c r="H13" s="82" t="n">
+        <v>35.0805459</v>
+      </c>
+      <c r="I13" s="79" t="n">
+        <v>1654.7642848</v>
+      </c>
+      <c r="J13" s="83" t="n">
+        <v>5246.5927085</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="80" t="n">
+        <v>52</v>
+      </c>
+      <c r="C14" s="78" t="n">
+        <v>96</v>
+      </c>
+      <c r="D14" s="81" t="n">
+        <v>522</v>
+      </c>
+      <c r="E14" s="80" t="n">
+        <v>144</v>
+      </c>
+      <c r="F14" s="78" t="n">
+        <v>729</v>
+      </c>
+      <c r="G14" s="81" t="n">
+        <v>2382</v>
+      </c>
+      <c r="H14" s="82" t="n">
+        <v>98.2209906</v>
+      </c>
+      <c r="I14" s="79" t="n">
+        <v>620.891832</v>
+      </c>
+      <c r="J14" s="83" t="n">
+        <v>1664.2459367</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="78" t="n">
-[...59 lines deleted...]
-      </c>
       <c r="B15" s="80" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C15" s="78" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D15" s="81" t="n">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E15" s="80" t="n">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="F15" s="78" t="n">
-        <v>292</v>
+        <v>273</v>
       </c>
       <c r="G15" s="81" t="n">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="H15" s="82" t="n">
-        <v>58.3952642</v>
+        <v>74.0044992</v>
       </c>
       <c r="I15" s="79" t="n">
-        <v>256.8358704</v>
+        <v>239.7404877</v>
       </c>
       <c r="J15" s="83" t="n">
-        <v>495.4094712</v>
+        <v>489.7778765</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="80" t="n">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C16" s="78" t="n">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D16" s="81" t="n">
-        <v>6562</v>
+        <v>6477</v>
       </c>
       <c r="E16" s="80" t="n">
         <v>141</v>
       </c>
       <c r="F16" s="78" t="n">
-        <v>6553</v>
+        <v>6699</v>
       </c>
       <c r="G16" s="81" t="n">
-        <v>33745</v>
+        <v>33719</v>
       </c>
       <c r="H16" s="82" t="n">
-        <v>93.4071691</v>
+        <v>97.0924965</v>
       </c>
       <c r="I16" s="79" t="n">
-        <v>6074.2920038</v>
+        <v>6197.545235</v>
       </c>
       <c r="J16" s="83" t="n">
-        <v>25388.4367169</v>
+        <v>25671.7841341</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="19" t="s">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="80" t="n">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="C17" s="78" t="n">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="D17" s="81" t="n">
-        <v>15394</v>
+        <v>15459</v>
       </c>
       <c r="E17" s="80" t="n">
-        <v>1824</v>
+        <v>1835</v>
       </c>
       <c r="F17" s="78" t="n">
-        <v>22037</v>
+        <v>22261</v>
       </c>
       <c r="G17" s="81" t="n">
-        <v>84765</v>
+        <v>86118</v>
       </c>
       <c r="H17" s="82" t="n">
-        <v>1162.470528</v>
+        <v>1171.7735261</v>
       </c>
       <c r="I17" s="79" t="n">
-        <v>20016.2792502</v>
+        <v>20225.557216</v>
       </c>
       <c r="J17" s="83" t="n">
-        <v>63695.9957179</v>
+        <v>65376.4139723</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="76"/>
       <c r="C18" s="76"/>
       <c r="D18" s="76"/>
       <c r="E18" s="76"/>
       <c r="F18" s="76"/>
       <c r="G18" s="76"/>
       <c r="H18" s="77"/>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="76"/>
       <c r="C19" s="76"/>
       <c r="D19" s="76"/>
       <c r="E19" s="76"/>
       <c r="F19" s="76"/>
       <c r="G19" s="76"/>
       <c r="H19" s="77"/>
       <c r="I19" s="77"/>
       <c r="J19" s="77"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="76"/>
       <c r="C20" s="76"/>
       <c r="D20" s="76"/>
       <c r="E20" s="76"/>
       <c r="F20" s="76"/>
       <c r="G20" s="76"/>
       <c r="H20" s="77"/>
       <c r="I20" s="77"/>
       <c r="J20" s="77"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="76"/>
       <c r="C21" s="76"/>
       <c r="D21" s="76"/>
       <c r="E21" s="76"/>
       <c r="F21" s="76"/>
       <c r="G21" s="76"/>
       <c r="H21" s="77"/>
       <c r="I21" s="77"/>
       <c r="J21" s="77"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="76"/>
       <c r="C22" s="76"/>
       <c r="D22" s="76"/>
       <c r="E22" s="76"/>
       <c r="F22" s="76"/>
       <c r="G22" s="76"/>
       <c r="H22" s="77"/>
       <c r="I22" s="77"/>
       <c r="J22" s="77"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>