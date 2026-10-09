--- v0 (2026-04-14)
+++ v1 (2026-10-09)
@@ -15,215 +15,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" state="visible" r:id="rId1"/>
-[...11 lines deleted...]
-    <sheet name="2011" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2023" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2022" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2021" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2020" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2019" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2018" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2017" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2016" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2015" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2014" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2013" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2012" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2011" sheetId="14" state="visible" r:id="rId14"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
-    <t xml:space="preserve">Arbeitsstätten und Beschäftigte nach Betriebsgrösse</t>
+    <t xml:space="preserve">Beschäftigte und Betriebe nach Betriebsgrösse</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2023</t>
+    <t xml:space="preserve">Kanton Zug, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Betriebsgrösse</t>
   </si>
   <si>
     <t xml:space="preserve">Arbeitsstätten</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">Vollzeitäquivalent</t>
   </si>
   <si>
     <t xml:space="preserve">Anzahl</t>
   </si>
   <si>
     <t xml:space="preserve">Anteil</t>
   </si>
   <si>
     <t xml:space="preserve">max. 2 Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">3 bis 9 Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">10 bis 49 Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">50 bis 249 Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">mind. 250 Beschäftigte</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATENT</t>
   </si>
   <si>
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2016</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2015</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2013</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="39">
+  <numFmts count="42">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="0.00%"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="0.00%"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="0.00%"/>
     <numFmt numFmtId="174" formatCode="#,##0.0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="0.00%"/>
     <numFmt numFmtId="177" formatCode="#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="0.00%"/>
     <numFmt numFmtId="180" formatCode="#,##0.0"/>
     <numFmt numFmtId="181" formatCode="#,##0"/>
     <numFmt numFmtId="182" formatCode="0.00%"/>
     <numFmt numFmtId="183" formatCode="#,##0.0"/>
     <numFmt numFmtId="184" formatCode="#,##0"/>
     <numFmt numFmtId="185" formatCode="0.00%"/>
     <numFmt numFmtId="186" formatCode="#,##0.0"/>
     <numFmt numFmtId="187" formatCode="#,##0"/>
     <numFmt numFmtId="188" formatCode="0.00%"/>
     <numFmt numFmtId="189" formatCode="#,##0.0"/>
     <numFmt numFmtId="190" formatCode="#,##0"/>
     <numFmt numFmtId="191" formatCode="0.00%"/>
     <numFmt numFmtId="192" formatCode="#,##0.0"/>
     <numFmt numFmtId="193" formatCode="#,##0"/>
     <numFmt numFmtId="194" formatCode="0.00%"/>
     <numFmt numFmtId="195" formatCode="#,##0.0"/>
     <numFmt numFmtId="196" formatCode="#,##0"/>
     <numFmt numFmtId="197" formatCode="0.00%"/>
     <numFmt numFmtId="198" formatCode="#,##0.0"/>
     <numFmt numFmtId="199" formatCode="#,##0"/>
     <numFmt numFmtId="200" formatCode="0.00%"/>
     <numFmt numFmtId="201" formatCode="#,##0.0"/>
     <numFmt numFmtId="202" formatCode="#,##0"/>
     <numFmt numFmtId="203" formatCode="0.00%"/>
     <numFmt numFmtId="204" formatCode="#,##0.0"/>
+    <numFmt numFmtId="205" formatCode="#,##0"/>
+    <numFmt numFmtId="206" formatCode="0.00%"/>
+    <numFmt numFmtId="207" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -262,99 +271,99 @@
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -528,74 +537,95 @@
     </xf>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="204" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
@@ -715,50 +745,84 @@
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">14</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">14</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
@@ -1313,50 +1377,53 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1450,293 +1517,293 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="4" t="n">
-[...15 lines deleted...]
-        <v>0.1395128</v>
+      <c r="B6" s="11" t="n">
+        <v>15204</v>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>0.730926397769338</v>
+      </c>
+      <c r="D6" s="11" t="n">
+        <v>21611</v>
+      </c>
+      <c r="E6" s="14" t="n">
+        <v>0.159935762231448</v>
+      </c>
+      <c r="F6" s="16" t="n">
+        <v>15078.3319721</v>
+      </c>
+      <c r="G6" s="14" t="n">
+        <v>0.139477687493718</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="4" t="n">
-[...15 lines deleted...]
-        <v>0.148198</v>
+      <c r="B7" s="11" t="n">
+        <v>3457</v>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>0.166193932983991</v>
+      </c>
+      <c r="D7" s="11" t="n">
+        <v>20752</v>
+      </c>
+      <c r="E7" s="14" t="n">
+        <v>0.153578591357504</v>
+      </c>
+      <c r="F7" s="16" t="n">
+        <v>16030.847403</v>
+      </c>
+      <c r="G7" s="14" t="n">
+        <v>0.148288652118309</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="4" t="n">
-[...15 lines deleted...]
-        <v>0.288514</v>
+      <c r="B8" s="11" t="n">
+        <v>1773</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>0.0852362867169848</v>
+      </c>
+      <c r="D8" s="11" t="n">
+        <v>37707</v>
+      </c>
+      <c r="E8" s="14" t="n">
+        <v>0.279056859305966</v>
+      </c>
+      <c r="F8" s="16" t="n">
+        <v>30741.9679652</v>
+      </c>
+      <c r="G8" s="14" t="n">
+        <v>0.284369558166378</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="4" t="n">
-[...15 lines deleted...]
-        <v>0.251404</v>
+      <c r="B9" s="11" t="n">
+        <v>328</v>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>0.0157684726695832</v>
+      </c>
+      <c r="D9" s="11" t="n">
+        <v>32231</v>
+      </c>
+      <c r="E9" s="14" t="n">
+        <v>0.238530820067642</v>
+      </c>
+      <c r="F9" s="16" t="n">
+        <v>26760.2901351</v>
+      </c>
+      <c r="G9" s="14" t="n">
+        <v>0.24753821520915</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="4" t="n">
-[...15 lines deleted...]
-        <v>0.1723713</v>
+      <c r="B10" s="11" t="n">
+        <v>39</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>0.00187490986010288</v>
+      </c>
+      <c r="D10" s="11" t="n">
+        <v>22822</v>
+      </c>
+      <c r="E10" s="14" t="n">
+        <v>0.16889796703744</v>
+      </c>
+      <c r="F10" s="16" t="n">
+        <v>19494.2548618</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>0.180325887012444</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="4" t="n">
-[...2 lines deleted...]
-      <c r="C11" s="7" t="n">
+      <c r="B11" s="11" t="n">
+        <v>20801</v>
+      </c>
+      <c r="C11" s="14" t="n">
         <v>1</v>
       </c>
-      <c r="D11" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E11" s="7" t="n">
+      <c r="D11" s="11" t="n">
+        <v>135123</v>
+      </c>
+      <c r="E11" s="14" t="n">
         <v>1</v>
       </c>
-      <c r="F11" s="9" t="n">
-[...2 lines deleted...]
-      <c r="G11" s="7" t="n">
+      <c r="F11" s="16" t="n">
+        <v>108105.6923372</v>
+      </c>
+      <c r="G11" s="14" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
-      <c r="B12" s="11"/>
-[...4 lines deleted...]
-      <c r="G12" s="12"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="4"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="11"/>
-[...4 lines deleted...]
-      <c r="G13" s="12"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="4"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
-      <c r="B14" s="11"/>
-[...4 lines deleted...]
-      <c r="G14" s="12"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="4"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
-      <c r="B15" s="11"/>
-[...4 lines deleted...]
-      <c r="G15" s="12"/>
+      <c r="B15" s="3"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="4"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11"/>
-[...4 lines deleted...]
-      <c r="G16" s="12"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="4"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
@@ -2308,285 +2375,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="68" t="n">
-        <v>12834</v>
+        <v>12929</v>
       </c>
       <c r="C6" s="69" t="n">
-        <v>0.732367</v>
+        <v>0.732313792126876</v>
       </c>
       <c r="D6" s="68" t="n">
-        <v>18472</v>
+        <v>18634</v>
       </c>
       <c r="E6" s="69" t="n">
-        <v>0.1720695</v>
+        <v>0.17154272457791</v>
       </c>
       <c r="F6" s="70" t="n">
-        <v>12308.605891</v>
+        <v>12461.5396284</v>
       </c>
       <c r="G6" s="69" t="n">
-        <v>0.1467959</v>
+        <v>0.146822703921658</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="68" t="n">
-        <v>2934</v>
+        <v>2949</v>
       </c>
       <c r="C7" s="69" t="n">
-        <v>0.1674275</v>
+        <v>0.167034834324554</v>
       </c>
       <c r="D7" s="68" t="n">
-        <v>17512</v>
+        <v>17585</v>
       </c>
       <c r="E7" s="69" t="n">
-        <v>0.1631269</v>
+        <v>0.161885736379872</v>
       </c>
       <c r="F7" s="70" t="n">
-        <v>13277.9090551</v>
+        <v>13336.1019132</v>
       </c>
       <c r="G7" s="69" t="n">
-        <v>0.1583561</v>
+        <v>0.157126855995259</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="68" t="n">
-        <v>1466</v>
+        <v>1478</v>
       </c>
       <c r="C8" s="69" t="n">
-        <v>0.0836567</v>
+        <v>0.0837156612857547</v>
       </c>
       <c r="D8" s="68" t="n">
-        <v>31110</v>
+        <v>31323</v>
       </c>
       <c r="E8" s="69" t="n">
-        <v>0.2897943</v>
+        <v>0.288356378767514</v>
       </c>
       <c r="F8" s="70" t="n">
-        <v>25186.5026183</v>
+        <v>25346.8552837</v>
       </c>
       <c r="G8" s="69" t="n">
-        <v>0.3003814</v>
+        <v>0.298638365694595</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="68" t="n">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C9" s="69" t="n">
-        <v>0.015008</v>
+        <v>0.0154630416312659</v>
       </c>
       <c r="D9" s="68" t="n">
-        <v>25546</v>
+        <v>26244</v>
       </c>
       <c r="E9" s="69" t="n">
-        <v>0.2379648</v>
+        <v>0.241599617034596</v>
       </c>
       <c r="F9" s="70" t="n">
-        <v>20548.1780752</v>
+        <v>21069.3945785</v>
       </c>
       <c r="G9" s="69" t="n">
-        <v>0.2450634</v>
+        <v>0.248241033953594</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="68" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C10" s="69" t="n">
-        <v>0.0015407</v>
+        <v>0.00147267063154914</v>
       </c>
       <c r="D10" s="68" t="n">
-        <v>14712</v>
+        <v>14840</v>
       </c>
       <c r="E10" s="69" t="n">
-        <v>0.1370445</v>
+        <v>0.136615543240108</v>
       </c>
       <c r="F10" s="70" t="n">
-        <v>12527.2078878</v>
+        <v>12660.8540923</v>
       </c>
       <c r="G10" s="69" t="n">
-        <v>0.1494031</v>
+        <v>0.149171040434893</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="68" t="n">
-        <v>17524</v>
+        <v>17655</v>
       </c>
       <c r="C11" s="69" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="68" t="n">
-        <v>107352</v>
+        <v>108626</v>
       </c>
       <c r="E11" s="69" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="70" t="n">
-        <v>83848.4035274</v>
+        <v>84874.7454961</v>
       </c>
       <c r="G11" s="69" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="65"/>
       <c r="C12" s="66"/>
       <c r="D12" s="65"/>
       <c r="E12" s="66"/>
       <c r="F12" s="67"/>
       <c r="G12" s="66"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="65"/>
       <c r="C13" s="66"/>
       <c r="D13" s="65"/>
       <c r="E13" s="66"/>
       <c r="F13" s="67"/>
       <c r="G13" s="66"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="65"/>
       <c r="C14" s="66"/>
       <c r="D14" s="65"/>
       <c r="E14" s="66"/>
       <c r="F14" s="67"/>
       <c r="G14" s="66"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="65"/>
       <c r="C15" s="66"/>
       <c r="D15" s="65"/>
       <c r="E15" s="66"/>
       <c r="F15" s="67"/>
       <c r="G15" s="66"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="65"/>
       <c r="C16" s="66"/>
       <c r="D16" s="65"/>
       <c r="E16" s="66"/>
       <c r="F16" s="67"/>
       <c r="G16" s="66"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -3166,285 +3233,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="74" t="n">
-        <v>12504</v>
+        <v>12834</v>
       </c>
       <c r="C6" s="75" t="n">
-        <v>0.7286713</v>
+        <v>0.732367039488701</v>
       </c>
       <c r="D6" s="74" t="n">
-        <v>17969</v>
+        <v>18472</v>
       </c>
       <c r="E6" s="75" t="n">
-        <v>0.170568</v>
+        <v>0.172069453759595</v>
       </c>
       <c r="F6" s="76" t="n">
-        <v>12103.8943512</v>
+        <v>12308.605891</v>
       </c>
       <c r="G6" s="75" t="n">
-        <v>0.1467297</v>
+        <v>0.146795948082396</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="74" t="n">
-        <v>2923</v>
+        <v>2934</v>
       </c>
       <c r="C7" s="75" t="n">
-        <v>0.170338</v>
+        <v>0.167427527961653</v>
       </c>
       <c r="D7" s="74" t="n">
-        <v>17387</v>
+        <v>17512</v>
       </c>
       <c r="E7" s="75" t="n">
-        <v>0.1650435</v>
+        <v>0.163126909605783</v>
       </c>
       <c r="F7" s="76" t="n">
-        <v>13148.1714607</v>
+        <v>13277.9090551</v>
       </c>
       <c r="G7" s="75" t="n">
-        <v>0.159389</v>
+        <v>0.158356134362905</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="74" t="n">
-        <v>1443</v>
+        <v>1466</v>
       </c>
       <c r="C8" s="75" t="n">
-        <v>0.0840909</v>
+        <v>0.0836566993837023</v>
       </c>
       <c r="D8" s="74" t="n">
-        <v>30248</v>
+        <v>31110</v>
       </c>
       <c r="E8" s="75" t="n">
-        <v>0.2871246</v>
+        <v>0.289794321484462</v>
       </c>
       <c r="F8" s="76" t="n">
-        <v>24475.8891702</v>
+        <v>25186.5026183</v>
       </c>
       <c r="G8" s="75" t="n">
-        <v>0.2967094</v>
+        <v>0.30038142121656</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="74" t="n">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C9" s="75" t="n">
-        <v>0.0154429</v>
+        <v>0.0150079890435974</v>
       </c>
       <c r="D9" s="74" t="n">
-        <v>26088</v>
+        <v>25546</v>
       </c>
       <c r="E9" s="75" t="n">
-        <v>0.2476364</v>
+        <v>0.237964825992995</v>
       </c>
       <c r="F9" s="76" t="n">
-        <v>20853.2187389</v>
+        <v>20548.1780752</v>
       </c>
       <c r="G9" s="75" t="n">
-        <v>0.2527935</v>
+        <v>0.245063438428917</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="74" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C10" s="75" t="n">
-        <v>0.0014569</v>
+        <v>0.0015407441223465</v>
       </c>
       <c r="D10" s="74" t="n">
-        <v>13656</v>
+        <v>14712</v>
       </c>
       <c r="E10" s="75" t="n">
-        <v>0.1296275</v>
+        <v>0.137044489157165</v>
       </c>
       <c r="F10" s="76" t="n">
-        <v>11909.9333245</v>
+        <v>12527.2078878</v>
       </c>
       <c r="G10" s="75" t="n">
-        <v>0.1443784</v>
+        <v>0.149403057909223</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="74" t="n">
-        <v>17160</v>
+        <v>17524</v>
       </c>
       <c r="C11" s="75" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="74" t="n">
-        <v>105348</v>
+        <v>107352</v>
       </c>
       <c r="E11" s="75" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="76" t="n">
-        <v>82491.1070455</v>
+        <v>83848.4035274</v>
       </c>
       <c r="G11" s="75" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="71"/>
       <c r="C12" s="72"/>
       <c r="D12" s="71"/>
       <c r="E12" s="72"/>
       <c r="F12" s="73"/>
       <c r="G12" s="72"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="71"/>
       <c r="C13" s="72"/>
       <c r="D13" s="71"/>
       <c r="E13" s="72"/>
       <c r="F13" s="73"/>
       <c r="G13" s="72"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="71"/>
       <c r="C14" s="72"/>
       <c r="D14" s="71"/>
       <c r="E14" s="72"/>
       <c r="F14" s="73"/>
       <c r="G14" s="72"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="71"/>
       <c r="C15" s="72"/>
       <c r="D15" s="71"/>
       <c r="E15" s="72"/>
       <c r="F15" s="73"/>
       <c r="G15" s="72"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="71"/>
       <c r="C16" s="72"/>
       <c r="D16" s="71"/>
       <c r="E16" s="72"/>
       <c r="F16" s="73"/>
       <c r="G16" s="72"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -4024,285 +4091,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="80" t="n">
-        <v>12300</v>
+        <v>12504</v>
       </c>
       <c r="C6" s="81" t="n">
-        <v>0.7278537</v>
+        <v>0.728671328671329</v>
       </c>
       <c r="D6" s="80" t="n">
-        <v>17760</v>
+        <v>17969</v>
       </c>
       <c r="E6" s="81" t="n">
-        <v>0.1703875</v>
+        <v>0.170568022174128</v>
       </c>
       <c r="F6" s="82" t="n">
-        <v>11918.1645053</v>
+        <v>12103.8943512</v>
       </c>
       <c r="G6" s="81" t="n">
-        <v>0.1467019</v>
+        <v>0.146729687413745</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="80" t="n">
-        <v>2906</v>
+        <v>2923</v>
       </c>
       <c r="C7" s="81" t="n">
-        <v>0.1719628</v>
+        <v>0.170337995337995</v>
       </c>
       <c r="D7" s="80" t="n">
-        <v>17225</v>
+        <v>17387</v>
       </c>
       <c r="E7" s="81" t="n">
-        <v>0.1652548</v>
+        <v>0.165043474959183</v>
       </c>
       <c r="F7" s="82" t="n">
-        <v>13001.4634008</v>
+        <v>13148.1714607</v>
       </c>
       <c r="G7" s="81" t="n">
-        <v>0.1600363</v>
+        <v>0.159388956356808</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="80" t="n">
-        <v>1405</v>
+        <v>1443</v>
       </c>
       <c r="C8" s="81" t="n">
-        <v>0.083141</v>
+        <v>0.0840909090909091</v>
       </c>
       <c r="D8" s="80" t="n">
-        <v>29646</v>
+        <v>30248</v>
       </c>
       <c r="E8" s="81" t="n">
-        <v>0.2844205</v>
+        <v>0.287124577590462</v>
       </c>
       <c r="F8" s="82" t="n">
-        <v>23818.6993427</v>
+        <v>24475.8891702</v>
       </c>
       <c r="G8" s="81" t="n">
-        <v>0.2931868</v>
+        <v>0.296709427801711</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="80" t="n">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C9" s="81" t="n">
-        <v>0.0156222</v>
+        <v>0.0154428904428904</v>
       </c>
       <c r="D9" s="80" t="n">
-        <v>26441</v>
+        <v>26088</v>
       </c>
       <c r="E9" s="81" t="n">
-        <v>0.2536721</v>
+        <v>0.247636405057524</v>
       </c>
       <c r="F9" s="82" t="n">
-        <v>21261.7430575</v>
+        <v>20853.2187389</v>
       </c>
       <c r="G9" s="81" t="n">
-        <v>0.2617129</v>
+        <v>0.252793537216053</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="80" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="81" t="n">
-        <v>0.0014202</v>
+        <v>0.00145687645687646</v>
       </c>
       <c r="D10" s="80" t="n">
-        <v>13161</v>
+        <v>13656</v>
       </c>
       <c r="E10" s="81" t="n">
-        <v>0.1262652</v>
+        <v>0.129627520218704</v>
       </c>
       <c r="F10" s="82" t="n">
-        <v>11240.6319722</v>
+        <v>11909.9333245</v>
       </c>
       <c r="G10" s="81" t="n">
-        <v>0.1383621</v>
+        <v>0.144378391211683</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="80" t="n">
-        <v>16899</v>
+        <v>17160</v>
       </c>
       <c r="C11" s="81" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="80" t="n">
-        <v>104233</v>
+        <v>105348</v>
       </c>
       <c r="E11" s="81" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="82" t="n">
-        <v>81240.7022785</v>
+        <v>82491.1070455</v>
       </c>
       <c r="G11" s="81" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="77"/>
       <c r="C12" s="78"/>
       <c r="D12" s="77"/>
       <c r="E12" s="78"/>
       <c r="F12" s="79"/>
       <c r="G12" s="78"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="77"/>
       <c r="C13" s="78"/>
       <c r="D13" s="77"/>
       <c r="E13" s="78"/>
       <c r="F13" s="79"/>
       <c r="G13" s="78"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="77"/>
       <c r="C14" s="78"/>
       <c r="D14" s="77"/>
       <c r="E14" s="78"/>
       <c r="F14" s="79"/>
       <c r="G14" s="78"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="77"/>
       <c r="C15" s="78"/>
       <c r="D15" s="77"/>
       <c r="E15" s="78"/>
       <c r="F15" s="79"/>
       <c r="G15" s="78"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="77"/>
       <c r="C16" s="78"/>
       <c r="D16" s="77"/>
       <c r="E16" s="78"/>
       <c r="F16" s="79"/>
       <c r="G16" s="78"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -4882,293 +4949,1151 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="86" t="n">
-        <v>12292</v>
+        <v>12300</v>
       </c>
       <c r="C6" s="87" t="n">
-        <v>0.7300154</v>
+        <v>0.72785371915498</v>
       </c>
       <c r="D6" s="86" t="n">
-        <v>17725</v>
+        <v>17760</v>
       </c>
       <c r="E6" s="87" t="n">
-        <v>0.1726573</v>
+        <v>0.170387497241756</v>
       </c>
       <c r="F6" s="88" t="n">
-        <v>11901.4425952</v>
+        <v>11918.1645053</v>
       </c>
       <c r="G6" s="87" t="n">
-        <v>0.1485528</v>
+        <v>0.146701889213655</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="86" t="n">
-        <v>2878</v>
+        <v>2906</v>
       </c>
       <c r="C7" s="87" t="n">
-        <v>0.1709229</v>
+        <v>0.171962838037754</v>
       </c>
       <c r="D7" s="86" t="n">
-        <v>17192</v>
+        <v>17225</v>
       </c>
       <c r="E7" s="87" t="n">
-        <v>0.1674654</v>
+        <v>0.165254765765161</v>
       </c>
       <c r="F7" s="88" t="n">
-        <v>12921.829108</v>
+        <v>13001.4634008</v>
       </c>
       <c r="G7" s="87" t="n">
-        <v>0.1612891</v>
+        <v>0.160036324602782</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="86" t="n">
-        <v>1388</v>
+        <v>1405</v>
       </c>
       <c r="C8" s="87" t="n">
-        <v>0.0824326</v>
+        <v>0.0831410142611989</v>
       </c>
       <c r="D8" s="86" t="n">
-        <v>28992</v>
+        <v>29646</v>
       </c>
       <c r="E8" s="87" t="n">
-        <v>0.2824079</v>
+        <v>0.284420481037675</v>
       </c>
       <c r="F8" s="88" t="n">
-        <v>23440.5888257</v>
+        <v>23818.6993427</v>
       </c>
       <c r="G8" s="87" t="n">
-        <v>0.2925834</v>
+        <v>0.293186773066627</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="86" t="n">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="C9" s="87" t="n">
-        <v>0.0150849</v>
+        <v>0.0156222261672288</v>
       </c>
       <c r="D9" s="86" t="n">
-        <v>25437</v>
+        <v>26441</v>
       </c>
       <c r="E9" s="87" t="n">
-        <v>0.2477791</v>
+        <v>0.253672061631153</v>
       </c>
       <c r="F9" s="88" t="n">
-        <v>20449.3302187</v>
+        <v>21261.7430575</v>
       </c>
       <c r="G9" s="87" t="n">
-        <v>0.2552467</v>
+        <v>0.261712940203458</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="86" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="87" t="n">
-        <v>0.0015441</v>
+        <v>0.00142020237883898</v>
       </c>
       <c r="D10" s="86" t="n">
-        <v>13314</v>
+        <v>13161</v>
       </c>
       <c r="E10" s="87" t="n">
-        <v>0.1296902</v>
+        <v>0.126265194324254</v>
       </c>
       <c r="F10" s="88" t="n">
-        <v>11402.7391641</v>
+        <v>11240.6319722</v>
       </c>
       <c r="G10" s="87" t="n">
-        <v>0.142328</v>
+        <v>0.138362072913478</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="86" t="n">
-        <v>16838</v>
+        <v>16899</v>
       </c>
       <c r="C11" s="87" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="86" t="n">
-        <v>102660</v>
+        <v>104233</v>
       </c>
       <c r="E11" s="87" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="88" t="n">
-        <v>80115.9299117</v>
+        <v>81240.7022785</v>
       </c>
       <c r="G11" s="87" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="83"/>
       <c r="C12" s="84"/>
       <c r="D12" s="83"/>
       <c r="E12" s="84"/>
       <c r="F12" s="85"/>
       <c r="G12" s="84"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="83"/>
       <c r="C13" s="84"/>
       <c r="D13" s="83"/>
       <c r="E13" s="84"/>
       <c r="F13" s="85"/>
       <c r="G13" s="84"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="83"/>
       <c r="C14" s="84"/>
       <c r="D14" s="83"/>
       <c r="E14" s="84"/>
       <c r="F14" s="85"/>
       <c r="G14" s="84"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="83"/>
       <c r="C15" s="84"/>
       <c r="D15" s="83"/>
       <c r="E15" s="84"/>
       <c r="F15" s="85"/>
       <c r="G15" s="84"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="83"/>
       <c r="C16" s="84"/>
       <c r="D16" s="83"/>
       <c r="E16" s="84"/>
       <c r="F16" s="85"/>
       <c r="G16" s="84"/>
+    </row>
+    <row r="17" ht="15" customHeight="1"/>
+    <row r="18" ht="15" customHeight="1"/>
+    <row r="19" ht="15" customHeight="1"/>
+    <row r="20" ht="15" customHeight="1"/>
+    <row r="21" ht="15" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="20.9704166666667" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="92" t="n">
+        <v>12292</v>
+      </c>
+      <c r="C6" s="93" t="n">
+        <v>0.730015441263808</v>
+      </c>
+      <c r="D6" s="92" t="n">
+        <v>17725</v>
+      </c>
+      <c r="E6" s="93" t="n">
+        <v>0.172657315410092</v>
+      </c>
+      <c r="F6" s="94" t="n">
+        <v>11901.4425952</v>
+      </c>
+      <c r="G6" s="93" t="n">
+        <v>0.148552761084059</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="92" t="n">
+        <v>2878</v>
+      </c>
+      <c r="C7" s="93" t="n">
+        <v>0.170922912459912</v>
+      </c>
+      <c r="D7" s="92" t="n">
+        <v>17192</v>
+      </c>
+      <c r="E7" s="93" t="n">
+        <v>0.167465419832457</v>
+      </c>
+      <c r="F7" s="94" t="n">
+        <v>12921.829108</v>
+      </c>
+      <c r="G7" s="93" t="n">
+        <v>0.161289135908949</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="92" t="n">
+        <v>1388</v>
+      </c>
+      <c r="C8" s="93" t="n">
+        <v>0.0824325929445302</v>
+      </c>
+      <c r="D8" s="92" t="n">
+        <v>28992</v>
+      </c>
+      <c r="E8" s="93" t="n">
+        <v>0.282407948568089</v>
+      </c>
+      <c r="F8" s="94" t="n">
+        <v>23440.5888257</v>
+      </c>
+      <c r="G8" s="93" t="n">
+        <v>0.292583370767026</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="92" t="n">
+        <v>254</v>
+      </c>
+      <c r="C9" s="93" t="n">
+        <v>0.0150849269509443</v>
+      </c>
+      <c r="D9" s="92" t="n">
+        <v>25437</v>
+      </c>
+      <c r="E9" s="93" t="n">
+        <v>0.247779076563413</v>
+      </c>
+      <c r="F9" s="94" t="n">
+        <v>20449.3302187</v>
+      </c>
+      <c r="G9" s="93" t="n">
+        <v>0.255246743578191</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="92" t="n">
+        <v>26</v>
+      </c>
+      <c r="C10" s="93" t="n">
+        <v>0.00154412638080532</v>
+      </c>
+      <c r="D10" s="92" t="n">
+        <v>13314</v>
+      </c>
+      <c r="E10" s="93" t="n">
+        <v>0.12969023962595</v>
+      </c>
+      <c r="F10" s="94" t="n">
+        <v>11402.7391641</v>
+      </c>
+      <c r="G10" s="93" t="n">
+        <v>0.142327988661775</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="92" t="n">
+        <v>16838</v>
+      </c>
+      <c r="C11" s="93" t="n">
+        <v>1</v>
+      </c>
+      <c r="D11" s="92" t="n">
+        <v>102660</v>
+      </c>
+      <c r="E11" s="93" t="n">
+        <v>1</v>
+      </c>
+      <c r="F11" s="94" t="n">
+        <v>80115.9299117</v>
+      </c>
+      <c r="G11" s="93" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="89"/>
+      <c r="C12" s="90"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="90"/>
+      <c r="F12" s="91"/>
+      <c r="G12" s="90"/>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="90"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="90"/>
+      <c r="F13" s="91"/>
+      <c r="G13" s="90"/>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="89"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="89"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="91"/>
+      <c r="G14" s="90"/>
+    </row>
+    <row r="15" ht="81" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="89"/>
+      <c r="C15" s="90"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="90"/>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="89"/>
+      <c r="C16" s="90"/>
+      <c r="D16" s="89"/>
+      <c r="E16" s="90"/>
+      <c r="F16" s="91"/>
+      <c r="G16" s="90"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
@@ -5740,285 +6665,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="20" t="n">
-        <v>14606</v>
+        <v>14783</v>
       </c>
       <c r="C6" s="21" t="n">
-        <v>0.7292426</v>
+        <v>0.72747404163181</v>
       </c>
       <c r="D6" s="20" t="n">
-        <v>20887</v>
+        <v>21130</v>
       </c>
       <c r="E6" s="21" t="n">
-        <v>0.1626979</v>
+        <v>0.160434303936829</v>
       </c>
       <c r="F6" s="22" t="n">
-        <v>14347.6412129</v>
+        <v>14739.5869606</v>
       </c>
       <c r="G6" s="21" t="n">
-        <v>0.140261</v>
+        <v>0.1395127845815</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="20" t="n">
-        <v>3350</v>
+        <v>3405</v>
       </c>
       <c r="C7" s="21" t="n">
-        <v>0.1672575</v>
+        <v>0.167560651542739</v>
       </c>
       <c r="D7" s="20" t="n">
-        <v>20056</v>
+        <v>20256</v>
       </c>
       <c r="E7" s="21" t="n">
-        <v>0.1562249</v>
+        <v>0.153798261265707</v>
       </c>
       <c r="F7" s="22" t="n">
-        <v>15299.7222347</v>
+        <v>15657.1788081</v>
       </c>
       <c r="G7" s="21" t="n">
-        <v>0.1495684</v>
+        <v>0.148197952903801</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="20" t="n">
-        <v>1720</v>
+        <v>1771</v>
       </c>
       <c r="C8" s="21" t="n">
-        <v>0.0858755</v>
+        <v>0.0871512228728901</v>
       </c>
       <c r="D8" s="20" t="n">
-        <v>36530</v>
+        <v>37375</v>
       </c>
       <c r="E8" s="21" t="n">
-        <v>0.2845481</v>
+        <v>0.283778140541361</v>
       </c>
       <c r="F8" s="22" t="n">
-        <v>29596.4143953</v>
+        <v>30481.6332914</v>
       </c>
       <c r="G8" s="21" t="n">
-        <v>0.2893313</v>
+        <v>0.288514023523374</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="20" t="n">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C9" s="21" t="n">
-        <v>0.0159768</v>
+        <v>0.0159933074159736</v>
       </c>
       <c r="D9" s="20" t="n">
-        <v>31590</v>
+        <v>31953</v>
       </c>
       <c r="E9" s="21" t="n">
-        <v>0.2460683</v>
+        <v>0.242610379256672</v>
       </c>
       <c r="F9" s="22" t="n">
-        <v>25998.2396766</v>
+        <v>26560.9401175</v>
       </c>
       <c r="G9" s="21" t="n">
-        <v>0.254156</v>
+        <v>0.251403972635069</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20" t="n">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C10" s="21" t="n">
-        <v>0.0016476</v>
+        <v>0.00182077653658777</v>
       </c>
       <c r="D10" s="20" t="n">
-        <v>19316</v>
+        <v>20991</v>
       </c>
       <c r="E10" s="21" t="n">
-        <v>0.1504607</v>
+        <v>0.159378914999431</v>
       </c>
       <c r="F10" s="22" t="n">
-        <v>17050.4493767</v>
+        <v>18211.0999905</v>
       </c>
       <c r="G10" s="21" t="n">
-        <v>0.1666833</v>
+        <v>0.172371266356256</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="20" t="n">
-        <v>20029</v>
+        <v>20321</v>
       </c>
       <c r="C11" s="21" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="20" t="n">
-        <v>128379</v>
+        <v>131705</v>
       </c>
       <c r="E11" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="22" t="n">
-        <v>102292.4668962</v>
+        <v>105650.4391681</v>
       </c>
       <c r="G11" s="21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="17"/>
       <c r="E12" s="18"/>
       <c r="F12" s="19"/>
       <c r="G12" s="18"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="18"/>
       <c r="D13" s="17"/>
       <c r="E13" s="18"/>
       <c r="F13" s="19"/>
       <c r="G13" s="18"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="17"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="18"/>
       <c r="F14" s="19"/>
       <c r="G14" s="18"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="17"/>
       <c r="E15" s="18"/>
       <c r="F15" s="19"/>
       <c r="G15" s="18"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="18"/>
       <c r="D16" s="17"/>
       <c r="E16" s="18"/>
       <c r="F16" s="19"/>
       <c r="G16" s="18"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -6598,285 +7523,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="26" t="n">
-        <v>14185</v>
+        <v>14606</v>
       </c>
       <c r="C6" s="27" t="n">
-        <v>0.729606</v>
+        <v>0.729242598232563</v>
       </c>
       <c r="D6" s="26" t="n">
-        <v>20222</v>
+        <v>20887</v>
       </c>
       <c r="E6" s="27" t="n">
-        <v>0.1653813</v>
+        <v>0.16269794904151</v>
       </c>
       <c r="F6" s="28" t="n">
-        <v>13845.9024668</v>
+        <v>14347.6412129</v>
       </c>
       <c r="G6" s="27" t="n">
-        <v>0.1432402</v>
+        <v>0.140260975692952</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="26" t="n">
-        <v>3272</v>
+        <v>3350</v>
       </c>
       <c r="C7" s="27" t="n">
-        <v>0.1682954</v>
+        <v>0.167257476658845</v>
       </c>
       <c r="D7" s="26" t="n">
-        <v>19566</v>
+        <v>20056</v>
       </c>
       <c r="E7" s="27" t="n">
-        <v>0.1600164</v>
+        <v>0.156224927752981</v>
       </c>
       <c r="F7" s="28" t="n">
-        <v>14915.965725</v>
+        <v>15299.7222347</v>
       </c>
       <c r="G7" s="27" t="n">
-        <v>0.1543104</v>
+        <v>0.149568415924754</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="26" t="n">
-        <v>1641</v>
+        <v>1720</v>
       </c>
       <c r="C8" s="27" t="n">
-        <v>0.0844049</v>
+        <v>0.0858754805531979</v>
       </c>
       <c r="D8" s="26" t="n">
-        <v>34778</v>
+        <v>36530</v>
       </c>
       <c r="E8" s="27" t="n">
-        <v>0.2844245</v>
+        <v>0.284548095872378</v>
       </c>
       <c r="F8" s="28" t="n">
-        <v>28062.7328003</v>
+        <v>29596.4143953</v>
       </c>
       <c r="G8" s="27" t="n">
-        <v>0.2903178</v>
+        <v>0.289331319239105</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="26" t="n">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C9" s="27" t="n">
-        <v>0.0161506</v>
+        <v>0.0159768335912926</v>
       </c>
       <c r="D9" s="26" t="n">
-        <v>29958</v>
+        <v>31590</v>
       </c>
       <c r="E9" s="27" t="n">
-        <v>0.2450051</v>
+        <v>0.246068282195686</v>
       </c>
       <c r="F9" s="28" t="n">
-        <v>24641.9034618</v>
+        <v>25998.2396766</v>
       </c>
       <c r="G9" s="27" t="n">
-        <v>0.2549283</v>
+        <v>0.25415595561872</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="26" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="27" t="n">
-        <v>0.0015431</v>
+        <v>0.00164761096410205</v>
       </c>
       <c r="D10" s="26" t="n">
-        <v>17751</v>
+        <v>19316</v>
       </c>
       <c r="E10" s="27" t="n">
-        <v>0.1451728</v>
+        <v>0.150460745137445</v>
       </c>
       <c r="F10" s="28" t="n">
-        <v>15195.6067255</v>
+        <v>17050.4493767</v>
       </c>
       <c r="G10" s="27" t="n">
-        <v>0.1572033</v>
+        <v>0.166683333524469</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="26" t="n">
-        <v>19442</v>
+        <v>20029</v>
       </c>
       <c r="C11" s="27" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="26" t="n">
-        <v>122275</v>
+        <v>128379</v>
       </c>
       <c r="E11" s="27" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="28" t="n">
-        <v>96662.1111794</v>
+        <v>102292.4668962</v>
       </c>
       <c r="G11" s="27" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="23"/>
       <c r="C12" s="24"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="25"/>
       <c r="G12" s="24"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="24"/>
       <c r="D13" s="23"/>
       <c r="E13" s="24"/>
       <c r="F13" s="25"/>
       <c r="G13" s="24"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="23"/>
       <c r="C14" s="24"/>
       <c r="D14" s="23"/>
       <c r="E14" s="24"/>
       <c r="F14" s="25"/>
       <c r="G14" s="24"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="23"/>
       <c r="C15" s="24"/>
       <c r="D15" s="23"/>
       <c r="E15" s="24"/>
       <c r="F15" s="25"/>
       <c r="G15" s="24"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="24"/>
       <c r="D16" s="23"/>
       <c r="E16" s="24"/>
       <c r="F16" s="25"/>
       <c r="G16" s="24"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -7456,285 +8381,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="32" t="n">
-        <v>13733</v>
+        <v>14185</v>
       </c>
       <c r="C6" s="33" t="n">
-        <v>0.7292762</v>
+        <v>0.729606007612386</v>
       </c>
       <c r="D6" s="32" t="n">
-        <v>19674</v>
+        <v>20222</v>
       </c>
       <c r="E6" s="33" t="n">
-        <v>0.1679414</v>
+        <v>0.165381312615007</v>
       </c>
       <c r="F6" s="34" t="n">
-        <v>13488.7121798</v>
+        <v>13845.9024668</v>
       </c>
       <c r="G6" s="33" t="n">
-        <v>0.1456935</v>
+        <v>0.143240224094658</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="32" t="n">
-        <v>3191</v>
+        <v>3272</v>
       </c>
       <c r="C7" s="33" t="n">
-        <v>0.1694546</v>
+        <v>0.168295442855673</v>
       </c>
       <c r="D7" s="32" t="n">
-        <v>19137</v>
+        <v>19566</v>
       </c>
       <c r="E7" s="33" t="n">
-        <v>0.1633575</v>
+        <v>0.160016356573298</v>
       </c>
       <c r="F7" s="34" t="n">
-        <v>14564.1087215</v>
+        <v>14915.965725</v>
       </c>
       <c r="G7" s="33" t="n">
-        <v>0.157309</v>
+        <v>0.15431036569558</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="32" t="n">
-        <v>1576</v>
+        <v>1641</v>
       </c>
       <c r="C8" s="33" t="n">
-        <v>0.0836918</v>
+        <v>0.0844048966155745</v>
       </c>
       <c r="D8" s="32" t="n">
-        <v>33474</v>
+        <v>34778</v>
       </c>
       <c r="E8" s="33" t="n">
-        <v>0.2857411</v>
+        <v>0.28442445307708</v>
       </c>
       <c r="F8" s="34" t="n">
-        <v>26990.3557472</v>
+        <v>28062.7328003</v>
       </c>
       <c r="G8" s="33" t="n">
-        <v>0.2915266</v>
+        <v>0.290317813855907</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="32" t="n">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="C9" s="33" t="n">
-        <v>0.0160374</v>
+        <v>0.0161506017899393</v>
       </c>
       <c r="D9" s="32" t="n">
-        <v>28222</v>
+        <v>29958</v>
       </c>
       <c r="E9" s="33" t="n">
-        <v>0.2409089</v>
+        <v>0.245005111429156</v>
       </c>
       <c r="F9" s="34" t="n">
-        <v>23079.8512836</v>
+        <v>24641.9034618</v>
       </c>
       <c r="G9" s="33" t="n">
-        <v>0.2492887</v>
+        <v>0.254928256388544</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="32" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="33" t="n">
-        <v>0.00154</v>
+        <v>0.00154305112642732</v>
       </c>
       <c r="D10" s="32" t="n">
-        <v>16641</v>
+        <v>17751</v>
       </c>
       <c r="E10" s="33" t="n">
-        <v>0.1420511</v>
+        <v>0.145172766305459</v>
       </c>
       <c r="F10" s="34" t="n">
-        <v>14459.7973651</v>
+        <v>15195.6067255</v>
       </c>
       <c r="G10" s="33" t="n">
-        <v>0.1561823</v>
+        <v>0.157203339965312</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="32" t="n">
-        <v>18831</v>
+        <v>19442</v>
       </c>
       <c r="C11" s="33" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="32" t="n">
-        <v>117148</v>
+        <v>122275</v>
       </c>
       <c r="E11" s="33" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="34" t="n">
-        <v>92582.8252972</v>
+        <v>96662.1111794</v>
       </c>
       <c r="G11" s="33" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="29"/>
       <c r="C12" s="30"/>
       <c r="D12" s="29"/>
       <c r="E12" s="30"/>
       <c r="F12" s="31"/>
       <c r="G12" s="30"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="29"/>
       <c r="C13" s="30"/>
       <c r="D13" s="29"/>
       <c r="E13" s="30"/>
       <c r="F13" s="31"/>
       <c r="G13" s="30"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="29"/>
       <c r="C14" s="30"/>
       <c r="D14" s="29"/>
       <c r="E14" s="30"/>
       <c r="F14" s="31"/>
       <c r="G14" s="30"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="29"/>
       <c r="C15" s="30"/>
       <c r="D15" s="29"/>
       <c r="E15" s="30"/>
       <c r="F15" s="31"/>
       <c r="G15" s="30"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="30"/>
       <c r="D16" s="29"/>
       <c r="E16" s="30"/>
       <c r="F16" s="31"/>
       <c r="G16" s="30"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -8314,285 +9239,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="38" t="n">
-        <v>13522</v>
+        <v>13733</v>
       </c>
       <c r="C6" s="39" t="n">
-        <v>0.7262474</v>
+        <v>0.7292761935107</v>
       </c>
       <c r="D6" s="38" t="n">
-        <v>19266</v>
+        <v>19674</v>
       </c>
       <c r="E6" s="39" t="n">
-        <v>0.1641238</v>
+        <v>0.167941407450405</v>
       </c>
       <c r="F6" s="40" t="n">
-        <v>13261.8097467</v>
+        <v>13488.7121798</v>
       </c>
       <c r="G6" s="39" t="n">
-        <v>0.1429187</v>
+        <v>0.145693460277324</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="38" t="n">
-        <v>3166</v>
+        <v>3191</v>
       </c>
       <c r="C7" s="39" t="n">
-        <v>0.1700414</v>
+        <v>0.169454622696617</v>
       </c>
       <c r="D7" s="38" t="n">
-        <v>18810</v>
+        <v>19137</v>
       </c>
       <c r="E7" s="39" t="n">
-        <v>0.1602392</v>
+        <v>0.163357462355311</v>
       </c>
       <c r="F7" s="40" t="n">
-        <v>14241.0696426</v>
+        <v>14564.1087215</v>
       </c>
       <c r="G7" s="39" t="n">
-        <v>0.1534719</v>
+        <v>0.157308968210332</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="38" t="n">
-        <v>1599</v>
+        <v>1576</v>
       </c>
       <c r="C8" s="39" t="n">
-        <v>0.08588</v>
+        <v>0.0836917848228984</v>
       </c>
       <c r="D8" s="38" t="n">
-        <v>33921</v>
+        <v>33474</v>
       </c>
       <c r="E8" s="39" t="n">
-        <v>0.2889673</v>
+        <v>0.28574111380476</v>
       </c>
       <c r="F8" s="40" t="n">
-        <v>27428.4428689</v>
+        <v>26990.3557472</v>
       </c>
       <c r="G8" s="39" t="n">
-        <v>0.2955883</v>
+        <v>0.29152659427446</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="38" t="n">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C9" s="39" t="n">
-        <v>0.0161126</v>
+        <v>0.0160373851627635</v>
       </c>
       <c r="D9" s="38" t="n">
-        <v>28188</v>
+        <v>28222</v>
       </c>
       <c r="E9" s="39" t="n">
-        <v>0.2401288</v>
+        <v>0.240908935705262</v>
       </c>
       <c r="F9" s="40" t="n">
-        <v>23092.9818266</v>
+        <v>23079.8512836</v>
       </c>
       <c r="G9" s="39" t="n">
-        <v>0.2488663</v>
+        <v>0.249288690526687</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="38" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C10" s="39" t="n">
-        <v>0.0017187</v>
+        <v>0.00154001380702034</v>
       </c>
       <c r="D10" s="38" t="n">
-        <v>17202</v>
+        <v>16641</v>
       </c>
       <c r="E10" s="39" t="n">
-        <v>0.1465409</v>
+        <v>0.142051080684263</v>
       </c>
       <c r="F10" s="40" t="n">
-        <v>14768.4084355</v>
+        <v>14459.7973651</v>
       </c>
       <c r="G10" s="39" t="n">
-        <v>0.1591548</v>
+        <v>0.156182286711197</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="38" t="n">
-        <v>18619</v>
+        <v>18831</v>
       </c>
       <c r="C11" s="39" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="38" t="n">
-        <v>117387</v>
+        <v>117148</v>
       </c>
       <c r="E11" s="39" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="40" t="n">
-        <v>92792.7125203</v>
+        <v>92582.8252972</v>
       </c>
       <c r="G11" s="39" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="35"/>
       <c r="C12" s="36"/>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
       <c r="F12" s="37"/>
       <c r="G12" s="36"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="36"/>
       <c r="D13" s="35"/>
       <c r="E13" s="36"/>
       <c r="F13" s="37"/>
       <c r="G13" s="36"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="35"/>
       <c r="C14" s="36"/>
       <c r="D14" s="35"/>
       <c r="E14" s="36"/>
       <c r="F14" s="37"/>
       <c r="G14" s="36"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="35"/>
       <c r="C15" s="36"/>
       <c r="D15" s="35"/>
       <c r="E15" s="36"/>
       <c r="F15" s="37"/>
       <c r="G15" s="36"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="36"/>
       <c r="D16" s="35"/>
       <c r="E16" s="36"/>
       <c r="F16" s="37"/>
       <c r="G16" s="36"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -9172,285 +10097,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="44" t="n">
-        <v>13230</v>
+        <v>13522</v>
       </c>
       <c r="C6" s="45" t="n">
-        <v>0.7278028</v>
+        <v>0.726247381706859</v>
       </c>
       <c r="D6" s="44" t="n">
-        <v>19129</v>
+        <v>19266</v>
       </c>
       <c r="E6" s="45" t="n">
-        <v>0.1664738</v>
+        <v>0.164123795650285</v>
       </c>
       <c r="F6" s="46" t="n">
-        <v>13313.5199997</v>
+        <v>13261.8097467</v>
       </c>
       <c r="G6" s="45" t="n">
-        <v>0.1463288</v>
+        <v>0.142918655856717</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="44" t="n">
-        <v>3038</v>
+        <v>3166</v>
       </c>
       <c r="C7" s="45" t="n">
-        <v>0.1671251</v>
+        <v>0.17004135560449</v>
       </c>
       <c r="D7" s="44" t="n">
-        <v>18161</v>
+        <v>18810</v>
       </c>
       <c r="E7" s="45" t="n">
-        <v>0.1580496</v>
+        <v>0.160239208770988</v>
       </c>
       <c r="F7" s="46" t="n">
-        <v>13740.3325767</v>
+        <v>14241.0696426</v>
       </c>
       <c r="G7" s="45" t="n">
-        <v>0.1510199</v>
+        <v>0.153471854155406</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="44" t="n">
-        <v>1577</v>
+        <v>1599</v>
       </c>
       <c r="C8" s="45" t="n">
-        <v>0.0867532</v>
+        <v>0.0858800150384016</v>
       </c>
       <c r="D8" s="44" t="n">
-        <v>33193</v>
+        <v>33921</v>
       </c>
       <c r="E8" s="45" t="n">
-        <v>0.2888684</v>
+        <v>0.288967262132945</v>
       </c>
       <c r="F8" s="46" t="n">
-        <v>26897.5817501</v>
+        <v>27428.4428689</v>
       </c>
       <c r="G8" s="45" t="n">
-        <v>0.295631</v>
+        <v>0.295588329341052</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="44" t="n">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C9" s="45" t="n">
-        <v>0.0167785</v>
+        <v>0.0161125731779365</v>
       </c>
       <c r="D9" s="44" t="n">
-        <v>28792</v>
+        <v>28188</v>
       </c>
       <c r="E9" s="45" t="n">
-        <v>0.2505679</v>
+        <v>0.24012880472284</v>
       </c>
       <c r="F9" s="46" t="n">
-        <v>23432.9039305</v>
+        <v>23092.9818266</v>
       </c>
       <c r="G9" s="45" t="n">
-        <v>0.2575508</v>
+        <v>0.248866330117767</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="44" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C10" s="45" t="n">
-        <v>0.0015403</v>
+        <v>0.00171867447231323</v>
       </c>
       <c r="D10" s="44" t="n">
-        <v>15632</v>
+        <v>17202</v>
       </c>
       <c r="E10" s="45" t="n">
-        <v>0.1360405</v>
+        <v>0.146540928722942</v>
       </c>
       <c r="F10" s="46" t="n">
-        <v>13599.2771375</v>
+        <v>14768.4084355</v>
       </c>
       <c r="G10" s="45" t="n">
-        <v>0.1494695</v>
+        <v>0.159154830529059</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="44" t="n">
-        <v>18178</v>
+        <v>18619</v>
       </c>
       <c r="C11" s="45" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="44" t="n">
-        <v>114907</v>
+        <v>117387</v>
       </c>
       <c r="E11" s="45" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="46" t="n">
-        <v>90983.6153945</v>
+        <v>92792.7125203</v>
       </c>
       <c r="G11" s="45" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="41"/>
       <c r="C12" s="42"/>
       <c r="D12" s="41"/>
       <c r="E12" s="42"/>
       <c r="F12" s="43"/>
       <c r="G12" s="42"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="41"/>
       <c r="C13" s="42"/>
       <c r="D13" s="41"/>
       <c r="E13" s="42"/>
       <c r="F13" s="43"/>
       <c r="G13" s="42"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="41"/>
       <c r="C14" s="42"/>
       <c r="D14" s="41"/>
       <c r="E14" s="42"/>
       <c r="F14" s="43"/>
       <c r="G14" s="42"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="41"/>
       <c r="C15" s="42"/>
       <c r="D15" s="41"/>
       <c r="E15" s="42"/>
       <c r="F15" s="43"/>
       <c r="G15" s="42"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="42"/>
       <c r="D16" s="41"/>
       <c r="E16" s="42"/>
       <c r="F16" s="43"/>
       <c r="G16" s="42"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -10030,285 +10955,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="50" t="n">
-        <v>13012</v>
+        <v>13230</v>
       </c>
       <c r="C6" s="51" t="n">
-        <v>0.7247814</v>
+        <v>0.727802838596105</v>
       </c>
       <c r="D6" s="50" t="n">
-        <v>18722</v>
+        <v>19129</v>
       </c>
       <c r="E6" s="51" t="n">
-        <v>0.1661313</v>
+        <v>0.166473757038301</v>
       </c>
       <c r="F6" s="52" t="n">
-        <v>12756.0538959</v>
+        <v>13313.5199997</v>
       </c>
       <c r="G6" s="51" t="n">
-        <v>0.1442584</v>
+        <v>0.146328764162353</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="50" t="n">
-        <v>3082</v>
+        <v>3038</v>
       </c>
       <c r="C7" s="51" t="n">
-        <v>0.1716705</v>
+        <v>0.167125096270217</v>
       </c>
       <c r="D7" s="50" t="n">
-        <v>18340</v>
+        <v>18161</v>
       </c>
       <c r="E7" s="51" t="n">
-        <v>0.1627416</v>
+        <v>0.158049553116868</v>
       </c>
       <c r="F7" s="52" t="n">
-        <v>13857.7893569</v>
+        <v>13740.3325767</v>
       </c>
       <c r="G7" s="51" t="n">
-        <v>0.1567179</v>
+        <v>0.151019856895362</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="50" t="n">
-        <v>1540</v>
+        <v>1577</v>
       </c>
       <c r="C8" s="51" t="n">
-        <v>0.0857795</v>
+        <v>0.0867532181758169</v>
       </c>
       <c r="D8" s="50" t="n">
-        <v>32679</v>
+        <v>33193</v>
       </c>
       <c r="E8" s="51" t="n">
-        <v>0.2899799</v>
+        <v>0.288868389219108</v>
       </c>
       <c r="F8" s="52" t="n">
-        <v>26368.424502</v>
+        <v>26897.5817501</v>
       </c>
       <c r="G8" s="51" t="n">
-        <v>0.2982008</v>
+        <v>0.295631049980522</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="50" t="n">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="C9" s="51" t="n">
-        <v>0.0161533</v>
+        <v>0.0167785234899329</v>
       </c>
       <c r="D9" s="50" t="n">
-        <v>26976</v>
+        <v>28792</v>
       </c>
       <c r="E9" s="51" t="n">
-        <v>0.2393739</v>
+        <v>0.250567850522597</v>
       </c>
       <c r="F9" s="52" t="n">
-        <v>21689.6383133</v>
+        <v>23432.9039305</v>
       </c>
       <c r="G9" s="51" t="n">
-        <v>0.2452884</v>
+        <v>0.257550810977297</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="50" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="51" t="n">
-        <v>0.0016153</v>
+        <v>0.00154032346792826</v>
       </c>
       <c r="D10" s="50" t="n">
-        <v>15977</v>
+        <v>15632</v>
       </c>
       <c r="E10" s="51" t="n">
-        <v>0.1417733</v>
+        <v>0.136040450103127</v>
       </c>
       <c r="F10" s="52" t="n">
-        <v>13753.1529719</v>
+        <v>13599.2771375</v>
       </c>
       <c r="G10" s="51" t="n">
-        <v>0.1555346</v>
+        <v>0.149469517984466</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="50" t="n">
-        <v>17953</v>
+        <v>18178</v>
       </c>
       <c r="C11" s="51" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="50" t="n">
-        <v>112694</v>
+        <v>114907</v>
       </c>
       <c r="E11" s="51" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="52" t="n">
-        <v>88425.05904</v>
+        <v>90983.6153945</v>
       </c>
       <c r="G11" s="51" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="47"/>
       <c r="C12" s="48"/>
       <c r="D12" s="47"/>
       <c r="E12" s="48"/>
       <c r="F12" s="49"/>
       <c r="G12" s="48"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="48"/>
       <c r="D13" s="47"/>
       <c r="E13" s="48"/>
       <c r="F13" s="49"/>
       <c r="G13" s="48"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="47"/>
       <c r="C14" s="48"/>
       <c r="D14" s="47"/>
       <c r="E14" s="48"/>
       <c r="F14" s="49"/>
       <c r="G14" s="48"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="47"/>
       <c r="C15" s="48"/>
       <c r="D15" s="47"/>
       <c r="E15" s="48"/>
       <c r="F15" s="49"/>
       <c r="G15" s="48"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="48"/>
       <c r="D16" s="47"/>
       <c r="E16" s="48"/>
       <c r="F16" s="49"/>
       <c r="G16" s="48"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -10888,285 +11813,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="56" t="n">
-        <v>12956</v>
+        <v>13012</v>
       </c>
       <c r="C6" s="57" t="n">
-        <v>0.7311512</v>
+        <v>0.724781373586587</v>
       </c>
       <c r="D6" s="56" t="n">
-        <v>18696</v>
+        <v>18722</v>
       </c>
       <c r="E6" s="57" t="n">
-        <v>0.1696336</v>
+        <v>0.166131293591496</v>
       </c>
       <c r="F6" s="58" t="n">
-        <v>12711.1423532</v>
+        <v>12756.0538959</v>
       </c>
       <c r="G6" s="57" t="n">
-        <v>0.146486</v>
+        <v>0.144258358822578</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="56" t="n">
-        <v>2944</v>
+        <v>3082</v>
       </c>
       <c r="C7" s="57" t="n">
-        <v>0.16614</v>
+        <v>0.171670472901465</v>
       </c>
       <c r="D7" s="56" t="n">
-        <v>17560</v>
+        <v>18340</v>
       </c>
       <c r="E7" s="57" t="n">
-        <v>0.1593264</v>
+        <v>0.162741583402843</v>
       </c>
       <c r="F7" s="58" t="n">
-        <v>13385.5594618</v>
+        <v>13857.7893569</v>
       </c>
       <c r="G7" s="57" t="n">
-        <v>0.1542582</v>
+        <v>0.156717897701728</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="56" t="n">
-        <v>1517</v>
+        <v>1540</v>
       </c>
       <c r="C8" s="57" t="n">
-        <v>0.0856095</v>
+        <v>0.0857795354536846</v>
       </c>
       <c r="D8" s="56" t="n">
-        <v>32306</v>
+        <v>32679</v>
       </c>
       <c r="E8" s="57" t="n">
-        <v>0.2931207</v>
+        <v>0.289979945693648</v>
       </c>
       <c r="F8" s="58" t="n">
-        <v>26155.3850702</v>
+        <v>26368.424502</v>
       </c>
       <c r="G8" s="57" t="n">
-        <v>0.3014205</v>
+        <v>0.298200813075759</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="56" t="n">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="C9" s="57" t="n">
-        <v>0.0156885</v>
+        <v>0.0161532891438757</v>
       </c>
       <c r="D9" s="56" t="n">
-        <v>27215</v>
+        <v>26976</v>
       </c>
       <c r="E9" s="57" t="n">
-        <v>0.2469287</v>
+        <v>0.239373879709656</v>
       </c>
       <c r="F9" s="58" t="n">
-        <v>21882.9192899</v>
+        <v>21689.6383133</v>
       </c>
       <c r="G9" s="57" t="n">
-        <v>0.2521836</v>
+        <v>0.245288366768163</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="56" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C10" s="57" t="n">
-        <v>0.0014108</v>
+        <v>0.00161532891438757</v>
       </c>
       <c r="D10" s="56" t="n">
-        <v>14437</v>
+        <v>15977</v>
       </c>
       <c r="E10" s="57" t="n">
-        <v>0.1309906</v>
+        <v>0.141773297602357</v>
       </c>
       <c r="F10" s="58" t="n">
-        <v>12638.7385393</v>
+        <v>13753.1529719</v>
       </c>
       <c r="G10" s="57" t="n">
-        <v>0.1456516</v>
+        <v>0.155534563631771</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="56" t="n">
-        <v>17720</v>
+        <v>17953</v>
       </c>
       <c r="C11" s="57" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="56" t="n">
-        <v>110214</v>
+        <v>112694</v>
       </c>
       <c r="E11" s="57" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="58" t="n">
-        <v>86773.7447144</v>
+        <v>88425.05904</v>
       </c>
       <c r="G11" s="57" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="53"/>
       <c r="C12" s="54"/>
       <c r="D12" s="53"/>
       <c r="E12" s="54"/>
       <c r="F12" s="55"/>
       <c r="G12" s="54"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="54"/>
       <c r="D13" s="53"/>
       <c r="E13" s="54"/>
       <c r="F13" s="55"/>
       <c r="G13" s="54"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="53"/>
       <c r="E14" s="54"/>
       <c r="F14" s="55"/>
       <c r="G14" s="54"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="53"/>
       <c r="C15" s="54"/>
       <c r="D15" s="53"/>
       <c r="E15" s="54"/>
       <c r="F15" s="55"/>
       <c r="G15" s="54"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="54"/>
       <c r="D16" s="53"/>
       <c r="E16" s="54"/>
       <c r="F16" s="55"/>
       <c r="G16" s="54"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
@@ -11746,285 +12671,285 @@
     <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="60" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="62" t="n">
-        <v>12929</v>
+        <v>12956</v>
       </c>
       <c r="C6" s="63" t="n">
-        <v>0.7323138</v>
+        <v>0.731151241534989</v>
       </c>
       <c r="D6" s="62" t="n">
-        <v>18634</v>
+        <v>18696</v>
       </c>
       <c r="E6" s="63" t="n">
-        <v>0.1715427</v>
+        <v>0.169633621862921</v>
       </c>
       <c r="F6" s="64" t="n">
-        <v>12461.5396284</v>
+        <v>12711.1423532</v>
       </c>
       <c r="G6" s="63" t="n">
-        <v>0.1468227</v>
+        <v>0.146486041313953</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="62" t="n">
-        <v>2949</v>
+        <v>2944</v>
       </c>
       <c r="C7" s="63" t="n">
-        <v>0.1670348</v>
+        <v>0.166139954853273</v>
       </c>
       <c r="D7" s="62" t="n">
-        <v>17585</v>
+        <v>17560</v>
       </c>
       <c r="E7" s="63" t="n">
-        <v>0.1618857</v>
+        <v>0.159326401364618</v>
       </c>
       <c r="F7" s="64" t="n">
-        <v>13336.1019132</v>
+        <v>13385.5594618</v>
       </c>
       <c r="G7" s="63" t="n">
-        <v>0.1571269</v>
+        <v>0.154258174587903</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="62" t="n">
-        <v>1478</v>
+        <v>1517</v>
       </c>
       <c r="C8" s="63" t="n">
-        <v>0.0837157</v>
+        <v>0.0856094808126411</v>
       </c>
       <c r="D8" s="62" t="n">
-        <v>31323</v>
+        <v>32306</v>
       </c>
       <c r="E8" s="63" t="n">
-        <v>0.2883564</v>
+        <v>0.293120656177981</v>
       </c>
       <c r="F8" s="64" t="n">
-        <v>25346.8552837</v>
+        <v>26155.3850702</v>
       </c>
       <c r="G8" s="63" t="n">
-        <v>0.2986384</v>
+        <v>0.301420494831538</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="62" t="n">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C9" s="63" t="n">
-        <v>0.015463</v>
+        <v>0.0156884875846501</v>
       </c>
       <c r="D9" s="62" t="n">
-        <v>26244</v>
+        <v>27215</v>
       </c>
       <c r="E9" s="63" t="n">
-        <v>0.2415996</v>
+        <v>0.246928702342715</v>
       </c>
       <c r="F9" s="64" t="n">
-        <v>21069.3945785</v>
+        <v>21882.9192899</v>
       </c>
       <c r="G9" s="63" t="n">
-        <v>0.248241</v>
+        <v>0.252183645662909</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="62" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="63" t="n">
-        <v>0.0014727</v>
+        <v>0.00141083521444695</v>
       </c>
       <c r="D10" s="62" t="n">
-        <v>14840</v>
+        <v>14437</v>
       </c>
       <c r="E10" s="63" t="n">
-        <v>0.1366155</v>
+        <v>0.130990618251765</v>
       </c>
       <c r="F10" s="64" t="n">
-        <v>12660.8540923</v>
+        <v>12638.7385393</v>
       </c>
       <c r="G10" s="63" t="n">
-        <v>0.149171</v>
+        <v>0.145651643603697</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="62" t="n">
-        <v>17655</v>
+        <v>17720</v>
       </c>
       <c r="C11" s="63" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="62" t="n">
-        <v>108626</v>
+        <v>110214</v>
       </c>
       <c r="E11" s="63" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="64" t="n">
-        <v>84874.7454961</v>
+        <v>86773.7447144</v>
       </c>
       <c r="G11" s="63" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="59"/>
       <c r="C12" s="60"/>
       <c r="D12" s="59"/>
       <c r="E12" s="60"/>
       <c r="F12" s="61"/>
       <c r="G12" s="60"/>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="59"/>
       <c r="C13" s="60"/>
       <c r="D13" s="59"/>
       <c r="E13" s="60"/>
       <c r="F13" s="61"/>
       <c r="G13" s="60"/>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="1"/>
       <c r="B14" s="59"/>
       <c r="C14" s="60"/>
       <c r="D14" s="59"/>
       <c r="E14" s="60"/>
       <c r="F14" s="61"/>
       <c r="G14" s="60"/>
     </row>
     <row r="15" ht="81" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="59"/>
       <c r="C15" s="60"/>
       <c r="D15" s="59"/>
       <c r="E15" s="60"/>
       <c r="F15" s="61"/>
       <c r="G15" s="60"/>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="59"/>
       <c r="C16" s="60"/>
       <c r="D16" s="59"/>
       <c r="E16" s="60"/>
       <c r="F16" s="61"/>
       <c r="G16" s="60"/>
     </row>
     <row r="17" ht="15" customHeight="1"/>
     <row r="18" ht="15" customHeight="1"/>
     <row r="19" ht="15" customHeight="1"/>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>