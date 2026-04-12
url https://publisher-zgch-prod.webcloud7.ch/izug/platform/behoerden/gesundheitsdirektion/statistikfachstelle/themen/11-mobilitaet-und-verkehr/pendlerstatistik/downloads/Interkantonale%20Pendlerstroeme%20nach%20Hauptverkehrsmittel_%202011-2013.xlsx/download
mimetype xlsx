--- v0 (2025-12-17)
+++ v1 (2026-04-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Pendlerströme" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t xml:space="preserve">Interkantonale Pendlerströme, nach Hauptverkehrsmittel</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Nachbarkantone, 2021-2023</t>
+    <t xml:space="preserve">Kanton Zug und Nachbarkantone, 2022-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Herkunfts-/Zielkanton</t>
   </si>
   <si>
     <t xml:space="preserve">Wegpendler/innen</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Zupendler/innen</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Motorisierter Individualverkehr</t>
   </si>
   <si>
     <t xml:space="preserve">Öffentlicher Verkehr</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Modalsplit ÖV </t>
@@ -86,54 +86,54 @@
   </si>
   <si>
     <t xml:space="preserve">Zürich</t>
   </si>
   <si>
     <t xml:space="preserve">Rest</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ständige Wohnbevölkerung im Alter ab 15 Jahren in Privathaushalten. Nur Pendler/innen mit bekanntem Pendelweg.
 Hochrechnungen auf Basis einer Stichprobe, gerundete Werte. Um die Genauigkeit der Schätzung zu erhöhen, werden die Daten der drei jeweilst aktuellsten Jahre miteinander kombiniert.
 Hochrechnungen für Kantone werden nur ausgewiesen, wenn mehr als 50 Beobachtungen vorliegen.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"> Prozentualer Anteil des ÖV an allen Verkehrsmitteln.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Strukturerhebung Pooling Zielpersonendaten, Aktualisiert am 25.08.2025 12:25</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Strukturerhebung Pooling Zielpersonendaten, Aktualisiert am 26.03.2026 16:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="0.00%"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -747,217 +747,217 @@
       </c>
       <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="12" t="n">
-        <v>1300</v>
+        <v>1400</v>
       </c>
       <c r="C6" s="9" t="n">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="D6" s="9" t="n">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="E6" s="15" t="n">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="F6" s="12" t="n">
-        <v>5900</v>
+        <v>6400</v>
       </c>
       <c r="G6" s="9" t="n">
-        <v>4300</v>
+        <v>4600</v>
       </c>
       <c r="H6" s="9" t="n">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="I6" s="15" t="n">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="12" t="n">
-        <v>5100</v>
+        <v>5200</v>
       </c>
       <c r="C7" s="9" t="n">
         <v>2600</v>
       </c>
       <c r="D7" s="9" t="n">
-        <v>2400</v>
+        <v>2500</v>
       </c>
       <c r="E7" s="15" t="n">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="F7" s="12" t="n">
-        <v>11800</v>
+        <v>12400</v>
       </c>
       <c r="G7" s="9" t="n">
-        <v>7400</v>
+        <v>7500</v>
       </c>
       <c r="H7" s="9" t="n">
-        <v>4200</v>
+        <v>4600</v>
       </c>
       <c r="I7" s="15" t="n">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="12" t="n">
-        <v>1900</v>
+        <v>2000</v>
       </c>
       <c r="C8" s="9" t="n">
-        <v>1600</v>
+        <v>1700</v>
       </c>
       <c r="D8" s="9" t="n">
         <v>300</v>
       </c>
       <c r="E8" s="15" t="n">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="F8" s="12" t="n">
         <v>6200</v>
       </c>
       <c r="G8" s="9" t="n">
-        <v>4800</v>
+        <v>4600</v>
       </c>
       <c r="H8" s="9" t="n">
-        <v>1300</v>
+        <v>1600</v>
       </c>
       <c r="I8" s="15" t="n">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="n">
         <v>10200</v>
       </c>
       <c r="C9" s="9" t="n">
-        <v>3900</v>
+        <v>3800</v>
       </c>
       <c r="D9" s="9" t="n">
-        <v>6200</v>
+        <v>6400</v>
       </c>
       <c r="E9" s="15" t="n">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="F9" s="12" t="n">
-        <v>13300</v>
+        <v>14900</v>
       </c>
       <c r="G9" s="9" t="n">
-        <v>6400</v>
+        <v>7000</v>
       </c>
       <c r="H9" s="9" t="n">
-        <v>6600</v>
+        <v>7500</v>
       </c>
       <c r="I9" s="15" t="n">
         <v>0.5</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="12" t="n">
-        <v>1600</v>
+        <v>1700</v>
       </c>
       <c r="C10" s="9" t="n">
         <v>800</v>
       </c>
       <c r="D10" s="9" t="n">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="E10" s="15" t="n">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="F10" s="12" t="n">
-        <v>2900</v>
+        <v>3200</v>
       </c>
       <c r="G10" s="9" t="n">
-        <v>1700</v>
+        <v>1800</v>
       </c>
       <c r="H10" s="9" t="n">
-        <v>1200</v>
+        <v>1300</v>
       </c>
       <c r="I10" s="15" t="n">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12" t="n">
-        <v>20000</v>
+        <v>20400</v>
       </c>
       <c r="C11" s="9" t="n">
         <v>10000</v>
       </c>
       <c r="D11" s="9" t="n">
-        <v>9900</v>
+        <v>10200</v>
       </c>
       <c r="E11" s="15" t="n">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="F11" s="12" t="n">
-        <v>40200</v>
+        <v>43100</v>
       </c>
       <c r="G11" s="9" t="n">
-        <v>24600</v>
+        <v>25600</v>
       </c>
       <c r="H11" s="9" t="n">
-        <v>14900</v>
+        <v>16700</v>
       </c>
       <c r="I11" s="15" t="n">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" ht="75" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="3"/>