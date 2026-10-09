--- v0 (2025-12-18)
+++ v1 (2026-10-09)
@@ -1,108 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="2010" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t xml:space="preserve">Allgemeine Übersicht Wohnungen</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2024</t>
+    <t xml:space="preserve">Kanton Zug, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dimension</t>
   </si>
   <si>
     <t xml:space="preserve">Ausprägung</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Bauperiode</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Anzahl Zimmer</t>
   </si>
   <si>
     <t xml:space="preserve">Vor 1919</t>
   </si>
   <si>
     <t xml:space="preserve">1919-1945</t>
   </si>
@@ -163,124 +133,84 @@
   <si>
     <t xml:space="preserve">Wohngebäude mit Nebennutzung</t>
   </si>
   <si>
     <t xml:space="preserve">Gebäude mit teilweiser Wohnnutzung</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;30 m2</t>
   </si>
   <si>
     <t xml:space="preserve">30-49 m2</t>
   </si>
   <si>
     <t xml:space="preserve">50-69 m2</t>
   </si>
   <si>
     <t xml:space="preserve">70-99 m2</t>
   </si>
   <si>
     <t xml:space="preserve">100-149 m2</t>
   </si>
   <si>
     <t xml:space="preserve">150+ m2</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Gebäude- und Wohnungsstatistik, Aktualisiert am 06.10.2025 12:09</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Gebäude- und Wohnungsstatistik, Aktualisiert am 15.09.2026 13:50</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2023</t>
+    <t xml:space="preserve">Kanton Zug, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Anzahl Wohnungen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Ab 2011</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2021</t>
   </si>
-  <si>
-[...31 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="5">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
-    <numFmt numFmtId="171" formatCode="#,##0"/>
-[...8 lines deleted...]
-    <numFmt numFmtId="180" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -319,545 +249,190 @@
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
-[...118 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...16 lines deleted...]
-<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
-</file>
-[...10 lines deleted...]
-<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">29</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
-        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...203 lines deleted...]
-        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">29</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
@@ -869,51 +444,51 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">28</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">29</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -949,187 +524,52 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">28</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
-[...135 lines deleted...]
-        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1381,90 +821,60 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
-[...16 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="16.96" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="32.5120833333333" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
@@ -1537,1345 +947,1345 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="L4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="14" t="s">
+      <c r="M4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="11" t="s">
+      <c r="N4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="8" t="s">
+      <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="8" t="s">
+      <c r="P4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="8" t="s">
+      <c r="Q4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="8" t="s">
+      <c r="R4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="14" t="s">
+      <c r="S4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="L5" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="O5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="Q5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="R5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="7" t="n">
-[...14 lines deleted...]
-      <c r="H6" s="7" t="n">
+      <c r="C6" s="3" t="n">
+        <v>6507</v>
+      </c>
+      <c r="D6" s="6" t="n">
+        <v>469</v>
+      </c>
+      <c r="E6" s="3" t="n">
+        <v>454</v>
+      </c>
+      <c r="F6" s="3" t="n">
+        <v>498</v>
+      </c>
+      <c r="G6" s="3" t="n">
+        <v>578</v>
+      </c>
+      <c r="H6" s="3" t="n">
+        <v>1062</v>
+      </c>
+      <c r="I6" s="3" t="n">
+        <v>1209</v>
+      </c>
+      <c r="J6" s="3" t="n">
+        <v>901</v>
+      </c>
+      <c r="K6" s="3" t="n">
+        <v>890</v>
+      </c>
+      <c r="L6" s="3" t="n">
+        <v>336</v>
+      </c>
+      <c r="M6" s="9" t="n">
+        <v>110</v>
+      </c>
+      <c r="N6" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="O6" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="P6" s="3" t="n">
+        <v>226</v>
+      </c>
+      <c r="Q6" s="3" t="n">
+        <v>964</v>
+      </c>
+      <c r="R6" s="3" t="n">
+        <v>2453</v>
+      </c>
+      <c r="S6" s="9" t="n">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="3" t="n">
+        <v>42979</v>
+      </c>
+      <c r="D7" s="6" t="n">
+        <v>1995</v>
+      </c>
+      <c r="E7" s="3" t="n">
+        <v>1113</v>
+      </c>
+      <c r="F7" s="3" t="n">
+        <v>2800</v>
+      </c>
+      <c r="G7" s="3" t="n">
+        <v>5413</v>
+      </c>
+      <c r="H7" s="3" t="n">
+        <v>5506</v>
+      </c>
+      <c r="I7" s="3" t="n">
+        <v>4624</v>
+      </c>
+      <c r="J7" s="3" t="n">
+        <v>6442</v>
+      </c>
+      <c r="K7" s="3" t="n">
+        <v>6519</v>
+      </c>
+      <c r="L7" s="3" t="n">
+        <v>6559</v>
+      </c>
+      <c r="M7" s="9" t="n">
+        <v>2008</v>
+      </c>
+      <c r="N7" s="6" t="n">
+        <v>1666</v>
+      </c>
+      <c r="O7" s="3" t="n">
+        <v>5501</v>
+      </c>
+      <c r="P7" s="3" t="n">
+        <v>11877</v>
+      </c>
+      <c r="Q7" s="3" t="n">
+        <v>16241</v>
+      </c>
+      <c r="R7" s="3" t="n">
+        <v>6174</v>
+      </c>
+      <c r="S7" s="9" t="n">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="3" t="n">
+        <v>10925</v>
+      </c>
+      <c r="D8" s="6" t="n">
+        <v>1738</v>
+      </c>
+      <c r="E8" s="3" t="n">
+        <v>469</v>
+      </c>
+      <c r="F8" s="3" t="n">
+        <v>505</v>
+      </c>
+      <c r="G8" s="3" t="n">
+        <v>1182</v>
+      </c>
+      <c r="H8" s="3" t="n">
+        <v>1229</v>
+      </c>
+      <c r="I8" s="3" t="n">
+        <v>1005</v>
+      </c>
+      <c r="J8" s="3" t="n">
+        <v>1308</v>
+      </c>
+      <c r="K8" s="3" t="n">
+        <v>1148</v>
+      </c>
+      <c r="L8" s="3" t="n">
+        <v>1423</v>
+      </c>
+      <c r="M8" s="9" t="n">
+        <v>918</v>
+      </c>
+      <c r="N8" s="6" t="n">
         <v>1067</v>
       </c>
-      <c r="I6" s="7" t="n">
-[...14 lines deleted...]
-      <c r="N6" s="10" t="n">
+      <c r="O8" s="3" t="n">
+        <v>2082</v>
+      </c>
+      <c r="P8" s="3" t="n">
+        <v>3126</v>
+      </c>
+      <c r="Q8" s="3" t="n">
+        <v>2897</v>
+      </c>
+      <c r="R8" s="3" t="n">
+        <v>1211</v>
+      </c>
+      <c r="S8" s="9" t="n">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="3" t="n">
+        <v>2349</v>
+      </c>
+      <c r="D9" s="6" t="n">
+        <v>324</v>
+      </c>
+      <c r="E9" s="3" t="n">
+        <v>127</v>
+      </c>
+      <c r="F9" s="3" t="n">
+        <v>163</v>
+      </c>
+      <c r="G9" s="3" t="n">
+        <v>289</v>
+      </c>
+      <c r="H9" s="3" t="n">
+        <v>209</v>
+      </c>
+      <c r="I9" s="3" t="n">
+        <v>338</v>
+      </c>
+      <c r="J9" s="3" t="n">
+        <v>228</v>
+      </c>
+      <c r="K9" s="3" t="n">
+        <v>251</v>
+      </c>
+      <c r="L9" s="3" t="n">
+        <v>281</v>
+      </c>
+      <c r="M9" s="9" t="n">
+        <v>139</v>
+      </c>
+      <c r="N9" s="6" t="n">
+        <v>422</v>
+      </c>
+      <c r="O9" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="P9" s="3" t="n">
+        <v>482</v>
+      </c>
+      <c r="Q9" s="3" t="n">
+        <v>597</v>
+      </c>
+      <c r="R9" s="3" t="n">
+        <v>273</v>
+      </c>
+      <c r="S9" s="9" t="n">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="3" t="n">
+        <v>4526</v>
+      </c>
+      <c r="D10" s="6" t="n">
+        <v>4526</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="6" t="n">
+        <v>324</v>
+      </c>
+      <c r="O10" s="3" t="n">
+        <v>675</v>
+      </c>
+      <c r="P10" s="3" t="n">
+        <v>1166</v>
+      </c>
+      <c r="Q10" s="3" t="n">
+        <v>1128</v>
+      </c>
+      <c r="R10" s="3" t="n">
+        <v>616</v>
+      </c>
+      <c r="S10" s="9" t="n">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="3" t="n">
+        <v>2163</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="3" t="n">
+        <v>2163</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="6" t="n">
+        <v>111</v>
+      </c>
+      <c r="O11" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="P11" s="3" t="n">
+        <v>624</v>
+      </c>
+      <c r="Q11" s="3" t="n">
+        <v>636</v>
+      </c>
+      <c r="R11" s="3" t="n">
+        <v>315</v>
+      </c>
+      <c r="S11" s="9" t="n">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="3" t="n">
+        <v>3966</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="n">
+        <v>3966</v>
+      </c>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="6" t="n">
+        <v>142</v>
+      </c>
+      <c r="O12" s="3" t="n">
+        <v>560</v>
+      </c>
+      <c r="P12" s="3" t="n">
+        <v>1428</v>
+      </c>
+      <c r="Q12" s="3" t="n">
+        <v>1204</v>
+      </c>
+      <c r="R12" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="S12" s="9" t="n">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="3" t="n">
+        <v>7462</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3" t="n">
+        <v>7462</v>
+      </c>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="6" t="n">
+        <v>495</v>
+      </c>
+      <c r="O13" s="3" t="n">
+        <v>783</v>
+      </c>
+      <c r="P13" s="3" t="n">
+        <v>2287</v>
+      </c>
+      <c r="Q13" s="3" t="n">
+        <v>2683</v>
+      </c>
+      <c r="R13" s="3" t="n">
+        <v>786</v>
+      </c>
+      <c r="S13" s="9" t="n">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="3" t="n">
+        <v>8006</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3" t="n">
+        <v>8006</v>
+      </c>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="6" t="n">
+        <v>726</v>
+      </c>
+      <c r="O14" s="3" t="n">
+        <v>907</v>
+      </c>
+      <c r="P14" s="3" t="n">
+        <v>1853</v>
+      </c>
+      <c r="Q14" s="3" t="n">
+        <v>2284</v>
+      </c>
+      <c r="R14" s="3" t="n">
+        <v>1416</v>
+      </c>
+      <c r="S14" s="9" t="n">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="3" t="n">
+        <v>7176</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3" t="n">
+        <v>7176</v>
+      </c>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="6" t="n">
+        <v>400</v>
+      </c>
+      <c r="O15" s="3" t="n">
+        <v>1099</v>
+      </c>
+      <c r="P15" s="3" t="n">
+        <v>1368</v>
+      </c>
+      <c r="Q15" s="3" t="n">
+        <v>2182</v>
+      </c>
+      <c r="R15" s="3" t="n">
+        <v>1348</v>
+      </c>
+      <c r="S15" s="9" t="n">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="3" t="n">
+        <v>8879</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="n">
+        <v>8879</v>
+      </c>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="6" t="n">
+        <v>311</v>
+      </c>
+      <c r="O16" s="3" t="n">
+        <v>1265</v>
+      </c>
+      <c r="P16" s="3" t="n">
+        <v>1894</v>
+      </c>
+      <c r="Q16" s="3" t="n">
+        <v>3202</v>
+      </c>
+      <c r="R16" s="3" t="n">
+        <v>1587</v>
+      </c>
+      <c r="S16" s="9" t="n">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O6" s="7" t="n">
-[...105 lines deleted...]
-      <c r="K8" s="7" t="n">
+      <c r="C17" s="3" t="n">
+        <v>8808</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>8808</v>
+      </c>
+      <c r="L17" s="3"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="6" t="n">
+        <v>171</v>
+      </c>
+      <c r="O17" s="3" t="n">
+        <v>556</v>
+      </c>
+      <c r="P17" s="3" t="n">
+        <v>1676</v>
+      </c>
+      <c r="Q17" s="3" t="n">
+        <v>3543</v>
+      </c>
+      <c r="R17" s="3" t="n">
+        <v>2112</v>
+      </c>
+      <c r="S17" s="9" t="n">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="3" t="n">
+        <v>8599</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3" t="n">
+        <v>8599</v>
+      </c>
+      <c r="M18" s="9"/>
+      <c r="N18" s="6" t="n">
+        <v>247</v>
+      </c>
+      <c r="O18" s="3" t="n">
+        <v>1373</v>
+      </c>
+      <c r="P18" s="3" t="n">
+        <v>2468</v>
+      </c>
+      <c r="Q18" s="3" t="n">
+        <v>2986</v>
+      </c>
+      <c r="R18" s="3" t="n">
+        <v>1165</v>
+      </c>
+      <c r="S18" s="9" t="n">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="3" t="n">
+        <v>3175</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="9" t="n">
+        <v>3175</v>
+      </c>
+      <c r="N19" s="6" t="n">
+        <v>243</v>
+      </c>
+      <c r="O19" s="3" t="n">
+        <v>609</v>
+      </c>
+      <c r="P19" s="3" t="n">
+        <v>947</v>
+      </c>
+      <c r="Q19" s="3" t="n">
+        <v>851</v>
+      </c>
+      <c r="R19" s="3" t="n">
+        <v>383</v>
+      </c>
+      <c r="S19" s="9" t="n">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="3" t="n">
+        <v>1163</v>
+      </c>
+      <c r="D20" s="6" t="n">
+        <v>154</v>
+      </c>
+      <c r="E20" s="3" t="n">
+        <v>53</v>
+      </c>
+      <c r="F20" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="G20" s="3" t="n">
+        <v>211</v>
+      </c>
+      <c r="H20" s="3" t="n">
+        <v>356</v>
+      </c>
+      <c r="I20" s="3" t="n">
+        <v>90</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>80</v>
+      </c>
+      <c r="K20" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="L20" s="3" t="n">
+        <v>32</v>
+      </c>
+      <c r="M20" s="9" t="n">
+        <v>97</v>
+      </c>
+      <c r="N20" s="6" t="n">
         <v>1114</v>
       </c>
-      <c r="L8" s="7" t="n">
-[...193 lines deleted...]
-      <c r="P12" s="7" t="n">
+      <c r="O20" s="3" t="n">
+        <v>49</v>
+      </c>
+      <c r="P20" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="S20" s="9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="3" t="n">
+        <v>3279</v>
+      </c>
+      <c r="D21" s="6" t="n">
+        <v>368</v>
+      </c>
+      <c r="E21" s="3" t="n">
+        <v>140</v>
+      </c>
+      <c r="F21" s="3" t="n">
+        <v>329</v>
+      </c>
+      <c r="G21" s="3" t="n">
+        <v>495</v>
+      </c>
+      <c r="H21" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="I21" s="3" t="n">
+        <v>430</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>421</v>
+      </c>
+      <c r="K21" s="3" t="n">
+        <v>134</v>
+      </c>
+      <c r="L21" s="3" t="n">
+        <v>295</v>
+      </c>
+      <c r="M21" s="9" t="n">
+        <v>152</v>
+      </c>
+      <c r="N21" s="6" t="n">
+        <v>1705</v>
+      </c>
+      <c r="O21" s="3" t="n">
+        <v>1438</v>
+      </c>
+      <c r="P21" s="3" t="n">
+        <v>117</v>
+      </c>
+      <c r="Q21" s="3" t="n">
+        <v>16</v>
+      </c>
+      <c r="R21" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="S21" s="9" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="3" t="n">
+        <v>7646</v>
+      </c>
+      <c r="D22" s="6" t="n">
+        <v>628</v>
+      </c>
+      <c r="E22" s="3" t="n">
+        <v>360</v>
+      </c>
+      <c r="F22" s="3" t="n">
+        <v>1066</v>
+      </c>
+      <c r="G22" s="3" t="n">
+        <v>1213</v>
+      </c>
+      <c r="H22" s="3" t="n">
+        <v>933</v>
+      </c>
+      <c r="I22" s="3" t="n">
+        <v>845</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>1003</v>
+      </c>
+      <c r="K22" s="3" t="n">
+        <v>330</v>
+      </c>
+      <c r="L22" s="3" t="n">
+        <v>802</v>
+      </c>
+      <c r="M22" s="9" t="n">
+        <v>466</v>
+      </c>
+      <c r="N22" s="6" t="n">
+        <v>280</v>
+      </c>
+      <c r="O22" s="3" t="n">
+        <v>4621</v>
+      </c>
+      <c r="P22" s="3" t="n">
+        <v>2482</v>
+      </c>
+      <c r="Q22" s="3" t="n">
+        <v>233</v>
+      </c>
+      <c r="R22" s="3" t="n">
+        <v>23</v>
+      </c>
+      <c r="S22" s="9" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="3" t="n">
+        <v>16696</v>
+      </c>
+      <c r="D23" s="6" t="n">
+        <v>1256</v>
+      </c>
+      <c r="E23" s="3" t="n">
+        <v>735</v>
+      </c>
+      <c r="F23" s="3" t="n">
+        <v>1504</v>
+      </c>
+      <c r="G23" s="3" t="n">
+        <v>3197</v>
+      </c>
+      <c r="H23" s="3" t="n">
+        <v>2270</v>
+      </c>
+      <c r="I23" s="3" t="n">
+        <v>1749</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>2034</v>
+      </c>
+      <c r="K23" s="3" t="n">
+        <v>1205</v>
+      </c>
+      <c r="L23" s="3" t="n">
+        <v>1940</v>
+      </c>
+      <c r="M23" s="9" t="n">
+        <v>806</v>
+      </c>
+      <c r="N23" s="6" t="n">
+        <v>51</v>
+      </c>
+      <c r="O23" s="3" t="n">
+        <v>1771</v>
+      </c>
+      <c r="P23" s="3" t="n">
+        <v>9479</v>
+      </c>
+      <c r="Q23" s="3" t="n">
+        <v>4904</v>
+      </c>
+      <c r="R23" s="3" t="n">
+        <v>423</v>
+      </c>
+      <c r="S23" s="9" t="n">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="3" t="n">
+        <v>24379</v>
+      </c>
+      <c r="D24" s="6" t="n">
+        <v>1380</v>
+      </c>
+      <c r="E24" s="3" t="n">
+        <v>609</v>
+      </c>
+      <c r="F24" s="3" t="n">
+        <v>727</v>
+      </c>
+      <c r="G24" s="3" t="n">
+        <v>1808</v>
+      </c>
+      <c r="H24" s="3" t="n">
+        <v>2717</v>
+      </c>
+      <c r="I24" s="3" t="n">
+        <v>2602</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>3899</v>
+      </c>
+      <c r="K24" s="3" t="n">
+        <v>5029</v>
+      </c>
+      <c r="L24" s="3" t="n">
+        <v>4305</v>
+      </c>
+      <c r="M24" s="9" t="n">
+        <v>1303</v>
+      </c>
+      <c r="N24" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="O24" s="3" t="n">
+        <v>164</v>
+      </c>
+      <c r="P24" s="3" t="n">
+        <v>3487</v>
+      </c>
+      <c r="Q24" s="3" t="n">
+        <v>14222</v>
+      </c>
+      <c r="R24" s="3" t="n">
+        <v>5577</v>
+      </c>
+      <c r="S24" s="9" t="n">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="3" t="n">
+        <v>9597</v>
+      </c>
+      <c r="D25" s="6" t="n">
+        <v>740</v>
+      </c>
+      <c r="E25" s="3" t="n">
+        <v>266</v>
+      </c>
+      <c r="F25" s="3" t="n">
+        <v>275</v>
+      </c>
+      <c r="G25" s="3" t="n">
+        <v>538</v>
+      </c>
+      <c r="H25" s="3" t="n">
+        <v>1215</v>
+      </c>
+      <c r="I25" s="3" t="n">
+        <v>1460</v>
+      </c>
+      <c r="J25" s="3" t="n">
         <v>1442</v>
       </c>
-      <c r="Q12" s="7" t="n">
-[...221 lines deleted...]
-      <c r="C18" s="7" t="n">
+      <c r="K25" s="3" t="n">
+        <v>2085</v>
+      </c>
+      <c r="L25" s="3" t="n">
+        <v>1225</v>
+      </c>
+      <c r="M25" s="9" t="n">
+        <v>351</v>
+      </c>
+      <c r="N25" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="O25" s="3" t="n">
+        <v>17</v>
+      </c>
+      <c r="P25" s="3" t="n">
+        <v>146</v>
+      </c>
+      <c r="Q25" s="3" t="n">
+        <v>1324</v>
+      </c>
+      <c r="R25" s="3" t="n">
+        <v>4087</v>
+      </c>
+      <c r="S25" s="9" t="n">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="3" t="n">
+        <v>62760</v>
+      </c>
+      <c r="D26" s="6" t="n">
+        <v>4526</v>
+      </c>
+      <c r="E26" s="3" t="n">
+        <v>2163</v>
+      </c>
+      <c r="F26" s="3" t="n">
+        <v>3966</v>
+      </c>
+      <c r="G26" s="3" t="n">
+        <v>7462</v>
+      </c>
+      <c r="H26" s="3" t="n">
+        <v>8006</v>
+      </c>
+      <c r="I26" s="3" t="n">
+        <v>7176</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>8879</v>
+      </c>
+      <c r="K26" s="3" t="n">
+        <v>8808</v>
+      </c>
+      <c r="L26" s="3" t="n">
         <v>8599</v>
       </c>
-      <c r="D18" s="10"/>
-[...481 lines deleted...]
-        <v>4993</v>
+      <c r="M26" s="9" t="n">
+        <v>3175</v>
+      </c>
+      <c r="N26" s="6" t="n">
+        <v>3170</v>
+      </c>
+      <c r="O26" s="3" t="n">
+        <v>8060</v>
+      </c>
+      <c r="P26" s="3" t="n">
+        <v>15711</v>
+      </c>
+      <c r="Q26" s="3" t="n">
+        <v>20699</v>
+      </c>
+      <c r="R26" s="3" t="n">
+        <v>10111</v>
+      </c>
+      <c r="S26" s="9" t="n">
+        <v>5009</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
-      <c r="C27" s="2"/>
-[...15 lines deleted...]
-      <c r="S27" s="2"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="15" t="s">
+      <c r="A28" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="2"/>
-[...15 lines deleted...]
-      <c r="S28" s="2"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="12"/>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
-      <c r="C29" s="2"/>
-[...15 lines deleted...]
-      <c r="S29" s="2"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="12"/>
+      <c r="Q29" s="12"/>
+      <c r="R29" s="12"/>
+      <c r="S29" s="12"/>
     </row>
     <row r="30" ht="81" customHeight="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
-      <c r="C30" s="2"/>
-[...15 lines deleted...]
-      <c r="S30" s="2"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="12"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="12"/>
+      <c r="S30" s="12"/>
     </row>
     <row r="31" ht="15" customHeight="1">
-      <c r="A31" s="15" t="s">
+      <c r="A31" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1"/>
-      <c r="C31" s="2"/>
-[...15 lines deleted...]
-      <c r="S31" s="2"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="12"/>
+      <c r="O31" s="12"/>
+      <c r="P31" s="12"/>
+      <c r="Q31" s="12"/>
+      <c r="R31" s="12"/>
+      <c r="S31" s="12"/>
     </row>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
@@ -3320,10910 +2730,50 @@
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="N4:S4"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="A31:S31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...10858 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="16.96" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="32.5120833333333" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
@@ -14294,1260 +2844,1260 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="L4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="14" t="s">
+      <c r="M4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="11" t="s">
+      <c r="N4" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="8" t="s">
+      <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="8" t="s">
+      <c r="P4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="8" t="s">
+      <c r="Q4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="8" t="s">
+      <c r="R4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="14" t="s">
+      <c r="S4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="L5" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="O5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="Q5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="R5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="17" t="n">
-        <v>6528</v>
+        <v>6509</v>
       </c>
       <c r="D6" s="18" t="n">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="E6" s="17" t="n">
-        <v>483</v>
+        <v>452</v>
       </c>
       <c r="F6" s="17" t="n">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="G6" s="17" t="n">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="H6" s="17" t="n">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="I6" s="17" t="n">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="J6" s="17" t="n">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="K6" s="17" t="n">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="L6" s="17" t="n">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="M6" s="19" t="n">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="N6" s="18" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O6" s="17" t="n">
         <v>54</v>
       </c>
       <c r="P6" s="17" t="n">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="Q6" s="17" t="n">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="R6" s="17" t="n">
-        <v>2472</v>
+        <v>2458</v>
       </c>
       <c r="S6" s="19" t="n">
-        <v>2792</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="17" t="n">
-        <v>42472</v>
+        <v>42652</v>
       </c>
       <c r="D7" s="18" t="n">
-        <v>1951</v>
+        <v>1997</v>
       </c>
       <c r="E7" s="17" t="n">
-        <v>1180</v>
+        <v>1135</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>2830</v>
+        <v>2811</v>
       </c>
       <c r="G7" s="17" t="n">
-        <v>5449</v>
+        <v>5447</v>
       </c>
       <c r="H7" s="17" t="n">
-        <v>5547</v>
+        <v>5501</v>
       </c>
       <c r="I7" s="17" t="n">
-        <v>4605</v>
+        <v>4613</v>
       </c>
       <c r="J7" s="17" t="n">
-        <v>6435</v>
+        <v>6440</v>
       </c>
       <c r="K7" s="17" t="n">
-        <v>6589</v>
+        <v>6521</v>
       </c>
       <c r="L7" s="17" t="n">
-        <v>6569</v>
+        <v>6562</v>
       </c>
       <c r="M7" s="19" t="n">
-        <v>1317</v>
+        <v>1625</v>
       </c>
       <c r="N7" s="18" t="n">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="O7" s="17" t="n">
-        <v>5380</v>
+        <v>5456</v>
       </c>
       <c r="P7" s="17" t="n">
-        <v>11764</v>
+        <v>11803</v>
       </c>
       <c r="Q7" s="17" t="n">
-        <v>16073</v>
+        <v>16114</v>
       </c>
       <c r="R7" s="17" t="n">
-        <v>6105</v>
+        <v>6113</v>
       </c>
       <c r="S7" s="19" t="n">
-        <v>1491</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="17" t="n">
-        <v>10189</v>
+        <v>10764</v>
       </c>
       <c r="D8" s="18" t="n">
-        <v>1703</v>
+        <v>1743</v>
       </c>
       <c r="E8" s="17" t="n">
-        <v>520</v>
+        <v>471</v>
       </c>
       <c r="F8" s="17" t="n">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="G8" s="17" t="n">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="H8" s="17" t="n">
-        <v>1166</v>
+        <v>1218</v>
       </c>
       <c r="I8" s="17" t="n">
         <v>970</v>
       </c>
       <c r="J8" s="17" t="n">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="K8" s="17" t="n">
-        <v>1047</v>
+        <v>1114</v>
       </c>
       <c r="L8" s="17" t="n">
-        <v>1371</v>
+        <v>1420</v>
       </c>
       <c r="M8" s="19" t="n">
-        <v>450</v>
+        <v>851</v>
       </c>
       <c r="N8" s="18" t="n">
-        <v>945</v>
+        <v>1051</v>
       </c>
       <c r="O8" s="17" t="n">
-        <v>1919</v>
+        <v>2045</v>
       </c>
       <c r="P8" s="17" t="n">
-        <v>2908</v>
+        <v>3076</v>
       </c>
       <c r="Q8" s="17" t="n">
-        <v>2760</v>
+        <v>2853</v>
       </c>
       <c r="R8" s="17" t="n">
-        <v>1125</v>
+        <v>1196</v>
       </c>
       <c r="S8" s="19" t="n">
-        <v>532</v>
+        <v>543</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="17" t="n">
-        <v>2295</v>
+        <v>2529</v>
       </c>
       <c r="D9" s="18" t="n">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E9" s="17" t="n">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G9" s="17" t="n">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="H9" s="17" t="n">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="I9" s="17" t="n">
-        <v>350</v>
+        <v>429</v>
       </c>
       <c r="J9" s="17" t="n">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="K9" s="17" t="n">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="L9" s="17" t="n">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="M9" s="19" t="n">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="N9" s="18" t="n">
-        <v>306</v>
+        <v>484</v>
       </c>
       <c r="O9" s="17" t="n">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="P9" s="17" t="n">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="Q9" s="17" t="n">
-        <v>616</v>
+        <v>635</v>
       </c>
       <c r="R9" s="17" t="n">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="S9" s="19" t="n">
-        <v>149</v>
+        <v>161</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="17" t="n">
-        <v>4431</v>
+        <v>4541</v>
       </c>
       <c r="D10" s="18" t="n">
-        <v>4431</v>
+        <v>4541</v>
       </c>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="19"/>
       <c r="N10" s="18" t="n">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="O10" s="17" t="n">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="P10" s="17" t="n">
-        <v>1160</v>
+        <v>1174</v>
       </c>
       <c r="Q10" s="17" t="n">
-        <v>1108</v>
+        <v>1135</v>
       </c>
       <c r="R10" s="17" t="n">
-        <v>598</v>
+        <v>624</v>
       </c>
       <c r="S10" s="19" t="n">
-        <v>605</v>
+        <v>615</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="17" t="n">
-        <v>2313</v>
+        <v>2184</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="17" t="n">
-        <v>2313</v>
+        <v>2184</v>
       </c>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="19"/>
       <c r="N11" s="18" t="n">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="O11" s="17" t="n">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="P11" s="17" t="n">
-        <v>670</v>
+        <v>632</v>
       </c>
       <c r="Q11" s="17" t="n">
-        <v>677</v>
+        <v>640</v>
       </c>
       <c r="R11" s="17" t="n">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="S11" s="19" t="n">
-        <v>261</v>
+        <v>247</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="17" t="n">
-        <v>4009</v>
+        <v>3985</v>
       </c>
       <c r="D12" s="18"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17" t="n">
-        <v>4009</v>
+        <v>3985</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="19"/>
       <c r="N12" s="18" t="n">
         <v>142</v>
       </c>
       <c r="O12" s="17" t="n">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="P12" s="17" t="n">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="Q12" s="17" t="n">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="R12" s="17" t="n">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="S12" s="19" t="n">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="17" t="n">
-        <v>7489</v>
+        <v>7511</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17" t="n">
-        <v>7489</v>
+        <v>7511</v>
       </c>
       <c r="H13" s="17"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="19"/>
       <c r="N13" s="18" t="n">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="O13" s="17" t="n">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="P13" s="17" t="n">
-        <v>2288</v>
+        <v>2304</v>
       </c>
       <c r="Q13" s="17" t="n">
-        <v>2698</v>
+        <v>2696</v>
       </c>
       <c r="R13" s="17" t="n">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="S13" s="19" t="n">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="17" t="n">
-        <v>8006</v>
+        <v>8000</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17" t="n">
-        <v>8006</v>
+        <v>8000</v>
       </c>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="19"/>
       <c r="N14" s="18" t="n">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="O14" s="17" t="n">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="P14" s="17" t="n">
-        <v>1848</v>
+        <v>1844</v>
       </c>
       <c r="Q14" s="17" t="n">
         <v>2297</v>
       </c>
       <c r="R14" s="17" t="n">
-        <v>1417</v>
+        <v>1415</v>
       </c>
       <c r="S14" s="19" t="n">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="17" t="n">
-        <v>7142</v>
+        <v>7224</v>
       </c>
       <c r="D15" s="18"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17" t="n">
-        <v>7142</v>
+        <v>7224</v>
       </c>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="19"/>
       <c r="N15" s="18" t="n">
-        <v>384</v>
+        <v>460</v>
       </c>
       <c r="O15" s="17" t="n">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="P15" s="17" t="n">
-        <v>1353</v>
+        <v>1362</v>
       </c>
       <c r="Q15" s="17" t="n">
-        <v>2178</v>
+        <v>2176</v>
       </c>
       <c r="R15" s="17" t="n">
-        <v>1352</v>
+        <v>1349</v>
       </c>
       <c r="S15" s="19" t="n">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="17" t="n">
-        <v>8860</v>
+        <v>8886</v>
       </c>
       <c r="D16" s="18"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17" t="n">
-        <v>8860</v>
+        <v>8886</v>
       </c>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="19"/>
       <c r="N16" s="18" t="n">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="O16" s="17" t="n">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="P16" s="17" t="n">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="Q16" s="17" t="n">
-        <v>3194</v>
+        <v>3201</v>
       </c>
       <c r="R16" s="17" t="n">
         <v>1587</v>
       </c>
       <c r="S16" s="19" t="n">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="17" t="n">
         <v>8813</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17" t="n">
         <v>8813</v>
       </c>
       <c r="L17" s="17"/>
       <c r="M17" s="19"/>
       <c r="N17" s="18" t="n">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="O17" s="17" t="n">
         <v>557</v>
       </c>
       <c r="P17" s="17" t="n">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="Q17" s="17" t="n">
-        <v>3553</v>
+        <v>3550</v>
       </c>
       <c r="R17" s="17" t="n">
-        <v>2113</v>
+        <v>2111</v>
       </c>
       <c r="S17" s="19" t="n">
-        <v>748</v>
+        <v>751</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="17" t="n">
-        <v>8571</v>
+        <v>8599</v>
       </c>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17" t="n">
-        <v>8571</v>
+        <v>8599</v>
       </c>
       <c r="M18" s="19"/>
       <c r="N18" s="18" t="n">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="O18" s="17" t="n">
-        <v>1334</v>
+        <v>1371</v>
       </c>
       <c r="P18" s="17" t="n">
-        <v>2477</v>
+        <v>2470</v>
       </c>
       <c r="Q18" s="17" t="n">
         <v>2988</v>
       </c>
       <c r="R18" s="17" t="n">
-        <v>1168</v>
+        <v>1165</v>
       </c>
       <c r="S18" s="19" t="n">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="17" t="n">
-        <v>1850</v>
+        <v>2711</v>
       </c>
       <c r="D19" s="18"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="19" t="n">
-        <v>1850</v>
+        <v>2711</v>
       </c>
       <c r="N19" s="18" t="n">
-        <v>53</v>
+        <v>233</v>
       </c>
       <c r="O19" s="17" t="n">
-        <v>383</v>
+        <v>560</v>
       </c>
       <c r="P19" s="17" t="n">
-        <v>601</v>
+        <v>822</v>
       </c>
       <c r="Q19" s="17" t="n">
-        <v>515</v>
+        <v>684</v>
       </c>
       <c r="R19" s="17" t="n">
-        <v>226</v>
+        <v>303</v>
       </c>
       <c r="S19" s="19" t="n">
-        <v>72</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="17" t="n">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="D20" s="18" t="n">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E20" s="17" t="n">
         <v>50</v>
       </c>
       <c r="F20" s="17" t="n">
         <v>65</v>
       </c>
       <c r="G20" s="17" t="n">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="H20" s="17" t="n">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="I20" s="17" t="n">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="J20" s="17" t="n">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="K20" s="17" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="L20" s="17" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="M20" s="19" t="n">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="N20" s="18" t="n">
-        <v>995</v>
+        <v>1178</v>
       </c>
       <c r="O20" s="17" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="17" t="n">
-        <v>3111</v>
+        <v>3256</v>
       </c>
       <c r="D21" s="18" t="n">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="E21" s="17" t="n">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="F21" s="17" t="n">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="G21" s="17" t="n">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="H21" s="17" t="n">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="I21" s="17" t="n">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="J21" s="17" t="n">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="K21" s="17" t="n">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="L21" s="17" t="n">
-        <v>255</v>
+        <v>298</v>
       </c>
       <c r="M21" s="19" t="n">
-        <v>46</v>
+        <v>141</v>
       </c>
       <c r="N21" s="18" t="n">
-        <v>1588</v>
+        <v>1688</v>
       </c>
       <c r="O21" s="17" t="n">
-        <v>1392</v>
+        <v>1431</v>
       </c>
       <c r="P21" s="17" t="n">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Q21" s="17" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R21" s="17" t="n">
+        <v>2</v>
+      </c>
+      <c r="S21" s="19" t="n">
         <v>1</v>
       </c>
-      <c r="S21" s="19" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="17" t="n">
-        <v>7462</v>
+        <v>7615</v>
       </c>
       <c r="D22" s="18" t="n">
-        <v>611</v>
+        <v>625</v>
       </c>
       <c r="E22" s="17" t="n">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="F22" s="17" t="n">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="G22" s="17" t="n">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="H22" s="17" t="n">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="I22" s="17" t="n">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="J22" s="17" t="n">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="K22" s="17" t="n">
         <v>331</v>
       </c>
       <c r="L22" s="17" t="n">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="M22" s="19" t="n">
-        <v>275</v>
+        <v>431</v>
       </c>
       <c r="N22" s="18" t="n">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="O22" s="17" t="n">
-        <v>4447</v>
+        <v>4583</v>
       </c>
       <c r="P22" s="17" t="n">
-        <v>2472</v>
+        <v>2489</v>
       </c>
       <c r="Q22" s="17" t="n">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="R22" s="17" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S22" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="17" t="n">
-        <v>16459</v>
+        <v>16632</v>
       </c>
       <c r="D23" s="18" t="n">
-        <v>1245</v>
+        <v>1270</v>
       </c>
       <c r="E23" s="17" t="n">
-        <v>790</v>
+        <v>743</v>
       </c>
       <c r="F23" s="17" t="n">
-        <v>1533</v>
+        <v>1523</v>
       </c>
       <c r="G23" s="17" t="n">
-        <v>3197</v>
+        <v>3208</v>
       </c>
       <c r="H23" s="17" t="n">
-        <v>2269</v>
+        <v>2267</v>
       </c>
       <c r="I23" s="17" t="n">
-        <v>1748</v>
+        <v>1744</v>
       </c>
       <c r="J23" s="17" t="n">
-        <v>2033</v>
+        <v>2039</v>
       </c>
       <c r="K23" s="17" t="n">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="L23" s="17" t="n">
-        <v>1942</v>
+        <v>1936</v>
       </c>
       <c r="M23" s="19" t="n">
-        <v>498</v>
+        <v>696</v>
       </c>
       <c r="N23" s="18" t="n">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O23" s="17" t="n">
-        <v>1707</v>
+        <v>1755</v>
       </c>
       <c r="P23" s="17" t="n">
-        <v>9327</v>
+        <v>9435</v>
       </c>
       <c r="Q23" s="17" t="n">
-        <v>4885</v>
+        <v>4901</v>
       </c>
       <c r="R23" s="17" t="n">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="S23" s="19" t="n">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="17" t="n">
-        <v>23917</v>
+        <v>24183</v>
       </c>
       <c r="D24" s="18" t="n">
-        <v>1352</v>
+        <v>1394</v>
       </c>
       <c r="E24" s="17" t="n">
-        <v>655</v>
+        <v>618</v>
       </c>
       <c r="F24" s="17" t="n">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="G24" s="17" t="n">
-        <v>1830</v>
+        <v>1823</v>
       </c>
       <c r="H24" s="17" t="n">
-        <v>2731</v>
+        <v>2728</v>
       </c>
       <c r="I24" s="17" t="n">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="J24" s="17" t="n">
-        <v>3895</v>
+        <v>3901</v>
       </c>
       <c r="K24" s="17" t="n">
-        <v>5036</v>
+        <v>5032</v>
       </c>
       <c r="L24" s="17" t="n">
-        <v>4315</v>
+        <v>4308</v>
       </c>
       <c r="M24" s="19" t="n">
-        <v>782</v>
+        <v>1056</v>
       </c>
       <c r="N24" s="18" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="O24" s="17" t="n">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="P24" s="17" t="n">
-        <v>3371</v>
+        <v>3447</v>
       </c>
       <c r="Q24" s="17" t="n">
-        <v>13986</v>
+        <v>14116</v>
       </c>
       <c r="R24" s="17" t="n">
-        <v>5484</v>
+        <v>5529</v>
       </c>
       <c r="S24" s="19" t="n">
-        <v>899</v>
+        <v>913</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="17" t="n">
-        <v>9490</v>
+        <v>9541</v>
       </c>
       <c r="D25" s="18" t="n">
-        <v>720</v>
+        <v>735</v>
       </c>
       <c r="E25" s="17" t="n">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="F25" s="17" t="n">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G25" s="17" t="n">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="H25" s="17" t="n">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="I25" s="17" t="n">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J25" s="17" t="n">
         <v>1441</v>
       </c>
       <c r="K25" s="17" t="n">
         <v>2086</v>
       </c>
       <c r="L25" s="17" t="n">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="M25" s="19" t="n">
-        <v>231</v>
+        <v>291</v>
       </c>
       <c r="N25" s="18" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O25" s="17" t="n">
         <v>17</v>
       </c>
       <c r="P25" s="17" t="n">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="Q25" s="17" t="n">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="R25" s="17" t="n">
-        <v>4048</v>
+        <v>4071</v>
       </c>
       <c r="S25" s="19" t="n">
-        <v>3991</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="17" t="n">
-        <v>61484</v>
+        <v>62454</v>
       </c>
       <c r="D26" s="18" t="n">
-        <v>4431</v>
+        <v>4541</v>
       </c>
       <c r="E26" s="17" t="n">
-        <v>2313</v>
+        <v>2184</v>
       </c>
       <c r="F26" s="17" t="n">
-        <v>4009</v>
+        <v>3985</v>
       </c>
       <c r="G26" s="17" t="n">
-        <v>7489</v>
+        <v>7511</v>
       </c>
       <c r="H26" s="17" t="n">
-        <v>8006</v>
+        <v>8000</v>
       </c>
       <c r="I26" s="17" t="n">
-        <v>7142</v>
+        <v>7224</v>
       </c>
       <c r="J26" s="17" t="n">
-        <v>8860</v>
+        <v>8886</v>
       </c>
       <c r="K26" s="17" t="n">
         <v>8813</v>
       </c>
       <c r="L26" s="17" t="n">
-        <v>8571</v>
+        <v>8599</v>
       </c>
       <c r="M26" s="19" t="n">
-        <v>1850</v>
+        <v>2711</v>
       </c>
       <c r="N26" s="18" t="n">
-        <v>2923</v>
+        <v>3214</v>
       </c>
       <c r="O26" s="17" t="n">
-        <v>7770</v>
+        <v>7997</v>
       </c>
       <c r="P26" s="17" t="n">
-        <v>15424</v>
+        <v>15629</v>
       </c>
       <c r="Q26" s="17" t="n">
-        <v>20417</v>
+        <v>20572</v>
       </c>
       <c r="R26" s="17" t="n">
-        <v>9986</v>
+        <v>10049</v>
       </c>
       <c r="S26" s="19" t="n">
-        <v>4964</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
       <c r="R27" s="16"/>
       <c r="S27" s="16"/>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="15" t="s">
+      <c r="A28" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="16"/>
       <c r="O28" s="16"/>
       <c r="P28" s="16"/>
       <c r="Q28" s="16"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="16"/>
@@ -15568,51 +4118,51 @@
       <c r="R29" s="16"/>
       <c r="S29" s="16"/>
     </row>
     <row r="30" ht="81" customHeight="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="16"/>
       <c r="O30" s="16"/>
       <c r="P30" s="16"/>
       <c r="Q30" s="16"/>
       <c r="R30" s="16"/>
       <c r="S30" s="16"/>
     </row>
     <row r="31" ht="15" customHeight="1">
-      <c r="A31" s="15" t="s">
+      <c r="A31" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="16"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
     </row>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -16101,56 +4651,56 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="16.96" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="32.5120833333333" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
-    <col min="14" max="14" width="11.71" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.99" hidden="0" customWidth="1"/>
-    <col min="19" max="19" width="1.71" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.99" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
     <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
     <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
@@ -16191,1259 +4741,1346 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="8" t="s">
+      <c r="N4" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="8" t="s">
+      <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="8" t="s">
+      <c r="P4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="8" t="s">
+      <c r="Q4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="14" t="s">
+      <c r="R4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="S4" t="s">
+      <c r="S4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="9" t="s">
+      <c r="L5" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="O5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="P5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="Q5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="S5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="S5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="21" t="n">
-        <v>6571</v>
+        <v>6528</v>
       </c>
       <c r="D6" s="22" t="n">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E6" s="21" t="n">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="F6" s="21" t="n">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="G6" s="21" t="n">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="H6" s="21" t="n">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="I6" s="21" t="n">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="J6" s="21" t="n">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="K6" s="21" t="n">
-        <v>894</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>892</v>
+      </c>
+      <c r="L6" s="21" t="n">
+        <v>338</v>
+      </c>
+      <c r="M6" s="23" t="n">
+        <v>73</v>
+      </c>
+      <c r="N6" s="22" t="n">
+        <v>13</v>
       </c>
       <c r="O6" s="21" t="n">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="P6" s="21" t="n">
-        <v>986</v>
+        <v>229</v>
       </c>
       <c r="Q6" s="21" t="n">
-        <v>2488</v>
-[...2 lines deleted...]
-        <v>2800</v>
+        <v>968</v>
+      </c>
+      <c r="R6" s="21" t="n">
+        <v>2472</v>
+      </c>
+      <c r="S6" s="23" t="n">
+        <v>2792</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="21" t="n">
-        <v>42127</v>
+        <v>42472</v>
       </c>
       <c r="D7" s="22" t="n">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="E7" s="21" t="n">
-        <v>1194</v>
+        <v>1180</v>
       </c>
       <c r="F7" s="21" t="n">
-        <v>2837</v>
+        <v>2830</v>
       </c>
       <c r="G7" s="21" t="n">
-        <v>5456</v>
+        <v>5449</v>
       </c>
       <c r="H7" s="21" t="n">
-        <v>5510</v>
+        <v>5547</v>
       </c>
       <c r="I7" s="21" t="n">
-        <v>4635</v>
+        <v>4605</v>
       </c>
       <c r="J7" s="21" t="n">
-        <v>6410</v>
+        <v>6435</v>
       </c>
       <c r="K7" s="21" t="n">
-        <v>6582</v>
-[...8 lines deleted...]
-        <v>5344</v>
+        <v>6589</v>
+      </c>
+      <c r="L7" s="21" t="n">
+        <v>6569</v>
+      </c>
+      <c r="M7" s="23" t="n">
+        <v>1317</v>
+      </c>
+      <c r="N7" s="22" t="n">
+        <v>1659</v>
       </c>
       <c r="O7" s="21" t="n">
-        <v>11659</v>
+        <v>5380</v>
       </c>
       <c r="P7" s="21" t="n">
-        <v>15969</v>
+        <v>11764</v>
       </c>
       <c r="Q7" s="21" t="n">
-        <v>6027</v>
-[...2 lines deleted...]
-        <v>1481</v>
+        <v>16073</v>
+      </c>
+      <c r="R7" s="21" t="n">
+        <v>6105</v>
+      </c>
+      <c r="S7" s="23" t="n">
+        <v>1491</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="21" t="n">
-        <v>10136</v>
+        <v>10189</v>
       </c>
       <c r="D8" s="22" t="n">
-        <v>1691</v>
+        <v>1703</v>
       </c>
       <c r="E8" s="21" t="n">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="F8" s="21" t="n">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="G8" s="21" t="n">
-        <v>1108</v>
+        <v>1141</v>
       </c>
       <c r="H8" s="21" t="n">
-        <v>1178</v>
+        <v>1166</v>
       </c>
       <c r="I8" s="21" t="n">
-        <v>944</v>
+        <v>970</v>
       </c>
       <c r="J8" s="21" t="n">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="K8" s="21" t="n">
-        <v>1056</v>
-[...8 lines deleted...]
-        <v>1885</v>
+        <v>1047</v>
+      </c>
+      <c r="L8" s="21" t="n">
+        <v>1371</v>
+      </c>
+      <c r="M8" s="23" t="n">
+        <v>450</v>
+      </c>
+      <c r="N8" s="22" t="n">
+        <v>945</v>
       </c>
       <c r="O8" s="21" t="n">
-        <v>2888</v>
+        <v>1919</v>
       </c>
       <c r="P8" s="21" t="n">
-        <v>2772</v>
+        <v>2908</v>
       </c>
       <c r="Q8" s="21" t="n">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>2760</v>
+      </c>
+      <c r="R8" s="21" t="n">
+        <v>1125</v>
+      </c>
+      <c r="S8" s="23" t="n">
+        <v>532</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="21" t="n">
-        <v>2313</v>
+        <v>2295</v>
       </c>
       <c r="D9" s="22" t="n">
         <v>327</v>
       </c>
       <c r="E9" s="21" t="n">
         <v>130</v>
       </c>
       <c r="F9" s="21" t="n">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G9" s="21" t="n">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H9" s="21" t="n">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="I9" s="21" t="n">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="J9" s="21" t="n">
         <v>203</v>
       </c>
       <c r="K9" s="21" t="n">
-        <v>287</v>
-[...8 lines deleted...]
-        <v>415</v>
+        <v>285</v>
+      </c>
+      <c r="L9" s="21" t="n">
+        <v>293</v>
+      </c>
+      <c r="M9" s="23" t="n">
+        <v>10</v>
+      </c>
+      <c r="N9" s="22" t="n">
+        <v>306</v>
       </c>
       <c r="O9" s="21" t="n">
-        <v>529</v>
+        <v>417</v>
       </c>
       <c r="P9" s="21" t="n">
+        <v>523</v>
+      </c>
+      <c r="Q9" s="21" t="n">
         <v>616</v>
       </c>
-      <c r="Q9" s="21" t="n">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="R9" s="21" t="n">
+        <v>284</v>
+      </c>
+      <c r="S9" s="23" t="n">
+        <v>149</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="21" t="n">
-        <v>4421</v>
+        <v>4431</v>
       </c>
       <c r="D10" s="22" t="n">
-        <v>4421</v>
+        <v>4431</v>
       </c>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
-      <c r="L10" s="23"/>
-[...4 lines deleted...]
-        <v>651</v>
+      <c r="L10" s="21"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="22" t="n">
+        <v>307</v>
       </c>
       <c r="O10" s="21" t="n">
-        <v>1156</v>
+        <v>653</v>
       </c>
       <c r="P10" s="21" t="n">
-        <v>1104</v>
+        <v>1160</v>
       </c>
       <c r="Q10" s="21" t="n">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>1108</v>
+      </c>
+      <c r="R10" s="21" t="n">
+        <v>598</v>
+      </c>
+      <c r="S10" s="23" t="n">
+        <v>605</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="21" t="n">
-        <v>2327</v>
+        <v>2313</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="21" t="n">
-        <v>2327</v>
+        <v>2313</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
-      <c r="L11" s="23"/>
-[...4 lines deleted...]
-        <v>251</v>
+      <c r="L11" s="21"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="22" t="n">
+        <v>110</v>
       </c>
       <c r="O11" s="21" t="n">
-        <v>675</v>
+        <v>256</v>
       </c>
       <c r="P11" s="21" t="n">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="Q11" s="21" t="n">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>677</v>
+      </c>
+      <c r="R11" s="21" t="n">
+        <v>339</v>
+      </c>
+      <c r="S11" s="23" t="n">
+        <v>261</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="21" t="n">
-        <v>4033</v>
+        <v>4009</v>
       </c>
       <c r="D12" s="22"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21" t="n">
-        <v>4033</v>
+        <v>4009</v>
       </c>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
-      <c r="L12" s="23"/>
-[...4 lines deleted...]
-        <v>562</v>
+      <c r="L12" s="21"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="22" t="n">
+        <v>142</v>
       </c>
       <c r="O12" s="21" t="n">
-        <v>1453</v>
+        <v>560</v>
       </c>
       <c r="P12" s="21" t="n">
-        <v>1221</v>
+        <v>1452</v>
       </c>
       <c r="Q12" s="21" t="n">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>1209</v>
+      </c>
+      <c r="R12" s="21" t="n">
+        <v>390</v>
+      </c>
+      <c r="S12" s="23" t="n">
+        <v>256</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="21" t="n">
-        <v>7479</v>
+        <v>7489</v>
       </c>
       <c r="D13" s="22"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21" t="n">
-        <v>7479</v>
+        <v>7489</v>
       </c>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
-      <c r="L13" s="23"/>
-[...4 lines deleted...]
-        <v>767</v>
+      <c r="L13" s="21"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="22" t="n">
+        <v>481</v>
       </c>
       <c r="O13" s="21" t="n">
-        <v>2282</v>
+        <v>785</v>
       </c>
       <c r="P13" s="21" t="n">
-        <v>2713</v>
+        <v>2288</v>
       </c>
       <c r="Q13" s="21" t="n">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>2698</v>
+      </c>
+      <c r="R13" s="21" t="n">
+        <v>796</v>
+      </c>
+      <c r="S13" s="23" t="n">
+        <v>441</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="21" t="n">
-        <v>8009</v>
+        <v>8006</v>
       </c>
       <c r="D14" s="22"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21" t="n">
-        <v>8009</v>
+        <v>8006</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
-      <c r="L14" s="23"/>
-[...4 lines deleted...]
-        <v>898</v>
+      <c r="L14" s="21"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="22" t="n">
+        <v>728</v>
       </c>
       <c r="O14" s="21" t="n">
-        <v>1841</v>
+        <v>890</v>
       </c>
       <c r="P14" s="21" t="n">
-        <v>2293</v>
+        <v>1848</v>
       </c>
       <c r="Q14" s="21" t="n">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>2297</v>
+      </c>
+      <c r="R14" s="21" t="n">
+        <v>1417</v>
+      </c>
+      <c r="S14" s="23" t="n">
+        <v>826</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="21" t="n">
-        <v>7166</v>
+        <v>7142</v>
       </c>
       <c r="D15" s="22"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21" t="n">
-        <v>7166</v>
+        <v>7142</v>
       </c>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
-      <c r="L15" s="23"/>
-[...4 lines deleted...]
-        <v>1094</v>
+      <c r="L15" s="21"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="22" t="n">
+        <v>384</v>
       </c>
       <c r="O15" s="21" t="n">
-        <v>1366</v>
+        <v>1095</v>
       </c>
       <c r="P15" s="21" t="n">
-        <v>2184</v>
+        <v>1353</v>
       </c>
       <c r="Q15" s="21" t="n">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>2178</v>
+      </c>
+      <c r="R15" s="21" t="n">
+        <v>1352</v>
+      </c>
+      <c r="S15" s="23" t="n">
+        <v>780</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="21" t="n">
-        <v>8849</v>
+        <v>8860</v>
       </c>
       <c r="D16" s="22"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21" t="n">
-        <v>8849</v>
+        <v>8860</v>
       </c>
       <c r="K16" s="21"/>
-      <c r="L16" s="23"/>
-[...4 lines deleted...]
-        <v>1251</v>
+      <c r="L16" s="21"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="22" t="n">
+        <v>299</v>
       </c>
       <c r="O16" s="21" t="n">
+        <v>1257</v>
+      </c>
+      <c r="P16" s="21" t="n">
         <v>1904</v>
       </c>
-      <c r="P16" s="21" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q16" s="21" t="n">
-        <v>1584</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>3194</v>
+      </c>
+      <c r="R16" s="21" t="n">
+        <v>1587</v>
+      </c>
+      <c r="S16" s="23" t="n">
+        <v>619</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="21" t="n">
-        <v>8819</v>
+        <v>8813</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21" t="n">
-        <v>8819</v>
-[...6 lines deleted...]
-        <v>558</v>
+        <v>8813</v>
+      </c>
+      <c r="L17" s="21"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="22" t="n">
+        <v>171</v>
       </c>
       <c r="O17" s="21" t="n">
-        <v>1670</v>
+        <v>557</v>
       </c>
       <c r="P17" s="21" t="n">
-        <v>3558</v>
+        <v>1671</v>
       </c>
       <c r="Q17" s="21" t="n">
-        <v>2109</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>3553</v>
+      </c>
+      <c r="R17" s="21" t="n">
+        <v>2113</v>
+      </c>
+      <c r="S17" s="23" t="n">
+        <v>748</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="6" t="s">
-        <v>41</v>
+      <c r="B18" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="C18" s="21" t="n">
-        <v>10044</v>
+        <v>8571</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
-      <c r="L18" s="23" t="n">
-[...6 lines deleted...]
-        <v>1664</v>
+      <c r="L18" s="21" t="n">
+        <v>8571</v>
+      </c>
+      <c r="M18" s="23"/>
+      <c r="N18" s="22" t="n">
+        <v>248</v>
       </c>
       <c r="O18" s="21" t="n">
-        <v>2962</v>
+        <v>1334</v>
       </c>
       <c r="P18" s="21" t="n">
-        <v>3391</v>
+        <v>2477</v>
       </c>
       <c r="Q18" s="21" t="n">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>2988</v>
+      </c>
+      <c r="R18" s="21" t="n">
+        <v>1168</v>
+      </c>
+      <c r="S18" s="23" t="n">
+        <v>356</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="21" t="n">
+        <v>1850</v>
+      </c>
+      <c r="D19" s="22"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="23" t="n">
+        <v>1850</v>
+      </c>
+      <c r="N19" s="22" t="n">
+        <v>53</v>
+      </c>
+      <c r="O19" s="21" t="n">
+        <v>383</v>
+      </c>
+      <c r="P19" s="21" t="n">
+        <v>601</v>
+      </c>
+      <c r="Q19" s="21" t="n">
+        <v>515</v>
+      </c>
+      <c r="R19" s="21" t="n">
+        <v>226</v>
+      </c>
+      <c r="S19" s="23" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B20" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="21" t="n">
-[...11 lines deleted...]
-      <c r="G19" s="21" t="n">
+      <c r="C20" s="21" t="n">
+        <v>1045</v>
+      </c>
+      <c r="D20" s="22" t="n">
+        <v>146</v>
+      </c>
+      <c r="E20" s="21" t="n">
+        <v>50</v>
+      </c>
+      <c r="F20" s="21" t="n">
+        <v>65</v>
+      </c>
+      <c r="G20" s="21" t="n">
         <v>194</v>
       </c>
-      <c r="H19" s="21" t="n">
-[...8 lines deleted...]
-      <c r="K19" s="21" t="n">
+      <c r="H20" s="21" t="n">
+        <v>359</v>
+      </c>
+      <c r="I20" s="21" t="n">
+        <v>92</v>
+      </c>
+      <c r="J20" s="21" t="n">
+        <v>64</v>
+      </c>
+      <c r="K20" s="21" t="n">
         <v>28</v>
       </c>
-      <c r="L19" s="23" t="n">
-[...8 lines deleted...]
-      <c r="O19" s="21" t="n">
+      <c r="L20" s="21" t="n">
+        <v>29</v>
+      </c>
+      <c r="M20" s="23" t="n">
+        <v>18</v>
+      </c>
+      <c r="N20" s="22" t="n">
+        <v>995</v>
+      </c>
+      <c r="O20" s="21" t="n">
+        <v>50</v>
+      </c>
+      <c r="P20" s="21" t="n">
         <v>0</v>
-      </c>
-[...57 lines deleted...]
-        <v>14</v>
       </c>
       <c r="Q20" s="21" t="n">
         <v>0</v>
       </c>
-      <c r="R20" s="23" t="n">
+      <c r="R20" s="21" t="n">
         <v>0</v>
       </c>
+      <c r="S20" s="23" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="21" t="n">
+        <v>3111</v>
+      </c>
+      <c r="D21" s="22" t="n">
+        <v>357</v>
+      </c>
+      <c r="E21" s="21" t="n">
+        <v>148</v>
+      </c>
+      <c r="F21" s="21" t="n">
+        <v>333</v>
+      </c>
+      <c r="G21" s="21" t="n">
+        <v>501</v>
+      </c>
+      <c r="H21" s="21" t="n">
+        <v>507</v>
+      </c>
+      <c r="I21" s="21" t="n">
+        <v>414</v>
+      </c>
+      <c r="J21" s="21" t="n">
+        <v>422</v>
+      </c>
+      <c r="K21" s="21" t="n">
+        <v>128</v>
+      </c>
+      <c r="L21" s="21" t="n">
+        <v>255</v>
+      </c>
+      <c r="M21" s="23" t="n">
+        <v>46</v>
+      </c>
+      <c r="N21" s="22" t="n">
+        <v>1588</v>
+      </c>
+      <c r="O21" s="21" t="n">
+        <v>1392</v>
+      </c>
+      <c r="P21" s="21" t="n">
+        <v>113</v>
+      </c>
+      <c r="Q21" s="21" t="n">
+        <v>17</v>
+      </c>
+      <c r="R21" s="21" t="n">
+        <v>1</v>
+      </c>
+      <c r="S21" s="23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="21" t="n">
-[...41 lines deleted...]
-      <c r="Q21" s="21" t="n">
+      <c r="C22" s="21" t="n">
+        <v>7462</v>
+      </c>
+      <c r="D22" s="22" t="n">
+        <v>611</v>
+      </c>
+      <c r="E22" s="21" t="n">
+        <v>392</v>
+      </c>
+      <c r="F22" s="21" t="n">
+        <v>1068</v>
+      </c>
+      <c r="G22" s="21" t="n">
+        <v>1215</v>
+      </c>
+      <c r="H22" s="21" t="n">
+        <v>926</v>
+      </c>
+      <c r="I22" s="21" t="n">
+        <v>833</v>
+      </c>
+      <c r="J22" s="21" t="n">
+        <v>1005</v>
+      </c>
+      <c r="K22" s="21" t="n">
+        <v>331</v>
+      </c>
+      <c r="L22" s="21" t="n">
+        <v>806</v>
+      </c>
+      <c r="M22" s="23" t="n">
+        <v>275</v>
+      </c>
+      <c r="N22" s="22" t="n">
+        <v>275</v>
+      </c>
+      <c r="O22" s="21" t="n">
+        <v>4447</v>
+      </c>
+      <c r="P22" s="21" t="n">
+        <v>2472</v>
+      </c>
+      <c r="Q22" s="21" t="n">
+        <v>239</v>
+      </c>
+      <c r="R22" s="21" t="n">
         <v>23</v>
       </c>
-      <c r="R21" s="23" t="n">
-[...4 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="S22" s="23" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B23" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="21" t="n">
-[...14 lines deleted...]
-      <c r="H22" s="21" t="n">
+      <c r="C23" s="21" t="n">
+        <v>16459</v>
+      </c>
+      <c r="D23" s="22" t="n">
+        <v>1245</v>
+      </c>
+      <c r="E23" s="21" t="n">
+        <v>790</v>
+      </c>
+      <c r="F23" s="21" t="n">
+        <v>1533</v>
+      </c>
+      <c r="G23" s="21" t="n">
+        <v>3197</v>
+      </c>
+      <c r="H23" s="21" t="n">
         <v>2269</v>
       </c>
-      <c r="I22" s="21" t="n">
-[...26 lines deleted...]
-      <c r="R22" s="23" t="n">
+      <c r="I23" s="21" t="n">
+        <v>1748</v>
+      </c>
+      <c r="J23" s="21" t="n">
+        <v>2033</v>
+      </c>
+      <c r="K23" s="21" t="n">
+        <v>1204</v>
+      </c>
+      <c r="L23" s="21" t="n">
+        <v>1942</v>
+      </c>
+      <c r="M23" s="23" t="n">
+        <v>498</v>
+      </c>
+      <c r="N23" s="22" t="n">
+        <v>42</v>
+      </c>
+      <c r="O23" s="21" t="n">
+        <v>1707</v>
+      </c>
+      <c r="P23" s="21" t="n">
+        <v>9327</v>
+      </c>
+      <c r="Q23" s="21" t="n">
+        <v>4885</v>
+      </c>
+      <c r="R23" s="21" t="n">
+        <v>430</v>
+      </c>
+      <c r="S23" s="23" t="n">
         <v>68</v>
       </c>
     </row>
-    <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="6" t="s">
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B24" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="21" t="n">
-[...32 lines deleted...]
-      <c r="N23" s="21" t="n">
+      <c r="C24" s="21" t="n">
+        <v>23917</v>
+      </c>
+      <c r="D24" s="22" t="n">
+        <v>1352</v>
+      </c>
+      <c r="E24" s="21" t="n">
+        <v>655</v>
+      </c>
+      <c r="F24" s="21" t="n">
+        <v>731</v>
+      </c>
+      <c r="G24" s="21" t="n">
+        <v>1830</v>
+      </c>
+      <c r="H24" s="21" t="n">
+        <v>2731</v>
+      </c>
+      <c r="I24" s="21" t="n">
+        <v>2590</v>
+      </c>
+      <c r="J24" s="21" t="n">
+        <v>3895</v>
+      </c>
+      <c r="K24" s="21" t="n">
+        <v>5036</v>
+      </c>
+      <c r="L24" s="21" t="n">
+        <v>4315</v>
+      </c>
+      <c r="M24" s="23" t="n">
+        <v>782</v>
+      </c>
+      <c r="N24" s="22" t="n">
+        <v>20</v>
+      </c>
+      <c r="O24" s="21" t="n">
         <v>157</v>
       </c>
-      <c r="O23" s="21" t="n">
-[...13 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="P24" s="21" t="n">
+        <v>3371</v>
+      </c>
+      <c r="Q24" s="21" t="n">
+        <v>13986</v>
+      </c>
+      <c r="R24" s="21" t="n">
+        <v>5484</v>
+      </c>
+      <c r="S24" s="23" t="n">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B25" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="21" t="n">
-[...49 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="C25" s="21" t="n">
+        <v>9490</v>
+      </c>
+      <c r="D25" s="22" t="n">
+        <v>720</v>
+      </c>
+      <c r="E25" s="21" t="n">
+        <v>278</v>
+      </c>
+      <c r="F25" s="21" t="n">
+        <v>279</v>
+      </c>
+      <c r="G25" s="21" t="n">
+        <v>552</v>
+      </c>
+      <c r="H25" s="21" t="n">
+        <v>1214</v>
+      </c>
+      <c r="I25" s="21" t="n">
+        <v>1465</v>
+      </c>
+      <c r="J25" s="21" t="n">
+        <v>1441</v>
+      </c>
+      <c r="K25" s="21" t="n">
+        <v>2086</v>
+      </c>
+      <c r="L25" s="21" t="n">
+        <v>1224</v>
+      </c>
+      <c r="M25" s="23" t="n">
+        <v>231</v>
+      </c>
+      <c r="N25" s="22" t="n">
+        <v>3</v>
+      </c>
+      <c r="O25" s="21" t="n">
+        <v>17</v>
+      </c>
+      <c r="P25" s="21" t="n">
+        <v>141</v>
+      </c>
+      <c r="Q25" s="21" t="n">
+        <v>1290</v>
+      </c>
+      <c r="R25" s="21" t="n">
+        <v>4048</v>
+      </c>
+      <c r="S25" s="23" t="n">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="21" t="n">
-[...66 lines deleted...]
-      <c r="R26" s="20"/>
+      <c r="C26" s="21" t="n">
+        <v>61484</v>
+      </c>
+      <c r="D26" s="22" t="n">
+        <v>4431</v>
+      </c>
+      <c r="E26" s="21" t="n">
+        <v>2313</v>
+      </c>
+      <c r="F26" s="21" t="n">
+        <v>4009</v>
+      </c>
+      <c r="G26" s="21" t="n">
+        <v>7489</v>
+      </c>
+      <c r="H26" s="21" t="n">
+        <v>8006</v>
+      </c>
+      <c r="I26" s="21" t="n">
+        <v>7142</v>
+      </c>
+      <c r="J26" s="21" t="n">
+        <v>8860</v>
+      </c>
+      <c r="K26" s="21" t="n">
+        <v>8813</v>
+      </c>
+      <c r="L26" s="21" t="n">
+        <v>8571</v>
+      </c>
+      <c r="M26" s="23" t="n">
+        <v>1850</v>
+      </c>
+      <c r="N26" s="22" t="n">
+        <v>2923</v>
+      </c>
+      <c r="O26" s="21" t="n">
+        <v>7770</v>
+      </c>
+      <c r="P26" s="21" t="n">
+        <v>15424</v>
+      </c>
+      <c r="Q26" s="21" t="n">
+        <v>20417</v>
+      </c>
+      <c r="R26" s="21" t="n">
+        <v>9986</v>
+      </c>
+      <c r="S26" s="23" t="n">
+        <v>4964</v>
+      </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
       <c r="P27" s="20"/>
       <c r="Q27" s="20"/>
       <c r="R27" s="20"/>
+      <c r="S27" s="20"/>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="1"/>
+      <c r="A28" s="11" t="s">
+        <v>36</v>
+      </c>
       <c r="B28" s="1"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="20"/>
       <c r="Q28" s="20"/>
       <c r="R28" s="20"/>
-    </row>
-    <row r="29" ht="81" customHeight="1">
+      <c r="S28" s="20"/>
+    </row>
+    <row r="29" ht="15" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
       <c r="P29" s="20"/>
       <c r="Q29" s="20"/>
       <c r="R29" s="20"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="S29" s="20"/>
+    </row>
+    <row r="30" ht="81" customHeight="1">
+      <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="20"/>
       <c r="O30" s="20"/>
       <c r="P30" s="20"/>
       <c r="Q30" s="20"/>
       <c r="R30" s="20"/>
-    </row>
-    <row r="31" ht="15" customHeight="1"/>
+      <c r="S30" s="20"/>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="P31" s="20"/>
+      <c r="Q31" s="20"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="20"/>
+    </row>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
@@ -17871,59 +6508,59 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="D4:L4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A30:R30"/>
+    <mergeCell ref="D4:M4"/>
+    <mergeCell ref="N4:S4"/>
+    <mergeCell ref="A28:S28"/>
+    <mergeCell ref="A31:S31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="16.96" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="32.5120833333333" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
@@ -18001,1176 +6638,1176 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
-        <v>42</v>
+      <c r="A2" s="14" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="8" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="8" t="s">
+      <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="8" t="s">
+      <c r="P4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="8" t="s">
+      <c r="Q4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="14" t="s">
+      <c r="R4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="9" t="s">
+      <c r="L5" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="N5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="O5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="Q5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="S5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="25" t="n">
-        <v>6603</v>
+        <v>6571</v>
       </c>
       <c r="D6" s="26" t="n">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="E6" s="25" t="n">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="F6" s="25" t="n">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="G6" s="25" t="n">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="H6" s="25" t="n">
-        <v>1082</v>
+        <v>1076</v>
       </c>
       <c r="I6" s="25" t="n">
-        <v>1231</v>
+        <v>1221</v>
       </c>
       <c r="J6" s="25" t="n">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="K6" s="25" t="n">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="L6" s="27" t="n">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="M6" s="26" t="n">
         <v>12</v>
       </c>
       <c r="N6" s="25" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="O6" s="25" t="n">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="P6" s="25" t="n">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="Q6" s="25" t="n">
-        <v>2502</v>
+        <v>2488</v>
       </c>
       <c r="R6" s="27" t="n">
-        <v>2811</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="25" t="n">
-        <v>41676</v>
+        <v>42127</v>
       </c>
       <c r="D7" s="26" t="n">
-        <v>1936</v>
+        <v>1950</v>
       </c>
       <c r="E7" s="25" t="n">
-        <v>1221</v>
+        <v>1194</v>
       </c>
       <c r="F7" s="25" t="n">
-        <v>2815</v>
+        <v>2837</v>
       </c>
       <c r="G7" s="25" t="n">
-        <v>5489</v>
+        <v>5456</v>
       </c>
       <c r="H7" s="25" t="n">
-        <v>5514</v>
+        <v>5510</v>
       </c>
       <c r="I7" s="25" t="n">
-        <v>4636</v>
+        <v>4635</v>
       </c>
       <c r="J7" s="25" t="n">
-        <v>6407</v>
+        <v>6410</v>
       </c>
       <c r="K7" s="25" t="n">
-        <v>6589</v>
+        <v>6582</v>
       </c>
       <c r="L7" s="27" t="n">
-        <v>7069</v>
+        <v>7553</v>
       </c>
       <c r="M7" s="26" t="n">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="N7" s="25" t="n">
-        <v>5262</v>
+        <v>5344</v>
       </c>
       <c r="O7" s="25" t="n">
-        <v>11498</v>
+        <v>11659</v>
       </c>
       <c r="P7" s="25" t="n">
-        <v>15872</v>
+        <v>15969</v>
       </c>
       <c r="Q7" s="25" t="n">
-        <v>5933</v>
+        <v>6027</v>
       </c>
       <c r="R7" s="27" t="n">
-        <v>1474</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="25" t="n">
-        <v>9782</v>
+        <v>10136</v>
       </c>
       <c r="D8" s="26" t="n">
-        <v>1634</v>
+        <v>1691</v>
       </c>
       <c r="E8" s="25" t="n">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F8" s="25" t="n">
-        <v>557</v>
+        <v>523</v>
       </c>
       <c r="G8" s="25" t="n">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="H8" s="25" t="n">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="I8" s="25" t="n">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J8" s="25" t="n">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="K8" s="25" t="n">
-        <v>1102</v>
+        <v>1056</v>
       </c>
       <c r="L8" s="27" t="n">
-        <v>1429</v>
+        <v>1808</v>
       </c>
       <c r="M8" s="26" t="n">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="N8" s="25" t="n">
-        <v>1728</v>
+        <v>1885</v>
       </c>
       <c r="O8" s="25" t="n">
-        <v>2753</v>
+        <v>2888</v>
       </c>
       <c r="P8" s="25" t="n">
-        <v>2732</v>
+        <v>2772</v>
       </c>
       <c r="Q8" s="25" t="n">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="R8" s="27" t="n">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="25" t="n">
-        <v>2230</v>
+        <v>2313</v>
       </c>
       <c r="D9" s="26" t="n">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E9" s="25" t="n">
         <v>130</v>
       </c>
       <c r="F9" s="25" t="n">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="G9" s="25" t="n">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="H9" s="25" t="n">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="I9" s="25" t="n">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="J9" s="25" t="n">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="K9" s="25" t="n">
-        <v>228</v>
+        <v>287</v>
       </c>
       <c r="L9" s="27" t="n">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="M9" s="26" t="n">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="N9" s="25" t="n">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="O9" s="25" t="n">
-        <v>501</v>
+        <v>529</v>
       </c>
       <c r="P9" s="25" t="n">
-        <v>591</v>
+        <v>616</v>
       </c>
       <c r="Q9" s="25" t="n">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="R9" s="27" t="n">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="25" t="n">
-        <v>4356</v>
+        <v>4421</v>
       </c>
       <c r="D10" s="26" t="n">
-        <v>4356</v>
+        <v>4421</v>
       </c>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="27"/>
       <c r="M10" s="26" t="n">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="N10" s="25" t="n">
-        <v>621</v>
+        <v>651</v>
       </c>
       <c r="O10" s="25" t="n">
-        <v>1114</v>
+        <v>1156</v>
       </c>
       <c r="P10" s="25" t="n">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="Q10" s="25" t="n">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="R10" s="27" t="n">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="25" t="n">
-        <v>2358</v>
+        <v>2327</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="25" t="n">
-        <v>2358</v>
+        <v>2327</v>
       </c>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="27"/>
       <c r="M11" s="26" t="n">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="N11" s="25" t="n">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="O11" s="25" t="n">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="P11" s="25" t="n">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="Q11" s="25" t="n">
         <v>341</v>
       </c>
       <c r="R11" s="27" t="n">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="25" t="n">
-        <v>4056</v>
+        <v>4033</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25" t="n">
-        <v>4056</v>
+        <v>4033</v>
       </c>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="27"/>
       <c r="M12" s="26" t="n">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="N12" s="25" t="n">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="O12" s="25" t="n">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="P12" s="25" t="n">
-        <v>1245</v>
+        <v>1221</v>
       </c>
       <c r="Q12" s="25" t="n">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="R12" s="27" t="n">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="25" t="n">
-        <v>7509</v>
+        <v>7479</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25" t="n">
-        <v>7509</v>
+        <v>7479</v>
       </c>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="27"/>
       <c r="M13" s="26" t="n">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="N13" s="25" t="n">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="O13" s="25" t="n">
-        <v>2303</v>
+        <v>2282</v>
       </c>
       <c r="P13" s="25" t="n">
-        <v>2705</v>
+        <v>2713</v>
       </c>
       <c r="Q13" s="25" t="n">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="R13" s="27" t="n">
-        <v>453</v>
+        <v>446</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="25" t="n">
-        <v>8015</v>
+        <v>8009</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25" t="n">
-        <v>8015</v>
+        <v>8009</v>
       </c>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="27"/>
       <c r="M14" s="26" t="n">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="N14" s="25" t="n">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="O14" s="25" t="n">
-        <v>1833</v>
+        <v>1841</v>
       </c>
       <c r="P14" s="25" t="n">
-        <v>2300</v>
+        <v>2293</v>
       </c>
       <c r="Q14" s="25" t="n">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="R14" s="27" t="n">
-        <v>832</v>
+        <v>830</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="25" t="n">
-        <v>7177</v>
+        <v>7166</v>
       </c>
       <c r="D15" s="26"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25" t="n">
-        <v>7177</v>
+        <v>7166</v>
       </c>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="27"/>
       <c r="M15" s="26" t="n">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="N15" s="25" t="n">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="O15" s="25" t="n">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="P15" s="25" t="n">
-        <v>2194</v>
+        <v>2184</v>
       </c>
       <c r="Q15" s="25" t="n">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="R15" s="27" t="n">
-        <v>786</v>
+        <v>784</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="25" t="n">
         <v>8849</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25" t="n">
         <v>8849</v>
       </c>
       <c r="K16" s="25"/>
       <c r="L16" s="27"/>
       <c r="M16" s="26" t="n">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="N16" s="25" t="n">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="O16" s="25" t="n">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="P16" s="25" t="n">
-        <v>3204</v>
+        <v>3195</v>
       </c>
       <c r="Q16" s="25" t="n">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="R16" s="27" t="n">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="25" t="n">
-        <v>8822</v>
+        <v>8819</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25" t="n">
-        <v>8822</v>
+        <v>8819</v>
       </c>
       <c r="L17" s="27"/>
       <c r="M17" s="26" t="n">
         <v>173</v>
       </c>
       <c r="N17" s="25" t="n">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="O17" s="25" t="n">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="P17" s="25" t="n">
-        <v>3561</v>
+        <v>3558</v>
       </c>
       <c r="Q17" s="25" t="n">
-        <v>2113</v>
+        <v>2109</v>
       </c>
       <c r="R17" s="27" t="n">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="6" t="s">
-        <v>41</v>
+      <c r="B18" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="C18" s="25" t="n">
-        <v>9149</v>
+        <v>10044</v>
       </c>
       <c r="D18" s="26"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="27" t="n">
-        <v>9149</v>
+        <v>10044</v>
       </c>
       <c r="M18" s="26" t="n">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="N18" s="25" t="n">
-        <v>1431</v>
+        <v>1664</v>
       </c>
       <c r="O18" s="25" t="n">
-        <v>2670</v>
+        <v>2962</v>
       </c>
       <c r="P18" s="25" t="n">
-        <v>3168</v>
+        <v>3391</v>
       </c>
       <c r="Q18" s="25" t="n">
-        <v>1229</v>
+        <v>1329</v>
       </c>
       <c r="R18" s="27" t="n">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="25" t="n">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="D19" s="26" t="n">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E19" s="25" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F19" s="25" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G19" s="25" t="n">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H19" s="25" t="n">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="I19" s="25" t="n">
         <v>91</v>
       </c>
       <c r="J19" s="25" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K19" s="25" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L19" s="27" t="n">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="M19" s="26" t="n">
-        <v>988</v>
+        <v>1005</v>
       </c>
       <c r="N19" s="25" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="O19" s="25" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="25" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="25" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="25" t="n">
-        <v>3072</v>
+        <v>3089</v>
       </c>
       <c r="D20" s="26" t="n">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E20" s="25" t="n">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F20" s="25" t="n">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="G20" s="25" t="n">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="H20" s="25" t="n">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="I20" s="25" t="n">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="J20" s="25" t="n">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="K20" s="25" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L20" s="27" t="n">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="M20" s="26" t="n">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="N20" s="25" t="n">
-        <v>1368</v>
+        <v>1381</v>
       </c>
       <c r="O20" s="25" t="n">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P20" s="25" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q20" s="25" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="25" t="n">
-        <v>7279</v>
+        <v>7423</v>
       </c>
       <c r="D21" s="26" t="n">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="E21" s="25" t="n">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="F21" s="25" t="n">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="G21" s="25" t="n">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="H21" s="25" t="n">
-        <v>940</v>
+        <v>923</v>
       </c>
       <c r="I21" s="25" t="n">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="J21" s="25" t="n">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="K21" s="25" t="n">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="L21" s="27" t="n">
-        <v>882</v>
+        <v>1040</v>
       </c>
       <c r="M21" s="26" t="n">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N21" s="25" t="n">
-        <v>4266</v>
+        <v>4414</v>
       </c>
       <c r="O21" s="25" t="n">
-        <v>2472</v>
+        <v>2471</v>
       </c>
       <c r="P21" s="25" t="n">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="Q21" s="25" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="R21" s="27" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="25" t="n">
-        <v>16175</v>
+        <v>16390</v>
       </c>
       <c r="D22" s="26" t="n">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="E22" s="25" t="n">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="F22" s="25" t="n">
-        <v>1564</v>
+        <v>1546</v>
       </c>
       <c r="G22" s="25" t="n">
-        <v>3227</v>
+        <v>3203</v>
       </c>
       <c r="H22" s="25" t="n">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="I22" s="25" t="n">
         <v>1741</v>
       </c>
       <c r="J22" s="25" t="n">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="K22" s="25" t="n">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="L22" s="27" t="n">
-        <v>2090</v>
+        <v>2343</v>
       </c>
       <c r="M22" s="26" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N22" s="25" t="n">
-        <v>1601</v>
+        <v>1677</v>
       </c>
       <c r="O22" s="25" t="n">
-        <v>9062</v>
+        <v>9248</v>
       </c>
       <c r="P22" s="25" t="n">
-        <v>4968</v>
+        <v>4921</v>
       </c>
       <c r="Q22" s="25" t="n">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="R22" s="27" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="25" t="n">
-        <v>23355</v>
+        <v>23768</v>
       </c>
       <c r="D23" s="26" t="n">
-        <v>1308</v>
+        <v>1355</v>
       </c>
       <c r="E23" s="25" t="n">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="F23" s="25" t="n">
         <v>737</v>
       </c>
       <c r="G23" s="25" t="n">
-        <v>1829</v>
+        <v>1825</v>
       </c>
       <c r="H23" s="25" t="n">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="I23" s="25" t="n">
-        <v>2613</v>
+        <v>2603</v>
       </c>
       <c r="J23" s="25" t="n">
-        <v>3894</v>
+        <v>3891</v>
       </c>
       <c r="K23" s="25" t="n">
-        <v>5038</v>
+        <v>5042</v>
       </c>
       <c r="L23" s="27" t="n">
-        <v>4543</v>
+        <v>4926</v>
       </c>
       <c r="M23" s="26" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="N23" s="25" t="n">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="O23" s="25" t="n">
-        <v>3210</v>
+        <v>3343</v>
       </c>
       <c r="P23" s="25" t="n">
-        <v>13696</v>
+        <v>13892</v>
       </c>
       <c r="Q23" s="25" t="n">
-        <v>5385</v>
+        <v>5455</v>
       </c>
       <c r="R23" s="27" t="n">
         <v>902</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="25" t="n">
-        <v>9368</v>
+        <v>9420</v>
       </c>
       <c r="D24" s="26" t="n">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E24" s="25" t="n">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F24" s="25" t="n">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="G24" s="25" t="n">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="H24" s="25" t="n">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="I24" s="25" t="n">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="J24" s="25" t="n">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="K24" s="25" t="n">
-        <v>2088</v>
+        <v>2083</v>
       </c>
       <c r="L24" s="27" t="n">
-        <v>1325</v>
+        <v>1394</v>
       </c>
       <c r="M24" s="26" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N24" s="25" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="O24" s="25" t="n">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P24" s="25" t="n">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="Q24" s="25" t="n">
-        <v>3978</v>
+        <v>4011</v>
       </c>
       <c r="R24" s="27" t="n">
-        <v>3979</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="25" t="n">
-        <v>60291</v>
+        <v>61147</v>
       </c>
       <c r="D25" s="26" t="n">
-        <v>4356</v>
+        <v>4421</v>
       </c>
       <c r="E25" s="25" t="n">
-        <v>2358</v>
+        <v>2327</v>
       </c>
       <c r="F25" s="25" t="n">
-        <v>4056</v>
+        <v>4033</v>
       </c>
       <c r="G25" s="25" t="n">
-        <v>7509</v>
+        <v>7479</v>
       </c>
       <c r="H25" s="25" t="n">
-        <v>8015</v>
+        <v>8009</v>
       </c>
       <c r="I25" s="25" t="n">
-        <v>7177</v>
+        <v>7166</v>
       </c>
       <c r="J25" s="25" t="n">
         <v>8849</v>
       </c>
       <c r="K25" s="25" t="n">
-        <v>8822</v>
+        <v>8819</v>
       </c>
       <c r="L25" s="27" t="n">
-        <v>9149</v>
+        <v>10044</v>
       </c>
       <c r="M25" s="26" t="n">
-        <v>2890</v>
+        <v>2915</v>
       </c>
       <c r="N25" s="25" t="n">
-        <v>7448</v>
+        <v>7696</v>
       </c>
       <c r="O25" s="25" t="n">
-        <v>14987</v>
+        <v>15309</v>
       </c>
       <c r="P25" s="25" t="n">
-        <v>20185</v>
+        <v>20343</v>
       </c>
       <c r="Q25" s="25" t="n">
-        <v>9822</v>
+        <v>9922</v>
       </c>
       <c r="R25" s="27" t="n">
-        <v>4959</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="24"/>
       <c r="P26" s="24"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="15" t="s">
+      <c r="A27" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="24"/>
       <c r="O27" s="24"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
@@ -19188,51 +7825,51 @@
       <c r="P28" s="24"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
     </row>
     <row r="29" ht="81" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24"/>
       <c r="R29" s="24"/>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="15" t="s">
+      <c r="A30" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="24"/>
       <c r="Q30" s="24"/>
       <c r="R30" s="24"/>
     </row>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
@@ -19811,1176 +8448,1176 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="8" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="8" t="s">
+      <c r="O4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="8" t="s">
+      <c r="P4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="8" t="s">
+      <c r="Q4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="14" t="s">
+      <c r="R4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="S4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="5" t="s">
+      <c r="I5" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="9" t="s">
+      <c r="L5" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="N5" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="O5" s="5" t="s">
+      <c r="O5" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="Q5" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="S5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="29" t="n">
-        <v>6656</v>
+        <v>6603</v>
       </c>
       <c r="D6" s="30" t="n">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E6" s="29" t="n">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="F6" s="29" t="n">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="G6" s="29" t="n">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="H6" s="29" t="n">
-        <v>1101</v>
+        <v>1082</v>
       </c>
       <c r="I6" s="29" t="n">
-        <v>1237</v>
+        <v>1231</v>
       </c>
       <c r="J6" s="29" t="n">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="K6" s="29" t="n">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="L6" s="31" t="n">
-        <v>340</v>
+        <v>372</v>
       </c>
       <c r="M6" s="30" t="n">
         <v>12</v>
       </c>
       <c r="N6" s="29" t="n">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="29" t="n">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="P6" s="29" t="n">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="Q6" s="29" t="n">
-        <v>2513</v>
+        <v>2502</v>
       </c>
       <c r="R6" s="31" t="n">
-        <v>2840</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="29" t="n">
-        <v>41319</v>
+        <v>41676</v>
       </c>
       <c r="D7" s="30" t="n">
-        <v>1929</v>
+        <v>1936</v>
       </c>
       <c r="E7" s="29" t="n">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="F7" s="29" t="n">
-        <v>2840</v>
+        <v>2815</v>
       </c>
       <c r="G7" s="29" t="n">
-        <v>5481</v>
+        <v>5489</v>
       </c>
       <c r="H7" s="29" t="n">
-        <v>5502</v>
+        <v>5514</v>
       </c>
       <c r="I7" s="29" t="n">
-        <v>4657</v>
+        <v>4636</v>
       </c>
       <c r="J7" s="29" t="n">
-        <v>6495</v>
+        <v>6407</v>
       </c>
       <c r="K7" s="29" t="n">
-        <v>6621</v>
+        <v>6589</v>
       </c>
       <c r="L7" s="31" t="n">
-        <v>6569</v>
+        <v>7069</v>
       </c>
       <c r="M7" s="30" t="n">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="N7" s="29" t="n">
-        <v>5189</v>
+        <v>5262</v>
       </c>
       <c r="O7" s="29" t="n">
-        <v>11363</v>
+        <v>11498</v>
       </c>
       <c r="P7" s="29" t="n">
-        <v>15761</v>
+        <v>15872</v>
       </c>
       <c r="Q7" s="29" t="n">
-        <v>5911</v>
+        <v>5933</v>
       </c>
       <c r="R7" s="31" t="n">
-        <v>1454</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="29" t="n">
-        <v>9753</v>
+        <v>9782</v>
       </c>
       <c r="D8" s="30" t="n">
-        <v>1651</v>
+        <v>1634</v>
       </c>
       <c r="E8" s="29" t="n">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F8" s="29" t="n">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="G8" s="29" t="n">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="H8" s="29" t="n">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="I8" s="29" t="n">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="J8" s="29" t="n">
-        <v>1284</v>
+        <v>1308</v>
       </c>
       <c r="K8" s="29" t="n">
-        <v>1131</v>
+        <v>1102</v>
       </c>
       <c r="L8" s="31" t="n">
-        <v>1376</v>
+        <v>1429</v>
       </c>
       <c r="M8" s="30" t="n">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="N8" s="29" t="n">
-        <v>1696</v>
+        <v>1728</v>
       </c>
       <c r="O8" s="29" t="n">
-        <v>2739</v>
+        <v>2753</v>
       </c>
       <c r="P8" s="29" t="n">
-        <v>2740</v>
+        <v>2732</v>
       </c>
       <c r="Q8" s="29" t="n">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="R8" s="31" t="n">
-        <v>541</v>
+        <v>533</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="29" t="n">
-        <v>2224</v>
+        <v>2230</v>
       </c>
       <c r="D9" s="30" t="n">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="E9" s="29" t="n">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F9" s="29" t="n">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G9" s="29" t="n">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="H9" s="29" t="n">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="I9" s="29" t="n">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="J9" s="29" t="n">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="K9" s="29" t="n">
-        <v>208</v>
+        <v>228</v>
       </c>
       <c r="L9" s="31" t="n">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="M9" s="30" t="n">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="N9" s="29" t="n">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="O9" s="29" t="n">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="P9" s="29" t="n">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="Q9" s="29" t="n">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="R9" s="31" t="n">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="29" t="n">
-        <v>4368</v>
+        <v>4356</v>
       </c>
       <c r="D10" s="30" t="n">
-        <v>4368</v>
+        <v>4356</v>
       </c>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="31"/>
       <c r="M10" s="30" t="n">
         <v>304</v>
       </c>
       <c r="N10" s="29" t="n">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="O10" s="29" t="n">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="P10" s="29" t="n">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="Q10" s="29" t="n">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="R10" s="31" t="n">
-        <v>618</v>
+        <v>611</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="29" t="n">
-        <v>2371</v>
+        <v>2358</v>
       </c>
       <c r="D11" s="30"/>
       <c r="E11" s="29" t="n">
-        <v>2371</v>
+        <v>2358</v>
       </c>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="31"/>
       <c r="M11" s="30" t="n">
         <v>115</v>
       </c>
       <c r="N11" s="29" t="n">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="O11" s="29" t="n">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="P11" s="29" t="n">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="Q11" s="29" t="n">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="R11" s="31" t="n">
-        <v>275</v>
+        <v>267</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="29" t="n">
-        <v>4088</v>
+        <v>4056</v>
       </c>
       <c r="D12" s="30"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29" t="n">
-        <v>4088</v>
+        <v>4056</v>
       </c>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="31"/>
       <c r="M12" s="30" t="n">
         <v>148</v>
       </c>
       <c r="N12" s="29" t="n">
         <v>557</v>
       </c>
       <c r="O12" s="29" t="n">
-        <v>1456</v>
+        <v>1452</v>
       </c>
       <c r="P12" s="29" t="n">
-        <v>1259</v>
+        <v>1245</v>
       </c>
       <c r="Q12" s="29" t="n">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="R12" s="31" t="n">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="29" t="n">
-        <v>7548</v>
+        <v>7509</v>
       </c>
       <c r="D13" s="30"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29" t="n">
-        <v>7548</v>
+        <v>7509</v>
       </c>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="31"/>
       <c r="M13" s="30" t="n">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="N13" s="29" t="n">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="O13" s="29" t="n">
-        <v>2310</v>
+        <v>2303</v>
       </c>
       <c r="P13" s="29" t="n">
-        <v>2714</v>
+        <v>2705</v>
       </c>
       <c r="Q13" s="29" t="n">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="R13" s="31" t="n">
-        <v>460</v>
+        <v>453</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="29" t="n">
-        <v>8037</v>
+        <v>8015</v>
       </c>
       <c r="D14" s="30"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29" t="n">
-        <v>8037</v>
+        <v>8015</v>
       </c>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="31"/>
       <c r="M14" s="30" t="n">
         <v>725</v>
       </c>
       <c r="N14" s="29" t="n">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="O14" s="29" t="n">
-        <v>1841</v>
+        <v>1833</v>
       </c>
       <c r="P14" s="29" t="n">
-        <v>2312</v>
+        <v>2300</v>
       </c>
       <c r="Q14" s="29" t="n">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="R14" s="31" t="n">
-        <v>843</v>
+        <v>832</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="29" t="n">
-        <v>7195</v>
+        <v>7177</v>
       </c>
       <c r="D15" s="30"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29" t="n">
-        <v>7195</v>
+        <v>7177</v>
       </c>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="31"/>
       <c r="M15" s="30" t="n">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="N15" s="29" t="n">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="O15" s="29" t="n">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="P15" s="29" t="n">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="Q15" s="29" t="n">
-        <v>1370</v>
+        <v>1362</v>
       </c>
       <c r="R15" s="31" t="n">
-        <v>799</v>
+        <v>786</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="29" t="n">
-        <v>8924</v>
+        <v>8849</v>
       </c>
       <c r="D16" s="30"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29" t="n">
-        <v>8924</v>
+        <v>8849</v>
       </c>
       <c r="K16" s="29"/>
       <c r="L16" s="31"/>
       <c r="M16" s="30" t="n">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="N16" s="29" t="n">
-        <v>1253</v>
+        <v>1249</v>
       </c>
       <c r="O16" s="29" t="n">
-        <v>1915</v>
+        <v>1899</v>
       </c>
       <c r="P16" s="29" t="n">
-        <v>3245</v>
+        <v>3204</v>
       </c>
       <c r="Q16" s="29" t="n">
-        <v>1595</v>
+        <v>1580</v>
       </c>
       <c r="R16" s="31" t="n">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="29" t="n">
-        <v>8868</v>
+        <v>8822</v>
       </c>
       <c r="D17" s="30"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29" t="n">
-        <v>8868</v>
+        <v>8822</v>
       </c>
       <c r="L17" s="31"/>
       <c r="M17" s="30" t="n">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="N17" s="29" t="n">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="O17" s="29" t="n">
-        <v>1692</v>
+        <v>1667</v>
       </c>
       <c r="P17" s="29" t="n">
-        <v>3577</v>
+        <v>3561</v>
       </c>
       <c r="Q17" s="29" t="n">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="R17" s="31" t="n">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="6" t="s">
-        <v>41</v>
+      <c r="B18" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="C18" s="29" t="n">
-        <v>8553</v>
+        <v>9149</v>
       </c>
       <c r="D18" s="30"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="31" t="n">
-        <v>8553</v>
+        <v>9149</v>
       </c>
       <c r="M18" s="30" t="n">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="N18" s="29" t="n">
-        <v>1330</v>
+        <v>1431</v>
       </c>
       <c r="O18" s="29" t="n">
-        <v>2476</v>
+        <v>2670</v>
       </c>
       <c r="P18" s="29" t="n">
-        <v>2983</v>
+        <v>3168</v>
       </c>
       <c r="Q18" s="29" t="n">
-        <v>1162</v>
+        <v>1229</v>
       </c>
       <c r="R18" s="31" t="n">
-        <v>354</v>
+        <v>389</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="29" t="n">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="D19" s="30" t="n">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E19" s="29" t="n">
         <v>56</v>
       </c>
       <c r="F19" s="29" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G19" s="29" t="n">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H19" s="29" t="n">
         <v>352</v>
       </c>
       <c r="I19" s="29" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J19" s="29" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K19" s="29" t="n">
         <v>29</v>
       </c>
       <c r="L19" s="31" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="M19" s="30" t="n">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="N19" s="29" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O19" s="29" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="29" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="29" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="29" t="n">
         <v>3072</v>
       </c>
       <c r="D20" s="30" t="n">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E20" s="29" t="n">
         <v>141</v>
       </c>
       <c r="F20" s="29" t="n">
+        <v>327</v>
+      </c>
+      <c r="G20" s="29" t="n">
+        <v>509</v>
+      </c>
+      <c r="H20" s="29" t="n">
+        <v>511</v>
+      </c>
+      <c r="I20" s="29" t="n">
+        <v>417</v>
+      </c>
+      <c r="J20" s="29" t="n">
+        <v>422</v>
+      </c>
+      <c r="K20" s="29" t="n">
+        <v>128</v>
+      </c>
+      <c r="L20" s="31" t="n">
+        <v>275</v>
+      </c>
+      <c r="M20" s="30" t="n">
+        <v>1577</v>
+      </c>
+      <c r="N20" s="29" t="n">
+        <v>1368</v>
+      </c>
+      <c r="O20" s="29" t="n">
+        <v>113</v>
+      </c>
+      <c r="P20" s="29" t="n">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="R20" s="31" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="29" t="n">
+        <v>7279</v>
+      </c>
+      <c r="D21" s="30" t="n">
+        <v>602</v>
+      </c>
+      <c r="E21" s="29" t="n">
+        <v>406</v>
+      </c>
+      <c r="F21" s="29" t="n">
+        <v>1078</v>
+      </c>
+      <c r="G21" s="29" t="n">
+        <v>1197</v>
+      </c>
+      <c r="H21" s="29" t="n">
+        <v>940</v>
+      </c>
+      <c r="I21" s="29" t="n">
+        <v>838</v>
+      </c>
+      <c r="J21" s="29" t="n">
+        <v>1006</v>
+      </c>
+      <c r="K21" s="29" t="n">
         <v>330</v>
       </c>
-      <c r="G20" s="29" t="n">
-[...69 lines deleted...]
-      </c>
       <c r="L21" s="31" t="n">
-        <v>805</v>
+        <v>882</v>
       </c>
       <c r="M21" s="30" t="n">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="N21" s="29" t="n">
-        <v>4207</v>
+        <v>4266</v>
       </c>
       <c r="O21" s="29" t="n">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="P21" s="29" t="n">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="Q21" s="29" t="n">
         <v>24</v>
       </c>
       <c r="R21" s="31" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="29" t="n">
-        <v>16085</v>
+        <v>16175</v>
       </c>
       <c r="D22" s="30" t="n">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="E22" s="29" t="n">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="F22" s="29" t="n">
-        <v>1576</v>
+        <v>1564</v>
       </c>
       <c r="G22" s="29" t="n">
-        <v>3239</v>
+        <v>3227</v>
       </c>
       <c r="H22" s="29" t="n">
-        <v>2277</v>
+        <v>2262</v>
       </c>
       <c r="I22" s="29" t="n">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="J22" s="29" t="n">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="K22" s="29" t="n">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="L22" s="31" t="n">
-        <v>1946</v>
+        <v>2090</v>
       </c>
       <c r="M22" s="30" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N22" s="29" t="n">
-        <v>1578</v>
+        <v>1601</v>
       </c>
       <c r="O22" s="29" t="n">
-        <v>8982</v>
+        <v>9062</v>
       </c>
       <c r="P22" s="29" t="n">
-        <v>4979</v>
+        <v>4968</v>
       </c>
       <c r="Q22" s="29" t="n">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="R22" s="31" t="n">
         <v>69</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="29" t="n">
-        <v>23238</v>
+        <v>23355</v>
       </c>
       <c r="D23" s="30" t="n">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="E23" s="29" t="n">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="F23" s="29" t="n">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="G23" s="29" t="n">
-        <v>1842</v>
+        <v>1829</v>
       </c>
       <c r="H23" s="29" t="n">
-        <v>2736</v>
+        <v>2726</v>
       </c>
       <c r="I23" s="29" t="n">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="J23" s="29" t="n">
-        <v>3948</v>
+        <v>3894</v>
       </c>
       <c r="K23" s="29" t="n">
-        <v>5067</v>
+        <v>5038</v>
       </c>
       <c r="L23" s="31" t="n">
-        <v>4308</v>
+        <v>4543</v>
       </c>
       <c r="M23" s="30" t="n">
         <v>17</v>
       </c>
       <c r="N23" s="29" t="n">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O23" s="29" t="n">
-        <v>3152</v>
+        <v>3210</v>
       </c>
       <c r="P23" s="29" t="n">
-        <v>13609</v>
+        <v>13696</v>
       </c>
       <c r="Q23" s="29" t="n">
-        <v>5404</v>
+        <v>5385</v>
       </c>
       <c r="R23" s="31" t="n">
-        <v>916</v>
+        <v>902</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="29" t="n">
-        <v>9304</v>
+        <v>9368</v>
       </c>
       <c r="D24" s="30" t="n">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="E24" s="29" t="n">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F24" s="29" t="n">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="G24" s="29" t="n">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="H24" s="29" t="n">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="I24" s="29" t="n">
-        <v>1498</v>
+        <v>1477</v>
       </c>
       <c r="J24" s="29" t="n">
-        <v>1436</v>
+        <v>1431</v>
       </c>
       <c r="K24" s="29" t="n">
         <v>2088</v>
       </c>
       <c r="L24" s="31" t="n">
-        <v>1210</v>
+        <v>1325</v>
       </c>
       <c r="M24" s="30" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N24" s="29" t="n">
         <v>14</v>
       </c>
       <c r="O24" s="29" t="n">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="P24" s="29" t="n">
-        <v>1237</v>
+        <v>1264</v>
       </c>
       <c r="Q24" s="29" t="n">
-        <v>3936</v>
+        <v>3978</v>
       </c>
       <c r="R24" s="31" t="n">
-        <v>3987</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="29" t="n">
-        <v>59952</v>
+        <v>60291</v>
       </c>
       <c r="D25" s="30" t="n">
-        <v>4368</v>
+        <v>4356</v>
       </c>
       <c r="E25" s="29" t="n">
-        <v>2371</v>
+        <v>2358</v>
       </c>
       <c r="F25" s="29" t="n">
-        <v>4088</v>
+        <v>4056</v>
       </c>
       <c r="G25" s="29" t="n">
-        <v>7548</v>
+        <v>7509</v>
       </c>
       <c r="H25" s="29" t="n">
-        <v>8037</v>
+        <v>8015</v>
       </c>
       <c r="I25" s="29" t="n">
-        <v>7195</v>
+        <v>7177</v>
       </c>
       <c r="J25" s="29" t="n">
-        <v>8924</v>
+        <v>8849</v>
       </c>
       <c r="K25" s="29" t="n">
-        <v>8868</v>
+        <v>8822</v>
       </c>
       <c r="L25" s="31" t="n">
-        <v>8553</v>
+        <v>9149</v>
       </c>
       <c r="M25" s="30" t="n">
-        <v>2882</v>
+        <v>2890</v>
       </c>
       <c r="N25" s="29" t="n">
-        <v>7354</v>
+        <v>7448</v>
       </c>
       <c r="O25" s="29" t="n">
-        <v>14842</v>
+        <v>14987</v>
       </c>
       <c r="P25" s="29" t="n">
-        <v>20094</v>
+        <v>20185</v>
       </c>
       <c r="Q25" s="29" t="n">
-        <v>9801</v>
+        <v>9822</v>
       </c>
       <c r="R25" s="31" t="n">
-        <v>4979</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="R26" s="28"/>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="15" t="s">
+      <c r="A27" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="28"/>
       <c r="R27" s="28"/>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
@@ -20998,7310 +9635,70 @@
       <c r="P28" s="28"/>
       <c r="Q28" s="28"/>
       <c r="R28" s="28"/>
     </row>
     <row r="29" ht="81" customHeight="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="Q29" s="28"/>
       <c r="R29" s="28"/>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="15" t="s">
+      <c r="A30" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="28"/>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="28"/>
       <c r="R30" s="28"/>
-    </row>
-[...7238 lines deleted...]
-      <c r="R30" s="44"/>
     </row>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>