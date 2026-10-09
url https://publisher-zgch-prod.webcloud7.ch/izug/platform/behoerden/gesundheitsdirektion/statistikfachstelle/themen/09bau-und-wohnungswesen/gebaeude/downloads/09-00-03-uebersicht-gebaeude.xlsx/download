--- v0 (2026-04-12)
+++ v1 (2026-10-09)
@@ -19,90 +19,93 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="2010" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2020" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2019" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2018" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2017" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2015" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2014" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2013" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2012" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="2011" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2010" sheetId="16" state="visible" r:id="rId16"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t xml:space="preserve">Allgemeine Übersicht Gebäude</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2024</t>
+    <t xml:space="preserve">Kanton Zug, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dimension</t>
   </si>
   <si>
     <t xml:space="preserve">Ausprägung</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Bauperiode</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Anzahl Wohnungen</t>
   </si>
   <si>
     <t xml:space="preserve">Vor 1919</t>
   </si>
   <si>
     <t xml:space="preserve">1919-1945</t>
   </si>
@@ -184,445 +187,464 @@
   <si>
     <t xml:space="preserve">8 Gesch.</t>
   </si>
   <si>
     <t xml:space="preserve">9 Gesch.</t>
   </si>
   <si>
     <t xml:space="preserve">10+ Gesch.</t>
   </si>
   <si>
     <t xml:space="preserve">Einfamilienhäuser</t>
   </si>
   <si>
     <t xml:space="preserve">Mehrfamilienhäuser</t>
   </si>
   <si>
     <t xml:space="preserve">Wohngebäude mit Nebennutzung</t>
   </si>
   <si>
     <t xml:space="preserve">Gebäude mit teilweiser Wohnnutzung</t>
   </si>
   <si>
     <t xml:space="preserve">Umfasst nur Gebäude mit Wohnnutzung</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Gebäude- und Wohnungsstatistik, Aktualisiert am 06.10.2025 11:37</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Gebäude- und Wohnungsstatistik, Aktualisiert am 15.09.2026 13:23</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2016</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2015</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2013</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2011</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="16">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
+    <numFmt numFmtId="181" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD9D9D9"/>
-[...12 lines deleted...]
-      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD9D9D9"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
@@ -810,50 +832,84 @@
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">34</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">34</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
@@ -1414,50 +1470,53 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1552,1756 +1611,1756 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="8" t="n">
-[...2 lines deleted...]
-      <c r="D6" s="11" t="n">
+      <c r="C6" s="14" t="n">
+        <v>438</v>
+      </c>
+      <c r="D6" s="3" t="n">
         <v>22</v>
       </c>
-      <c r="E6" s="8" t="n">
+      <c r="E6" s="14" t="n">
         <v>27</v>
       </c>
-      <c r="F6" s="8" t="n">
+      <c r="F6" s="14" t="n">
+        <v>62</v>
+      </c>
+      <c r="G6" s="14" t="n">
+        <v>144</v>
+      </c>
+      <c r="H6" s="14" t="n">
+        <v>101</v>
+      </c>
+      <c r="I6" s="14" t="n">
+        <v>34</v>
+      </c>
+      <c r="J6" s="14" t="n">
+        <v>18</v>
+      </c>
+      <c r="K6" s="14" t="n">
+        <v>17</v>
+      </c>
+      <c r="L6" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="M6" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="N6" s="3" t="n">
+        <v>12</v>
+      </c>
+      <c r="O6" s="14" t="n">
+        <v>396</v>
+      </c>
+      <c r="P6" s="14" t="n">
+        <v>26</v>
+      </c>
+      <c r="Q6" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="R6" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="S6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>4557</v>
+      </c>
+      <c r="D7" s="3" t="n">
+        <v>448</v>
+      </c>
+      <c r="E7" s="14" t="n">
+        <v>338</v>
+      </c>
+      <c r="F7" s="14" t="n">
+        <v>496</v>
+      </c>
+      <c r="G7" s="14" t="n">
+        <v>531</v>
+      </c>
+      <c r="H7" s="14" t="n">
+        <v>845</v>
+      </c>
+      <c r="I7" s="14" t="n">
+        <v>676</v>
+      </c>
+      <c r="J7" s="14" t="n">
+        <v>415</v>
+      </c>
+      <c r="K7" s="14" t="n">
+        <v>508</v>
+      </c>
+      <c r="L7" s="14" t="n">
+        <v>244</v>
+      </c>
+      <c r="M7" s="6" t="n">
+        <v>56</v>
+      </c>
+      <c r="N7" s="3" t="n">
+        <v>13</v>
+      </c>
+      <c r="O7" s="14" t="n">
+        <v>3594</v>
+      </c>
+      <c r="P7" s="14" t="n">
+        <v>741</v>
+      </c>
+      <c r="Q7" s="14" t="n">
+        <v>106</v>
+      </c>
+      <c r="R7" s="14" t="n">
+        <v>70</v>
+      </c>
+      <c r="S7" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="T7" s="14" t="n">
+        <v>21</v>
+      </c>
+      <c r="U7" s="6" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>6047</v>
+      </c>
+      <c r="D8" s="3" t="n">
+        <v>838</v>
+      </c>
+      <c r="E8" s="14" t="n">
+        <v>456</v>
+      </c>
+      <c r="F8" s="14" t="n">
+        <v>401</v>
+      </c>
+      <c r="G8" s="14" t="n">
+        <v>376</v>
+      </c>
+      <c r="H8" s="14" t="n">
+        <v>636</v>
+      </c>
+      <c r="I8" s="14" t="n">
+        <v>987</v>
+      </c>
+      <c r="J8" s="14" t="n">
+        <v>902</v>
+      </c>
+      <c r="K8" s="14" t="n">
+        <v>754</v>
+      </c>
+      <c r="L8" s="14" t="n">
+        <v>511</v>
+      </c>
+      <c r="M8" s="6" t="n">
+        <v>186</v>
+      </c>
+      <c r="N8" s="3" t="n">
+        <v>21</v>
+      </c>
+      <c r="O8" s="14" t="n">
+        <v>2907</v>
+      </c>
+      <c r="P8" s="14" t="n">
+        <v>1233</v>
+      </c>
+      <c r="Q8" s="14" t="n">
+        <v>800</v>
+      </c>
+      <c r="R8" s="14" t="n">
+        <v>225</v>
+      </c>
+      <c r="S8" s="14" t="n">
+        <v>263</v>
+      </c>
+      <c r="T8" s="14" t="n">
+        <v>477</v>
+      </c>
+      <c r="U8" s="6" t="n">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>3173</v>
+      </c>
+      <c r="D9" s="3" t="n">
+        <v>457</v>
+      </c>
+      <c r="E9" s="14" t="n">
+        <v>153</v>
+      </c>
+      <c r="F9" s="14" t="n">
+        <v>184</v>
+      </c>
+      <c r="G9" s="14" t="n">
+        <v>292</v>
+      </c>
+      <c r="H9" s="14" t="n">
+        <v>253</v>
+      </c>
+      <c r="I9" s="14" t="n">
+        <v>382</v>
+      </c>
+      <c r="J9" s="14" t="n">
+        <v>509</v>
+      </c>
+      <c r="K9" s="14" t="n">
+        <v>467</v>
+      </c>
+      <c r="L9" s="14" t="n">
+        <v>343</v>
+      </c>
+      <c r="M9" s="6" t="n">
+        <v>133</v>
+      </c>
+      <c r="N9" s="3" t="n">
+        <v>19</v>
+      </c>
+      <c r="O9" s="14" t="n">
+        <v>281</v>
+      </c>
+      <c r="P9" s="14" t="n">
+        <v>234</v>
+      </c>
+      <c r="Q9" s="14" t="n">
+        <v>516</v>
+      </c>
+      <c r="R9" s="14" t="n">
+        <v>305</v>
+      </c>
+      <c r="S9" s="14" t="n">
+        <v>152</v>
+      </c>
+      <c r="T9" s="14" t="n">
+        <v>1192</v>
+      </c>
+      <c r="U9" s="6" t="n">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>1260</v>
+      </c>
+      <c r="D10" s="3" t="n">
+        <v>141</v>
+      </c>
+      <c r="E10" s="14" t="n">
+        <v>28</v>
+      </c>
+      <c r="F10" s="14" t="n">
+        <v>46</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>113</v>
+      </c>
+      <c r="H10" s="14" t="n">
+        <v>160</v>
+      </c>
+      <c r="I10" s="14" t="n">
+        <v>143</v>
+      </c>
+      <c r="J10" s="14" t="n">
+        <v>195</v>
+      </c>
+      <c r="K10" s="14" t="n">
+        <v>230</v>
+      </c>
+      <c r="L10" s="14" t="n">
+        <v>147</v>
+      </c>
+      <c r="M10" s="6" t="n">
+        <v>57</v>
+      </c>
+      <c r="N10" s="3" t="n">
+        <v>14</v>
+      </c>
+      <c r="O10" s="14" t="n">
+        <v>70</v>
+      </c>
+      <c r="P10" s="14" t="n">
+        <v>62</v>
+      </c>
+      <c r="Q10" s="14" t="n">
+        <v>49</v>
+      </c>
+      <c r="R10" s="14" t="n">
+        <v>85</v>
+      </c>
+      <c r="S10" s="14" t="n">
+        <v>58</v>
+      </c>
+      <c r="T10" s="14" t="n">
+        <v>514</v>
+      </c>
+      <c r="U10" s="6" t="n">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="14" t="n">
+        <v>344</v>
+      </c>
+      <c r="D11" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="E11" s="14" t="n">
+        <v>11</v>
+      </c>
+      <c r="F11" s="14" t="n">
+        <v>16</v>
+      </c>
+      <c r="G11" s="14" t="n">
+        <v>40</v>
+      </c>
+      <c r="H11" s="14" t="n">
+        <v>52</v>
+      </c>
+      <c r="I11" s="14" t="n">
+        <v>27</v>
+      </c>
+      <c r="J11" s="14" t="n">
+        <v>56</v>
+      </c>
+      <c r="K11" s="14" t="n">
+        <v>51</v>
+      </c>
+      <c r="L11" s="14" t="n">
+        <v>51</v>
+      </c>
+      <c r="M11" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="N11" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="O11" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="P11" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="Q11" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="R11" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="S11" s="14" t="n">
+        <v>16</v>
+      </c>
+      <c r="T11" s="14" t="n">
         <v>63</v>
       </c>
-      <c r="G6" s="8" t="n">
-[...5 lines deleted...]
-      <c r="I6" s="8" t="n">
+      <c r="U11" s="6" t="n">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J6" s="8" t="n">
+      <c r="C12" s="14" t="n">
+        <v>98</v>
+      </c>
+      <c r="D12" s="3" t="n">
+        <v>3</v>
+      </c>
+      <c r="E12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="F12" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>17</v>
+      </c>
+      <c r="H12" s="14" t="n">
+        <v>20</v>
+      </c>
+      <c r="I12" s="14" t="n">
+        <v>10</v>
+      </c>
+      <c r="J12" s="14" t="n">
+        <v>4</v>
+      </c>
+      <c r="K12" s="14" t="n">
+        <v>7</v>
+      </c>
+      <c r="L12" s="14" t="n">
         <v>27</v>
       </c>
-      <c r="K6" s="8" t="n">
+      <c r="M12" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="N12" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="O12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="P12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="R12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="S12" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="T12" s="14" t="n">
+        <v>13</v>
+      </c>
+      <c r="U12" s="6" t="n">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="14" t="n">
+        <v>47</v>
+      </c>
+      <c r="D13" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="G13" s="14" t="n">
         <v>17</v>
       </c>
-      <c r="L6" s="8" t="n">
+      <c r="H13" s="14" t="n">
+        <v>16</v>
+      </c>
+      <c r="I13" s="14" t="n">
+        <v>5</v>
+      </c>
+      <c r="J13" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="K13" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="L13" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="M13" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="N13" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="O13" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="P13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="R13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="14" t="n">
         <v>10</v>
       </c>
-      <c r="M6" s="14" t="n">
+      <c r="U13" s="6" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="14" t="n">
+        <v>49</v>
+      </c>
+      <c r="D14" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14" t="n">
+        <v>17</v>
+      </c>
+      <c r="H14" s="14" t="n">
+        <v>13</v>
+      </c>
+      <c r="I14" s="14" t="n">
+        <v>12</v>
+      </c>
+      <c r="J14" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="K14" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="L14" s="14" t="n">
         <v>1</v>
       </c>
-      <c r="N6" s="11" t="n">
+      <c r="M14" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="N14" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O14" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="P14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T14" s="14" t="n">
+        <v>3</v>
+      </c>
+      <c r="U14" s="6" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="14" t="n">
+        <v>67</v>
+      </c>
+      <c r="D15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="F15" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="G15" s="14" t="n">
+        <v>22</v>
+      </c>
+      <c r="H15" s="14" t="n">
+        <v>12</v>
+      </c>
+      <c r="I15" s="14" t="n">
+        <v>2</v>
+      </c>
+      <c r="J15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" s="14" t="n">
+        <v>8</v>
+      </c>
+      <c r="L15" s="14" t="n">
+        <v>15</v>
+      </c>
+      <c r="M15" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="N15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="S15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T15" s="14" t="n">
+        <v>1</v>
+      </c>
+      <c r="U15" s="6" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="14" t="n">
+        <v>1934</v>
+      </c>
+      <c r="D16" s="3" t="n">
+        <v>1934</v>
+      </c>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="3" t="n">
+        <v>23</v>
+      </c>
+      <c r="O16" s="14" t="n">
+        <v>737</v>
+      </c>
+      <c r="P16" s="14" t="n">
+        <v>499</v>
+      </c>
+      <c r="Q16" s="14" t="n">
+        <v>391</v>
+      </c>
+      <c r="R16" s="14" t="n">
+        <v>146</v>
+      </c>
+      <c r="S16" s="14" t="n">
+        <v>58</v>
+      </c>
+      <c r="T16" s="14" t="n">
+        <v>61</v>
+      </c>
+      <c r="U16" s="6" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="14" t="n">
+        <v>1017</v>
+      </c>
+      <c r="D17" s="3"/>
+      <c r="E17" s="14" t="n">
+        <v>1017</v>
+      </c>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="O17" s="14" t="n">
+        <v>518</v>
+      </c>
+      <c r="P17" s="14" t="n">
+        <v>200</v>
+      </c>
+      <c r="Q17" s="14" t="n">
+        <v>178</v>
+      </c>
+      <c r="R17" s="14" t="n">
+        <v>47</v>
+      </c>
+      <c r="S17" s="14" t="n">
+        <v>18</v>
+      </c>
+      <c r="T17" s="14" t="n">
+        <v>39</v>
+      </c>
+      <c r="U17" s="6" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="14" t="n">
+        <v>1211</v>
+      </c>
+      <c r="D18" s="3"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14" t="n">
+        <v>1211</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="O18" s="14" t="n">
+        <v>557</v>
+      </c>
+      <c r="P18" s="14" t="n">
+        <v>187</v>
+      </c>
+      <c r="Q18" s="14" t="n">
+        <v>134</v>
+      </c>
+      <c r="R18" s="14" t="n">
+        <v>48</v>
+      </c>
+      <c r="S18" s="14" t="n">
+        <v>21</v>
+      </c>
+      <c r="T18" s="14" t="n">
+        <v>191</v>
+      </c>
+      <c r="U18" s="6" t="n">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="14" t="n">
+        <v>1569</v>
+      </c>
+      <c r="D19" s="3"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14" t="n">
+        <v>1569</v>
+      </c>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="O19" s="14" t="n">
+        <v>652</v>
+      </c>
+      <c r="P19" s="14" t="n">
+        <v>227</v>
+      </c>
+      <c r="Q19" s="14" t="n">
+        <v>139</v>
+      </c>
+      <c r="R19" s="14" t="n">
+        <v>49</v>
+      </c>
+      <c r="S19" s="14" t="n">
+        <v>37</v>
+      </c>
+      <c r="T19" s="14" t="n">
+        <v>242</v>
+      </c>
+      <c r="U19" s="6" t="n">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="14" t="n">
+        <v>2108</v>
+      </c>
+      <c r="D20" s="3"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14" t="n">
+        <v>2108</v>
+      </c>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="3" t="n">
+        <v>9</v>
+      </c>
+      <c r="O20" s="14" t="n">
+        <v>1142</v>
+      </c>
+      <c r="P20" s="14" t="n">
+        <v>303</v>
+      </c>
+      <c r="Q20" s="14" t="n">
+        <v>109</v>
+      </c>
+      <c r="R20" s="14" t="n">
+        <v>60</v>
+      </c>
+      <c r="S20" s="14" t="n">
+        <v>51</v>
+      </c>
+      <c r="T20" s="14" t="n">
+        <v>244</v>
+      </c>
+      <c r="U20" s="6" t="n">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="O6" s="8" t="n">
-[...2 lines deleted...]
-      <c r="P6" s="8" t="n">
+      <c r="C21" s="14" t="n">
+        <v>2278</v>
+      </c>
+      <c r="D21" s="3"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14" t="n">
+        <v>2278</v>
+      </c>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="3" t="n">
+        <v>6</v>
+      </c>
+      <c r="O21" s="14" t="n">
+        <v>1309</v>
+      </c>
+      <c r="P21" s="14" t="n">
+        <v>253</v>
+      </c>
+      <c r="Q21" s="14" t="n">
+        <v>113</v>
+      </c>
+      <c r="R21" s="14" t="n">
+        <v>62</v>
+      </c>
+      <c r="S21" s="14" t="n">
+        <v>82</v>
+      </c>
+      <c r="T21" s="14" t="n">
+        <v>313</v>
+      </c>
+      <c r="U21" s="6" t="n">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="14" t="n">
+        <v>2104</v>
+      </c>
+      <c r="D22" s="3"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14" t="n">
+        <v>2104</v>
+      </c>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="O22" s="14" t="n">
+        <v>961</v>
+      </c>
+      <c r="P22" s="14" t="n">
+        <v>211</v>
+      </c>
+      <c r="Q22" s="14" t="n">
+        <v>136</v>
+      </c>
+      <c r="R22" s="14" t="n">
+        <v>79</v>
+      </c>
+      <c r="S22" s="14" t="n">
+        <v>64</v>
+      </c>
+      <c r="T22" s="14" t="n">
+        <v>418</v>
+      </c>
+      <c r="U22" s="6" t="n">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="14" t="n">
+        <v>2045</v>
+      </c>
+      <c r="D23" s="3"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14" t="n">
+        <v>2045</v>
+      </c>
+      <c r="L23" s="14"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="O23" s="14" t="n">
+        <v>922</v>
+      </c>
+      <c r="P23" s="14" t="n">
+        <v>196</v>
+      </c>
+      <c r="Q23" s="14" t="n">
+        <v>128</v>
+      </c>
+      <c r="R23" s="14" t="n">
+        <v>96</v>
+      </c>
+      <c r="S23" s="14" t="n">
+        <v>74</v>
+      </c>
+      <c r="T23" s="14" t="n">
+        <v>420</v>
+      </c>
+      <c r="U23" s="6" t="n">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="14" t="n">
+        <v>1351</v>
+      </c>
+      <c r="D24" s="3"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14" t="n">
+        <v>1351</v>
+      </c>
+      <c r="M24" s="6"/>
+      <c r="N24" s="3" t="n">
+        <v>8</v>
+      </c>
+      <c r="O24" s="14" t="n">
+        <v>357</v>
+      </c>
+      <c r="P24" s="14" t="n">
+        <v>182</v>
+      </c>
+      <c r="Q24" s="14" t="n">
+        <v>120</v>
+      </c>
+      <c r="R24" s="14" t="n">
+        <v>90</v>
+      </c>
+      <c r="S24" s="14" t="n">
+        <v>65</v>
+      </c>
+      <c r="T24" s="14" t="n">
+        <v>259</v>
+      </c>
+      <c r="U24" s="6" t="n">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="14" t="n">
+        <v>463</v>
+      </c>
+      <c r="D25" s="3"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="6" t="n">
+        <v>463</v>
+      </c>
+      <c r="N25" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="O25" s="14" t="n">
+        <v>115</v>
+      </c>
+      <c r="P25" s="14" t="n">
+        <v>56</v>
+      </c>
+      <c r="Q25" s="14" t="n">
+        <v>39</v>
+      </c>
+      <c r="R25" s="14" t="n">
+        <v>29</v>
+      </c>
+      <c r="S25" s="14" t="n">
+        <v>32</v>
+      </c>
+      <c r="T25" s="14" t="n">
+        <v>107</v>
+      </c>
+      <c r="U25" s="6" t="n">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="14" t="n">
+        <v>6433</v>
+      </c>
+      <c r="D26" s="3" t="n">
+        <v>464</v>
+      </c>
+      <c r="E26" s="14" t="n">
+        <v>443</v>
+      </c>
+      <c r="F26" s="14" t="n">
+        <v>492</v>
+      </c>
+      <c r="G26" s="14" t="n">
+        <v>574</v>
+      </c>
+      <c r="H26" s="14" t="n">
+        <v>1041</v>
+      </c>
+      <c r="I26" s="14" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J26" s="14" t="n">
+        <v>892</v>
+      </c>
+      <c r="K26" s="14" t="n">
+        <v>883</v>
+      </c>
+      <c r="L26" s="14" t="n">
+        <v>334</v>
+      </c>
+      <c r="M26" s="6" t="n">
+        <v>110</v>
+      </c>
+      <c r="N26" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="14" t="n">
+        <v>6433</v>
+      </c>
+      <c r="P26" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="R26" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="T26" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="U26" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="14" t="n">
+        <v>6886</v>
+      </c>
+      <c r="D27" s="3" t="n">
+        <v>662</v>
+      </c>
+      <c r="E27" s="14" t="n">
+        <v>359</v>
+      </c>
+      <c r="F27" s="14" t="n">
+        <v>542</v>
+      </c>
+      <c r="G27" s="14" t="n">
+        <v>744</v>
+      </c>
+      <c r="H27" s="14" t="n">
+        <v>792</v>
+      </c>
+      <c r="I27" s="14" t="n">
+        <v>747</v>
+      </c>
+      <c r="J27" s="14" t="n">
+        <v>915</v>
+      </c>
+      <c r="K27" s="14" t="n">
+        <v>976</v>
+      </c>
+      <c r="L27" s="14" t="n">
+        <v>859</v>
+      </c>
+      <c r="M27" s="6" t="n">
+        <v>290</v>
+      </c>
+      <c r="N27" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O27" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="P27" s="14" t="n">
+        <v>1789</v>
+      </c>
+      <c r="Q27" s="14" t="n">
+        <v>1138</v>
+      </c>
+      <c r="R27" s="14" t="n">
+        <v>519</v>
+      </c>
+      <c r="S27" s="14" t="n">
+        <v>366</v>
+      </c>
+      <c r="T27" s="14" t="n">
+        <v>1960</v>
+      </c>
+      <c r="U27" s="6" t="n">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="14" t="n">
+        <v>1941</v>
+      </c>
+      <c r="D28" s="3" t="n">
+        <v>623</v>
+      </c>
+      <c r="E28" s="14" t="n">
+        <v>150</v>
+      </c>
+      <c r="F28" s="14" t="n">
+        <v>116</v>
+      </c>
+      <c r="G28" s="14" t="n">
+        <v>172</v>
+      </c>
+      <c r="H28" s="14" t="n">
+        <v>173</v>
+      </c>
+      <c r="I28" s="14" t="n">
+        <v>203</v>
+      </c>
+      <c r="J28" s="14" t="n">
+        <v>215</v>
+      </c>
+      <c r="K28" s="14" t="n">
+        <v>125</v>
+      </c>
+      <c r="L28" s="14" t="n">
+        <v>116</v>
+      </c>
+      <c r="M28" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="N28" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O28" s="14" t="n">
+        <v>463</v>
+      </c>
+      <c r="P28" s="14" t="n">
+        <v>376</v>
+      </c>
+      <c r="Q28" s="14" t="n">
+        <v>280</v>
+      </c>
+      <c r="R28" s="14" t="n">
+        <v>154</v>
+      </c>
+      <c r="S28" s="14" t="n">
+        <v>111</v>
+      </c>
+      <c r="T28" s="14" t="n">
+        <v>286</v>
+      </c>
+      <c r="U28" s="6" t="n">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="14" t="n">
+        <v>820</v>
+      </c>
+      <c r="D29" s="3" t="n">
+        <v>185</v>
+      </c>
+      <c r="E29" s="14" t="n">
+        <v>65</v>
+      </c>
+      <c r="F29" s="14" t="n">
+        <v>61</v>
+      </c>
+      <c r="G29" s="14" t="n">
+        <v>79</v>
+      </c>
+      <c r="H29" s="14" t="n">
+        <v>102</v>
+      </c>
+      <c r="I29" s="14" t="n">
+        <v>128</v>
+      </c>
+      <c r="J29" s="14" t="n">
+        <v>82</v>
+      </c>
+      <c r="K29" s="14" t="n">
+        <v>61</v>
+      </c>
+      <c r="L29" s="14" t="n">
+        <v>42</v>
+      </c>
+      <c r="M29" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="N29" s="3" t="n">
+        <v>87</v>
+      </c>
+      <c r="O29" s="14" t="n">
+        <v>374</v>
+      </c>
+      <c r="P29" s="14" t="n">
+        <v>149</v>
+      </c>
+      <c r="Q29" s="14" t="n">
+        <v>69</v>
+      </c>
+      <c r="R29" s="14" t="n">
+        <v>33</v>
+      </c>
+      <c r="S29" s="14" t="n">
         <v>25</v>
       </c>
-      <c r="Q6" s="8" t="n">
-[...155 lines deleted...]
-      <c r="D9" s="11" t="n">
+      <c r="T29" s="14" t="n">
+        <v>48</v>
+      </c>
+      <c r="U29" s="6" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="14" t="n">
+        <v>16080</v>
+      </c>
+      <c r="D30" s="3" t="n">
+        <v>1934</v>
+      </c>
+      <c r="E30" s="14" t="n">
+        <v>1017</v>
+      </c>
+      <c r="F30" s="14" t="n">
+        <v>1211</v>
+      </c>
+      <c r="G30" s="14" t="n">
+        <v>1569</v>
+      </c>
+      <c r="H30" s="14" t="n">
+        <v>2108</v>
+      </c>
+      <c r="I30" s="14" t="n">
+        <v>2278</v>
+      </c>
+      <c r="J30" s="14" t="n">
+        <v>2104</v>
+      </c>
+      <c r="K30" s="14" t="n">
+        <v>2045</v>
+      </c>
+      <c r="L30" s="14" t="n">
+        <v>1351</v>
+      </c>
+      <c r="M30" s="6" t="n">
         <v>463</v>
       </c>
-      <c r="E9" s="8" t="n">
-[...1233 lines deleted...]
-        <v>1412</v>
+      <c r="N30" s="3" t="n">
+        <v>87</v>
+      </c>
+      <c r="O30" s="14" t="n">
+        <v>7270</v>
+      </c>
+      <c r="P30" s="14" t="n">
+        <v>2314</v>
+      </c>
+      <c r="Q30" s="14" t="n">
+        <v>1487</v>
+      </c>
+      <c r="R30" s="14" t="n">
+        <v>706</v>
+      </c>
+      <c r="S30" s="14" t="n">
+        <v>502</v>
+      </c>
+      <c r="T30" s="14" t="n">
+        <v>2294</v>
+      </c>
+      <c r="U30" s="6" t="n">
+        <v>1420</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
-      <c r="C31" s="2"/>
-[...17 lines deleted...]
-      <c r="U31" s="2"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8"/>
+      <c r="P31" s="8"/>
+      <c r="Q31" s="8"/>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="8"/>
+      <c r="U31" s="8"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
-      <c r="C32" s="2"/>
-[...17 lines deleted...]
-      <c r="U32" s="2"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="8"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
-      <c r="C33" s="2"/>
-[...17 lines deleted...]
-      <c r="U33" s="2"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8"/>
+      <c r="P33" s="8"/>
+      <c r="Q33" s="8"/>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="8"/>
+      <c r="U33" s="8"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
-      <c r="C34" s="2"/>
-[...17 lines deleted...]
-      <c r="U34" s="2"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8"/>
+      <c r="P34" s="8"/>
+      <c r="Q34" s="8"/>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="8"/>
+      <c r="U34" s="8"/>
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
-      <c r="C35" s="2"/>
-[...17 lines deleted...]
-      <c r="U35" s="2"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8"/>
+      <c r="P35" s="8"/>
+      <c r="Q35" s="8"/>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="8"/>
+      <c r="U35" s="8"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -3858,650 +3917,650 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="49" t="n">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D6" s="50" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" s="49" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6" s="49" t="n">
         <v>94</v>
       </c>
       <c r="G6" s="49" t="n">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H6" s="49" t="n">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I6" s="49" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J6" s="49" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K6" s="49" t="n">
         <v>20</v>
       </c>
       <c r="L6" s="49" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M6" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="50" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="O6" s="49" t="n">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="P6" s="49" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q6" s="49" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="49" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="49" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="49" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="49" t="n">
-        <v>4738</v>
+        <v>4747</v>
       </c>
       <c r="D7" s="50" t="n">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E7" s="49" t="n">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="F7" s="49" t="n">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="G7" s="49" t="n">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H7" s="49" t="n">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="I7" s="49" t="n">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="J7" s="49" t="n">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="K7" s="49" t="n">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="L7" s="49" t="n">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="M7" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="50" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O7" s="49" t="n">
-        <v>3806</v>
+        <v>3799</v>
       </c>
       <c r="P7" s="49" t="n">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="Q7" s="49" t="n">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="R7" s="49" t="n">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="S7" s="49" t="n">
         <v>13</v>
       </c>
       <c r="T7" s="49" t="n">
         <v>22</v>
       </c>
       <c r="U7" s="51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="49" t="n">
-        <v>5950</v>
+        <v>5985</v>
       </c>
       <c r="D8" s="50" t="n">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E8" s="49" t="n">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="F8" s="49" t="n">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G8" s="49" t="n">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="H8" s="49" t="n">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I8" s="49" t="n">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="J8" s="49" t="n">
         <v>921</v>
       </c>
       <c r="K8" s="49" t="n">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="L8" s="49" t="n">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="M8" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="50" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O8" s="49" t="n">
-        <v>2985</v>
+        <v>2993</v>
       </c>
       <c r="P8" s="49" t="n">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="Q8" s="49" t="n">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="R8" s="49" t="n">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="S8" s="49" t="n">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="T8" s="49" t="n">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="U8" s="51" t="n">
         <v>85</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="49" t="n">
-        <v>3122</v>
+        <v>3146</v>
       </c>
       <c r="D9" s="50" t="n">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E9" s="49" t="n">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F9" s="49" t="n">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G9" s="49" t="n">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="H9" s="49" t="n">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I9" s="49" t="n">
         <v>421</v>
       </c>
       <c r="J9" s="49" t="n">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="K9" s="49" t="n">
         <v>507</v>
       </c>
       <c r="L9" s="49" t="n">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="M9" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="50" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="O9" s="49" t="n">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="P9" s="49" t="n">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="Q9" s="49" t="n">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="R9" s="49" t="n">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="S9" s="49" t="n">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="T9" s="49" t="n">
-        <v>1255</v>
+        <v>1269</v>
       </c>
       <c r="U9" s="51" t="n">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="49" t="n">
-        <v>1245</v>
+        <v>1268</v>
       </c>
       <c r="D10" s="50" t="n">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E10" s="49" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="49" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G10" s="49" t="n">
         <v>120</v>
       </c>
       <c r="H10" s="49" t="n">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I10" s="49" t="n">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J10" s="49" t="n">
         <v>209</v>
       </c>
       <c r="K10" s="49" t="n">
         <v>253</v>
       </c>
       <c r="L10" s="49" t="n">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="M10" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="50" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O10" s="49" t="n">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="49" t="n">
         <v>64</v>
       </c>
       <c r="Q10" s="49" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R10" s="49" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S10" s="49" t="n">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="T10" s="49" t="n">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="U10" s="51" t="n">
-        <v>345</v>
+        <v>352</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="49" t="n">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D11" s="50" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" s="49" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="49" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G11" s="49" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="49" t="n">
         <v>61</v>
       </c>
       <c r="I11" s="49" t="n">
         <v>27</v>
       </c>
       <c r="J11" s="49" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="49" t="n">
         <v>57</v>
       </c>
       <c r="L11" s="49" t="n">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="M11" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="50" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O11" s="49" t="n">
         <v>17</v>
       </c>
       <c r="P11" s="49" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q11" s="49" t="n">
         <v>10</v>
       </c>
       <c r="R11" s="49" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S11" s="49" t="n">
         <v>14</v>
       </c>
       <c r="T11" s="49" t="n">
         <v>80</v>
       </c>
       <c r="U11" s="51" t="n">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="49" t="n">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="D12" s="50" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="49" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="49" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="49" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="49" t="n">
         <v>28</v>
       </c>
       <c r="I12" s="49" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="49" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="49" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="49" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="M12" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O12" s="49" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="49" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="49" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R12" s="49" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="49" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="49" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="U12" s="51" t="n">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="49" t="n">
         <v>58</v>
       </c>
       <c r="D13" s="50" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="49" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="49" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="49" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="49" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="49" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="49" t="n">
         <v>3</v>
@@ -4512,126 +4571,126 @@
       <c r="L13" s="49" t="n">
         <v>2</v>
       </c>
       <c r="M13" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="50" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="49" t="n">
         <v>5</v>
       </c>
       <c r="P13" s="49" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="49" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="49" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="49" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="49" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="U13" s="51" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="49" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="50" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="49" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="49" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="49" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14" s="49" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="49" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="49" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="49" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="49" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="50" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="49" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P14" s="49" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="49" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="49" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="49" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="49" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="51" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="49" t="n">
         <v>69</v>
       </c>
       <c r="D15" s="50" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="49" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="49" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="49" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="49" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="49" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="49" t="n">
         <v>0</v>
@@ -4649,894 +4708,894 @@
         <v>0</v>
       </c>
       <c r="O15" s="49" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="49" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="49" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="49" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="49" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="49" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="51" t="n">
         <v>67</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="49" t="n">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D16" s="50" t="n">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="I16" s="49"/>
       <c r="J16" s="49"/>
       <c r="K16" s="49"/>
       <c r="L16" s="49"/>
       <c r="M16" s="51"/>
       <c r="N16" s="50" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="O16" s="49" t="n">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="P16" s="49" t="n">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="Q16" s="49" t="n">
         <v>400</v>
       </c>
       <c r="R16" s="49" t="n">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="S16" s="49" t="n">
         <v>52</v>
       </c>
       <c r="T16" s="49" t="n">
         <v>64</v>
       </c>
       <c r="U16" s="51" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="49" t="n">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="D17" s="50"/>
       <c r="E17" s="49" t="n">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="F17" s="49"/>
       <c r="G17" s="49"/>
       <c r="H17" s="49"/>
       <c r="I17" s="49"/>
       <c r="J17" s="49"/>
       <c r="K17" s="49"/>
       <c r="L17" s="49"/>
       <c r="M17" s="51"/>
       <c r="N17" s="50" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O17" s="49" t="n">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="P17" s="49" t="n">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="Q17" s="49" t="n">
         <v>195</v>
       </c>
       <c r="R17" s="49" t="n">
         <v>51</v>
       </c>
       <c r="S17" s="49" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T17" s="49" t="n">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="U17" s="51" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="49" t="n">
-        <v>1365</v>
+        <v>1361</v>
       </c>
       <c r="D18" s="50"/>
       <c r="E18" s="49"/>
       <c r="F18" s="49" t="n">
-        <v>1365</v>
+        <v>1361</v>
       </c>
       <c r="G18" s="49"/>
       <c r="H18" s="49"/>
       <c r="I18" s="49"/>
       <c r="J18" s="49"/>
       <c r="K18" s="49"/>
       <c r="L18" s="49"/>
       <c r="M18" s="51"/>
       <c r="N18" s="50" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="49" t="n">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="P18" s="49" t="n">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="Q18" s="49" t="n">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R18" s="49" t="n">
         <v>49</v>
       </c>
       <c r="S18" s="49" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="T18" s="49" t="n">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="U18" s="51" t="n">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="49" t="n">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="D19" s="50"/>
       <c r="E19" s="49"/>
       <c r="F19" s="49"/>
       <c r="G19" s="49" t="n">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="H19" s="49"/>
       <c r="I19" s="49"/>
       <c r="J19" s="49"/>
       <c r="K19" s="49"/>
       <c r="L19" s="49"/>
       <c r="M19" s="51"/>
       <c r="N19" s="50" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O19" s="49" t="n">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="P19" s="49" t="n">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="Q19" s="49" t="n">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="R19" s="49" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S19" s="49" t="n">
         <v>44</v>
       </c>
       <c r="T19" s="49" t="n">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="U19" s="51" t="n">
         <v>222</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="49" t="n">
-        <v>2291</v>
+        <v>2289</v>
       </c>
       <c r="D20" s="50"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="G20" s="49"/>
       <c r="H20" s="49" t="n">
-        <v>2291</v>
+        <v>2289</v>
       </c>
       <c r="I20" s="49"/>
       <c r="J20" s="49"/>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="51"/>
       <c r="N20" s="50" t="n">
         <v>8</v>
       </c>
       <c r="O20" s="49" t="n">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="P20" s="49" t="n">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="Q20" s="49" t="n">
         <v>110</v>
       </c>
       <c r="R20" s="49" t="n">
         <v>65</v>
       </c>
       <c r="S20" s="49" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T20" s="49" t="n">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="U20" s="51" t="n">
         <v>188</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="49" t="n">
-        <v>2467</v>
+        <v>2458</v>
       </c>
       <c r="D21" s="50"/>
       <c r="E21" s="49"/>
       <c r="F21" s="49"/>
       <c r="G21" s="49"/>
       <c r="H21" s="49"/>
       <c r="I21" s="49" t="n">
-        <v>2467</v>
+        <v>2458</v>
       </c>
       <c r="J21" s="49"/>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="51"/>
       <c r="N21" s="50" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O21" s="49" t="n">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="P21" s="49" t="n">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="Q21" s="49" t="n">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="R21" s="49" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="S21" s="49" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="T21" s="49" t="n">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="U21" s="51" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="49" t="n">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="D22" s="50"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="49" t="n">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="51"/>
       <c r="N22" s="50" t="n">
         <v>12</v>
       </c>
       <c r="O22" s="49" t="n">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="P22" s="49" t="n">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="Q22" s="49" t="n">
         <v>141</v>
       </c>
       <c r="R22" s="49" t="n">
         <v>87</v>
       </c>
       <c r="S22" s="49" t="n">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T22" s="49" t="n">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="U22" s="51" t="n">
         <v>209</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="49" t="n">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="D23" s="50"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49" t="n">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="L23" s="49"/>
       <c r="M23" s="51"/>
       <c r="N23" s="50" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O23" s="49" t="n">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="P23" s="49" t="n">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="Q23" s="49" t="n">
         <v>131</v>
       </c>
       <c r="R23" s="49" t="n">
         <v>97</v>
       </c>
       <c r="S23" s="49" t="n">
         <v>84</v>
       </c>
       <c r="T23" s="49" t="n">
         <v>496</v>
       </c>
       <c r="U23" s="51" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="49" t="n">
-        <v>842</v>
+        <v>976</v>
       </c>
       <c r="D24" s="50"/>
       <c r="E24" s="49"/>
       <c r="F24" s="49"/>
       <c r="G24" s="49"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="49"/>
       <c r="K24" s="49"/>
       <c r="L24" s="49" t="n">
-        <v>842</v>
+        <v>976</v>
       </c>
       <c r="M24" s="51"/>
       <c r="N24" s="50" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O24" s="49" t="n">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="P24" s="49" t="n">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="Q24" s="49" t="n">
+        <v>71</v>
+      </c>
+      <c r="R24" s="49" t="n">
         <v>59</v>
       </c>
-      <c r="R24" s="49" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S24" s="49" t="n">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="T24" s="49" t="n">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="U24" s="51" t="n">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="50"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="50" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="49" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="49" t="n">
-        <v>6775</v>
+        <v>6766</v>
       </c>
       <c r="D26" s="50" t="n">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="E26" s="49" t="n">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="F26" s="49" t="n">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="G26" s="49" t="n">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="H26" s="49" t="n">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="I26" s="49" t="n">
-        <v>1308</v>
+        <v>1300</v>
       </c>
       <c r="J26" s="49" t="n">
+        <v>938</v>
+      </c>
+      <c r="K26" s="49" t="n">
+        <v>909</v>
+      </c>
+      <c r="L26" s="49" t="n">
+        <v>241</v>
+      </c>
+      <c r="M26" s="51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" s="50" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="49" t="n">
+        <v>6766</v>
+      </c>
+      <c r="P26" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="R26" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="T26" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="U26" s="51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="49" t="n">
+        <v>6720</v>
+      </c>
+      <c r="D27" s="50" t="n">
+        <v>664</v>
+      </c>
+      <c r="E27" s="49" t="n">
+        <v>410</v>
+      </c>
+      <c r="F27" s="49" t="n">
+        <v>597</v>
+      </c>
+      <c r="G27" s="49" t="n">
+        <v>811</v>
+      </c>
+      <c r="H27" s="49" t="n">
+        <v>846</v>
+      </c>
+      <c r="I27" s="49" t="n">
+        <v>803</v>
+      </c>
+      <c r="J27" s="49" t="n">
         <v>942</v>
       </c>
-      <c r="K26" s="49" t="n">
-[...34 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="K27" s="49" t="n">
+        <v>1032</v>
+      </c>
+      <c r="L27" s="49" t="n">
+        <v>615</v>
+      </c>
+      <c r="M27" s="51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" s="50" t="n">
+        <v>0</v>
+      </c>
+      <c r="O27" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="P27" s="49" t="n">
+        <v>1745</v>
+      </c>
+      <c r="Q27" s="49" t="n">
+        <v>1111</v>
+      </c>
+      <c r="R27" s="49" t="n">
+        <v>480</v>
+      </c>
+      <c r="S27" s="49" t="n">
+        <v>350</v>
+      </c>
+      <c r="T27" s="49" t="n">
+        <v>2074</v>
+      </c>
+      <c r="U27" s="51" t="n">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...64 lines deleted...]
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="49" t="n">
-        <v>2009</v>
+        <v>2037</v>
       </c>
       <c r="D28" s="50" t="n">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="E28" s="49" t="n">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F28" s="49" t="n">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G28" s="49" t="n">
         <v>189</v>
       </c>
       <c r="H28" s="49" t="n">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="I28" s="49" t="n">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J28" s="49" t="n">
         <v>237</v>
       </c>
       <c r="K28" s="49" t="n">
         <v>142</v>
       </c>
       <c r="L28" s="49" t="n">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M28" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="50" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="49" t="n">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="P28" s="49" t="n">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="Q28" s="49" t="n">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="R28" s="49" t="n">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="S28" s="49" t="n">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="T28" s="49" t="n">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="U28" s="51" t="n">
-        <v>224</v>
+        <v>235</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="49" t="n">
-        <v>845</v>
+        <v>859</v>
       </c>
       <c r="D29" s="50" t="n">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E29" s="49" t="n">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F29" s="49" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G29" s="49" t="n">
         <v>97</v>
       </c>
       <c r="H29" s="49" t="n">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I29" s="49" t="n">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J29" s="49" t="n">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="K29" s="49" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L29" s="49" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="M29" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="50" t="n">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="O29" s="49" t="n">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="P29" s="49" t="n">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Q29" s="49" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R29" s="49" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="S29" s="49" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T29" s="49" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="U29" s="51" t="n">
         <v>19</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="49" t="n">
-        <v>16268</v>
+        <v>16382</v>
       </c>
       <c r="D30" s="50" t="n">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="E30" s="49" t="n">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="F30" s="49" t="n">
-        <v>1365</v>
+        <v>1361</v>
       </c>
       <c r="G30" s="49" t="n">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="H30" s="49" t="n">
-        <v>2291</v>
+        <v>2289</v>
       </c>
       <c r="I30" s="49" t="n">
-        <v>2467</v>
+        <v>2458</v>
       </c>
       <c r="J30" s="49" t="n">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="K30" s="49" t="n">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="L30" s="49" t="n">
-        <v>842</v>
+        <v>976</v>
       </c>
       <c r="M30" s="51" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="50" t="n">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="O30" s="49" t="n">
-        <v>7711</v>
+        <v>7726</v>
       </c>
       <c r="P30" s="49" t="n">
-        <v>2292</v>
+        <v>2313</v>
       </c>
       <c r="Q30" s="49" t="n">
-        <v>1452</v>
+        <v>1462</v>
       </c>
       <c r="R30" s="49" t="n">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="S30" s="49" t="n">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="T30" s="49" t="n">
-        <v>2400</v>
+        <v>2426</v>
       </c>
       <c r="U30" s="51" t="n">
-        <v>1184</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="48"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
       <c r="M31" s="48"/>
       <c r="N31" s="48"/>
       <c r="O31" s="48"/>
       <c r="P31" s="48"/>
       <c r="Q31" s="48"/>
       <c r="R31" s="48"/>
       <c r="S31" s="48"/>
       <c r="T31" s="48"/>
       <c r="U31" s="48"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="48"/>
       <c r="D32" s="48"/>
       <c r="E32" s="48"/>
       <c r="F32" s="48"/>
       <c r="G32" s="48"/>
       <c r="H32" s="48"/>
       <c r="I32" s="48"/>
       <c r="J32" s="48"/>
       <c r="K32" s="48"/>
       <c r="L32" s="48"/>
       <c r="M32" s="48"/>
       <c r="N32" s="48"/>
       <c r="O32" s="48"/>
       <c r="P32" s="48"/>
       <c r="Q32" s="48"/>
       <c r="R32" s="48"/>
       <c r="S32" s="48"/>
       <c r="T32" s="48"/>
       <c r="U32" s="48"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="48"/>
       <c r="D33" s="48"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
       <c r="G33" s="48"/>
       <c r="H33" s="48"/>
       <c r="I33" s="48"/>
       <c r="J33" s="48"/>
       <c r="K33" s="48"/>
       <c r="L33" s="48"/>
       <c r="M33" s="48"/>
       <c r="N33" s="48"/>
       <c r="O33" s="48"/>
       <c r="P33" s="48"/>
       <c r="Q33" s="48"/>
       <c r="R33" s="48"/>
       <c r="S33" s="48"/>
       <c r="T33" s="48"/>
       <c r="U33" s="48"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -5563,51 +5622,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="48"/>
       <c r="D35" s="48"/>
       <c r="E35" s="48"/>
       <c r="F35" s="48"/>
       <c r="G35" s="48"/>
       <c r="H35" s="48"/>
       <c r="I35" s="48"/>
       <c r="J35" s="48"/>
       <c r="K35" s="48"/>
       <c r="L35" s="48"/>
       <c r="M35" s="48"/>
       <c r="N35" s="48"/>
       <c r="O35" s="48"/>
       <c r="P35" s="48"/>
       <c r="Q35" s="48"/>
       <c r="R35" s="48"/>
       <c r="S35" s="48"/>
       <c r="T35" s="48"/>
       <c r="U35" s="48"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -6164,1685 +6223,1685 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="53" t="n">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D6" s="54" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" s="53" t="n">
         <v>29</v>
       </c>
       <c r="F6" s="53" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G6" s="53" t="n">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H6" s="53" t="n">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I6" s="53" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="J6" s="53" t="n">
         <v>43</v>
       </c>
       <c r="K6" s="53" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L6" s="53" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M6" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="54" t="n">
         <v>17</v>
       </c>
       <c r="O6" s="53" t="n">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="P6" s="53" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="53" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="53" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="53" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U6" s="55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="53" t="n">
-        <v>4747</v>
+        <v>4738</v>
       </c>
       <c r="D7" s="54" t="n">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E7" s="53" t="n">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="F7" s="53" t="n">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="G7" s="53" t="n">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="H7" s="53" t="n">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="I7" s="53" t="n">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="J7" s="53" t="n">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="K7" s="53" t="n">
         <v>510</v>
       </c>
       <c r="L7" s="53" t="n">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="M7" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="54" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O7" s="53" t="n">
-        <v>3830</v>
+        <v>3806</v>
       </c>
       <c r="P7" s="53" t="n">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="Q7" s="53" t="n">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R7" s="53" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="S7" s="53" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="T7" s="53" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="U7" s="55" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="53" t="n">
-        <v>5924</v>
+        <v>5950</v>
       </c>
       <c r="D8" s="54" t="n">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="E8" s="53" t="n">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="F8" s="53" t="n">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="G8" s="53" t="n">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="H8" s="53" t="n">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="I8" s="53" t="n">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="J8" s="53" t="n">
         <v>921</v>
       </c>
       <c r="K8" s="53" t="n">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="L8" s="53" t="n">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="M8" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="54" t="n">
         <v>20</v>
       </c>
       <c r="O8" s="53" t="n">
-        <v>2988</v>
+        <v>2985</v>
       </c>
       <c r="P8" s="53" t="n">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="Q8" s="53" t="n">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="R8" s="53" t="n">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="S8" s="53" t="n">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="T8" s="53" t="n">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="U8" s="55" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="53" t="n">
-        <v>3083</v>
+        <v>3122</v>
       </c>
       <c r="D9" s="54" t="n">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E9" s="53" t="n">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F9" s="53" t="n">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="G9" s="53" t="n">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H9" s="53" t="n">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I9" s="53" t="n">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J9" s="53" t="n">
+        <v>530</v>
+      </c>
+      <c r="K9" s="53" t="n">
+        <v>507</v>
+      </c>
+      <c r="L9" s="53" t="n">
+        <v>215</v>
+      </c>
+      <c r="M9" s="55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="54" t="n">
+        <v>22</v>
+      </c>
+      <c r="O9" s="53" t="n">
+        <v>285</v>
+      </c>
+      <c r="P9" s="53" t="n">
+        <v>234</v>
+      </c>
+      <c r="Q9" s="53" t="n">
         <v>529</v>
       </c>
-      <c r="K9" s="53" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="R9" s="53" t="n">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="S9" s="53" t="n">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="T9" s="53" t="n">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="U9" s="55" t="n">
-        <v>321</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="53" t="n">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="D10" s="54" t="n">
         <v>146</v>
       </c>
       <c r="E10" s="53" t="n">
         <v>31</v>
       </c>
       <c r="F10" s="53" t="n">
         <v>54</v>
       </c>
       <c r="G10" s="53" t="n">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H10" s="53" t="n">
         <v>170</v>
       </c>
       <c r="I10" s="53" t="n">
         <v>151</v>
       </c>
       <c r="J10" s="53" t="n">
         <v>209</v>
       </c>
       <c r="K10" s="53" t="n">
         <v>253</v>
       </c>
       <c r="L10" s="53" t="n">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="M10" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="54" t="n">
         <v>13</v>
       </c>
       <c r="O10" s="53" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="P10" s="53" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q10" s="53" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="R10" s="53" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S10" s="53" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="T10" s="53" t="n">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="U10" s="55" t="n">
-        <v>339</v>
+        <v>345</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="53" t="n">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="D11" s="54" t="n">
         <v>25</v>
       </c>
       <c r="E11" s="53" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="53" t="n">
         <v>15</v>
       </c>
       <c r="G11" s="53" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="53" t="n">
         <v>61</v>
       </c>
       <c r="I11" s="53" t="n">
         <v>27</v>
       </c>
       <c r="J11" s="53" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="53" t="n">
         <v>57</v>
       </c>
       <c r="L11" s="53" t="n">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="M11" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="54" t="n">
         <v>3</v>
       </c>
       <c r="O11" s="53" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="P11" s="53" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="Q11" s="53" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="R11" s="53" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="S11" s="53" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="T11" s="53" t="n">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="U11" s="55" t="n">
-        <v>196</v>
+        <v>205</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="53" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D12" s="54" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="53" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="53" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="53" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="53" t="n">
         <v>28</v>
       </c>
       <c r="I12" s="53" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="53" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="53" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="53" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M12" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="54" t="n">
         <v>1</v>
       </c>
       <c r="O12" s="53" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="53" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="53" t="n">
         <v>2</v>
       </c>
       <c r="R12" s="53" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="53" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="53" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="U12" s="55" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="53" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" s="54" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="53" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="53" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="53" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="53" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="53" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="53" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="53" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="53" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M13" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="54" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O13" s="53" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P13" s="53" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="53" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="53" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="53" t="n">
         <v>12</v>
       </c>
       <c r="U13" s="55" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="53" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="54" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="53" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="53" t="n">
         <v>16</v>
       </c>
       <c r="H14" s="53" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="53" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="53" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="53" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="53" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="53" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="55" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="53" t="n">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D15" s="54" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="53" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="53" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="53" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="53" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="53" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15" s="53" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="53" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="53" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M15" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="53" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="53" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="53" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="53" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="53" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="55" t="n">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="53" t="n">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="54" t="n">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="53"/>
       <c r="G16" s="53"/>
       <c r="H16" s="53"/>
       <c r="I16" s="53"/>
       <c r="J16" s="53"/>
       <c r="K16" s="53"/>
       <c r="L16" s="53"/>
       <c r="M16" s="55"/>
       <c r="N16" s="54" t="n">
         <v>22</v>
       </c>
       <c r="O16" s="53" t="n">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="P16" s="53" t="n">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="Q16" s="53" t="n">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="R16" s="53" t="n">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="S16" s="53" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T16" s="53" t="n">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="U16" s="55" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="53" t="n">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="D17" s="54"/>
       <c r="E17" s="53" t="n">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="F17" s="53"/>
       <c r="G17" s="53"/>
       <c r="H17" s="53"/>
       <c r="I17" s="53"/>
       <c r="J17" s="53"/>
       <c r="K17" s="53"/>
       <c r="L17" s="53"/>
       <c r="M17" s="55"/>
       <c r="N17" s="54" t="n">
         <v>5</v>
       </c>
       <c r="O17" s="53" t="n">
-        <v>647</v>
+        <v>633</v>
       </c>
       <c r="P17" s="53" t="n">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="Q17" s="53" t="n">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="R17" s="53" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S17" s="53" t="n">
         <v>27</v>
       </c>
       <c r="T17" s="53" t="n">
         <v>37</v>
       </c>
       <c r="U17" s="55" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C18" s="53" t="n">
-        <v>1383</v>
+        <v>1365</v>
       </c>
       <c r="D18" s="54"/>
       <c r="E18" s="53"/>
       <c r="F18" s="53" t="n">
-        <v>1383</v>
+        <v>1365</v>
       </c>
       <c r="G18" s="53"/>
       <c r="H18" s="53"/>
       <c r="I18" s="53"/>
       <c r="J18" s="53"/>
       <c r="K18" s="53"/>
       <c r="L18" s="53"/>
       <c r="M18" s="55"/>
       <c r="N18" s="54" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="53" t="n">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="P18" s="53" t="n">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="Q18" s="53" t="n">
         <v>153</v>
       </c>
       <c r="R18" s="53" t="n">
         <v>49</v>
       </c>
       <c r="S18" s="53" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T18" s="53" t="n">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="U18" s="55" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="53" t="n">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="D19" s="54"/>
       <c r="E19" s="53"/>
       <c r="F19" s="53"/>
       <c r="G19" s="53" t="n">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53"/>
       <c r="K19" s="53"/>
       <c r="L19" s="53"/>
       <c r="M19" s="55"/>
       <c r="N19" s="54" t="n">
         <v>12</v>
       </c>
       <c r="O19" s="53" t="n">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="P19" s="53" t="n">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="Q19" s="53" t="n">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="R19" s="53" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S19" s="53" t="n">
         <v>44</v>
       </c>
       <c r="T19" s="53" t="n">
         <v>273</v>
       </c>
       <c r="U19" s="55" t="n">
         <v>222</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="53" t="n">
-        <v>2298</v>
+        <v>2291</v>
       </c>
       <c r="D20" s="54"/>
       <c r="E20" s="53"/>
       <c r="F20" s="53"/>
       <c r="G20" s="53"/>
       <c r="H20" s="53" t="n">
-        <v>2298</v>
+        <v>2291</v>
       </c>
       <c r="I20" s="53"/>
       <c r="J20" s="53"/>
       <c r="K20" s="53"/>
       <c r="L20" s="53"/>
       <c r="M20" s="55"/>
       <c r="N20" s="54" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O20" s="53" t="n">
-        <v>1252</v>
+        <v>1246</v>
       </c>
       <c r="P20" s="53" t="n">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q20" s="53" t="n">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="R20" s="53" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="S20" s="53" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T20" s="53" t="n">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="U20" s="55" t="n">
         <v>188</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="53" t="n">
         <v>2467</v>
       </c>
       <c r="D21" s="54"/>
       <c r="E21" s="53"/>
       <c r="F21" s="53"/>
       <c r="G21" s="53"/>
       <c r="H21" s="53"/>
       <c r="I21" s="53" t="n">
         <v>2467</v>
       </c>
       <c r="J21" s="53"/>
       <c r="K21" s="53"/>
       <c r="L21" s="53"/>
       <c r="M21" s="55"/>
       <c r="N21" s="54" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O21" s="53" t="n">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="P21" s="53" t="n">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="Q21" s="53" t="n">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="R21" s="53" t="n">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="S21" s="53" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T21" s="53" t="n">
         <v>377</v>
       </c>
       <c r="U21" s="55" t="n">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="53" t="n">
         <v>2200</v>
       </c>
       <c r="D22" s="54"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53" t="n">
         <v>2200</v>
       </c>
       <c r="K22" s="53"/>
       <c r="L22" s="53"/>
       <c r="M22" s="55"/>
       <c r="N22" s="54" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O22" s="53" t="n">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="P22" s="53" t="n">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="Q22" s="53" t="n">
         <v>141</v>
       </c>
       <c r="R22" s="53" t="n">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="S22" s="53" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T22" s="53" t="n">
         <v>458</v>
       </c>
       <c r="U22" s="55" t="n">
         <v>209</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="53" t="n">
         <v>2139</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="53"/>
       <c r="F23" s="53"/>
       <c r="G23" s="53"/>
       <c r="H23" s="53"/>
       <c r="I23" s="53"/>
       <c r="J23" s="53"/>
       <c r="K23" s="53" t="n">
         <v>2139</v>
       </c>
       <c r="L23" s="53"/>
       <c r="M23" s="55"/>
       <c r="N23" s="54" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="O23" s="53" t="n">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="P23" s="53" t="n">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="Q23" s="53" t="n">
         <v>131</v>
       </c>
       <c r="R23" s="53" t="n">
         <v>97</v>
       </c>
       <c r="S23" s="53" t="n">
         <v>84</v>
       </c>
       <c r="T23" s="53" t="n">
         <v>496</v>
       </c>
       <c r="U23" s="55" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="53" t="n">
-        <v>711</v>
+        <v>842</v>
       </c>
       <c r="D24" s="54"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53" t="n">
-        <v>711</v>
+        <v>842</v>
       </c>
       <c r="M24" s="55"/>
       <c r="N24" s="54" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O24" s="53" t="n">
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="P24" s="53" t="n">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="Q24" s="53" t="n">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="R24" s="53" t="n">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="S24" s="53" t="n">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="T24" s="53" t="n">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="U24" s="55" t="n">
-        <v>146</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="54"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="53" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="53" t="n">
-        <v>6799</v>
+        <v>6775</v>
       </c>
       <c r="D26" s="54" t="n">
         <v>493</v>
       </c>
       <c r="E26" s="53" t="n">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="F26" s="53" t="n">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="G26" s="53" t="n">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="H26" s="53" t="n">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="I26" s="53" t="n">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="J26" s="53" t="n">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="K26" s="53" t="n">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="L26" s="53" t="n">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="M26" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="53" t="n">
-        <v>6799</v>
+        <v>6775</v>
       </c>
       <c r="P26" s="53" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="53" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="53" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="53" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="53" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="53" t="n">
-        <v>6539</v>
+        <v>6639</v>
       </c>
       <c r="D27" s="54" t="n">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E27" s="53" t="n">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F27" s="53" t="n">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="G27" s="53" t="n">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="H27" s="53" t="n">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="I27" s="53" t="n">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="J27" s="53" t="n">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="K27" s="53" t="n">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="L27" s="53" t="n">
-        <v>428</v>
+        <v>525</v>
       </c>
       <c r="M27" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="53" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="53" t="n">
-        <v>1712</v>
+        <v>1734</v>
       </c>
       <c r="Q27" s="53" t="n">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="R27" s="53" t="n">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="S27" s="53" t="n">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="T27" s="53" t="n">
-        <v>2022</v>
+        <v>2046</v>
       </c>
       <c r="U27" s="55" t="n">
-        <v>912</v>
+        <v>941</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="53" t="n">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D28" s="54" t="n">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="E28" s="53" t="n">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F28" s="53" t="n">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G28" s="53" t="n">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H28" s="53" t="n">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="I28" s="53" t="n">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J28" s="53" t="n">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="K28" s="53" t="n">
         <v>142</v>
       </c>
       <c r="L28" s="53" t="n">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="M28" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="54" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="53" t="n">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="P28" s="53" t="n">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="Q28" s="53" t="n">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="R28" s="53" t="n">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="S28" s="53" t="n">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="T28" s="53" t="n">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="U28" s="55" t="n">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="53" t="n">
         <v>845</v>
       </c>
       <c r="D29" s="54" t="n">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E29" s="53" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F29" s="53" t="n">
         <v>67</v>
       </c>
       <c r="G29" s="53" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="H29" s="53" t="n">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I29" s="53" t="n">
         <v>143</v>
       </c>
       <c r="J29" s="53" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K29" s="53" t="n">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L29" s="53" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M29" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="54" t="n">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O29" s="53" t="n">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="P29" s="53" t="n">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="Q29" s="53" t="n">
         <v>63</v>
       </c>
       <c r="R29" s="53" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="S29" s="53" t="n">
         <v>27</v>
       </c>
       <c r="T29" s="53" t="n">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U29" s="55" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="53" t="n">
-        <v>16188</v>
+        <v>16268</v>
       </c>
       <c r="D30" s="54" t="n">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="E30" s="53" t="n">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="F30" s="53" t="n">
-        <v>1383</v>
+        <v>1365</v>
       </c>
       <c r="G30" s="53" t="n">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="H30" s="53" t="n">
-        <v>2298</v>
+        <v>2291</v>
       </c>
       <c r="I30" s="53" t="n">
         <v>2467</v>
       </c>
       <c r="J30" s="53" t="n">
         <v>2200</v>
       </c>
       <c r="K30" s="53" t="n">
         <v>2139</v>
       </c>
       <c r="L30" s="53" t="n">
-        <v>711</v>
+        <v>842</v>
       </c>
       <c r="M30" s="55" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="54" t="n">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O30" s="53" t="n">
-        <v>7740</v>
+        <v>7711</v>
       </c>
       <c r="P30" s="53" t="n">
-        <v>2275</v>
+        <v>2292</v>
       </c>
       <c r="Q30" s="53" t="n">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="R30" s="53" t="n">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="S30" s="53" t="n">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="T30" s="53" t="n">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="U30" s="55" t="n">
-        <v>1152</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="52"/>
       <c r="T31" s="52"/>
       <c r="U31" s="52"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="52"/>
       <c r="D32" s="52"/>
       <c r="E32" s="52"/>
       <c r="F32" s="52"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="52"/>
       <c r="O32" s="52"/>
       <c r="P32" s="52"/>
       <c r="Q32" s="52"/>
       <c r="R32" s="52"/>
       <c r="S32" s="52"/>
       <c r="T32" s="52"/>
       <c r="U32" s="52"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="52"/>
       <c r="Q33" s="52"/>
       <c r="R33" s="52"/>
       <c r="S33" s="52"/>
       <c r="T33" s="52"/>
       <c r="U33" s="52"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -7869,51 +7928,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="52"/>
       <c r="Q35" s="52"/>
       <c r="R35" s="52"/>
       <c r="S35" s="52"/>
       <c r="T35" s="52"/>
       <c r="U35" s="52"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -8470,715 +8529,715 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="57" t="n">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="D6" s="58" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E6" s="57" t="n">
         <v>29</v>
       </c>
       <c r="F6" s="57" t="n">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G6" s="57" t="n">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="H6" s="57" t="n">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="I6" s="57" t="n">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="J6" s="57" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K6" s="57" t="n">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="L6" s="57" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M6" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="58" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="O6" s="57" t="n">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="P6" s="57" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q6" s="57" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="57" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="57" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="U6" s="59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="57" t="n">
-        <v>4760</v>
+        <v>4747</v>
       </c>
       <c r="D7" s="58" t="n">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="E7" s="57" t="n">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="F7" s="57" t="n">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="G7" s="57" t="n">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="H7" s="57" t="n">
-        <v>933</v>
+        <v>916</v>
       </c>
       <c r="I7" s="57" t="n">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="J7" s="57" t="n">
         <v>425</v>
       </c>
       <c r="K7" s="57" t="n">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="L7" s="57" t="n">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="M7" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="58" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O7" s="57" t="n">
-        <v>3854</v>
+        <v>3830</v>
       </c>
       <c r="P7" s="57" t="n">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="Q7" s="57" t="n">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="R7" s="57" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S7" s="57" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T7" s="57" t="n">
         <v>19</v>
       </c>
       <c r="U7" s="59" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="57" t="n">
-        <v>5873</v>
+        <v>5924</v>
       </c>
       <c r="D8" s="58" t="n">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="E8" s="57" t="n">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="F8" s="57" t="n">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="G8" s="57" t="n">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="H8" s="57" t="n">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="I8" s="57" t="n">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="J8" s="57" t="n">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="K8" s="57" t="n">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="L8" s="57" t="n">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="M8" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="58" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O8" s="57" t="n">
-        <v>2972</v>
+        <v>2988</v>
       </c>
       <c r="P8" s="57" t="n">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="Q8" s="57" t="n">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="R8" s="57" t="n">
+        <v>186</v>
+      </c>
+      <c r="S8" s="57" t="n">
+        <v>229</v>
+      </c>
+      <c r="T8" s="57" t="n">
+        <v>442</v>
+      </c>
+      <c r="U8" s="59" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="57" t="n">
+        <v>3083</v>
+      </c>
+      <c r="D9" s="58" t="n">
+        <v>470</v>
+      </c>
+      <c r="E9" s="57" t="n">
         <v>178</v>
       </c>
-      <c r="S8" s="57" t="n">
-[...24 lines deleted...]
-      </c>
       <c r="F9" s="57" t="n">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G9" s="57" t="n">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H9" s="57" t="n">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I9" s="57" t="n">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="J9" s="57" t="n">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="K9" s="57" t="n">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="L9" s="57" t="n">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="M9" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="58" t="n">
         <v>19</v>
       </c>
       <c r="O9" s="57" t="n">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="P9" s="57" t="n">
         <v>231</v>
       </c>
       <c r="Q9" s="57" t="n">
         <v>537</v>
       </c>
       <c r="R9" s="57" t="n">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="S9" s="57" t="n">
         <v>170</v>
       </c>
       <c r="T9" s="57" t="n">
-        <v>1227</v>
+        <v>1238</v>
       </c>
       <c r="U9" s="59" t="n">
-        <v>306</v>
+        <v>321</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="57" t="n">
-        <v>1198</v>
+        <v>1237</v>
       </c>
       <c r="D10" s="58" t="n">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E10" s="57" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F10" s="57" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G10" s="57" t="n">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H10" s="57" t="n">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I10" s="57" t="n">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J10" s="57" t="n">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="K10" s="57" t="n">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="L10" s="57" t="n">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="M10" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="58" t="n">
         <v>13</v>
       </c>
       <c r="O10" s="57" t="n">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P10" s="57" t="n">
         <v>65</v>
       </c>
       <c r="Q10" s="57" t="n">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="R10" s="57" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="S10" s="57" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="T10" s="57" t="n">
-        <v>543</v>
+        <v>557</v>
       </c>
       <c r="U10" s="59" t="n">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="57" t="n">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="D11" s="58" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" s="57" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="57" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G11" s="57" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H11" s="57" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I11" s="57" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J11" s="57" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="57" t="n">
         <v>57</v>
       </c>
       <c r="L11" s="57" t="n">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="M11" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="58" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O11" s="57" t="n">
         <v>18</v>
       </c>
       <c r="P11" s="57" t="n">
         <v>12</v>
       </c>
       <c r="Q11" s="57" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="R11" s="57" t="n">
         <v>16</v>
       </c>
       <c r="S11" s="57" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T11" s="57" t="n">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="U11" s="59" t="n">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="57" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D12" s="58" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E12" s="57" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="57" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G12" s="57" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H12" s="57" t="n">
         <v>28</v>
       </c>
       <c r="I12" s="57" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J12" s="57" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="57" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="57" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="M12" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="58" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O12" s="57" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="57" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="57" t="n">
         <v>2</v>
       </c>
       <c r="R12" s="57" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="57" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="57" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="U12" s="59" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="57" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" s="58" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="57" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="57" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="57" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="57" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="57" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J13" s="57" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="57" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="57" t="n">
         <v>1</v>
       </c>
       <c r="M13" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="58" t="n">
         <v>3</v>
       </c>
       <c r="O13" s="57" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="57" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="57" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="57" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="57" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="U13" s="59" t="n">
         <v>37</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="57" t="n">
         <v>53</v>
       </c>
       <c r="D14" s="58" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="57" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="57" t="n">
         <v>16</v>
       </c>
       <c r="H14" s="57" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="57" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="57" t="n">
         <v>2</v>
@@ -9196,959 +9255,959 @@
         <v>0</v>
       </c>
       <c r="O14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="57" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="59" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="57" t="n">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D15" s="58" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="57" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="57" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="57" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="57" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="57" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="57" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M15" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="58" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="57" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="57" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="57" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="59" t="n">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="57" t="n">
-        <v>2035</v>
+        <v>2017</v>
       </c>
       <c r="D16" s="58" t="n">
-        <v>2035</v>
+        <v>2017</v>
       </c>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="59"/>
       <c r="N16" s="58" t="n">
         <v>22</v>
       </c>
       <c r="O16" s="57" t="n">
-        <v>834</v>
+        <v>820</v>
       </c>
       <c r="P16" s="57" t="n">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="Q16" s="57" t="n">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="R16" s="57" t="n">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="S16" s="57" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T16" s="57" t="n">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="U16" s="59" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="57" t="n">
-        <v>1233</v>
+        <v>1214</v>
       </c>
       <c r="D17" s="58"/>
       <c r="E17" s="57" t="n">
-        <v>1233</v>
+        <v>1214</v>
       </c>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="57"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="59"/>
       <c r="N17" s="58" t="n">
         <v>5</v>
       </c>
       <c r="O17" s="57" t="n">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="P17" s="57" t="n">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="Q17" s="57" t="n">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="R17" s="57" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="S17" s="57" t="n">
         <v>27</v>
       </c>
       <c r="T17" s="57" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U17" s="59" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="57" t="n">
-        <v>1401</v>
+        <v>1383</v>
       </c>
       <c r="D18" s="58"/>
       <c r="E18" s="57"/>
       <c r="F18" s="57" t="n">
-        <v>1401</v>
+        <v>1383</v>
       </c>
       <c r="G18" s="57"/>
       <c r="H18" s="57"/>
       <c r="I18" s="57"/>
       <c r="J18" s="57"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="59"/>
       <c r="N18" s="58" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="57" t="n">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="P18" s="57" t="n">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="Q18" s="57" t="n">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="R18" s="57" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S18" s="57" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="T18" s="57" t="n">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="U18" s="59" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="57" t="n">
-        <v>1777</v>
+        <v>1759</v>
       </c>
       <c r="D19" s="58"/>
       <c r="E19" s="57"/>
       <c r="F19" s="57"/>
       <c r="G19" s="57" t="n">
-        <v>1777</v>
+        <v>1759</v>
       </c>
       <c r="H19" s="57"/>
       <c r="I19" s="57"/>
       <c r="J19" s="57"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="59"/>
       <c r="N19" s="58" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O19" s="57" t="n">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="P19" s="57" t="n">
         <v>248</v>
       </c>
       <c r="Q19" s="57" t="n">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="R19" s="57" t="n">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S19" s="57" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T19" s="57" t="n">
         <v>273</v>
       </c>
       <c r="U19" s="59" t="n">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="57" t="n">
-        <v>2320</v>
+        <v>2298</v>
       </c>
       <c r="D20" s="58"/>
       <c r="E20" s="57"/>
       <c r="F20" s="57"/>
       <c r="G20" s="57"/>
       <c r="H20" s="57" t="n">
-        <v>2320</v>
+        <v>2298</v>
       </c>
       <c r="I20" s="57"/>
       <c r="J20" s="57"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="59"/>
       <c r="N20" s="58" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="O20" s="57" t="n">
-        <v>1281</v>
+        <v>1252</v>
       </c>
       <c r="P20" s="57" t="n">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="Q20" s="57" t="n">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="R20" s="57" t="n">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="S20" s="57" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="T20" s="57" t="n">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="U20" s="59" t="n">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="57" t="n">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="D21" s="58"/>
       <c r="E21" s="57"/>
       <c r="F21" s="57"/>
       <c r="G21" s="57"/>
       <c r="H21" s="57"/>
       <c r="I21" s="57" t="n">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="59"/>
       <c r="N21" s="58" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O21" s="57" t="n">
-        <v>1421</v>
+        <v>1434</v>
       </c>
       <c r="P21" s="57" t="n">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="Q21" s="57" t="n">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="R21" s="57" t="n">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="S21" s="57" t="n">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="T21" s="57" t="n">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="U21" s="59" t="n">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="57" t="n">
-        <v>2206</v>
+        <v>2200</v>
       </c>
       <c r="D22" s="58"/>
       <c r="E22" s="57"/>
       <c r="F22" s="57"/>
       <c r="G22" s="57"/>
       <c r="H22" s="57"/>
       <c r="I22" s="57"/>
       <c r="J22" s="57" t="n">
-        <v>2206</v>
+        <v>2200</v>
       </c>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="59"/>
       <c r="N22" s="58" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O22" s="57" t="n">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="P22" s="57" t="n">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="Q22" s="57" t="n">
         <v>141</v>
       </c>
       <c r="R22" s="57" t="n">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="S22" s="57" t="n">
         <v>69</v>
       </c>
       <c r="T22" s="57" t="n">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="U22" s="59" t="n">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="57" t="n">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="D23" s="58"/>
       <c r="E23" s="57"/>
       <c r="F23" s="57"/>
       <c r="G23" s="57"/>
       <c r="H23" s="57"/>
       <c r="I23" s="57"/>
       <c r="J23" s="57"/>
       <c r="K23" s="57" t="n">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="L23" s="57"/>
       <c r="M23" s="59"/>
       <c r="N23" s="58" t="n">
         <v>4</v>
       </c>
       <c r="O23" s="57" t="n">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="P23" s="57" t="n">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="Q23" s="57" t="n">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="R23" s="57" t="n">
         <v>97</v>
       </c>
       <c r="S23" s="57" t="n">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="T23" s="57" t="n">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="U23" s="59" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="57" t="n">
-        <v>497</v>
+        <v>711</v>
       </c>
       <c r="D24" s="58"/>
       <c r="E24" s="57"/>
       <c r="F24" s="57"/>
       <c r="G24" s="57"/>
       <c r="H24" s="57"/>
       <c r="I24" s="57"/>
       <c r="J24" s="57"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57" t="n">
-        <v>497</v>
+        <v>711</v>
       </c>
       <c r="M24" s="59"/>
       <c r="N24" s="58" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="O24" s="57" t="n">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="P24" s="57" t="n">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="Q24" s="57" t="n">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="R24" s="57" t="n">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="S24" s="57" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="T24" s="57" t="n">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="U24" s="59" t="n">
-        <v>89</v>
+        <v>146</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="58"/>
       <c r="E25" s="57"/>
       <c r="F25" s="57"/>
       <c r="G25" s="57"/>
       <c r="H25" s="57"/>
       <c r="I25" s="57"/>
       <c r="J25" s="57"/>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="58" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="57" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="57" t="n">
-        <v>6790</v>
+        <v>6799</v>
       </c>
       <c r="D26" s="58" t="n">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="E26" s="57" t="n">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="F26" s="57" t="n">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="G26" s="57" t="n">
-        <v>680</v>
+        <v>661</v>
       </c>
       <c r="H26" s="57" t="n">
-        <v>1166</v>
+        <v>1139</v>
       </c>
       <c r="I26" s="57" t="n">
-        <v>1296</v>
+        <v>1311</v>
       </c>
       <c r="J26" s="57" t="n">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="K26" s="57" t="n">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="L26" s="57" t="n">
-        <v>130</v>
+        <v>195</v>
       </c>
       <c r="M26" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="58" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="57" t="n">
-        <v>6790</v>
+        <v>6799</v>
       </c>
       <c r="P26" s="57" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="57" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="57" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="57" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="57" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="57" t="n">
-        <v>6428</v>
+        <v>6539</v>
       </c>
       <c r="D27" s="58" t="n">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="E27" s="57" t="n">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="F27" s="57" t="n">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="G27" s="57" t="n">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="H27" s="57" t="n">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="I27" s="57" t="n">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="J27" s="57" t="n">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="K27" s="57" t="n">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="L27" s="57" t="n">
-        <v>308</v>
+        <v>428</v>
       </c>
       <c r="M27" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="58" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="57" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="57" t="n">
-        <v>1703</v>
+        <v>1712</v>
       </c>
       <c r="Q27" s="57" t="n">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="R27" s="57" t="n">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="S27" s="57" t="n">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="T27" s="57" t="n">
-        <v>1991</v>
+        <v>2022</v>
       </c>
       <c r="U27" s="59" t="n">
-        <v>873</v>
+        <v>912</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="57" t="n">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D28" s="58" t="n">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E28" s="57" t="n">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="F28" s="57" t="n">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G28" s="57" t="n">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H28" s="57" t="n">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="I28" s="57" t="n">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="J28" s="57" t="n">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K28" s="57" t="n">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L28" s="57" t="n">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="M28" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="58" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="57" t="n">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="P28" s="57" t="n">
         <v>411</v>
       </c>
       <c r="Q28" s="57" t="n">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="R28" s="57" t="n">
         <v>148</v>
       </c>
       <c r="S28" s="57" t="n">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="T28" s="57" t="n">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="U28" s="59" t="n">
-        <v>207</v>
+        <v>222</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="57" t="n">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="D29" s="58" t="n">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E29" s="57" t="n">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F29" s="57" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G29" s="57" t="n">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H29" s="57" t="n">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I29" s="57" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J29" s="57" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="K29" s="57" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L29" s="57" t="n">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="M29" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="58" t="n">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O29" s="57" t="n">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="P29" s="57" t="n">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="Q29" s="57" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="R29" s="57" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S29" s="57" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="T29" s="57" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="U29" s="59" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="57" t="n">
-        <v>16051</v>
+        <v>16188</v>
       </c>
       <c r="D30" s="58" t="n">
-        <v>2035</v>
+        <v>2017</v>
       </c>
       <c r="E30" s="57" t="n">
-        <v>1233</v>
+        <v>1214</v>
       </c>
       <c r="F30" s="57" t="n">
-        <v>1401</v>
+        <v>1383</v>
       </c>
       <c r="G30" s="57" t="n">
-        <v>1777</v>
+        <v>1759</v>
       </c>
       <c r="H30" s="57" t="n">
-        <v>2320</v>
+        <v>2298</v>
       </c>
       <c r="I30" s="57" t="n">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="J30" s="57" t="n">
-        <v>2206</v>
+        <v>2200</v>
       </c>
       <c r="K30" s="57" t="n">
-        <v>2140</v>
+        <v>2139</v>
       </c>
       <c r="L30" s="57" t="n">
-        <v>497</v>
+        <v>711</v>
       </c>
       <c r="M30" s="59" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="58" t="n">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O30" s="57" t="n">
-        <v>7737</v>
+        <v>7740</v>
       </c>
       <c r="P30" s="57" t="n">
-        <v>2261</v>
+        <v>2275</v>
       </c>
       <c r="Q30" s="57" t="n">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="R30" s="57" t="n">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="S30" s="57" t="n">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="T30" s="57" t="n">
-        <v>2335</v>
+        <v>2369</v>
       </c>
       <c r="U30" s="59" t="n">
-        <v>1097</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="56"/>
       <c r="D31" s="56"/>
       <c r="E31" s="56"/>
       <c r="F31" s="56"/>
       <c r="G31" s="56"/>
       <c r="H31" s="56"/>
       <c r="I31" s="56"/>
       <c r="J31" s="56"/>
       <c r="K31" s="56"/>
       <c r="L31" s="56"/>
       <c r="M31" s="56"/>
       <c r="N31" s="56"/>
       <c r="O31" s="56"/>
       <c r="P31" s="56"/>
       <c r="Q31" s="56"/>
       <c r="R31" s="56"/>
       <c r="S31" s="56"/>
       <c r="T31" s="56"/>
       <c r="U31" s="56"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="56"/>
       <c r="D32" s="56"/>
       <c r="E32" s="56"/>
       <c r="F32" s="56"/>
       <c r="G32" s="56"/>
       <c r="H32" s="56"/>
       <c r="I32" s="56"/>
       <c r="J32" s="56"/>
       <c r="K32" s="56"/>
       <c r="L32" s="56"/>
       <c r="M32" s="56"/>
       <c r="N32" s="56"/>
       <c r="O32" s="56"/>
       <c r="P32" s="56"/>
       <c r="Q32" s="56"/>
       <c r="R32" s="56"/>
       <c r="S32" s="56"/>
       <c r="T32" s="56"/>
       <c r="U32" s="56"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="56"/>
       <c r="D33" s="56"/>
       <c r="E33" s="56"/>
       <c r="F33" s="56"/>
       <c r="G33" s="56"/>
       <c r="H33" s="56"/>
       <c r="I33" s="56"/>
       <c r="J33" s="56"/>
       <c r="K33" s="56"/>
       <c r="L33" s="56"/>
       <c r="M33" s="56"/>
       <c r="N33" s="56"/>
       <c r="O33" s="56"/>
       <c r="P33" s="56"/>
       <c r="Q33" s="56"/>
       <c r="R33" s="56"/>
       <c r="S33" s="56"/>
       <c r="T33" s="56"/>
       <c r="U33" s="56"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -10175,51 +10234,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="56"/>
       <c r="D35" s="56"/>
       <c r="E35" s="56"/>
       <c r="F35" s="56"/>
       <c r="G35" s="56"/>
       <c r="H35" s="56"/>
       <c r="I35" s="56"/>
       <c r="J35" s="56"/>
       <c r="K35" s="56"/>
       <c r="L35" s="56"/>
       <c r="M35" s="56"/>
       <c r="N35" s="56"/>
       <c r="O35" s="56"/>
       <c r="P35" s="56"/>
       <c r="Q35" s="56"/>
       <c r="R35" s="56"/>
       <c r="S35" s="56"/>
       <c r="T35" s="56"/>
       <c r="U35" s="56"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -10776,650 +10835,650 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="61" t="n">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D6" s="62" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E6" s="61" t="n">
         <v>29</v>
       </c>
       <c r="F6" s="61" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G6" s="61" t="n">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="H6" s="61" t="n">
         <v>128</v>
       </c>
       <c r="I6" s="61" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="J6" s="61" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="K6" s="61" t="n">
         <v>23</v>
       </c>
       <c r="L6" s="61" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M6" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="62" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O6" s="61" t="n">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="P6" s="61" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="61" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S6" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="61" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="61" t="n">
-        <v>4727</v>
+        <v>4760</v>
       </c>
       <c r="D7" s="62" t="n">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="E7" s="61" t="n">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="F7" s="61" t="n">
         <v>577</v>
       </c>
       <c r="G7" s="61" t="n">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="H7" s="61" t="n">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="I7" s="61" t="n">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="J7" s="61" t="n">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="K7" s="61" t="n">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L7" s="61" t="n">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="M7" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="62" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="O7" s="61" t="n">
-        <v>3841</v>
+        <v>3854</v>
       </c>
       <c r="P7" s="61" t="n">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="Q7" s="61" t="n">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="R7" s="61" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="S7" s="61" t="n">
         <v>11</v>
       </c>
       <c r="T7" s="61" t="n">
         <v>19</v>
       </c>
       <c r="U7" s="63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="61" t="n">
-        <v>5824</v>
+        <v>5873</v>
       </c>
       <c r="D8" s="62" t="n">
         <v>882</v>
       </c>
       <c r="E8" s="61" t="n">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="F8" s="61" t="n">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G8" s="61" t="n">
         <v>426</v>
       </c>
       <c r="H8" s="61" t="n">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="I8" s="61" t="n">
         <v>1042</v>
       </c>
       <c r="J8" s="61" t="n">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="K8" s="61" t="n">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="L8" s="61" t="n">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="M8" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="62" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O8" s="61" t="n">
-        <v>2965</v>
+        <v>2972</v>
       </c>
       <c r="P8" s="61" t="n">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="Q8" s="61" t="n">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="R8" s="61" t="n">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="S8" s="61" t="n">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="T8" s="61" t="n">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="U8" s="63" t="n">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="61" t="n">
-        <v>3026</v>
+        <v>3057</v>
       </c>
       <c r="D9" s="62" t="n">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="E9" s="61" t="n">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F9" s="61" t="n">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="G9" s="61" t="n">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="H9" s="61" t="n">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I9" s="61" t="n">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="J9" s="61" t="n">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K9" s="61" t="n">
         <v>508</v>
       </c>
       <c r="L9" s="61" t="n">
-        <v>93</v>
+        <v>129</v>
       </c>
       <c r="M9" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="62" t="n">
         <v>19</v>
       </c>
       <c r="O9" s="61" t="n">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="P9" s="61" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Q9" s="61" t="n">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="R9" s="61" t="n">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="S9" s="61" t="n">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="T9" s="61" t="n">
-        <v>1207</v>
+        <v>1227</v>
       </c>
       <c r="U9" s="63" t="n">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="61" t="n">
-        <v>1185</v>
+        <v>1198</v>
       </c>
       <c r="D10" s="62" t="n">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E10" s="61" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F10" s="61" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G10" s="61" t="n">
         <v>118</v>
       </c>
       <c r="H10" s="61" t="n">
         <v>166</v>
       </c>
       <c r="I10" s="61" t="n">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J10" s="61" t="n">
         <v>208</v>
       </c>
       <c r="K10" s="61" t="n">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L10" s="61" t="n">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="M10" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="62" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O10" s="61" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P10" s="61" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q10" s="61" t="n">
         <v>44</v>
       </c>
       <c r="R10" s="61" t="n">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S10" s="61" t="n">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="T10" s="61" t="n">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="U10" s="63" t="n">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="61" t="n">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D11" s="62" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E11" s="61" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="61" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="61" t="n">
         <v>42</v>
       </c>
       <c r="H11" s="61" t="n">
         <v>59</v>
       </c>
       <c r="I11" s="61" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="61" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="61" t="n">
         <v>57</v>
       </c>
       <c r="L11" s="61" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="M11" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="62" t="n">
         <v>1</v>
       </c>
       <c r="O11" s="61" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="P11" s="61" t="n">
         <v>12</v>
       </c>
       <c r="Q11" s="61" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="R11" s="61" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S11" s="61" t="n">
         <v>11</v>
       </c>
       <c r="T11" s="61" t="n">
         <v>78</v>
       </c>
       <c r="U11" s="63" t="n">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="61" t="n">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D12" s="62" t="n">
         <v>2</v>
       </c>
       <c r="E12" s="61" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="61" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="61" t="n">
         <v>22</v>
       </c>
       <c r="H12" s="61" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I12" s="61" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="61" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="61" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="61" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M12" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="62" t="n">
         <v>3</v>
       </c>
       <c r="O12" s="61" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P12" s="61" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="61" t="n">
         <v>2</v>
       </c>
       <c r="R12" s="61" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="61" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="61" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="U12" s="63" t="n">
         <v>59</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="61" t="n">
         <v>56</v>
       </c>
       <c r="D13" s="62" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="61" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="61" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="61" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="61" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="61" t="n">
         <v>8</v>
       </c>
       <c r="J13" s="61" t="n">
         <v>3</v>
@@ -11437,54 +11496,54 @@
         <v>3</v>
       </c>
       <c r="O13" s="61" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="61" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="61" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="61" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="61" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="63" t="n">
         <v>37</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="61" t="n">
         <v>53</v>
       </c>
       <c r="D14" s="62" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="61" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="61" t="n">
         <v>16</v>
       </c>
       <c r="H14" s="61" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="61" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="61" t="n">
         <v>2</v>
@@ -11502,959 +11561,959 @@
         <v>0</v>
       </c>
       <c r="O14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="61" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="63" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="61" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="62" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="61" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="61" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="61" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="61" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="61" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="61" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M15" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="62" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="61" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="61" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="61" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="63" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="61" t="n">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="D16" s="62" t="n">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
       <c r="I16" s="61"/>
       <c r="J16" s="61"/>
       <c r="K16" s="61"/>
       <c r="L16" s="61"/>
       <c r="M16" s="63"/>
       <c r="N16" s="62" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="O16" s="61" t="n">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="P16" s="61" t="n">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="Q16" s="61" t="n">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="R16" s="61" t="n">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="S16" s="61" t="n">
         <v>54</v>
       </c>
       <c r="T16" s="61" t="n">
         <v>62</v>
       </c>
       <c r="U16" s="63" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="61" t="n">
-        <v>1247</v>
+        <v>1233</v>
       </c>
       <c r="D17" s="62"/>
       <c r="E17" s="61" t="n">
-        <v>1247</v>
+        <v>1233</v>
       </c>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="63"/>
       <c r="N17" s="62" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O17" s="61" t="n">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="P17" s="61" t="n">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="Q17" s="61" t="n">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="R17" s="61" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S17" s="61" t="n">
         <v>27</v>
       </c>
       <c r="T17" s="61" t="n">
         <v>36</v>
       </c>
       <c r="U17" s="63" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C18" s="61" t="n">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="D18" s="62"/>
       <c r="E18" s="61"/>
       <c r="F18" s="61" t="n">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="G18" s="61"/>
       <c r="H18" s="61"/>
       <c r="I18" s="61"/>
       <c r="J18" s="61"/>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="63"/>
       <c r="N18" s="62" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="61" t="n">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="P18" s="61" t="n">
         <v>221</v>
       </c>
       <c r="Q18" s="61" t="n">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="R18" s="61" t="n">
         <v>47</v>
       </c>
       <c r="S18" s="61" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="T18" s="61" t="n">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="U18" s="63" t="n">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="61" t="n">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="D19" s="62"/>
       <c r="E19" s="61"/>
       <c r="F19" s="61"/>
       <c r="G19" s="61" t="n">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
       <c r="J19" s="61"/>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
       <c r="M19" s="63"/>
       <c r="N19" s="62" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="O19" s="61" t="n">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="P19" s="61" t="n">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="Q19" s="61" t="n">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="R19" s="61" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S19" s="61" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="T19" s="61" t="n">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="U19" s="63" t="n">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="61" t="n">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="D20" s="62"/>
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61" t="n">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="63"/>
       <c r="N20" s="62" t="n">
         <v>9</v>
       </c>
       <c r="O20" s="61" t="n">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="P20" s="61" t="n">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="Q20" s="61" t="n">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="R20" s="61" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="S20" s="61" t="n">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="T20" s="61" t="n">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="U20" s="63" t="n">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="61" t="n">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="D21" s="62"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61" t="n">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="63"/>
       <c r="N21" s="62" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O21" s="61" t="n">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="P21" s="61" t="n">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q21" s="61" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="R21" s="61" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="S21" s="61" t="n">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="T21" s="61" t="n">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="U21" s="63" t="n">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="61" t="n">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="D22" s="62"/>
       <c r="E22" s="61"/>
       <c r="F22" s="61"/>
       <c r="G22" s="61"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="61" t="n">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="63"/>
       <c r="N22" s="62" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="O22" s="61" t="n">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="P22" s="61" t="n">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="Q22" s="61" t="n">
         <v>141</v>
       </c>
       <c r="R22" s="61" t="n">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="S22" s="61" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T22" s="61" t="n">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="U22" s="63" t="n">
         <v>207</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="61" t="n">
         <v>2140</v>
       </c>
       <c r="D23" s="62"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="61"/>
       <c r="J23" s="61"/>
       <c r="K23" s="61" t="n">
         <v>2140</v>
       </c>
       <c r="L23" s="61"/>
       <c r="M23" s="63"/>
       <c r="N23" s="62" t="n">
+        <v>4</v>
+      </c>
+      <c r="O23" s="61" t="n">
+        <v>944</v>
+      </c>
+      <c r="P23" s="61" t="n">
+        <v>194</v>
+      </c>
+      <c r="Q23" s="61" t="n">
+        <v>133</v>
+      </c>
+      <c r="R23" s="61" t="n">
+        <v>97</v>
+      </c>
+      <c r="S23" s="61" t="n">
+        <v>82</v>
+      </c>
+      <c r="T23" s="61" t="n">
+        <v>497</v>
+      </c>
+      <c r="U23" s="63" t="n">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="O23" s="61" t="n">
-[...25 lines deleted...]
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="61" t="n">
-        <v>358</v>
+        <v>497</v>
       </c>
       <c r="D24" s="62"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61" t="n">
-        <v>358</v>
+        <v>497</v>
       </c>
       <c r="M24" s="63"/>
       <c r="N24" s="62" t="n">
         <v>3</v>
       </c>
       <c r="O24" s="61" t="n">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="P24" s="61" t="n">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="Q24" s="61" t="n">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="R24" s="61" t="n">
+        <v>31</v>
+      </c>
+      <c r="S24" s="61" t="n">
         <v>19</v>
       </c>
-      <c r="S24" s="61" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="T24" s="61" t="n">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="U24" s="63" t="n">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="62"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="62" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="61" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="61" t="n">
-        <v>6769</v>
+        <v>6790</v>
       </c>
       <c r="D26" s="62" t="n">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E26" s="61" t="n">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F26" s="61" t="n">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="G26" s="61" t="n">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="H26" s="61" t="n">
         <v>1166</v>
       </c>
       <c r="I26" s="61" t="n">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="J26" s="61" t="n">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="K26" s="61" t="n">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="L26" s="61" t="n">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="M26" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="62" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="61" t="n">
-        <v>6769</v>
+        <v>6790</v>
       </c>
       <c r="P26" s="61" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="61" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="61" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="61" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="61" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="61" t="n">
-        <v>6321</v>
+        <v>6428</v>
       </c>
       <c r="D27" s="62" t="n">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E27" s="61" t="n">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="F27" s="61" t="n">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G27" s="61" t="n">
         <v>809</v>
       </c>
       <c r="H27" s="61" t="n">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="I27" s="61" t="n">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="J27" s="61" t="n">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="K27" s="61" t="n">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="L27" s="61" t="n">
-        <v>227</v>
+        <v>308</v>
       </c>
       <c r="M27" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="62" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="61" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="61" t="n">
-        <v>1669</v>
+        <v>1703</v>
       </c>
       <c r="Q27" s="61" t="n">
-        <v>1070</v>
+        <v>1086</v>
       </c>
       <c r="R27" s="61" t="n">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="S27" s="61" t="n">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="T27" s="61" t="n">
-        <v>1961</v>
+        <v>1991</v>
       </c>
       <c r="U27" s="63" t="n">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="61" t="n">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="D28" s="62" t="n">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="E28" s="61" t="n">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F28" s="61" t="n">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G28" s="61" t="n">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H28" s="61" t="n">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="I28" s="61" t="n">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J28" s="61" t="n">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="K28" s="61" t="n">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="L28" s="61" t="n">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="M28" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="62" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="61" t="n">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="P28" s="61" t="n">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="Q28" s="61" t="n">
+        <v>297</v>
+      </c>
+      <c r="R28" s="61" t="n">
+        <v>148</v>
+      </c>
+      <c r="S28" s="61" t="n">
+        <v>114</v>
+      </c>
+      <c r="T28" s="61" t="n">
         <v>292</v>
       </c>
-      <c r="R28" s="61" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="U28" s="63" t="n">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="61" t="n">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="D29" s="62" t="n">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="E29" s="61" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F29" s="61" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G29" s="61" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H29" s="61" t="n">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I29" s="61" t="n">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="J29" s="61" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K29" s="61" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L29" s="61" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="M29" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="62" t="n">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="O29" s="61" t="n">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="P29" s="61" t="n">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="Q29" s="61" t="n">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="R29" s="61" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="S29" s="61" t="n">
         <v>26</v>
       </c>
       <c r="T29" s="61" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="U29" s="63" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="61" t="n">
-        <v>15920</v>
+        <v>16051</v>
       </c>
       <c r="D30" s="62" t="n">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="E30" s="61" t="n">
-        <v>1247</v>
+        <v>1233</v>
       </c>
       <c r="F30" s="61" t="n">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="G30" s="61" t="n">
-        <v>1780</v>
+        <v>1777</v>
       </c>
       <c r="H30" s="61" t="n">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="I30" s="61" t="n">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="J30" s="61" t="n">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="K30" s="61" t="n">
         <v>2140</v>
       </c>
       <c r="L30" s="61" t="n">
-        <v>358</v>
+        <v>497</v>
       </c>
       <c r="M30" s="63" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="62" t="n">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="O30" s="61" t="n">
-        <v>7722</v>
+        <v>7737</v>
       </c>
       <c r="P30" s="61" t="n">
-        <v>2237</v>
+        <v>2261</v>
       </c>
       <c r="Q30" s="61" t="n">
-        <v>1426</v>
+        <v>1444</v>
       </c>
       <c r="R30" s="61" t="n">
-        <v>610</v>
+        <v>629</v>
       </c>
       <c r="S30" s="61" t="n">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="T30" s="61" t="n">
-        <v>2294</v>
+        <v>2335</v>
       </c>
       <c r="U30" s="63" t="n">
-        <v>1086</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="60"/>
       <c r="I31" s="60"/>
       <c r="J31" s="60"/>
       <c r="K31" s="60"/>
       <c r="L31" s="60"/>
       <c r="M31" s="60"/>
       <c r="N31" s="60"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="60"/>
       <c r="T31" s="60"/>
       <c r="U31" s="60"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
       <c r="I32" s="60"/>
       <c r="J32" s="60"/>
       <c r="K32" s="60"/>
       <c r="L32" s="60"/>
       <c r="M32" s="60"/>
       <c r="N32" s="60"/>
       <c r="O32" s="60"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="60"/>
       <c r="R32" s="60"/>
       <c r="S32" s="60"/>
       <c r="T32" s="60"/>
       <c r="U32" s="60"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
       <c r="F33" s="60"/>
       <c r="G33" s="60"/>
       <c r="H33" s="60"/>
       <c r="I33" s="60"/>
       <c r="J33" s="60"/>
       <c r="K33" s="60"/>
       <c r="L33" s="60"/>
       <c r="M33" s="60"/>
       <c r="N33" s="60"/>
       <c r="O33" s="60"/>
       <c r="P33" s="60"/>
       <c r="Q33" s="60"/>
       <c r="R33" s="60"/>
       <c r="S33" s="60"/>
       <c r="T33" s="60"/>
       <c r="U33" s="60"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -12481,51 +12540,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="60"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="60"/>
       <c r="G35" s="60"/>
       <c r="H35" s="60"/>
       <c r="I35" s="60"/>
       <c r="J35" s="60"/>
       <c r="K35" s="60"/>
       <c r="L35" s="60"/>
       <c r="M35" s="60"/>
       <c r="N35" s="60"/>
       <c r="O35" s="60"/>
       <c r="P35" s="60"/>
       <c r="Q35" s="60"/>
       <c r="R35" s="60"/>
       <c r="S35" s="60"/>
       <c r="T35" s="60"/>
       <c r="U35" s="60"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -13082,650 +13141,650 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="65" t="n">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="D6" s="66" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E6" s="65" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" s="65" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G6" s="65" t="n">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H6" s="65" t="n">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="I6" s="65" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J6" s="65" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K6" s="65" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="L6" s="65" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M6" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="66" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="O6" s="65" t="n">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="P6" s="65" t="n">
         <v>24</v>
       </c>
       <c r="Q6" s="65" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="65" t="n">
         <v>1</v>
       </c>
       <c r="S6" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="65" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="65" t="n">
-        <v>4732</v>
+        <v>4727</v>
       </c>
       <c r="D7" s="66" t="n">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E7" s="65" t="n">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="F7" s="65" t="n">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="G7" s="65" t="n">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="H7" s="65" t="n">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="I7" s="65" t="n">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="J7" s="65" t="n">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="K7" s="65" t="n">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="L7" s="65" t="n">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="M7" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="66" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="O7" s="65" t="n">
-        <v>3860</v>
+        <v>3841</v>
       </c>
       <c r="P7" s="65" t="n">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="Q7" s="65" t="n">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R7" s="65" t="n">
         <v>55</v>
       </c>
       <c r="S7" s="65" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="T7" s="65" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="U7" s="67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="65" t="n">
-        <v>5798</v>
+        <v>5824</v>
       </c>
       <c r="D8" s="66" t="n">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="E8" s="65" t="n">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="F8" s="65" t="n">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="G8" s="65" t="n">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="H8" s="65" t="n">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="I8" s="65" t="n">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="J8" s="65" t="n">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="K8" s="65" t="n">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="L8" s="65" t="n">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="M8" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="66" t="n">
         <v>18</v>
       </c>
       <c r="O8" s="65" t="n">
-        <v>2959</v>
+        <v>2965</v>
       </c>
       <c r="P8" s="65" t="n">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="Q8" s="65" t="n">
         <v>753</v>
       </c>
       <c r="R8" s="65" t="n">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="S8" s="65" t="n">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="T8" s="65" t="n">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="U8" s="67" t="n">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="65" t="n">
-        <v>2981</v>
+        <v>3026</v>
       </c>
       <c r="D9" s="66" t="n">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E9" s="65" t="n">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F9" s="65" t="n">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G9" s="65" t="n">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H9" s="65" t="n">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I9" s="65" t="n">
         <v>419</v>
       </c>
       <c r="J9" s="65" t="n">
         <v>530</v>
       </c>
       <c r="K9" s="65" t="n">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L9" s="65" t="n">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="M9" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="66" t="n">
         <v>19</v>
       </c>
       <c r="O9" s="65" t="n">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="P9" s="65" t="n">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="Q9" s="65" t="n">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="R9" s="65" t="n">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="S9" s="65" t="n">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="T9" s="65" t="n">
-        <v>1175</v>
+        <v>1207</v>
       </c>
       <c r="U9" s="67" t="n">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="65" t="n">
-        <v>1164</v>
+        <v>1185</v>
       </c>
       <c r="D10" s="66" t="n">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E10" s="65" t="n">
         <v>34</v>
       </c>
       <c r="F10" s="65" t="n">
         <v>54</v>
       </c>
       <c r="G10" s="65" t="n">
         <v>118</v>
       </c>
       <c r="H10" s="65" t="n">
         <v>166</v>
       </c>
       <c r="I10" s="65" t="n">
         <v>148</v>
       </c>
       <c r="J10" s="65" t="n">
         <v>208</v>
       </c>
       <c r="K10" s="65" t="n">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="L10" s="65" t="n">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="M10" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="66" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O10" s="65" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="65" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q10" s="65" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R10" s="65" t="n">
         <v>85</v>
       </c>
       <c r="S10" s="65" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T10" s="65" t="n">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="U10" s="67" t="n">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="65" t="n">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D11" s="66" t="n">
         <v>25</v>
       </c>
       <c r="E11" s="65" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="65" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="65" t="n">
         <v>42</v>
       </c>
       <c r="H11" s="65" t="n">
         <v>59</v>
       </c>
       <c r="I11" s="65" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="65" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="65" t="n">
         <v>57</v>
       </c>
       <c r="L11" s="65" t="n">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="M11" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="66" t="n">
         <v>1</v>
       </c>
       <c r="O11" s="65" t="n">
         <v>19</v>
       </c>
       <c r="P11" s="65" t="n">
         <v>12</v>
       </c>
       <c r="Q11" s="65" t="n">
         <v>11</v>
       </c>
       <c r="R11" s="65" t="n">
         <v>15</v>
       </c>
       <c r="S11" s="65" t="n">
         <v>11</v>
       </c>
       <c r="T11" s="65" t="n">
         <v>78</v>
       </c>
       <c r="U11" s="67" t="n">
-        <v>161</v>
+        <v>178</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="65" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D12" s="66" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E12" s="65" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="65" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="65" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H12" s="65" t="n">
         <v>29</v>
       </c>
       <c r="I12" s="65" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="65" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="65" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L12" s="65" t="n">
+        <v>4</v>
+      </c>
+      <c r="M12" s="67" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" s="66" t="n">
         <v>3</v>
       </c>
-      <c r="M12" s="67" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="65" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P12" s="65" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="65" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R12" s="65" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="65" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="65" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="67" t="n">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="65" t="n">
         <v>56</v>
       </c>
       <c r="D13" s="66" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="65" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="65" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="65" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="65" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="65" t="n">
         <v>8</v>
       </c>
       <c r="J13" s="65" t="n">
         <v>3</v>
@@ -13743,1024 +13802,1024 @@
         <v>3</v>
       </c>
       <c r="O13" s="65" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="65" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="65" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="65" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="65" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="67" t="n">
         <v>37</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="65" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D14" s="66" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="65" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="65" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H14" s="65" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="65" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="65" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="65" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="66" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="65" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="67" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="65" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="66" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="65" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="65" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="65" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="65" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="65" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="65" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M15" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="66" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="65" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="65" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="65" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="67" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="65" t="n">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="D16" s="66" t="n">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
       <c r="I16" s="65"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="67"/>
       <c r="N16" s="66" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="O16" s="65" t="n">
-        <v>848</v>
+        <v>837</v>
       </c>
       <c r="P16" s="65" t="n">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="Q16" s="65" t="n">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="R16" s="65" t="n">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="S16" s="65" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T16" s="65" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="U16" s="67" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="65" t="n">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="D17" s="66"/>
       <c r="E17" s="65" t="n">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="F17" s="65"/>
       <c r="G17" s="65"/>
       <c r="H17" s="65"/>
       <c r="I17" s="65"/>
       <c r="J17" s="65"/>
       <c r="K17" s="65"/>
       <c r="L17" s="65"/>
       <c r="M17" s="67"/>
       <c r="N17" s="66" t="n">
         <v>6</v>
       </c>
       <c r="O17" s="65" t="n">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="P17" s="65" t="n">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="Q17" s="65" t="n">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="R17" s="65" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="S17" s="65" t="n">
         <v>27</v>
       </c>
       <c r="T17" s="65" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="U17" s="67" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="65" t="n">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="D18" s="66"/>
       <c r="E18" s="65"/>
       <c r="F18" s="65" t="n">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="G18" s="65"/>
       <c r="H18" s="65"/>
       <c r="I18" s="65"/>
       <c r="J18" s="65"/>
       <c r="K18" s="65"/>
       <c r="L18" s="65"/>
       <c r="M18" s="67"/>
       <c r="N18" s="66" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="65" t="n">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="P18" s="65" t="n">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="Q18" s="65" t="n">
         <v>153</v>
       </c>
       <c r="R18" s="65" t="n">
         <v>47</v>
       </c>
       <c r="S18" s="65" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T18" s="65" t="n">
         <v>219</v>
       </c>
       <c r="U18" s="67" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="65" t="n">
-        <v>1791</v>
+        <v>1780</v>
       </c>
       <c r="D19" s="66"/>
       <c r="E19" s="65"/>
       <c r="F19" s="65"/>
       <c r="G19" s="65" t="n">
-        <v>1791</v>
+        <v>1780</v>
       </c>
       <c r="H19" s="65"/>
       <c r="I19" s="65"/>
       <c r="J19" s="65"/>
       <c r="K19" s="65"/>
       <c r="L19" s="65"/>
       <c r="M19" s="67"/>
       <c r="N19" s="66" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="O19" s="65" t="n">
-        <v>790</v>
+        <v>778</v>
       </c>
       <c r="P19" s="65" t="n">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="Q19" s="65" t="n">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R19" s="65" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S19" s="65" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T19" s="65" t="n">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U19" s="67" t="n">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="65" t="n">
-        <v>2326</v>
+        <v>2319</v>
       </c>
       <c r="D20" s="66"/>
       <c r="E20" s="65"/>
       <c r="F20" s="65"/>
       <c r="G20" s="65"/>
       <c r="H20" s="65" t="n">
-        <v>2326</v>
+        <v>2319</v>
       </c>
       <c r="I20" s="65"/>
       <c r="J20" s="65"/>
       <c r="K20" s="65"/>
       <c r="L20" s="65"/>
       <c r="M20" s="67"/>
       <c r="N20" s="66" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O20" s="65" t="n">
-        <v>1291</v>
+        <v>1282</v>
       </c>
       <c r="P20" s="65" t="n">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="Q20" s="65" t="n">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="R20" s="65" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="S20" s="65" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T20" s="65" t="n">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="U20" s="67" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="65" t="n">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="D21" s="66"/>
       <c r="E21" s="65"/>
       <c r="F21" s="65"/>
       <c r="G21" s="65"/>
       <c r="H21" s="65"/>
       <c r="I21" s="65" t="n">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="J21" s="65"/>
       <c r="K21" s="65"/>
       <c r="L21" s="65"/>
       <c r="M21" s="67"/>
       <c r="N21" s="66" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="O21" s="65" t="n">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="P21" s="65" t="n">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="Q21" s="65" t="n">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="R21" s="65" t="n">
         <v>56</v>
       </c>
       <c r="S21" s="65" t="n">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T21" s="65" t="n">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="U21" s="67" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="65" t="n">
-        <v>2205</v>
+        <v>2199</v>
       </c>
       <c r="D22" s="66"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65" t="n">
-        <v>2205</v>
+        <v>2199</v>
       </c>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="67"/>
       <c r="N22" s="66" t="n">
         <v>10</v>
       </c>
       <c r="O22" s="65" t="n">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="P22" s="65" t="n">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Q22" s="65" t="n">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="R22" s="65" t="n">
         <v>86</v>
       </c>
       <c r="S22" s="65" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T22" s="65" t="n">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="U22" s="67" t="n">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="65" t="n">
-        <v>2141</v>
+        <v>2140</v>
       </c>
       <c r="D23" s="66"/>
       <c r="E23" s="65"/>
       <c r="F23" s="65"/>
       <c r="G23" s="65"/>
       <c r="H23" s="65"/>
       <c r="I23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="65" t="n">
-        <v>2141</v>
+        <v>2140</v>
       </c>
       <c r="L23" s="65"/>
       <c r="M23" s="67"/>
       <c r="N23" s="66" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O23" s="65" t="n">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="P23" s="65" t="n">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="Q23" s="65" t="n">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="R23" s="65" t="n">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S23" s="65" t="n">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="T23" s="65" t="n">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="U23" s="67" t="n">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="65" t="n">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="D24" s="66"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65" t="n">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="M24" s="67"/>
       <c r="N24" s="66" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O24" s="65" t="n">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="P24" s="65" t="n">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="Q24" s="65" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="R24" s="65" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="S24" s="65" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="T24" s="65" t="n">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="U24" s="67" t="n">
-        <v>52</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="66"/>
       <c r="E25" s="65"/>
       <c r="F25" s="65"/>
       <c r="G25" s="65"/>
       <c r="H25" s="65"/>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="65"/>
       <c r="L25" s="65"/>
       <c r="M25" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="66" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="65" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="65" t="n">
-        <v>6774</v>
+        <v>6769</v>
       </c>
       <c r="D26" s="66" t="n">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="E26" s="65" t="n">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F26" s="65" t="n">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="G26" s="65" t="n">
-        <v>694</v>
+        <v>681</v>
       </c>
       <c r="H26" s="65" t="n">
-        <v>1175</v>
+        <v>1166</v>
       </c>
       <c r="I26" s="65" t="n">
-        <v>1309</v>
+        <v>1303</v>
       </c>
       <c r="J26" s="65" t="n">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="K26" s="65" t="n">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="L26" s="65" t="n">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="M26" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="66" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="65" t="n">
-        <v>6774</v>
+        <v>6769</v>
       </c>
       <c r="P26" s="65" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="65" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="65" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="65" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="65" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="65" t="n">
-        <v>6209</v>
+        <v>6321</v>
       </c>
       <c r="D27" s="66" t="n">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E27" s="65" t="n">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="F27" s="65" t="n">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="G27" s="65" t="n">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="H27" s="65" t="n">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="I27" s="65" t="n">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="J27" s="65" t="n">
         <v>933</v>
       </c>
       <c r="K27" s="65" t="n">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="L27" s="65" t="n">
-        <v>126</v>
+        <v>227</v>
       </c>
       <c r="M27" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="66" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="65" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="65" t="n">
-        <v>1646</v>
+        <v>1669</v>
       </c>
       <c r="Q27" s="65" t="n">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="R27" s="65" t="n">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="S27" s="65" t="n">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="T27" s="65" t="n">
-        <v>1915</v>
+        <v>1961</v>
       </c>
       <c r="U27" s="67" t="n">
-        <v>845</v>
+        <v>869</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="65" t="n">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="D28" s="66" t="n">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="E28" s="65" t="n">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F28" s="65" t="n">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G28" s="65" t="n">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H28" s="65" t="n">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I28" s="65" t="n">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J28" s="65" t="n">
         <v>233</v>
       </c>
       <c r="K28" s="65" t="n">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L28" s="65" t="n">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="M28" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="66" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="65" t="n">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="P28" s="65" t="n">
         <v>417</v>
       </c>
       <c r="Q28" s="65" t="n">
         <v>292</v>
       </c>
       <c r="R28" s="65" t="n">
         <v>142</v>
       </c>
       <c r="S28" s="65" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="T28" s="65" t="n">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="U28" s="67" t="n">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="65" t="n">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="D29" s="66" t="n">
         <v>191</v>
       </c>
       <c r="E29" s="65" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F29" s="65" t="n">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="G29" s="65" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H29" s="65" t="n">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="I29" s="65" t="n">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="J29" s="65" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K29" s="65" t="n">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L29" s="65" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M29" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="66" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="O29" s="65" t="n">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="P29" s="65" t="n">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="Q29" s="65" t="n">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="R29" s="65" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="S29" s="65" t="n">
         <v>26</v>
       </c>
       <c r="T29" s="65" t="n">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="U29" s="67" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="65" t="n">
-        <v>15823</v>
+        <v>15920</v>
       </c>
       <c r="D30" s="66" t="n">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="E30" s="65" t="n">
-        <v>1264</v>
+        <v>1247</v>
       </c>
       <c r="F30" s="65" t="n">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="G30" s="65" t="n">
-        <v>1791</v>
+        <v>1780</v>
       </c>
       <c r="H30" s="65" t="n">
-        <v>2326</v>
+        <v>2319</v>
       </c>
       <c r="I30" s="65" t="n">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="J30" s="65" t="n">
-        <v>2205</v>
+        <v>2199</v>
       </c>
       <c r="K30" s="65" t="n">
-        <v>2141</v>
+        <v>2140</v>
       </c>
       <c r="L30" s="65" t="n">
-        <v>194</v>
+        <v>358</v>
       </c>
       <c r="M30" s="67" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="66" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="O30" s="65" t="n">
-        <v>7736</v>
+        <v>7722</v>
       </c>
       <c r="P30" s="65" t="n">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="Q30" s="65" t="n">
         <v>1426</v>
       </c>
       <c r="R30" s="65" t="n">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="S30" s="65" t="n">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="T30" s="65" t="n">
-        <v>2244</v>
+        <v>2294</v>
       </c>
       <c r="U30" s="67" t="n">
-        <v>1055</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="64"/>
       <c r="N31" s="64"/>
       <c r="O31" s="64"/>
       <c r="P31" s="64"/>
       <c r="Q31" s="64"/>
       <c r="R31" s="64"/>
       <c r="S31" s="64"/>
       <c r="T31" s="64"/>
       <c r="U31" s="64"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="64"/>
       <c r="D32" s="64"/>
       <c r="E32" s="64"/>
       <c r="F32" s="64"/>
       <c r="G32" s="64"/>
       <c r="H32" s="64"/>
       <c r="I32" s="64"/>
       <c r="J32" s="64"/>
       <c r="K32" s="64"/>
       <c r="L32" s="64"/>
       <c r="M32" s="64"/>
       <c r="N32" s="64"/>
       <c r="O32" s="64"/>
       <c r="P32" s="64"/>
       <c r="Q32" s="64"/>
       <c r="R32" s="64"/>
       <c r="S32" s="64"/>
       <c r="T32" s="64"/>
       <c r="U32" s="64"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="64"/>
       <c r="D33" s="64"/>
       <c r="E33" s="64"/>
       <c r="F33" s="64"/>
       <c r="G33" s="64"/>
       <c r="H33" s="64"/>
       <c r="I33" s="64"/>
       <c r="J33" s="64"/>
       <c r="K33" s="64"/>
       <c r="L33" s="64"/>
       <c r="M33" s="64"/>
       <c r="N33" s="64"/>
       <c r="O33" s="64"/>
       <c r="P33" s="64"/>
       <c r="Q33" s="64"/>
       <c r="R33" s="64"/>
       <c r="S33" s="64"/>
       <c r="T33" s="64"/>
       <c r="U33" s="64"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -14787,51 +14846,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="64"/>
       <c r="D35" s="64"/>
       <c r="E35" s="64"/>
       <c r="F35" s="64"/>
       <c r="G35" s="64"/>
       <c r="H35" s="64"/>
       <c r="I35" s="64"/>
       <c r="J35" s="64"/>
       <c r="K35" s="64"/>
       <c r="L35" s="64"/>
       <c r="M35" s="64"/>
       <c r="N35" s="64"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
       <c r="Q35" s="64"/>
       <c r="R35" s="64"/>
       <c r="S35" s="64"/>
       <c r="T35" s="64"/>
       <c r="U35" s="64"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -15388,715 +15447,715 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="69" t="n">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="D6" s="70" t="n">
         <v>25</v>
       </c>
       <c r="E6" s="69" t="n">
         <v>28</v>
       </c>
       <c r="F6" s="69" t="n">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="G6" s="69" t="n">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="H6" s="69" t="n">
         <v>131</v>
       </c>
       <c r="I6" s="69" t="n">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J6" s="69" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="69" t="n">
+        <v>25</v>
+      </c>
+      <c r="L6" s="69" t="n">
+        <v>2</v>
+      </c>
+      <c r="M6" s="71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="70" t="n">
+        <v>16</v>
+      </c>
+      <c r="O6" s="69" t="n">
+        <v>538</v>
+      </c>
+      <c r="P6" s="69" t="n">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
       <c r="Q6" s="69" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="69" t="n">
         <v>1</v>
       </c>
       <c r="S6" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="69" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="69" t="n">
-        <v>4722</v>
+        <v>4732</v>
       </c>
       <c r="D7" s="70" t="n">
-        <v>512</v>
+        <v>470</v>
       </c>
       <c r="E7" s="69" t="n">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="F7" s="69" t="n">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="G7" s="69" t="n">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="H7" s="69" t="n">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="I7" s="69" t="n">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="J7" s="69" t="n">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="K7" s="69" t="n">
-        <v>482</v>
+        <v>505</v>
       </c>
       <c r="L7" s="69" t="n">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="M7" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="70" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="O7" s="69" t="n">
-        <v>3856</v>
+        <v>3860</v>
       </c>
       <c r="P7" s="69" t="n">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="Q7" s="69" t="n">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="R7" s="69" t="n">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S7" s="69" t="n">
         <v>10</v>
       </c>
       <c r="T7" s="69" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="U7" s="71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="69" t="n">
-        <v>5750</v>
+        <v>5798</v>
       </c>
       <c r="D8" s="70" t="n">
-        <v>932</v>
+        <v>892</v>
       </c>
       <c r="E8" s="69" t="n">
-        <v>537</v>
+        <v>562</v>
       </c>
       <c r="F8" s="69" t="n">
         <v>444</v>
       </c>
       <c r="G8" s="69" t="n">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H8" s="69" t="n">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="I8" s="69" t="n">
         <v>1043</v>
       </c>
       <c r="J8" s="69" t="n">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="K8" s="69" t="n">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="L8" s="69" t="n">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="M8" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="70" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="O8" s="69" t="n">
-        <v>2938</v>
+        <v>2959</v>
       </c>
       <c r="P8" s="69" t="n">
-        <v>1194</v>
+        <v>1185</v>
       </c>
       <c r="Q8" s="69" t="n">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="R8" s="69" t="n">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="S8" s="69" t="n">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="T8" s="69" t="n">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="U8" s="71" t="n">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="69" t="n">
-        <v>2928</v>
+        <v>2981</v>
       </c>
       <c r="D9" s="70" t="n">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="E9" s="69" t="n">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F9" s="69" t="n">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="G9" s="69" t="n">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H9" s="69" t="n">
         <v>271</v>
       </c>
       <c r="I9" s="69" t="n">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="J9" s="69" t="n">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="K9" s="69" t="n">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="L9" s="69" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="M9" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="70" t="n">
         <v>19</v>
       </c>
       <c r="O9" s="69" t="n">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="P9" s="69" t="n">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="Q9" s="69" t="n">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="R9" s="69" t="n">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="S9" s="69" t="n">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="T9" s="69" t="n">
-        <v>1100</v>
+        <v>1175</v>
       </c>
       <c r="U9" s="71" t="n">
-        <v>331</v>
+        <v>301</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="69" t="n">
-        <v>1120</v>
+        <v>1164</v>
       </c>
       <c r="D10" s="70" t="n">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E10" s="69" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10" s="69" t="n">
         <v>54</v>
       </c>
       <c r="G10" s="69" t="n">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H10" s="69" t="n">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I10" s="69" t="n">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J10" s="69" t="n">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K10" s="69" t="n">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="L10" s="69" t="n">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="M10" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="70" t="n">
         <v>13</v>
       </c>
       <c r="O10" s="69" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="P10" s="69" t="n">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="Q10" s="69" t="n">
         <v>42</v>
       </c>
       <c r="R10" s="69" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S10" s="69" t="n">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="T10" s="69" t="n">
-        <v>496</v>
+        <v>518</v>
       </c>
       <c r="U10" s="71" t="n">
-        <v>300</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="69" t="n">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="D11" s="70" t="n">
         <v>25</v>
       </c>
       <c r="E11" s="69" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="69" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="69" t="n">
         <v>42</v>
       </c>
       <c r="H11" s="69" t="n">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I11" s="69" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="69" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="69" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L11" s="69" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="M11" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="70" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O11" s="69" t="n">
         <v>19</v>
       </c>
       <c r="P11" s="69" t="n">
         <v>12</v>
       </c>
       <c r="Q11" s="69" t="n">
         <v>11</v>
       </c>
       <c r="R11" s="69" t="n">
         <v>15</v>
       </c>
       <c r="S11" s="69" t="n">
         <v>11</v>
       </c>
       <c r="T11" s="69" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="U11" s="71" t="n">
-        <v>153</v>
+        <v>161</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="69" t="n">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D12" s="70" t="n">
         <v>4</v>
       </c>
       <c r="E12" s="69" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="69" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="69" t="n">
         <v>23</v>
       </c>
       <c r="H12" s="69" t="n">
         <v>29</v>
       </c>
       <c r="I12" s="69" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="69" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="69" t="n">
         <v>11</v>
       </c>
       <c r="L12" s="69" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M12" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="70" t="n">
         <v>4</v>
       </c>
       <c r="O12" s="69" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="69" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="69" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="69" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="69" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="69" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="71" t="n">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="69" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D13" s="70" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="69" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="69" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="69" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H13" s="69" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="69" t="n">
         <v>8</v>
       </c>
       <c r="J13" s="69" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="69" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L13" s="69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="70" t="n">
         <v>3</v>
       </c>
       <c r="O13" s="69" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="69" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="69" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="69" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="69" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="71" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="69" t="n">
         <v>54</v>
       </c>
       <c r="D14" s="70" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="69" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="69" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="69" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="69" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="69" t="n">
         <v>2</v>
@@ -16114,959 +16173,959 @@
         <v>1</v>
       </c>
       <c r="O14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="69" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="71" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="69" t="n">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D15" s="70" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="69" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="69" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="69" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="69" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="69" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M15" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="70" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="69" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="69" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="69" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="71" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="69" t="n">
-        <v>2130</v>
+        <v>2045</v>
       </c>
       <c r="D16" s="70" t="n">
-        <v>2130</v>
+        <v>2045</v>
       </c>
       <c r="E16" s="69"/>
       <c r="F16" s="69"/>
       <c r="G16" s="69"/>
       <c r="H16" s="69"/>
       <c r="I16" s="69"/>
       <c r="J16" s="69"/>
       <c r="K16" s="69"/>
       <c r="L16" s="69"/>
       <c r="M16" s="71"/>
       <c r="N16" s="70" t="n">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="O16" s="69" t="n">
-        <v>900</v>
+        <v>848</v>
       </c>
       <c r="P16" s="69" t="n">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="Q16" s="69" t="n">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="R16" s="69" t="n">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="S16" s="69" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="T16" s="69" t="n">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="U16" s="71" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="69" t="n">
-        <v>1218</v>
+        <v>1264</v>
       </c>
       <c r="D17" s="70"/>
       <c r="E17" s="69" t="n">
-        <v>1218</v>
+        <v>1264</v>
       </c>
       <c r="F17" s="69"/>
       <c r="G17" s="69"/>
       <c r="H17" s="69"/>
       <c r="I17" s="69"/>
       <c r="J17" s="69"/>
       <c r="K17" s="69"/>
       <c r="L17" s="69"/>
       <c r="M17" s="71"/>
       <c r="N17" s="70" t="n">
+        <v>6</v>
+      </c>
+      <c r="O17" s="69" t="n">
+        <v>671</v>
+      </c>
+      <c r="P17" s="69" t="n">
+        <v>251</v>
+      </c>
+      <c r="Q17" s="69" t="n">
+        <v>208</v>
+      </c>
+      <c r="R17" s="69" t="n">
+        <v>54</v>
+      </c>
+      <c r="S17" s="69" t="n">
+        <v>27</v>
+      </c>
+      <c r="T17" s="69" t="n">
+        <v>38</v>
+      </c>
+      <c r="U17" s="71" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="O17" s="69" t="n">
-[...25 lines deleted...]
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="69" t="n">
-        <v>1432</v>
+        <v>1415</v>
       </c>
       <c r="D18" s="70"/>
       <c r="E18" s="69"/>
       <c r="F18" s="69" t="n">
-        <v>1432</v>
+        <v>1415</v>
       </c>
       <c r="G18" s="69"/>
       <c r="H18" s="69"/>
       <c r="I18" s="69"/>
       <c r="J18" s="69"/>
       <c r="K18" s="69"/>
       <c r="L18" s="69"/>
       <c r="M18" s="71"/>
       <c r="N18" s="70" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O18" s="69" t="n">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="P18" s="69" t="n">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="Q18" s="69" t="n">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="R18" s="69" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="S18" s="69" t="n">
         <v>24</v>
       </c>
       <c r="T18" s="69" t="n">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="U18" s="71" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="69" t="n">
-        <v>1799</v>
+        <v>1791</v>
       </c>
       <c r="D19" s="70"/>
       <c r="E19" s="69"/>
       <c r="F19" s="69"/>
       <c r="G19" s="69" t="n">
-        <v>1799</v>
+        <v>1791</v>
       </c>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="69"/>
       <c r="K19" s="69"/>
       <c r="L19" s="69"/>
       <c r="M19" s="71"/>
       <c r="N19" s="70" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O19" s="69" t="n">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="P19" s="69" t="n">
         <v>244</v>
       </c>
       <c r="Q19" s="69" t="n">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="R19" s="69" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S19" s="69" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="T19" s="69" t="n">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="U19" s="71" t="n">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="69" t="n">
-        <v>2333</v>
+        <v>2326</v>
       </c>
       <c r="D20" s="70"/>
       <c r="E20" s="69"/>
       <c r="F20" s="69"/>
       <c r="G20" s="69"/>
       <c r="H20" s="69" t="n">
-        <v>2333</v>
+        <v>2326</v>
       </c>
       <c r="I20" s="69"/>
       <c r="J20" s="69"/>
       <c r="K20" s="69"/>
       <c r="L20" s="69"/>
       <c r="M20" s="71"/>
       <c r="N20" s="70" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="O20" s="69" t="n">
-        <v>1298</v>
+        <v>1291</v>
       </c>
       <c r="P20" s="69" t="n">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="Q20" s="69" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="R20" s="69" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S20" s="69" t="n">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="T20" s="69" t="n">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="U20" s="71" t="n">
-        <v>200</v>
+        <v>189</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="69" t="n">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="D21" s="70"/>
       <c r="E21" s="69"/>
       <c r="F21" s="69"/>
       <c r="G21" s="69"/>
       <c r="H21" s="69"/>
       <c r="I21" s="69" t="n">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="J21" s="69"/>
       <c r="K21" s="69"/>
       <c r="L21" s="69"/>
       <c r="M21" s="71"/>
       <c r="N21" s="70" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="O21" s="69" t="n">
-        <v>1447</v>
+        <v>1433</v>
       </c>
       <c r="P21" s="69" t="n">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="Q21" s="69" t="n">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="R21" s="69" t="n">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="S21" s="69" t="n">
         <v>88</v>
       </c>
       <c r="T21" s="69" t="n">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="U21" s="71" t="n">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="69" t="n">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="D22" s="70"/>
       <c r="E22" s="69"/>
       <c r="F22" s="69"/>
       <c r="G22" s="69"/>
       <c r="H22" s="69"/>
       <c r="I22" s="69"/>
       <c r="J22" s="69" t="n">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="K22" s="69"/>
       <c r="L22" s="69"/>
       <c r="M22" s="71"/>
       <c r="N22" s="70" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="O22" s="69" t="n">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="P22" s="69" t="n">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="Q22" s="69" t="n">
         <v>142</v>
       </c>
       <c r="R22" s="69" t="n">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S22" s="69" t="n">
         <v>71</v>
       </c>
       <c r="T22" s="69" t="n">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="U22" s="71" t="n">
-        <v>222</v>
+        <v>208</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="69" t="n">
-        <v>2090</v>
+        <v>2141</v>
       </c>
       <c r="D23" s="70"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="69"/>
       <c r="I23" s="69"/>
       <c r="J23" s="69"/>
       <c r="K23" s="69" t="n">
-        <v>2090</v>
+        <v>2141</v>
       </c>
       <c r="L23" s="69"/>
       <c r="M23" s="71"/>
       <c r="N23" s="70" t="n">
         <v>6</v>
       </c>
       <c r="O23" s="69" t="n">
-        <v>922</v>
+        <v>948</v>
       </c>
       <c r="P23" s="69" t="n">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="Q23" s="69" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="R23" s="69" t="n">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="S23" s="69" t="n">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="T23" s="69" t="n">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="U23" s="71" t="n">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="69" t="n">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="D24" s="70"/>
       <c r="E24" s="69"/>
       <c r="F24" s="69"/>
       <c r="G24" s="69"/>
       <c r="H24" s="69"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="K24" s="69"/>
       <c r="L24" s="69" t="n">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="M24" s="71"/>
       <c r="N24" s="70" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O24" s="69" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="P24" s="69" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="Q24" s="69" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R24" s="69" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="S24" s="69" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="T24" s="69" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="U24" s="71" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="70"/>
       <c r="E25" s="69"/>
       <c r="F25" s="69"/>
       <c r="G25" s="69"/>
       <c r="H25" s="69"/>
       <c r="I25" s="69"/>
       <c r="J25" s="69"/>
       <c r="K25" s="69"/>
       <c r="L25" s="69"/>
       <c r="M25" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="70" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="69" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="69" t="n">
-        <v>6751</v>
+        <v>6774</v>
       </c>
       <c r="D26" s="70" t="n">
-        <v>543</v>
+        <v>502</v>
       </c>
       <c r="E26" s="69" t="n">
-        <v>550</v>
+        <v>576</v>
       </c>
       <c r="F26" s="69" t="n">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="G26" s="69" t="n">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="H26" s="69" t="n">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="I26" s="69" t="n">
-        <v>1323</v>
+        <v>1309</v>
       </c>
       <c r="J26" s="69" t="n">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="K26" s="69" t="n">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="L26" s="69" t="n">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="M26" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="70" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="69" t="n">
-        <v>6751</v>
+        <v>6774</v>
       </c>
       <c r="P26" s="69" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="69" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="69" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="69" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="69" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="69" t="n">
-        <v>6090</v>
+        <v>6209</v>
       </c>
       <c r="D27" s="70" t="n">
-        <v>690</v>
+        <v>666</v>
       </c>
       <c r="E27" s="69" t="n">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="F27" s="69" t="n">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="G27" s="69" t="n">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="H27" s="69" t="n">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="I27" s="69" t="n">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="J27" s="69" t="n">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="K27" s="69" t="n">
-        <v>1003</v>
+        <v>1025</v>
       </c>
       <c r="L27" s="69" t="n">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="M27" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="70" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="69" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="69" t="n">
-        <v>1651</v>
+        <v>1646</v>
       </c>
       <c r="Q27" s="69" t="n">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="R27" s="69" t="n">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="S27" s="69" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="T27" s="69" t="n">
-        <v>1820</v>
+        <v>1915</v>
       </c>
       <c r="U27" s="71" t="n">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="69" t="n">
-        <v>1958</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="70" t="n">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="E28" s="69" t="n">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="F28" s="69" t="n">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G28" s="69" t="n">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H28" s="69" t="n">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I28" s="69" t="n">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J28" s="69" t="n">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="K28" s="69" t="n">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="L28" s="69" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="M28" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="70" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="69" t="n">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="P28" s="69" t="n">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="Q28" s="69" t="n">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="R28" s="69" t="n">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="S28" s="69" t="n">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="T28" s="69" t="n">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="U28" s="71" t="n">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="69" t="n">
-        <v>865</v>
+        <v>854</v>
       </c>
       <c r="D29" s="70" t="n">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="E29" s="69" t="n">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F29" s="69" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G29" s="69" t="n">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H29" s="69" t="n">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I29" s="69" t="n">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J29" s="69" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="K29" s="69" t="n">
         <v>62</v>
       </c>
       <c r="L29" s="69" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M29" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="70" t="n">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="O29" s="69" t="n">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="P29" s="69" t="n">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="Q29" s="69" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R29" s="69" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="S29" s="69" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="T29" s="69" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="U29" s="71" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="69" t="n">
-        <v>15664</v>
+        <v>15823</v>
       </c>
       <c r="D30" s="70" t="n">
-        <v>2130</v>
+        <v>2045</v>
       </c>
       <c r="E30" s="69" t="n">
-        <v>1218</v>
+        <v>1264</v>
       </c>
       <c r="F30" s="69" t="n">
-        <v>1432</v>
+        <v>1415</v>
       </c>
       <c r="G30" s="69" t="n">
-        <v>1799</v>
+        <v>1791</v>
       </c>
       <c r="H30" s="69" t="n">
-        <v>2333</v>
+        <v>2326</v>
       </c>
       <c r="I30" s="69" t="n">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="J30" s="69" t="n">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="K30" s="69" t="n">
-        <v>2090</v>
+        <v>2141</v>
       </c>
       <c r="L30" s="69" t="n">
-        <v>0</v>
+        <v>194</v>
       </c>
       <c r="M30" s="71" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="70" t="n">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="O30" s="69" t="n">
-        <v>7727</v>
+        <v>7736</v>
       </c>
       <c r="P30" s="69" t="n">
-        <v>2227</v>
+        <v>2216</v>
       </c>
       <c r="Q30" s="69" t="n">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="R30" s="69" t="n">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="S30" s="69" t="n">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="T30" s="69" t="n">
-        <v>2134</v>
+        <v>2244</v>
       </c>
       <c r="U30" s="71" t="n">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="68"/>
       <c r="D31" s="68"/>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
       <c r="G31" s="68"/>
       <c r="H31" s="68"/>
       <c r="I31" s="68"/>
       <c r="J31" s="68"/>
       <c r="K31" s="68"/>
       <c r="L31" s="68"/>
       <c r="M31" s="68"/>
       <c r="N31" s="68"/>
       <c r="O31" s="68"/>
       <c r="P31" s="68"/>
       <c r="Q31" s="68"/>
       <c r="R31" s="68"/>
       <c r="S31" s="68"/>
       <c r="T31" s="68"/>
       <c r="U31" s="68"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="68"/>
       <c r="D32" s="68"/>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
       <c r="G32" s="68"/>
       <c r="H32" s="68"/>
       <c r="I32" s="68"/>
       <c r="J32" s="68"/>
       <c r="K32" s="68"/>
       <c r="L32" s="68"/>
       <c r="M32" s="68"/>
       <c r="N32" s="68"/>
       <c r="O32" s="68"/>
       <c r="P32" s="68"/>
       <c r="Q32" s="68"/>
       <c r="R32" s="68"/>
       <c r="S32" s="68"/>
       <c r="T32" s="68"/>
       <c r="U32" s="68"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="68"/>
       <c r="D33" s="68"/>
       <c r="E33" s="68"/>
       <c r="F33" s="68"/>
       <c r="G33" s="68"/>
       <c r="H33" s="68"/>
       <c r="I33" s="68"/>
       <c r="J33" s="68"/>
       <c r="K33" s="68"/>
       <c r="L33" s="68"/>
       <c r="M33" s="68"/>
       <c r="N33" s="68"/>
       <c r="O33" s="68"/>
       <c r="P33" s="68"/>
       <c r="Q33" s="68"/>
       <c r="R33" s="68"/>
       <c r="S33" s="68"/>
       <c r="T33" s="68"/>
       <c r="U33" s="68"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -17093,51 +17152,2357 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
       <c r="N35" s="68"/>
       <c r="O35" s="68"/>
       <c r="P35" s="68"/>
       <c r="Q35" s="68"/>
       <c r="R35" s="68"/>
       <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A32:T32"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:M4"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A33:T33"/>
+    <mergeCell ref="A36:T36"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="16.96" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="32.5120833333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.99" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.99" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.99" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.99" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="S4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="T4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="U4" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" ht="30" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="P5" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="R5" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="S5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="T5" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="73" t="n">
+        <v>595</v>
+      </c>
+      <c r="D6" s="74" t="n">
+        <v>25</v>
+      </c>
+      <c r="E6" s="73" t="n">
+        <v>28</v>
+      </c>
+      <c r="F6" s="73" t="n">
+        <v>99</v>
+      </c>
+      <c r="G6" s="73" t="n">
+        <v>187</v>
+      </c>
+      <c r="H6" s="73" t="n">
+        <v>131</v>
+      </c>
+      <c r="I6" s="73" t="n">
+        <v>59</v>
+      </c>
+      <c r="J6" s="73" t="n">
+        <v>42</v>
+      </c>
+      <c r="K6" s="73" t="n">
+        <v>24</v>
+      </c>
+      <c r="L6" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="74" t="n">
+        <v>12</v>
+      </c>
+      <c r="O6" s="73" t="n">
+        <v>553</v>
+      </c>
+      <c r="P6" s="73" t="n">
+        <v>26</v>
+      </c>
+      <c r="Q6" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="R6" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="S6" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="U6" s="75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="73" t="n">
+        <v>4722</v>
+      </c>
+      <c r="D7" s="74" t="n">
+        <v>512</v>
+      </c>
+      <c r="E7" s="73" t="n">
+        <v>421</v>
+      </c>
+      <c r="F7" s="73" t="n">
+        <v>594</v>
+      </c>
+      <c r="G7" s="73" t="n">
+        <v>614</v>
+      </c>
+      <c r="H7" s="73" t="n">
+        <v>941</v>
+      </c>
+      <c r="I7" s="73" t="n">
+        <v>727</v>
+      </c>
+      <c r="J7" s="73" t="n">
+        <v>431</v>
+      </c>
+      <c r="K7" s="73" t="n">
+        <v>482</v>
+      </c>
+      <c r="L7" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="74" t="n">
+        <v>6</v>
+      </c>
+      <c r="O7" s="73" t="n">
+        <v>3856</v>
+      </c>
+      <c r="P7" s="73" t="n">
+        <v>702</v>
+      </c>
+      <c r="Q7" s="73" t="n">
+        <v>76</v>
+      </c>
+      <c r="R7" s="73" t="n">
+        <v>53</v>
+      </c>
+      <c r="S7" s="73" t="n">
+        <v>10</v>
+      </c>
+      <c r="T7" s="73" t="n">
+        <v>19</v>
+      </c>
+      <c r="U7" s="75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="73" t="n">
+        <v>5750</v>
+      </c>
+      <c r="D8" s="74" t="n">
+        <v>932</v>
+      </c>
+      <c r="E8" s="73" t="n">
+        <v>537</v>
+      </c>
+      <c r="F8" s="73" t="n">
+        <v>444</v>
+      </c>
+      <c r="G8" s="73" t="n">
+        <v>428</v>
+      </c>
+      <c r="H8" s="73" t="n">
+        <v>684</v>
+      </c>
+      <c r="I8" s="73" t="n">
+        <v>1043</v>
+      </c>
+      <c r="J8" s="73" t="n">
+        <v>924</v>
+      </c>
+      <c r="K8" s="73" t="n">
+        <v>758</v>
+      </c>
+      <c r="L8" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" s="74" t="n">
+        <v>15</v>
+      </c>
+      <c r="O8" s="73" t="n">
+        <v>2938</v>
+      </c>
+      <c r="P8" s="73" t="n">
+        <v>1194</v>
+      </c>
+      <c r="Q8" s="73" t="n">
+        <v>743</v>
+      </c>
+      <c r="R8" s="73" t="n">
+        <v>162</v>
+      </c>
+      <c r="S8" s="73" t="n">
+        <v>208</v>
+      </c>
+      <c r="T8" s="73" t="n">
+        <v>415</v>
+      </c>
+      <c r="U8" s="75" t="n">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="73" t="n">
+        <v>2928</v>
+      </c>
+      <c r="D9" s="74" t="n">
+        <v>492</v>
+      </c>
+      <c r="E9" s="73" t="n">
+        <v>187</v>
+      </c>
+      <c r="F9" s="73" t="n">
+        <v>220</v>
+      </c>
+      <c r="G9" s="73" t="n">
+        <v>317</v>
+      </c>
+      <c r="H9" s="73" t="n">
+        <v>271</v>
+      </c>
+      <c r="I9" s="73" t="n">
+        <v>417</v>
+      </c>
+      <c r="J9" s="73" t="n">
+        <v>532</v>
+      </c>
+      <c r="K9" s="73" t="n">
+        <v>492</v>
+      </c>
+      <c r="L9" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="74" t="n">
+        <v>19</v>
+      </c>
+      <c r="O9" s="73" t="n">
+        <v>282</v>
+      </c>
+      <c r="P9" s="73" t="n">
+        <v>224</v>
+      </c>
+      <c r="Q9" s="73" t="n">
+        <v>539</v>
+      </c>
+      <c r="R9" s="73" t="n">
+        <v>267</v>
+      </c>
+      <c r="S9" s="73" t="n">
+        <v>166</v>
+      </c>
+      <c r="T9" s="73" t="n">
+        <v>1100</v>
+      </c>
+      <c r="U9" s="75" t="n">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="73" t="n">
+        <v>1120</v>
+      </c>
+      <c r="D10" s="74" t="n">
+        <v>140</v>
+      </c>
+      <c r="E10" s="73" t="n">
+        <v>32</v>
+      </c>
+      <c r="F10" s="73" t="n">
+        <v>54</v>
+      </c>
+      <c r="G10" s="73" t="n">
+        <v>119</v>
+      </c>
+      <c r="H10" s="73" t="n">
+        <v>167</v>
+      </c>
+      <c r="I10" s="73" t="n">
+        <v>147</v>
+      </c>
+      <c r="J10" s="73" t="n">
+        <v>209</v>
+      </c>
+      <c r="K10" s="73" t="n">
+        <v>252</v>
+      </c>
+      <c r="L10" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" s="74" t="n">
+        <v>13</v>
+      </c>
+      <c r="O10" s="73" t="n">
+        <v>71</v>
+      </c>
+      <c r="P10" s="73" t="n">
+        <v>65</v>
+      </c>
+      <c r="Q10" s="73" t="n">
+        <v>42</v>
+      </c>
+      <c r="R10" s="73" t="n">
+        <v>84</v>
+      </c>
+      <c r="S10" s="73" t="n">
+        <v>49</v>
+      </c>
+      <c r="T10" s="73" t="n">
+        <v>496</v>
+      </c>
+      <c r="U10" s="75" t="n">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="73" t="n">
+        <v>296</v>
+      </c>
+      <c r="D11" s="74" t="n">
+        <v>25</v>
+      </c>
+      <c r="E11" s="73" t="n">
+        <v>10</v>
+      </c>
+      <c r="F11" s="73" t="n">
+        <v>14</v>
+      </c>
+      <c r="G11" s="73" t="n">
+        <v>42</v>
+      </c>
+      <c r="H11" s="73" t="n">
+        <v>57</v>
+      </c>
+      <c r="I11" s="73" t="n">
+        <v>28</v>
+      </c>
+      <c r="J11" s="73" t="n">
+        <v>62</v>
+      </c>
+      <c r="K11" s="73" t="n">
+        <v>58</v>
+      </c>
+      <c r="L11" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" s="74" t="n">
+        <v>2</v>
+      </c>
+      <c r="O11" s="73" t="n">
+        <v>19</v>
+      </c>
+      <c r="P11" s="73" t="n">
+        <v>12</v>
+      </c>
+      <c r="Q11" s="73" t="n">
+        <v>11</v>
+      </c>
+      <c r="R11" s="73" t="n">
+        <v>15</v>
+      </c>
+      <c r="S11" s="73" t="n">
+        <v>11</v>
+      </c>
+      <c r="T11" s="73" t="n">
+        <v>73</v>
+      </c>
+      <c r="U11" s="75" t="n">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="73" t="n">
+        <v>88</v>
+      </c>
+      <c r="D12" s="74" t="n">
+        <v>4</v>
+      </c>
+      <c r="E12" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="F12" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="G12" s="73" t="n">
+        <v>23</v>
+      </c>
+      <c r="H12" s="73" t="n">
+        <v>29</v>
+      </c>
+      <c r="I12" s="73" t="n">
+        <v>10</v>
+      </c>
+      <c r="J12" s="73" t="n">
+        <v>6</v>
+      </c>
+      <c r="K12" s="73" t="n">
+        <v>11</v>
+      </c>
+      <c r="L12" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" s="74" t="n">
+        <v>4</v>
+      </c>
+      <c r="O12" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="P12" s="73" t="n">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="R12" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="S12" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="T12" s="73" t="n">
+        <v>16</v>
+      </c>
+      <c r="U12" s="75" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="73" t="n">
+        <v>57</v>
+      </c>
+      <c r="D13" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="G13" s="73" t="n">
+        <v>20</v>
+      </c>
+      <c r="H13" s="73" t="n">
+        <v>21</v>
+      </c>
+      <c r="I13" s="73" t="n">
+        <v>8</v>
+      </c>
+      <c r="J13" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="K13" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="L13" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="74" t="n">
+        <v>3</v>
+      </c>
+      <c r="O13" s="73" t="n">
+        <v>4</v>
+      </c>
+      <c r="P13" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="R13" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="73" t="n">
+        <v>11</v>
+      </c>
+      <c r="U13" s="75" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="73" t="n">
+        <v>54</v>
+      </c>
+      <c r="D14" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="G14" s="73" t="n">
+        <v>17</v>
+      </c>
+      <c r="H14" s="73" t="n">
+        <v>20</v>
+      </c>
+      <c r="I14" s="73" t="n">
+        <v>12</v>
+      </c>
+      <c r="J14" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="K14" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="L14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" s="74" t="n">
+        <v>1</v>
+      </c>
+      <c r="O14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="P14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="S14" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T14" s="73" t="n">
+        <v>3</v>
+      </c>
+      <c r="U14" s="75" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="73" t="n">
+        <v>54</v>
+      </c>
+      <c r="D15" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="G15" s="73" t="n">
+        <v>32</v>
+      </c>
+      <c r="H15" s="73" t="n">
+        <v>12</v>
+      </c>
+      <c r="I15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" s="73" t="n">
+        <v>8</v>
+      </c>
+      <c r="L15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="P15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="73" t="n">
+        <v>1</v>
+      </c>
+      <c r="S15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T15" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="U15" s="75" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="73" t="n">
+        <v>2130</v>
+      </c>
+      <c r="D16" s="74" t="n">
+        <v>2130</v>
+      </c>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="75"/>
+      <c r="N16" s="74" t="n">
+        <v>21</v>
+      </c>
+      <c r="O16" s="73" t="n">
+        <v>900</v>
+      </c>
+      <c r="P16" s="73" t="n">
+        <v>537</v>
+      </c>
+      <c r="Q16" s="73" t="n">
+        <v>406</v>
+      </c>
+      <c r="R16" s="73" t="n">
+        <v>142</v>
+      </c>
+      <c r="S16" s="73" t="n">
+        <v>52</v>
+      </c>
+      <c r="T16" s="73" t="n">
+        <v>62</v>
+      </c>
+      <c r="U16" s="75" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="73" t="n">
+        <v>1218</v>
+      </c>
+      <c r="D17" s="74"/>
+      <c r="E17" s="73" t="n">
+        <v>1218</v>
+      </c>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="74" t="n">
+        <v>5</v>
+      </c>
+      <c r="O17" s="73" t="n">
+        <v>643</v>
+      </c>
+      <c r="P17" s="73" t="n">
+        <v>243</v>
+      </c>
+      <c r="Q17" s="73" t="n">
+        <v>207</v>
+      </c>
+      <c r="R17" s="73" t="n">
+        <v>51</v>
+      </c>
+      <c r="S17" s="73" t="n">
+        <v>24</v>
+      </c>
+      <c r="T17" s="73" t="n">
+        <v>37</v>
+      </c>
+      <c r="U17" s="75" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="73" t="n">
+        <v>1432</v>
+      </c>
+      <c r="D18" s="74"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73" t="n">
+        <v>1432</v>
+      </c>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="74" t="n">
+        <v>6</v>
+      </c>
+      <c r="O18" s="73" t="n">
+        <v>685</v>
+      </c>
+      <c r="P18" s="73" t="n">
+        <v>224</v>
+      </c>
+      <c r="Q18" s="73" t="n">
+        <v>156</v>
+      </c>
+      <c r="R18" s="73" t="n">
+        <v>48</v>
+      </c>
+      <c r="S18" s="73" t="n">
+        <v>24</v>
+      </c>
+      <c r="T18" s="73" t="n">
+        <v>218</v>
+      </c>
+      <c r="U18" s="75" t="n">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="73" t="n">
+        <v>1799</v>
+      </c>
+      <c r="D19" s="74"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73" t="n">
+        <v>1799</v>
+      </c>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+      <c r="K19" s="73"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="75"/>
+      <c r="N19" s="74" t="n">
+        <v>13</v>
+      </c>
+      <c r="O19" s="73" t="n">
+        <v>796</v>
+      </c>
+      <c r="P19" s="73" t="n">
+        <v>244</v>
+      </c>
+      <c r="Q19" s="73" t="n">
+        <v>156</v>
+      </c>
+      <c r="R19" s="73" t="n">
+        <v>52</v>
+      </c>
+      <c r="S19" s="73" t="n">
+        <v>44</v>
+      </c>
+      <c r="T19" s="73" t="n">
+        <v>267</v>
+      </c>
+      <c r="U19" s="75" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="73" t="n">
+        <v>2333</v>
+      </c>
+      <c r="D20" s="74"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73" t="n">
+        <v>2333</v>
+      </c>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="75"/>
+      <c r="N20" s="74" t="n">
+        <v>8</v>
+      </c>
+      <c r="O20" s="73" t="n">
+        <v>1298</v>
+      </c>
+      <c r="P20" s="73" t="n">
+        <v>331</v>
+      </c>
+      <c r="Q20" s="73" t="n">
+        <v>101</v>
+      </c>
+      <c r="R20" s="73" t="n">
+        <v>64</v>
+      </c>
+      <c r="S20" s="73" t="n">
+        <v>58</v>
+      </c>
+      <c r="T20" s="73" t="n">
+        <v>273</v>
+      </c>
+      <c r="U20" s="75" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="73" t="n">
+        <v>2451</v>
+      </c>
+      <c r="D21" s="74"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73" t="n">
+        <v>2451</v>
+      </c>
+      <c r="J21" s="73"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="75"/>
+      <c r="N21" s="74" t="n">
+        <v>8</v>
+      </c>
+      <c r="O21" s="73" t="n">
+        <v>1447</v>
+      </c>
+      <c r="P21" s="73" t="n">
+        <v>260</v>
+      </c>
+      <c r="Q21" s="73" t="n">
+        <v>111</v>
+      </c>
+      <c r="R21" s="73" t="n">
+        <v>52</v>
+      </c>
+      <c r="S21" s="73" t="n">
+        <v>88</v>
+      </c>
+      <c r="T21" s="73" t="n">
+        <v>366</v>
+      </c>
+      <c r="U21" s="75" t="n">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="73" t="n">
+        <v>2211</v>
+      </c>
+      <c r="D22" s="74"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="73" t="n">
+        <v>2211</v>
+      </c>
+      <c r="K22" s="73"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="74" t="n">
+        <v>8</v>
+      </c>
+      <c r="O22" s="73" t="n">
+        <v>1036</v>
+      </c>
+      <c r="P22" s="73" t="n">
+        <v>200</v>
+      </c>
+      <c r="Q22" s="73" t="n">
+        <v>142</v>
+      </c>
+      <c r="R22" s="73" t="n">
+        <v>85</v>
+      </c>
+      <c r="S22" s="73" t="n">
+        <v>71</v>
+      </c>
+      <c r="T22" s="73" t="n">
+        <v>447</v>
+      </c>
+      <c r="U22" s="75" t="n">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="73" t="n">
+        <v>2090</v>
+      </c>
+      <c r="D23" s="74"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="73"/>
+      <c r="K23" s="73" t="n">
+        <v>2090</v>
+      </c>
+      <c r="L23" s="73"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="74" t="n">
+        <v>6</v>
+      </c>
+      <c r="O23" s="73" t="n">
+        <v>922</v>
+      </c>
+      <c r="P23" s="73" t="n">
+        <v>188</v>
+      </c>
+      <c r="Q23" s="73" t="n">
+        <v>138</v>
+      </c>
+      <c r="R23" s="73" t="n">
+        <v>92</v>
+      </c>
+      <c r="S23" s="73" t="n">
+        <v>84</v>
+      </c>
+      <c r="T23" s="73" t="n">
+        <v>464</v>
+      </c>
+      <c r="U23" s="75" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="D24" s="74"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+      <c r="J24" s="73"/>
+      <c r="K24" s="73"/>
+      <c r="L24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" s="75"/>
+      <c r="N24" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="P24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="R24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="S24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T24" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="U24" s="75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="D25" s="74"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="P25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="R25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="S25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T25" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="U25" s="75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="73" t="n">
+        <v>6751</v>
+      </c>
+      <c r="D26" s="74" t="n">
+        <v>543</v>
+      </c>
+      <c r="E26" s="73" t="n">
+        <v>550</v>
+      </c>
+      <c r="F26" s="73" t="n">
+        <v>613</v>
+      </c>
+      <c r="G26" s="73" t="n">
+        <v>697</v>
+      </c>
+      <c r="H26" s="73" t="n">
+        <v>1180</v>
+      </c>
+      <c r="I26" s="73" t="n">
+        <v>1323</v>
+      </c>
+      <c r="J26" s="73" t="n">
+        <v>955</v>
+      </c>
+      <c r="K26" s="73" t="n">
+        <v>890</v>
+      </c>
+      <c r="L26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="73" t="n">
+        <v>6751</v>
+      </c>
+      <c r="P26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="R26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="T26" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="U26" s="75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="73" t="n">
+        <v>6090</v>
+      </c>
+      <c r="D27" s="74" t="n">
+        <v>690</v>
+      </c>
+      <c r="E27" s="73" t="n">
+        <v>419</v>
+      </c>
+      <c r="F27" s="73" t="n">
+        <v>618</v>
+      </c>
+      <c r="G27" s="73" t="n">
+        <v>810</v>
+      </c>
+      <c r="H27" s="73" t="n">
+        <v>836</v>
+      </c>
+      <c r="I27" s="73" t="n">
+        <v>775</v>
+      </c>
+      <c r="J27" s="73" t="n">
+        <v>939</v>
+      </c>
+      <c r="K27" s="73" t="n">
+        <v>1003</v>
+      </c>
+      <c r="L27" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O27" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="P27" s="73" t="n">
+        <v>1651</v>
+      </c>
+      <c r="Q27" s="73" t="n">
+        <v>1051</v>
+      </c>
+      <c r="R27" s="73" t="n">
+        <v>412</v>
+      </c>
+      <c r="S27" s="73" t="n">
+        <v>310</v>
+      </c>
+      <c r="T27" s="73" t="n">
+        <v>1820</v>
+      </c>
+      <c r="U27" s="75" t="n">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="73" t="n">
+        <v>1958</v>
+      </c>
+      <c r="D28" s="74" t="n">
+        <v>694</v>
+      </c>
+      <c r="E28" s="73" t="n">
+        <v>176</v>
+      </c>
+      <c r="F28" s="73" t="n">
+        <v>127</v>
+      </c>
+      <c r="G28" s="73" t="n">
+        <v>190</v>
+      </c>
+      <c r="H28" s="73" t="n">
+        <v>197</v>
+      </c>
+      <c r="I28" s="73" t="n">
+        <v>208</v>
+      </c>
+      <c r="J28" s="73" t="n">
+        <v>231</v>
+      </c>
+      <c r="K28" s="73" t="n">
+        <v>135</v>
+      </c>
+      <c r="L28" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" s="74" t="n">
+        <v>0</v>
+      </c>
+      <c r="O28" s="73" t="n">
+        <v>554</v>
+      </c>
+      <c r="P28" s="73" t="n">
+        <v>416</v>
+      </c>
+      <c r="Q28" s="73" t="n">
+        <v>295</v>
+      </c>
+      <c r="R28" s="73" t="n">
+        <v>135</v>
+      </c>
+      <c r="S28" s="73" t="n">
+        <v>111</v>
+      </c>
+      <c r="T28" s="73" t="n">
+        <v>260</v>
+      </c>
+      <c r="U28" s="75" t="n">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="73" t="n">
+        <v>865</v>
+      </c>
+      <c r="D29" s="74" t="n">
+        <v>203</v>
+      </c>
+      <c r="E29" s="73" t="n">
+        <v>73</v>
+      </c>
+      <c r="F29" s="73" t="n">
+        <v>74</v>
+      </c>
+      <c r="G29" s="73" t="n">
+        <v>102</v>
+      </c>
+      <c r="H29" s="73" t="n">
+        <v>120</v>
+      </c>
+      <c r="I29" s="73" t="n">
+        <v>145</v>
+      </c>
+      <c r="J29" s="73" t="n">
+        <v>86</v>
+      </c>
+      <c r="K29" s="73" t="n">
+        <v>62</v>
+      </c>
+      <c r="L29" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" s="74" t="n">
+        <v>75</v>
+      </c>
+      <c r="O29" s="73" t="n">
+        <v>422</v>
+      </c>
+      <c r="P29" s="73" t="n">
+        <v>160</v>
+      </c>
+      <c r="Q29" s="73" t="n">
+        <v>71</v>
+      </c>
+      <c r="R29" s="73" t="n">
+        <v>39</v>
+      </c>
+      <c r="S29" s="73" t="n">
+        <v>24</v>
+      </c>
+      <c r="T29" s="73" t="n">
+        <v>54</v>
+      </c>
+      <c r="U29" s="75" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="73" t="n">
+        <v>15664</v>
+      </c>
+      <c r="D30" s="74" t="n">
+        <v>2130</v>
+      </c>
+      <c r="E30" s="73" t="n">
+        <v>1218</v>
+      </c>
+      <c r="F30" s="73" t="n">
+        <v>1432</v>
+      </c>
+      <c r="G30" s="73" t="n">
+        <v>1799</v>
+      </c>
+      <c r="H30" s="73" t="n">
+        <v>2333</v>
+      </c>
+      <c r="I30" s="73" t="n">
+        <v>2451</v>
+      </c>
+      <c r="J30" s="73" t="n">
+        <v>2211</v>
+      </c>
+      <c r="K30" s="73" t="n">
+        <v>2090</v>
+      </c>
+      <c r="L30" s="73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" s="75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" s="74" t="n">
+        <v>75</v>
+      </c>
+      <c r="O30" s="73" t="n">
+        <v>7727</v>
+      </c>
+      <c r="P30" s="73" t="n">
+        <v>2227</v>
+      </c>
+      <c r="Q30" s="73" t="n">
+        <v>1417</v>
+      </c>
+      <c r="R30" s="73" t="n">
+        <v>586</v>
+      </c>
+      <c r="S30" s="73" t="n">
+        <v>445</v>
+      </c>
+      <c r="T30" s="73" t="n">
+        <v>2134</v>
+      </c>
+      <c r="U30" s="75" t="n">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="72"/>
+      <c r="D31" s="72"/>
+      <c r="E31" s="72"/>
+      <c r="F31" s="72"/>
+      <c r="G31" s="72"/>
+      <c r="H31" s="72"/>
+      <c r="I31" s="72"/>
+      <c r="J31" s="72"/>
+      <c r="K31" s="72"/>
+      <c r="L31" s="72"/>
+      <c r="M31" s="72"/>
+      <c r="N31" s="72"/>
+      <c r="O31" s="72"/>
+      <c r="P31" s="72"/>
+      <c r="Q31" s="72"/>
+      <c r="R31" s="72"/>
+      <c r="S31" s="72"/>
+      <c r="T31" s="72"/>
+      <c r="U31" s="72"/>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="72"/>
+      <c r="O32" s="72"/>
+      <c r="P32" s="72"/>
+      <c r="Q32" s="72"/>
+      <c r="R32" s="72"/>
+      <c r="S32" s="72"/>
+      <c r="T32" s="72"/>
+      <c r="U32" s="72"/>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="72"/>
+      <c r="D33" s="72"/>
+      <c r="E33" s="72"/>
+      <c r="F33" s="72"/>
+      <c r="G33" s="72"/>
+      <c r="H33" s="72"/>
+      <c r="I33" s="72"/>
+      <c r="J33" s="72"/>
+      <c r="K33" s="72"/>
+      <c r="L33" s="72"/>
+      <c r="M33" s="72"/>
+      <c r="N33" s="72"/>
+      <c r="O33" s="72"/>
+      <c r="P33" s="72"/>
+      <c r="Q33" s="72"/>
+      <c r="R33" s="72"/>
+      <c r="S33" s="72"/>
+      <c r="T33" s="72"/>
+      <c r="U33" s="72"/>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="72"/>
+      <c r="O34" s="72"/>
+      <c r="P34" s="72"/>
+      <c r="Q34" s="72"/>
+      <c r="R34" s="72"/>
+      <c r="S34" s="72"/>
+      <c r="T34" s="72"/>
+      <c r="U34" s="72"/>
+    </row>
+    <row r="35" ht="81" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="72"/>
+      <c r="D35" s="72"/>
+      <c r="E35" s="72"/>
+      <c r="F35" s="72"/>
+      <c r="G35" s="72"/>
+      <c r="H35" s="72"/>
+      <c r="I35" s="72"/>
+      <c r="J35" s="72"/>
+      <c r="K35" s="72"/>
+      <c r="L35" s="72"/>
+      <c r="M35" s="72"/>
+      <c r="N35" s="72"/>
+      <c r="O35" s="72"/>
+      <c r="P35" s="72"/>
+      <c r="Q35" s="72"/>
+      <c r="R35" s="72"/>
+      <c r="S35" s="72"/>
+      <c r="T35" s="72"/>
+      <c r="U35" s="72"/>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -17694,1685 +20059,1685 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="17" t="n">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="D6" s="18" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E6" s="17" t="n">
         <v>27</v>
       </c>
       <c r="F6" s="17" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G6" s="17" t="n">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="H6" s="17" t="n">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I6" s="17" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J6" s="17" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K6" s="17" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="17" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M6" s="19" t="n">
         <v>1</v>
       </c>
       <c r="N6" s="18" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O6" s="17" t="n">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="P6" s="17" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="17" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="17" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="17" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U6" s="19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="17" t="n">
-        <v>4638</v>
+        <v>4599</v>
       </c>
       <c r="D7" s="18" t="n">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="E7" s="17" t="n">
-        <v>377</v>
+        <v>348</v>
       </c>
       <c r="F7" s="17" t="n">
+        <v>503</v>
+      </c>
+      <c r="G7" s="17" t="n">
+        <v>536</v>
+      </c>
+      <c r="H7" s="17" t="n">
+        <v>858</v>
+      </c>
+      <c r="I7" s="17" t="n">
+        <v>683</v>
+      </c>
+      <c r="J7" s="17" t="n">
+        <v>414</v>
+      </c>
+      <c r="K7" s="17" t="n">
         <v>513</v>
       </c>
-      <c r="G7" s="17" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="L7" s="17" t="n">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="M7" s="19" t="n">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N7" s="18" t="n">
         <v>13</v>
       </c>
       <c r="O7" s="17" t="n">
-        <v>3662</v>
+        <v>3628</v>
       </c>
       <c r="P7" s="17" t="n">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="Q7" s="17" t="n">
         <v>105</v>
       </c>
       <c r="R7" s="17" t="n">
         <v>68</v>
       </c>
       <c r="S7" s="17" t="n">
         <v>11</v>
       </c>
       <c r="T7" s="17" t="n">
         <v>21</v>
       </c>
       <c r="U7" s="19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="17" t="n">
-        <v>6057</v>
+        <v>6056</v>
       </c>
       <c r="D8" s="18" t="n">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="E8" s="17" t="n">
-        <v>499</v>
+        <v>466</v>
       </c>
       <c r="F8" s="17" t="n">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="G8" s="17" t="n">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="H8" s="17" t="n">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="I8" s="17" t="n">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="J8" s="17" t="n">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="K8" s="17" t="n">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="L8" s="17" t="n">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="M8" s="19" t="n">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="N8" s="18" t="n">
+        <v>20</v>
+      </c>
+      <c r="O8" s="17" t="n">
+        <v>2918</v>
+      </c>
+      <c r="P8" s="17" t="n">
+        <v>1240</v>
+      </c>
+      <c r="Q8" s="17" t="n">
+        <v>807</v>
+      </c>
+      <c r="R8" s="17" t="n">
+        <v>219</v>
+      </c>
+      <c r="S8" s="17" t="n">
+        <v>260</v>
+      </c>
+      <c r="T8" s="17" t="n">
+        <v>470</v>
+      </c>
+      <c r="U8" s="19" t="n">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="17" t="n">
-[...14 lines deleted...]
-      <c r="T8" s="17" t="n">
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="17" t="n">
+        <v>3170</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>463</v>
       </c>
-      <c r="U8" s="19" t="n">
-[...4 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="E9" s="17" t="n">
+        <v>155</v>
+      </c>
+      <c r="F9" s="17" t="n">
+        <v>189</v>
+      </c>
+      <c r="G9" s="17" t="n">
+        <v>297</v>
+      </c>
+      <c r="H9" s="17" t="n">
+        <v>252</v>
+      </c>
+      <c r="I9" s="17" t="n">
+        <v>386</v>
+      </c>
+      <c r="J9" s="17" t="n">
+        <v>509</v>
+      </c>
+      <c r="K9" s="17" t="n">
+        <v>466</v>
+      </c>
+      <c r="L9" s="17" t="n">
+        <v>345</v>
+      </c>
+      <c r="M9" s="19" t="n">
+        <v>108</v>
+      </c>
+      <c r="N9" s="18" t="n">
+        <v>16</v>
+      </c>
+      <c r="O9" s="17" t="n">
+        <v>278</v>
+      </c>
+      <c r="P9" s="17" t="n">
+        <v>235</v>
+      </c>
+      <c r="Q9" s="17" t="n">
+        <v>522</v>
+      </c>
+      <c r="R9" s="17" t="n">
+        <v>308</v>
+      </c>
+      <c r="S9" s="17" t="n">
+        <v>153</v>
+      </c>
+      <c r="T9" s="17" t="n">
+        <v>1190</v>
+      </c>
+      <c r="U9" s="19" t="n">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...64 lines deleted...]
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="17" t="n">
-        <v>1233</v>
+        <v>1250</v>
       </c>
       <c r="D10" s="18" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E10" s="17" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F10" s="17" t="n">
         <v>47</v>
       </c>
       <c r="G10" s="17" t="n">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H10" s="17" t="n">
         <v>160</v>
       </c>
       <c r="I10" s="17" t="n">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J10" s="17" t="n">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K10" s="17" t="n">
         <v>230</v>
       </c>
       <c r="L10" s="17" t="n">
         <v>147</v>
       </c>
       <c r="M10" s="19" t="n">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="N10" s="18" t="n">
         <v>13</v>
       </c>
       <c r="O10" s="17" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="17" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Q10" s="17" t="n">
         <v>46</v>
       </c>
       <c r="R10" s="17" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="S10" s="17" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T10" s="17" t="n">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="U10" s="19" t="n">
-        <v>396</v>
+        <v>407</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="17" t="n">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D11" s="18" t="n">
         <v>26</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>11</v>
       </c>
       <c r="F11" s="17" t="n">
         <v>15</v>
       </c>
       <c r="G11" s="17" t="n">
         <v>40</v>
       </c>
       <c r="H11" s="17" t="n">
         <v>51</v>
       </c>
       <c r="I11" s="17" t="n">
         <v>27</v>
       </c>
       <c r="J11" s="17" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K11" s="17" t="n">
         <v>51</v>
       </c>
       <c r="L11" s="17" t="n">
         <v>51</v>
       </c>
       <c r="M11" s="19" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="N11" s="18" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O11" s="17" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="P11" s="17" t="n">
         <v>15</v>
       </c>
       <c r="Q11" s="17" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="R11" s="17" t="n">
         <v>15</v>
       </c>
       <c r="S11" s="17" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T11" s="17" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="U11" s="19" t="n">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="17" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D12" s="18" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="17" t="n">
         <v>2</v>
       </c>
       <c r="G12" s="17" t="n">
         <v>17</v>
       </c>
       <c r="H12" s="17" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I12" s="17" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="17" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K12" s="17" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="17" t="n">
         <v>26</v>
       </c>
       <c r="M12" s="19" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N12" s="18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O12" s="17" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="17" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="17" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="17" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="17" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T12" s="17" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="U12" s="19" t="n">
         <v>67</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="17" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D13" s="18" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="17" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="17" t="n">
         <v>17</v>
       </c>
       <c r="H13" s="17" t="n">
         <v>16</v>
       </c>
       <c r="I13" s="17" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J13" s="17" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="17" t="n">
         <v>1</v>
       </c>
       <c r="L13" s="17" t="n">
         <v>2</v>
       </c>
       <c r="M13" s="19" t="n">
         <v>1</v>
       </c>
       <c r="N13" s="18" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="17" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="17" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="17" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="19" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="17" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D14" s="18" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="17" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="17" t="n">
         <v>13</v>
       </c>
       <c r="I14" s="17" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="17" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="17" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="17" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N14" s="18" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="17" t="n">
         <v>1</v>
       </c>
       <c r="P14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="17" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="19" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="17" t="n">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" s="18" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="17" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="17" t="n">
         <v>23</v>
       </c>
       <c r="H15" s="17" t="n">
         <v>12</v>
       </c>
       <c r="I15" s="17" t="n">
         <v>1</v>
       </c>
       <c r="J15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="17" t="n">
         <v>9</v>
       </c>
       <c r="L15" s="17" t="n">
         <v>15</v>
       </c>
       <c r="M15" s="19" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N15" s="18" t="n">
         <v>1</v>
       </c>
       <c r="O15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="17" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U15" s="19" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="17" t="n">
-        <v>1921</v>
+        <v>1941</v>
       </c>
       <c r="D16" s="18" t="n">
-        <v>1921</v>
+        <v>1941</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="19"/>
       <c r="N16" s="18" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="O16" s="17" t="n">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="P16" s="17" t="n">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="Q16" s="17" t="n">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="R16" s="17" t="n">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="S16" s="17" t="n">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="T16" s="17" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="U16" s="19" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="17" t="n">
-        <v>1109</v>
+        <v>1038</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="17" t="n">
-        <v>1109</v>
+        <v>1038</v>
       </c>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="19"/>
       <c r="N17" s="18" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O17" s="17" t="n">
-        <v>567</v>
+        <v>524</v>
       </c>
       <c r="P17" s="17" t="n">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="Q17" s="17" t="n">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="R17" s="17" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="S17" s="17" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="T17" s="17" t="n">
         <v>38</v>
       </c>
       <c r="U17" s="19" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C18" s="17" t="n">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="D18" s="18"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17" t="n">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="19"/>
       <c r="N18" s="18" t="n">
         <v>5</v>
       </c>
       <c r="O18" s="17" t="n">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="P18" s="17" t="n">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="Q18" s="17" t="n">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="R18" s="17" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S18" s="17" t="n">
         <v>23</v>
       </c>
       <c r="T18" s="17" t="n">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="U18" s="19" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="17" t="n">
-        <v>1597</v>
+        <v>1581</v>
       </c>
       <c r="D19" s="18"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17" t="n">
-        <v>1597</v>
+        <v>1581</v>
       </c>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="19"/>
       <c r="N19" s="18" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O19" s="17" t="n">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="P19" s="17" t="n">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="Q19" s="17" t="n">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="R19" s="17" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S19" s="17" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T19" s="17" t="n">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="U19" s="19" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="17" t="n">
-        <v>2156</v>
+        <v>2134</v>
       </c>
       <c r="D20" s="18"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17" t="n">
-        <v>2156</v>
+        <v>2134</v>
       </c>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="19"/>
       <c r="N20" s="18" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O20" s="17" t="n">
-        <v>1176</v>
+        <v>1164</v>
       </c>
       <c r="P20" s="17" t="n">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="Q20" s="17" t="n">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="R20" s="17" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S20" s="17" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T20" s="17" t="n">
         <v>243</v>
       </c>
       <c r="U20" s="19" t="n">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="17" t="n">
-        <v>2306</v>
+        <v>2299</v>
       </c>
       <c r="D21" s="18"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17" t="n">
-        <v>2306</v>
+        <v>2299</v>
       </c>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="19"/>
       <c r="N21" s="18" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O21" s="17" t="n">
-        <v>1330</v>
+        <v>1323</v>
       </c>
       <c r="P21" s="17" t="n">
         <v>255</v>
       </c>
       <c r="Q21" s="17" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="R21" s="17" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S21" s="17" t="n">
         <v>80</v>
       </c>
       <c r="T21" s="17" t="n">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="U21" s="19" t="n">
         <v>141</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="17" t="n">
-        <v>2126</v>
+        <v>2116</v>
       </c>
       <c r="D22" s="18"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17" t="n">
-        <v>2126</v>
+        <v>2116</v>
       </c>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="19"/>
       <c r="N22" s="18" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O22" s="17" t="n">
-        <v>977</v>
+        <v>969</v>
       </c>
       <c r="P22" s="17" t="n">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="Q22" s="17" t="n">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="R22" s="17" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="S22" s="17" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T22" s="17" t="n">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="U22" s="19" t="n">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="17" t="n">
-        <v>2055</v>
+        <v>2053</v>
       </c>
       <c r="D23" s="18"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17" t="n">
-        <v>2055</v>
+        <v>2053</v>
       </c>
       <c r="L23" s="17"/>
       <c r="M23" s="19"/>
       <c r="N23" s="18" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O23" s="17" t="n">
         <v>930</v>
       </c>
       <c r="P23" s="17" t="n">
         <v>196</v>
       </c>
       <c r="Q23" s="17" t="n">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="R23" s="17" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="S23" s="17" t="n">
         <v>75</v>
       </c>
       <c r="T23" s="17" t="n">
         <v>419</v>
       </c>
       <c r="U23" s="19" t="n">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="17" t="n">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D24" s="18"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17" t="n">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="M24" s="19"/>
       <c r="N24" s="18" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O24" s="17" t="n">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="P24" s="17" t="n">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="Q24" s="17" t="n">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="R24" s="17" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="S24" s="17" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T24" s="17" t="n">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="U24" s="19" t="n">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="17" t="n">
-        <v>275</v>
+        <v>387</v>
       </c>
       <c r="D25" s="18"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="19" t="n">
-        <v>275</v>
+        <v>387</v>
       </c>
       <c r="N25" s="18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O25" s="17" t="n">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="P25" s="17" t="n">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="Q25" s="17" t="n">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="R25" s="17" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="S25" s="17" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="T25" s="17" t="n">
+        <v>94</v>
+      </c>
+      <c r="U25" s="19" t="n">
         <v>69</v>
       </c>
-      <c r="U25" s="19" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="17" t="n">
-        <v>6513</v>
+        <v>6469</v>
       </c>
       <c r="D26" s="18" t="n">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="E26" s="17" t="n">
-        <v>483</v>
+        <v>447</v>
       </c>
       <c r="F26" s="17" t="n">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="G26" s="17" t="n">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="H26" s="17" t="n">
-        <v>1072</v>
+        <v>1061</v>
       </c>
       <c r="I26" s="17" t="n">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="J26" s="17" t="n">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="K26" s="17" t="n">
         <v>891</v>
       </c>
       <c r="L26" s="17" t="n">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M26" s="19" t="n">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="N26" s="18" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="17" t="n">
-        <v>6513</v>
+        <v>6469</v>
       </c>
       <c r="P26" s="17" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="17" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="17" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="17" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="17" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="17" t="n">
-        <v>6845</v>
+        <v>6873</v>
       </c>
       <c r="D27" s="18" t="n">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="E27" s="17" t="n">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="F27" s="17" t="n">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="G27" s="17" t="n">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="H27" s="17" t="n">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="I27" s="17" t="n">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="J27" s="17" t="n">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="K27" s="17" t="n">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="L27" s="17" t="n">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M27" s="19" t="n">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="N27" s="18" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="17" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="17" t="n">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="Q27" s="17" t="n">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="R27" s="17" t="n">
         <v>509</v>
       </c>
       <c r="S27" s="17" t="n">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="T27" s="17" t="n">
-        <v>1938</v>
+        <v>1951</v>
       </c>
       <c r="U27" s="19" t="n">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="17" t="n">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="D28" s="18" t="n">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E28" s="17" t="n">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="F28" s="17" t="n">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G28" s="17" t="n">
         <v>173</v>
       </c>
       <c r="H28" s="17" t="n">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="I28" s="17" t="n">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J28" s="17" t="n">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="K28" s="17" t="n">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L28" s="17" t="n">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M28" s="19" t="n">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="N28" s="18" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="17" t="n">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="P28" s="17" t="n">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="Q28" s="17" t="n">
         <v>287</v>
       </c>
       <c r="R28" s="17" t="n">
         <v>153</v>
       </c>
       <c r="S28" s="17" t="n">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T28" s="17" t="n">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="U28" s="19" t="n">
-        <v>253</v>
+        <v>267</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="17" t="n">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="D29" s="18" t="n">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E29" s="17" t="n">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F29" s="17" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G29" s="17" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H29" s="17" t="n">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I29" s="17" t="n">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J29" s="17" t="n">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K29" s="17" t="n">
         <v>64</v>
       </c>
       <c r="L29" s="17" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="M29" s="19" t="n">
+        <v>12</v>
+      </c>
+      <c r="N29" s="18" t="n">
+        <v>84</v>
+      </c>
+      <c r="O29" s="17" t="n">
+        <v>381</v>
+      </c>
+      <c r="P29" s="17" t="n">
+        <v>149</v>
+      </c>
+      <c r="Q29" s="17" t="n">
+        <v>70</v>
+      </c>
+      <c r="R29" s="17" t="n">
+        <v>37</v>
+      </c>
+      <c r="S29" s="17" t="n">
+        <v>27</v>
+      </c>
+      <c r="T29" s="17" t="n">
+        <v>48</v>
+      </c>
+      <c r="U29" s="19" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="N29" s="18" t="n">
-[...25 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="17" t="n">
-        <v>16141</v>
+        <v>16130</v>
       </c>
       <c r="D30" s="18" t="n">
-        <v>1921</v>
+        <v>1941</v>
       </c>
       <c r="E30" s="17" t="n">
-        <v>1109</v>
+        <v>1038</v>
       </c>
       <c r="F30" s="17" t="n">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="G30" s="17" t="n">
-        <v>1597</v>
+        <v>1581</v>
       </c>
       <c r="H30" s="17" t="n">
-        <v>2156</v>
+        <v>2134</v>
       </c>
       <c r="I30" s="17" t="n">
-        <v>2306</v>
+        <v>2299</v>
       </c>
       <c r="J30" s="17" t="n">
-        <v>2126</v>
+        <v>2116</v>
       </c>
       <c r="K30" s="17" t="n">
-        <v>2055</v>
+        <v>2053</v>
       </c>
       <c r="L30" s="17" t="n">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="M30" s="19" t="n">
-        <v>275</v>
+        <v>387</v>
       </c>
       <c r="N30" s="18" t="n">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O30" s="17" t="n">
-        <v>7379</v>
+        <v>7321</v>
       </c>
       <c r="P30" s="17" t="n">
-        <v>2335</v>
+        <v>2331</v>
       </c>
       <c r="Q30" s="17" t="n">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="R30" s="17" t="n">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="S30" s="17" t="n">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="T30" s="17" t="n">
-        <v>2258</v>
+        <v>2287</v>
       </c>
       <c r="U30" s="19" t="n">
-        <v>1390</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="16"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="U31" s="16"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
       <c r="R32" s="16"/>
       <c r="S32" s="16"/>
       <c r="T32" s="16"/>
       <c r="U32" s="16"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="16"/>
       <c r="I33" s="16"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="16"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
       <c r="R33" s="16"/>
       <c r="S33" s="16"/>
       <c r="T33" s="16"/>
       <c r="U33" s="16"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -19399,51 +21764,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="16"/>
       <c r="I35" s="16"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="16"/>
       <c r="S35" s="16"/>
       <c r="T35" s="16"/>
       <c r="U35" s="16"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -20000,1685 +22365,1685 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="21" t="n">
-        <v>493</v>
+        <v>458</v>
       </c>
       <c r="D6" s="22" t="n">
         <v>20</v>
       </c>
       <c r="E6" s="21" t="n">
         <v>27</v>
       </c>
       <c r="F6" s="21" t="n">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="G6" s="21" t="n">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="H6" s="21" t="n">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I6" s="21" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J6" s="21" t="n">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="K6" s="21" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L6" s="21" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M6" s="23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N6" s="22" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="O6" s="21" t="n">
-        <v>447</v>
+        <v>414</v>
       </c>
       <c r="P6" s="21" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q6" s="21" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="21" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="21" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="21" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="21" t="n">
-        <v>4653</v>
+        <v>4638</v>
       </c>
       <c r="D7" s="22" t="n">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E7" s="21" t="n">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F7" s="21" t="n">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="G7" s="21" t="n">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="H7" s="21" t="n">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="I7" s="21" t="n">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="J7" s="21" t="n">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="K7" s="21" t="n">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="L7" s="21" t="n">
-        <v>281</v>
+        <v>245</v>
       </c>
       <c r="M7" s="23" t="n">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="N7" s="22" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="O7" s="21" t="n">
-        <v>3676</v>
+        <v>3662</v>
       </c>
       <c r="P7" s="21" t="n">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="Q7" s="21" t="n">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R7" s="21" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="S7" s="21" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="T7" s="21" t="n">
         <v>21</v>
       </c>
       <c r="U7" s="23" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="21" t="n">
-        <v>6044</v>
+        <v>6057</v>
       </c>
       <c r="D8" s="22" t="n">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="E8" s="21" t="n">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F8" s="21" t="n">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="G8" s="21" t="n">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H8" s="21" t="n">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="I8" s="21" t="n">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="J8" s="21" t="n">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="K8" s="21" t="n">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="L8" s="21" t="n">
-        <v>592</v>
+        <v>512</v>
       </c>
       <c r="M8" s="23" t="n">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="N8" s="22" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="O8" s="21" t="n">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="P8" s="21" t="n">
+        <v>1238</v>
+      </c>
+      <c r="Q8" s="21" t="n">
+        <v>801</v>
+      </c>
+      <c r="R8" s="21" t="n">
+        <v>217</v>
+      </c>
+      <c r="S8" s="21" t="n">
+        <v>258</v>
+      </c>
+      <c r="T8" s="21" t="n">
+        <v>463</v>
+      </c>
+      <c r="U8" s="23" t="n">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="21" t="n">
+        <v>3158</v>
+      </c>
+      <c r="D9" s="22" t="n">
+        <v>461</v>
+      </c>
+      <c r="E9" s="21" t="n">
+        <v>161</v>
+      </c>
+      <c r="F9" s="21" t="n">
+        <v>187</v>
+      </c>
+      <c r="G9" s="21" t="n">
+        <v>298</v>
+      </c>
+      <c r="H9" s="21" t="n">
+        <v>255</v>
+      </c>
+      <c r="I9" s="21" t="n">
+        <v>387</v>
+      </c>
+      <c r="J9" s="21" t="n">
+        <v>512</v>
+      </c>
+      <c r="K9" s="21" t="n">
+        <v>468</v>
+      </c>
+      <c r="L9" s="21" t="n">
+        <v>346</v>
+      </c>
+      <c r="M9" s="23" t="n">
+        <v>83</v>
+      </c>
+      <c r="N9" s="22" t="n">
+        <v>20</v>
+      </c>
+      <c r="O9" s="21" t="n">
+        <v>280</v>
+      </c>
+      <c r="P9" s="21" t="n">
+        <v>233</v>
+      </c>
+      <c r="Q9" s="21" t="n">
+        <v>524</v>
+      </c>
+      <c r="R9" s="21" t="n">
+        <v>306</v>
+      </c>
+      <c r="S9" s="21" t="n">
+        <v>155</v>
+      </c>
+      <c r="T9" s="21" t="n">
+        <v>1178</v>
+      </c>
+      <c r="U9" s="23" t="n">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="21" t="n">
         <v>1233</v>
       </c>
-      <c r="Q8" s="21" t="n">
-[...89 lines deleted...]
-      </c>
       <c r="D10" s="22" t="n">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E10" s="21" t="n">
         <v>30</v>
       </c>
       <c r="F10" s="21" t="n">
         <v>47</v>
       </c>
       <c r="G10" s="21" t="n">
         <v>113</v>
       </c>
       <c r="H10" s="21" t="n">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="I10" s="21" t="n">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="J10" s="21" t="n">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="K10" s="21" t="n">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="L10" s="21" t="n">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="M10" s="23" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="N10" s="22" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="O10" s="21" t="n">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="P10" s="21" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="Q10" s="21" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="R10" s="21" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="S10" s="21" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T10" s="21" t="n">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="U10" s="23" t="n">
-        <v>380</v>
+        <v>396</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="21" t="n">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="D11" s="22" t="n">
         <v>26</v>
       </c>
       <c r="E11" s="21" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F11" s="21" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G11" s="21" t="n">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H11" s="21" t="n">
+        <v>51</v>
+      </c>
+      <c r="I11" s="21" t="n">
+        <v>27</v>
+      </c>
+      <c r="J11" s="21" t="n">
         <v>57</v>
       </c>
-      <c r="I11" s="21" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K11" s="21" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L11" s="21" t="n">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="M11" s="23" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N11" s="22" t="n">
         <v>4</v>
       </c>
       <c r="O11" s="21" t="n">
         <v>16</v>
       </c>
       <c r="P11" s="21" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="21" t="n">
         <v>10</v>
       </c>
       <c r="R11" s="21" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="S11" s="21" t="n">
         <v>15</v>
       </c>
       <c r="T11" s="21" t="n">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="U11" s="23" t="n">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="21" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D12" s="22" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="21" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12" s="21" t="n">
         <v>17</v>
       </c>
       <c r="H12" s="21" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I12" s="21" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="21" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K12" s="21" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L12" s="21" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M12" s="23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N12" s="22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O12" s="21" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="21" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="21" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="21" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="21" t="n">
         <v>2</v>
       </c>
       <c r="T12" s="21" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="U12" s="23" t="n">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="21" t="n">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D13" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="21" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="21" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="21" t="n">
         <v>17</v>
       </c>
       <c r="H13" s="21" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I13" s="21" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="21" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="21" t="n">
         <v>1</v>
       </c>
       <c r="L13" s="21" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M13" s="23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N13" s="22" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="21" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="21" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="21" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="21" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="21" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="21" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="23" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="21" t="n">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D14" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="21" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="21" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I14" s="21" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="21" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="21" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="21" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="23" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="22" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="21" t="n">
         <v>1</v>
       </c>
       <c r="P14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="21" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="21" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="23" t="n">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="21" t="n">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D15" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="21" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="21" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="21" t="n">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H15" s="21" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I15" s="21" t="n">
         <v>1</v>
       </c>
       <c r="J15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="21" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L15" s="21" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="M15" s="23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N15" s="22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="21" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="21" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="23" t="n">
-        <v>70</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="21" t="n">
-        <v>1933</v>
+        <v>1921</v>
       </c>
       <c r="D16" s="22" t="n">
-        <v>1933</v>
+        <v>1921</v>
       </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="23"/>
       <c r="N16" s="22" t="n">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="O16" s="21" t="n">
-        <v>745</v>
+        <v>733</v>
       </c>
       <c r="P16" s="21" t="n">
         <v>494</v>
       </c>
       <c r="Q16" s="21" t="n">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="R16" s="21" t="n">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="S16" s="21" t="n">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="T16" s="21" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="U16" s="23" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="21" t="n">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="21" t="n">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="23"/>
       <c r="N17" s="22" t="n">
         <v>9</v>
       </c>
       <c r="O17" s="21" t="n">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="P17" s="21" t="n">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="Q17" s="21" t="n">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="R17" s="21" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S17" s="21" t="n">
         <v>22</v>
       </c>
       <c r="T17" s="21" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U17" s="23" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="21" t="n">
-        <v>1268</v>
+        <v>1242</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21" t="n">
-        <v>1268</v>
+        <v>1242</v>
       </c>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="23"/>
       <c r="N18" s="22" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O18" s="21" t="n">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="P18" s="21" t="n">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="Q18" s="21" t="n">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="R18" s="21" t="n">
         <v>48</v>
       </c>
       <c r="S18" s="21" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="T18" s="21" t="n">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="U18" s="23" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="21" t="n">
-        <v>1624</v>
+        <v>1597</v>
       </c>
       <c r="D19" s="22"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21" t="n">
-        <v>1624</v>
+        <v>1597</v>
       </c>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="23"/>
       <c r="N19" s="22" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O19" s="21" t="n">
-        <v>687</v>
+        <v>666</v>
       </c>
       <c r="P19" s="21" t="n">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="Q19" s="21" t="n">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="R19" s="21" t="n">
         <v>48</v>
       </c>
       <c r="S19" s="21" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="T19" s="21" t="n">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="U19" s="23" t="n">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="21" t="n">
-        <v>2186</v>
+        <v>2156</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21" t="n">
-        <v>2186</v>
+        <v>2156</v>
       </c>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="23"/>
       <c r="N20" s="22" t="n">
         <v>10</v>
       </c>
       <c r="O20" s="21" t="n">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="P20" s="21" t="n">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="Q20" s="21" t="n">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="R20" s="21" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="S20" s="21" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="T20" s="21" t="n">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="U20" s="23" t="n">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="21" t="n">
-        <v>2323</v>
+        <v>2306</v>
       </c>
       <c r="D21" s="22"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21" t="n">
-        <v>2323</v>
+        <v>2306</v>
       </c>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="23"/>
       <c r="N21" s="22" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O21" s="21" t="n">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="P21" s="21" t="n">
         <v>255</v>
       </c>
       <c r="Q21" s="21" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="R21" s="21" t="n">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="S21" s="21" t="n">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="T21" s="21" t="n">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="U21" s="23" t="n">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="21" t="n">
-        <v>2145</v>
+        <v>2126</v>
       </c>
       <c r="D22" s="22"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21" t="n">
-        <v>2145</v>
+        <v>2126</v>
       </c>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="23"/>
       <c r="N22" s="22" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="O22" s="21" t="n">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="P22" s="21" t="n">
         <v>214</v>
       </c>
       <c r="Q22" s="21" t="n">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="R22" s="21" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="S22" s="21" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T22" s="21" t="n">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="U22" s="23" t="n">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="21" t="n">
-        <v>2071</v>
+        <v>2055</v>
       </c>
       <c r="D23" s="22"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21" t="n">
-        <v>2071</v>
+        <v>2055</v>
       </c>
       <c r="L23" s="21"/>
       <c r="M23" s="23"/>
       <c r="N23" s="22" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O23" s="21" t="n">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="P23" s="21" t="n">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Q23" s="21" t="n">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="R23" s="21" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="S23" s="21" t="n">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="T23" s="21" t="n">
-        <v>438</v>
+        <v>419</v>
       </c>
       <c r="U23" s="23" t="n">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="21" t="n">
-        <v>1598</v>
+        <v>1354</v>
       </c>
       <c r="D24" s="22"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21" t="n">
-        <v>1598</v>
+        <v>1354</v>
       </c>
       <c r="M24" s="23"/>
       <c r="N24" s="22" t="n">
         <v>9</v>
       </c>
       <c r="O24" s="21" t="n">
-        <v>414</v>
+        <v>360</v>
       </c>
       <c r="P24" s="21" t="n">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="Q24" s="21" t="n">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="R24" s="21" t="n">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="S24" s="21" t="n">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="T24" s="21" t="n">
-        <v>343</v>
+        <v>258</v>
       </c>
       <c r="U24" s="23" t="n">
-        <v>308</v>
+        <v>271</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="21" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="D25" s="22"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="23" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="N25" s="22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O25" s="21" t="n">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="P25" s="21" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="Q25" s="21" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="R25" s="21" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S25" s="21" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="T25" s="21" t="n">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="U25" s="23" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="21" t="n">
-        <v>6542</v>
+        <v>6513</v>
       </c>
       <c r="D26" s="22" t="n">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="E26" s="21" t="n">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="F26" s="21" t="n">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="G26" s="21" t="n">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="H26" s="21" t="n">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="I26" s="21" t="n">
         <v>1216</v>
       </c>
       <c r="J26" s="21" t="n">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="K26" s="21" t="n">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="L26" s="21" t="n">
-        <v>391</v>
+        <v>338</v>
       </c>
       <c r="M26" s="23" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="N26" s="22" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="21" t="n">
-        <v>6542</v>
+        <v>6513</v>
       </c>
       <c r="P26" s="21" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="21" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="21" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="21" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="21" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="21" t="n">
-        <v>6911</v>
+        <v>6845</v>
       </c>
       <c r="D27" s="22" t="n">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="E27" s="21" t="n">
         <v>389</v>
       </c>
       <c r="F27" s="21" t="n">
-        <v>570</v>
+        <v>556</v>
       </c>
       <c r="G27" s="21" t="n">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="H27" s="21" t="n">
-        <v>827</v>
+        <v>802</v>
       </c>
       <c r="I27" s="21" t="n">
-        <v>759</v>
+        <v>747</v>
       </c>
       <c r="J27" s="21" t="n">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="K27" s="21" t="n">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="L27" s="21" t="n">
-        <v>1027</v>
+        <v>860</v>
       </c>
       <c r="M27" s="23" t="n">
-        <v>0</v>
+        <v>186</v>
       </c>
       <c r="N27" s="22" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="21" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="21" t="n">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="Q27" s="21" t="n">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="R27" s="21" t="n">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="S27" s="21" t="n">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="T27" s="21" t="n">
-        <v>2014</v>
+        <v>1938</v>
       </c>
       <c r="U27" s="23" t="n">
-        <v>1079</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="21" t="n">
-        <v>1957</v>
+        <v>1942</v>
       </c>
       <c r="D28" s="22" t="n">
         <v>630</v>
       </c>
       <c r="E28" s="21" t="n">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F28" s="21" t="n">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="G28" s="21" t="n">
         <v>173</v>
       </c>
       <c r="H28" s="21" t="n">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="I28" s="21" t="n">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J28" s="21" t="n">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="K28" s="21" t="n">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="L28" s="21" t="n">
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="M28" s="23" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N28" s="22" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="21" t="n">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="P28" s="21" t="n">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="Q28" s="21" t="n">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="R28" s="21" t="n">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S28" s="21" t="n">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="T28" s="21" t="n">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="U28" s="23" t="n">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="21" t="n">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="D29" s="22" t="n">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E29" s="21" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F29" s="21" t="n">
         <v>62</v>
       </c>
       <c r="G29" s="21" t="n">
         <v>80</v>
       </c>
       <c r="H29" s="21" t="n">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I29" s="21" t="n">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="J29" s="21" t="n">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K29" s="21" t="n">
         <v>64</v>
       </c>
       <c r="L29" s="21" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M29" s="23" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N29" s="22" t="n">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="O29" s="21" t="n">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="P29" s="21" t="n">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="Q29" s="21" t="n">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="R29" s="21" t="n">
         <v>36</v>
       </c>
       <c r="S29" s="21" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="T29" s="21" t="n">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="U29" s="23" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="21" t="n">
-        <v>16258</v>
+        <v>16141</v>
       </c>
       <c r="D30" s="22" t="n">
-        <v>1933</v>
+        <v>1921</v>
       </c>
       <c r="E30" s="21" t="n">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="F30" s="21" t="n">
-        <v>1268</v>
+        <v>1242</v>
       </c>
       <c r="G30" s="21" t="n">
-        <v>1624</v>
+        <v>1597</v>
       </c>
       <c r="H30" s="21" t="n">
-        <v>2186</v>
+        <v>2156</v>
       </c>
       <c r="I30" s="21" t="n">
-        <v>2323</v>
+        <v>2306</v>
       </c>
       <c r="J30" s="21" t="n">
-        <v>2145</v>
+        <v>2126</v>
       </c>
       <c r="K30" s="21" t="n">
-        <v>2071</v>
+        <v>2055</v>
       </c>
       <c r="L30" s="21" t="n">
-        <v>1598</v>
+        <v>1354</v>
       </c>
       <c r="M30" s="23" t="n">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="N30" s="22" t="n">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="O30" s="21" t="n">
-        <v>7424</v>
+        <v>7379</v>
       </c>
       <c r="P30" s="21" t="n">
-        <v>2326</v>
+        <v>2335</v>
       </c>
       <c r="Q30" s="21" t="n">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="R30" s="21" t="n">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="S30" s="21" t="n">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="T30" s="21" t="n">
-        <v>2356</v>
+        <v>2258</v>
       </c>
       <c r="U30" s="23" t="n">
-        <v>1364</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="20"/>
       <c r="S31" s="20"/>
       <c r="T31" s="20"/>
       <c r="U31" s="20"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="20"/>
       <c r="O32" s="20"/>
       <c r="P32" s="20"/>
       <c r="Q32" s="20"/>
       <c r="R32" s="20"/>
       <c r="S32" s="20"/>
       <c r="T32" s="20"/>
       <c r="U32" s="20"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="20"/>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="20"/>
       <c r="R33" s="20"/>
       <c r="S33" s="20"/>
       <c r="T33" s="20"/>
       <c r="U33" s="20"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -21705,51 +24070,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
       <c r="O35" s="20"/>
       <c r="P35" s="20"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -22306,1685 +24671,1685 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="25" t="n">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D6" s="26" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E6" s="25" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F6" s="25" t="n">
         <v>78</v>
       </c>
       <c r="G6" s="25" t="n">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H6" s="25" t="n">
         <v>110</v>
       </c>
       <c r="I6" s="25" t="n">
         <v>36</v>
       </c>
       <c r="J6" s="25" t="n">
         <v>42</v>
       </c>
       <c r="K6" s="25" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" s="25" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M6" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="26" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="O6" s="25" t="n">
         <v>447</v>
       </c>
       <c r="P6" s="25" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="Q6" s="25" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="25" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="25" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="25" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="25" t="n">
-        <v>4648</v>
+        <v>4653</v>
       </c>
       <c r="D7" s="26" t="n">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E7" s="25" t="n">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="F7" s="25" t="n">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="G7" s="25" t="n">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="H7" s="25" t="n">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="I7" s="25" t="n">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="J7" s="25" t="n">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="K7" s="25" t="n">
         <v>511</v>
       </c>
       <c r="L7" s="25" t="n">
-        <v>255</v>
+        <v>281</v>
       </c>
       <c r="M7" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="26" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="O7" s="25" t="n">
-        <v>3678</v>
+        <v>3676</v>
       </c>
       <c r="P7" s="25" t="n">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="Q7" s="25" t="n">
         <v>104</v>
       </c>
       <c r="R7" s="25" t="n">
         <v>66</v>
       </c>
       <c r="S7" s="25" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T7" s="25" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="U7" s="27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="25" t="n">
-        <v>6050</v>
+        <v>6044</v>
       </c>
       <c r="D8" s="26" t="n">
         <v>838</v>
       </c>
       <c r="E8" s="25" t="n">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="F8" s="25" t="n">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="G8" s="25" t="n">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="H8" s="25" t="n">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="I8" s="25" t="n">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="J8" s="25" t="n">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="K8" s="25" t="n">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="L8" s="25" t="n">
-        <v>558</v>
+        <v>592</v>
       </c>
       <c r="M8" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="26" t="n">
         <v>22</v>
       </c>
       <c r="O8" s="25" t="n">
-        <v>2946</v>
+        <v>2932</v>
       </c>
       <c r="P8" s="25" t="n">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="Q8" s="25" t="n">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="R8" s="25" t="n">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="S8" s="25" t="n">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="T8" s="25" t="n">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="U8" s="27" t="n">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="25" t="n">
-        <v>3195</v>
+        <v>3183</v>
       </c>
       <c r="D9" s="26" t="n">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E9" s="25" t="n">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="F9" s="25" t="n">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="G9" s="25" t="n">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="H9" s="25" t="n">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="I9" s="25" t="n">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="J9" s="25" t="n">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="K9" s="25" t="n">
-        <v>494</v>
+        <v>474</v>
       </c>
       <c r="L9" s="25" t="n">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="M9" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="26" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="O9" s="25" t="n">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="P9" s="25" t="n">
         <v>232</v>
       </c>
       <c r="Q9" s="25" t="n">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="R9" s="25" t="n">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="S9" s="25" t="n">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="T9" s="25" t="n">
+        <v>1233</v>
+      </c>
+      <c r="U9" s="27" t="n">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="25" t="n">
         <v>1261</v>
-      </c>
-[...12 lines deleted...]
-        <v>1276</v>
       </c>
       <c r="D10" s="26" t="n">
         <v>143</v>
       </c>
       <c r="E10" s="25" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F10" s="25" t="n">
         <v>47</v>
       </c>
       <c r="G10" s="25" t="n">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="H10" s="25" t="n">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="I10" s="25" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J10" s="25" t="n">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K10" s="25" t="n">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="L10" s="25" t="n">
         <v>178</v>
       </c>
       <c r="M10" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="26" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="O10" s="25" t="n">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P10" s="25" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="Q10" s="25" t="n">
         <v>47</v>
       </c>
       <c r="R10" s="25" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="S10" s="25" t="n">
+        <v>56</v>
+      </c>
+      <c r="T10" s="25" t="n">
+        <v>548</v>
+      </c>
+      <c r="U10" s="27" t="n">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="25" t="n">
+        <v>354</v>
+      </c>
+      <c r="D11" s="26" t="n">
+        <v>26</v>
+      </c>
+      <c r="E11" s="25" t="n">
+        <v>9</v>
+      </c>
+      <c r="F11" s="25" t="n">
+        <v>14</v>
+      </c>
+      <c r="G11" s="25" t="n">
+        <v>38</v>
+      </c>
+      <c r="H11" s="25" t="n">
         <v>57</v>
-      </c>
-[...30 lines deleted...]
-        <v>58</v>
       </c>
       <c r="I11" s="25" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="25" t="n">
         <v>59</v>
       </c>
       <c r="K11" s="25" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L11" s="25" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M11" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="26" t="n">
         <v>4</v>
       </c>
       <c r="O11" s="25" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P11" s="25" t="n">
         <v>14</v>
       </c>
       <c r="Q11" s="25" t="n">
         <v>10</v>
       </c>
       <c r="R11" s="25" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S11" s="25" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="T11" s="25" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="U11" s="27" t="n">
-        <v>216</v>
+        <v>211</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="25" t="n">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D12" s="26" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="25" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="25" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="25" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H12" s="25" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I12" s="25" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="25" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K12" s="25" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L12" s="25" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M12" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="26" t="n">
         <v>1</v>
       </c>
       <c r="O12" s="25" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="25" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="25" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="25" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="25" t="n">
         <v>2</v>
       </c>
       <c r="T12" s="25" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="U12" s="27" t="n">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="25" t="n">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D13" s="26" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="25" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="25" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="25" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H13" s="25" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I13" s="25" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="25" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L13" s="25" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M13" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="26" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="25" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="25" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="25" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="25" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="25" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="25" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="27" t="n">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="25" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D14" s="26" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="25" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14" s="25" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="25" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="I14" s="25" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="25" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="25" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="25" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="26" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P14" s="25" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="25" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="25" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="25" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="25" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="27" t="n">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="25" t="n">
         <v>71</v>
       </c>
       <c r="D15" s="26" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="25" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="25" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="25" t="n">
         <v>28</v>
       </c>
       <c r="H15" s="25" t="n">
         <v>14</v>
       </c>
       <c r="I15" s="25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J15" s="25" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="25" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="25" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M15" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="26" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P15" s="25" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="25" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="25" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="25" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="25" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="27" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="25" t="n">
         <v>1933</v>
       </c>
       <c r="D16" s="26" t="n">
         <v>1933</v>
       </c>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="27"/>
       <c r="N16" s="26" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="O16" s="25" t="n">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="P16" s="25" t="n">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="Q16" s="25" t="n">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="R16" s="25" t="n">
         <v>147</v>
       </c>
       <c r="S16" s="25" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="T16" s="25" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="U16" s="27" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="25" t="n">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="25" t="n">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="27"/>
       <c r="N17" s="26" t="n">
         <v>9</v>
       </c>
       <c r="O17" s="25" t="n">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="P17" s="25" t="n">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="Q17" s="25" t="n">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="R17" s="25" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="S17" s="25" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T17" s="25" t="n">
         <v>39</v>
       </c>
       <c r="U17" s="27" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="25" t="n">
-        <v>1274</v>
+        <v>1268</v>
       </c>
       <c r="D18" s="26"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25" t="n">
-        <v>1274</v>
+        <v>1268</v>
       </c>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="27"/>
       <c r="N18" s="26" t="n">
         <v>6</v>
       </c>
       <c r="O18" s="25" t="n">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="P18" s="25" t="n">
         <v>204</v>
       </c>
       <c r="Q18" s="25" t="n">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="R18" s="25" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="S18" s="25" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="T18" s="25" t="n">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="U18" s="27" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="25" t="n">
-        <v>1651</v>
+        <v>1624</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25" t="n">
-        <v>1651</v>
+        <v>1624</v>
       </c>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="27"/>
       <c r="N19" s="26" t="n">
         <v>8</v>
       </c>
       <c r="O19" s="25" t="n">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="P19" s="25" t="n">
         <v>229</v>
       </c>
       <c r="Q19" s="25" t="n">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="R19" s="25" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="S19" s="25" t="n">
         <v>40</v>
       </c>
       <c r="T19" s="25" t="n">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="U19" s="27" t="n">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="25" t="n">
-        <v>2208</v>
+        <v>2186</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25" t="n">
-        <v>2208</v>
+        <v>2186</v>
       </c>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="27"/>
       <c r="N20" s="26" t="n">
         <v>10</v>
       </c>
       <c r="O20" s="25" t="n">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="P20" s="25" t="n">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="Q20" s="25" t="n">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="R20" s="25" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="S20" s="25" t="n">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="T20" s="25" t="n">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="U20" s="27" t="n">
         <v>192</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="25" t="n">
-        <v>2337</v>
+        <v>2323</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25" t="n">
-        <v>2337</v>
+        <v>2323</v>
       </c>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="27"/>
       <c r="N21" s="26" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O21" s="25" t="n">
-        <v>1342</v>
+        <v>1331</v>
       </c>
       <c r="P21" s="25" t="n">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="Q21" s="25" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="R21" s="25" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="S21" s="25" t="n">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="T21" s="25" t="n">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="U21" s="27" t="n">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="25" t="n">
-        <v>2159</v>
+        <v>2145</v>
       </c>
       <c r="D22" s="26"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25" t="n">
-        <v>2159</v>
+        <v>2145</v>
       </c>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="27"/>
       <c r="N22" s="26" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O22" s="25" t="n">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="P22" s="25" t="n">
         <v>214</v>
       </c>
       <c r="Q22" s="25" t="n">
         <v>138</v>
       </c>
       <c r="R22" s="25" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="S22" s="25" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T22" s="25" t="n">
         <v>432</v>
       </c>
       <c r="U22" s="27" t="n">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="25" t="n">
-        <v>2112</v>
+        <v>2071</v>
       </c>
       <c r="D23" s="26"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25" t="n">
-        <v>2112</v>
+        <v>2071</v>
       </c>
       <c r="L23" s="25"/>
       <c r="M23" s="27"/>
       <c r="N23" s="26" t="n">
         <v>6</v>
       </c>
       <c r="O23" s="25" t="n">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="P23" s="25" t="n">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="Q23" s="25" t="n">
         <v>129</v>
       </c>
       <c r="R23" s="25" t="n">
         <v>98</v>
       </c>
       <c r="S23" s="25" t="n">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="T23" s="25" t="n">
-        <v>470</v>
+        <v>438</v>
       </c>
       <c r="U23" s="27" t="n">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="25" t="n">
-        <v>1510</v>
+        <v>1598</v>
       </c>
       <c r="D24" s="26"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25" t="n">
-        <v>1510</v>
+        <v>1598</v>
       </c>
       <c r="M24" s="27"/>
       <c r="N24" s="26" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O24" s="25" t="n">
-        <v>383</v>
+        <v>414</v>
       </c>
       <c r="P24" s="25" t="n">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="Q24" s="25" t="n">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="R24" s="25" t="n">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="S24" s="25" t="n">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="T24" s="25" t="n">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="U24" s="27" t="n">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="26"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="26" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="25" t="n">
-        <v>6558</v>
+        <v>6542</v>
       </c>
       <c r="D26" s="26" t="n">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="E26" s="25" t="n">
+        <v>488</v>
+      </c>
+      <c r="F26" s="25" t="n">
+        <v>516</v>
+      </c>
+      <c r="G26" s="25" t="n">
+        <v>602</v>
+      </c>
+      <c r="H26" s="25" t="n">
+        <v>1073</v>
+      </c>
+      <c r="I26" s="25" t="n">
+        <v>1216</v>
+      </c>
+      <c r="J26" s="25" t="n">
+        <v>917</v>
+      </c>
+      <c r="K26" s="25" t="n">
+        <v>888</v>
+      </c>
+      <c r="L26" s="25" t="n">
+        <v>391</v>
+      </c>
+      <c r="M26" s="27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="25" t="n">
+        <v>6542</v>
+      </c>
+      <c r="P26" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="R26" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="T26" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="U26" s="27" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="25" t="n">
+        <v>6911</v>
+      </c>
+      <c r="D27" s="26" t="n">
+        <v>657</v>
+      </c>
+      <c r="E27" s="25" t="n">
+        <v>389</v>
+      </c>
+      <c r="F27" s="25" t="n">
+        <v>570</v>
+      </c>
+      <c r="G27" s="25" t="n">
+        <v>769</v>
+      </c>
+      <c r="H27" s="25" t="n">
+        <v>827</v>
+      </c>
+      <c r="I27" s="25" t="n">
+        <v>759</v>
+      </c>
+      <c r="J27" s="25" t="n">
+        <v>923</v>
+      </c>
+      <c r="K27" s="25" t="n">
+        <v>990</v>
+      </c>
+      <c r="L27" s="25" t="n">
+        <v>1027</v>
+      </c>
+      <c r="M27" s="27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="O27" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="P27" s="25" t="n">
+        <v>1796</v>
+      </c>
+      <c r="Q27" s="25" t="n">
+        <v>1151</v>
+      </c>
+      <c r="R27" s="25" t="n">
+        <v>515</v>
+      </c>
+      <c r="S27" s="25" t="n">
+        <v>356</v>
+      </c>
+      <c r="T27" s="25" t="n">
+        <v>2014</v>
+      </c>
+      <c r="U27" s="27" t="n">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="25" t="n">
+        <v>1957</v>
+      </c>
+      <c r="D28" s="26" t="n">
+        <v>630</v>
+      </c>
+      <c r="E28" s="25" t="n">
+        <v>161</v>
+      </c>
+      <c r="F28" s="25" t="n">
+        <v>120</v>
+      </c>
+      <c r="G28" s="25" t="n">
+        <v>173</v>
+      </c>
+      <c r="H28" s="25" t="n">
+        <v>176</v>
+      </c>
+      <c r="I28" s="25" t="n">
+        <v>210</v>
+      </c>
+      <c r="J28" s="25" t="n">
+        <v>222</v>
+      </c>
+      <c r="K28" s="25" t="n">
+        <v>129</v>
+      </c>
+      <c r="L28" s="25" t="n">
+        <v>136</v>
+      </c>
+      <c r="M28" s="27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="O28" s="25" t="n">
         <v>496</v>
       </c>
-      <c r="F26" s="25" t="n">
-[...49 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="P28" s="25" t="n">
+        <v>379</v>
+      </c>
+      <c r="Q28" s="25" t="n">
+        <v>283</v>
+      </c>
+      <c r="R28" s="25" t="n">
+        <v>150</v>
+      </c>
+      <c r="S28" s="25" t="n">
+        <v>111</v>
+      </c>
+      <c r="T28" s="25" t="n">
+        <v>286</v>
+      </c>
+      <c r="U28" s="27" t="n">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...91 lines deleted...]
-      <c r="K28" s="25" t="n">
+      <c r="B29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="25" t="n">
+        <v>848</v>
+      </c>
+      <c r="D29" s="26" t="n">
+        <v>195</v>
+      </c>
+      <c r="E29" s="25" t="n">
+        <v>72</v>
+      </c>
+      <c r="F29" s="25" t="n">
+        <v>62</v>
+      </c>
+      <c r="G29" s="25" t="n">
+        <v>80</v>
+      </c>
+      <c r="H29" s="25" t="n">
+        <v>110</v>
+      </c>
+      <c r="I29" s="25" t="n">
         <v>138</v>
       </c>
-      <c r="L28" s="25" t="n">
-[...17 lines deleted...]
-      <c r="R28" s="25" t="n">
+      <c r="J29" s="25" t="n">
+        <v>83</v>
+      </c>
+      <c r="K29" s="25" t="n">
+        <v>64</v>
+      </c>
+      <c r="L29" s="25" t="n">
+        <v>44</v>
+      </c>
+      <c r="M29" s="27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" s="26" t="n">
+        <v>95</v>
+      </c>
+      <c r="O29" s="25" t="n">
+        <v>386</v>
+      </c>
+      <c r="P29" s="25" t="n">
         <v>151</v>
       </c>
-      <c r="S28" s="25" t="n">
-[...57 lines deleted...]
-      </c>
       <c r="Q29" s="25" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R29" s="25" t="n">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="S29" s="25" t="n">
         <v>27</v>
       </c>
       <c r="T29" s="25" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="U29" s="27" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="25" t="n">
-        <v>16312</v>
+        <v>16258</v>
       </c>
       <c r="D30" s="26" t="n">
         <v>1933</v>
       </c>
       <c r="E30" s="25" t="n">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="F30" s="25" t="n">
-        <v>1274</v>
+        <v>1268</v>
       </c>
       <c r="G30" s="25" t="n">
-        <v>1651</v>
+        <v>1624</v>
       </c>
       <c r="H30" s="25" t="n">
-        <v>2208</v>
+        <v>2186</v>
       </c>
       <c r="I30" s="25" t="n">
-        <v>2337</v>
+        <v>2323</v>
       </c>
       <c r="J30" s="25" t="n">
-        <v>2159</v>
+        <v>2145</v>
       </c>
       <c r="K30" s="25" t="n">
-        <v>2112</v>
+        <v>2071</v>
       </c>
       <c r="L30" s="25" t="n">
-        <v>1510</v>
+        <v>1598</v>
       </c>
       <c r="M30" s="27" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="26" t="n">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O30" s="25" t="n">
-        <v>7443</v>
+        <v>7424</v>
       </c>
       <c r="P30" s="25" t="n">
-        <v>2316</v>
+        <v>2326</v>
       </c>
       <c r="Q30" s="25" t="n">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="R30" s="25" t="n">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="S30" s="25" t="n">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="T30" s="25" t="n">
-        <v>2417</v>
+        <v>2356</v>
       </c>
       <c r="U30" s="27" t="n">
-        <v>1353</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24"/>
       <c r="R31" s="24"/>
       <c r="S31" s="24"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -24011,51 +26376,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
       <c r="J35" s="24"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="24"/>
       <c r="S35" s="24"/>
       <c r="T35" s="24"/>
       <c r="U35" s="24"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -24612,715 +26977,715 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="29" t="n">
-        <v>519</v>
+        <v>492</v>
       </c>
       <c r="D6" s="30" t="n">
         <v>22</v>
       </c>
       <c r="E6" s="29" t="n">
         <v>28</v>
       </c>
       <c r="F6" s="29" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G6" s="29" t="n">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="H6" s="29" t="n">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="I6" s="29" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J6" s="29" t="n">
         <v>42</v>
       </c>
       <c r="K6" s="29" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L6" s="29" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M6" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="30" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O6" s="29" t="n">
-        <v>476</v>
+        <v>447</v>
       </c>
       <c r="P6" s="29" t="n">
         <v>25</v>
       </c>
       <c r="Q6" s="29" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="29" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="29" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="29" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="29" t="n">
-        <v>4709</v>
+        <v>4648</v>
       </c>
       <c r="D7" s="30" t="n">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E7" s="29" t="n">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="F7" s="29" t="n">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="G7" s="29" t="n">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="H7" s="29" t="n">
-        <v>884</v>
+        <v>872</v>
       </c>
       <c r="I7" s="29" t="n">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="J7" s="29" t="n">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="K7" s="29" t="n">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="L7" s="29" t="n">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="M7" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="30" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="O7" s="29" t="n">
-        <v>3735</v>
+        <v>3678</v>
       </c>
       <c r="P7" s="29" t="n">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="Q7" s="29" t="n">
         <v>104</v>
       </c>
       <c r="R7" s="29" t="n">
         <v>66</v>
       </c>
       <c r="S7" s="29" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="T7" s="29" t="n">
         <v>22</v>
       </c>
       <c r="U7" s="31" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="29" t="n">
-        <v>6079</v>
+        <v>6050</v>
       </c>
       <c r="D8" s="30" t="n">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="E8" s="29" t="n">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="F8" s="29" t="n">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="G8" s="29" t="n">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="H8" s="29" t="n">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="I8" s="29" t="n">
-        <v>1024</v>
+        <v>1007</v>
       </c>
       <c r="J8" s="29" t="n">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="K8" s="29" t="n">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="L8" s="29" t="n">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="M8" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="30" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="O8" s="29" t="n">
-        <v>2986</v>
+        <v>2946</v>
       </c>
       <c r="P8" s="29" t="n">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="Q8" s="29" t="n">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="R8" s="29" t="n">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="S8" s="29" t="n">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="T8" s="29" t="n">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="U8" s="31" t="n">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="29" t="n">
-        <v>3213</v>
+        <v>3195</v>
       </c>
       <c r="D9" s="30" t="n">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E9" s="29" t="n">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F9" s="29" t="n">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G9" s="29" t="n">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="H9" s="29" t="n">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="I9" s="29" t="n">
+        <v>397</v>
+      </c>
+      <c r="J9" s="29" t="n">
+        <v>515</v>
+      </c>
+      <c r="K9" s="29" t="n">
+        <v>494</v>
+      </c>
+      <c r="L9" s="29" t="n">
+        <v>390</v>
+      </c>
+      <c r="M9" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="30" t="n">
+        <v>18</v>
+      </c>
+      <c r="O9" s="29" t="n">
+        <v>284</v>
+      </c>
+      <c r="P9" s="29" t="n">
+        <v>232</v>
+      </c>
+      <c r="Q9" s="29" t="n">
+        <v>519</v>
+      </c>
+      <c r="R9" s="29" t="n">
+        <v>310</v>
+      </c>
+      <c r="S9" s="29" t="n">
+        <v>162</v>
+      </c>
+      <c r="T9" s="29" t="n">
+        <v>1261</v>
+      </c>
+      <c r="U9" s="31" t="n">
         <v>409</v>
       </c>
-      <c r="J9" s="29" t="n">
-[...34 lines deleted...]
-      </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="29" t="n">
-        <v>1292</v>
+        <v>1276</v>
       </c>
       <c r="D10" s="30" t="n">
         <v>143</v>
       </c>
       <c r="E10" s="29" t="n">
         <v>31</v>
       </c>
       <c r="F10" s="29" t="n">
         <v>47</v>
       </c>
       <c r="G10" s="29" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H10" s="29" t="n">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="I10" s="29" t="n">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="J10" s="29" t="n">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="K10" s="29" t="n">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="L10" s="29" t="n">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M10" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="30" t="n">
         <v>14</v>
       </c>
       <c r="O10" s="29" t="n">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="P10" s="29" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="Q10" s="29" t="n">
         <v>47</v>
       </c>
       <c r="R10" s="29" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="S10" s="29" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="T10" s="29" t="n">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="U10" s="31" t="n">
         <v>377</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="29" t="n">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="D11" s="30" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="29" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="29" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" s="29" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="29" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I11" s="29" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="29" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K11" s="29" t="n">
         <v>55</v>
       </c>
       <c r="L11" s="29" t="n">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="M11" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="30" t="n">
         <v>4</v>
       </c>
       <c r="O11" s="29" t="n">
         <v>15</v>
       </c>
       <c r="P11" s="29" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q11" s="29" t="n">
         <v>10</v>
       </c>
       <c r="R11" s="29" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S11" s="29" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="T11" s="29" t="n">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="U11" s="31" t="n">
-        <v>221</v>
+        <v>216</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="29" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D12" s="30" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="29" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="29" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="29" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H12" s="29" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="29" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="29" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="29" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="29" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M12" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O12" s="29" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="29" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="29" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="29" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="29" t="n">
         <v>2</v>
       </c>
       <c r="T12" s="29" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="U12" s="31" t="n">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="29" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" s="30" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="29" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="29" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="29" t="n">
         <v>20</v>
       </c>
       <c r="I13" s="29" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="29" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="29" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="29" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M13" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="30" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="29" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="29" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="29" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="29" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="29" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="29" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="31" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="29" t="n">
         <v>54</v>
       </c>
       <c r="D14" s="30" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="29" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="29" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="29" t="n">
         <v>19</v>
       </c>
       <c r="I14" s="29" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="29" t="n">
         <v>2</v>
@@ -25338,959 +27703,959 @@
         <v>0</v>
       </c>
       <c r="O14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="29" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="29" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="31" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="29" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D15" s="30" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="29" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="29" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="29" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H15" s="29" t="n">
         <v>14</v>
       </c>
       <c r="I15" s="29" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="29" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="29" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="29" t="n">
         <v>16</v>
       </c>
       <c r="M15" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="30" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="29" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="29" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="29" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="29" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="29" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="29" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="31" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="29" t="n">
-        <v>1955</v>
+        <v>1933</v>
       </c>
       <c r="D16" s="30" t="n">
-        <v>1955</v>
+        <v>1933</v>
       </c>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="31"/>
       <c r="N16" s="30" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="O16" s="29" t="n">
-        <v>770</v>
+        <v>755</v>
       </c>
       <c r="P16" s="29" t="n">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="Q16" s="29" t="n">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="R16" s="29" t="n">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="S16" s="29" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="T16" s="29" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="U16" s="31" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="29" t="n">
-        <v>1143</v>
+        <v>1128</v>
       </c>
       <c r="D17" s="30"/>
       <c r="E17" s="29" t="n">
-        <v>1143</v>
+        <v>1128</v>
       </c>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="31"/>
       <c r="N17" s="30" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O17" s="29" t="n">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="P17" s="29" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q17" s="29" t="n">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="R17" s="29" t="n">
         <v>49</v>
       </c>
       <c r="S17" s="29" t="n">
         <v>23</v>
       </c>
       <c r="T17" s="29" t="n">
         <v>39</v>
       </c>
       <c r="U17" s="31" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="29" t="n">
-        <v>1303</v>
+        <v>1274</v>
       </c>
       <c r="D18" s="30"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29" t="n">
-        <v>1303</v>
+        <v>1274</v>
       </c>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="31"/>
       <c r="N18" s="30" t="n">
         <v>6</v>
       </c>
       <c r="O18" s="29" t="n">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="P18" s="29" t="n">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="Q18" s="29" t="n">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="R18" s="29" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="S18" s="29" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="T18" s="29" t="n">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="U18" s="31" t="n">
         <v>68</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="29" t="n">
-        <v>1687</v>
+        <v>1651</v>
       </c>
       <c r="D19" s="30"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29" t="n">
-        <v>1687</v>
+        <v>1651</v>
       </c>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="31"/>
       <c r="N19" s="30" t="n">
         <v>8</v>
       </c>
       <c r="O19" s="29" t="n">
-        <v>714</v>
+        <v>688</v>
       </c>
       <c r="P19" s="29" t="n">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="Q19" s="29" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="R19" s="29" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="S19" s="29" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T19" s="29" t="n">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="U19" s="31" t="n">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="29" t="n">
-        <v>2246</v>
+        <v>2208</v>
       </c>
       <c r="D20" s="30"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29" t="n">
-        <v>2246</v>
+        <v>2208</v>
       </c>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="31"/>
       <c r="N20" s="30" t="n">
         <v>10</v>
       </c>
       <c r="O20" s="29" t="n">
-        <v>1213</v>
+        <v>1181</v>
       </c>
       <c r="P20" s="29" t="n">
         <v>318</v>
       </c>
       <c r="Q20" s="29" t="n">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R20" s="29" t="n">
         <v>61</v>
       </c>
       <c r="S20" s="29" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T20" s="29" t="n">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="U20" s="31" t="n">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="29" t="n">
-        <v>2378</v>
+        <v>2337</v>
       </c>
       <c r="D21" s="30"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29" t="n">
-        <v>2378</v>
+        <v>2337</v>
       </c>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="31"/>
       <c r="N21" s="30" t="n">
         <v>7</v>
       </c>
       <c r="O21" s="29" t="n">
-        <v>1361</v>
+        <v>1342</v>
       </c>
       <c r="P21" s="29" t="n">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="Q21" s="29" t="n">
         <v>114</v>
       </c>
       <c r="R21" s="29" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="S21" s="29" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="T21" s="29" t="n">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="U21" s="31" t="n">
-        <v>119</v>
+        <v>127</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="29" t="n">
-        <v>2197</v>
+        <v>2159</v>
       </c>
       <c r="D22" s="30"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29" t="n">
-        <v>2197</v>
+        <v>2159</v>
       </c>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="31"/>
       <c r="N22" s="30" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="O22" s="29" t="n">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="P22" s="29" t="n">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="Q22" s="29" t="n">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="R22" s="29" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="S22" s="29" t="n">
         <v>64</v>
       </c>
       <c r="T22" s="29" t="n">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="U22" s="31" t="n">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="29" t="n">
-        <v>2137</v>
+        <v>2112</v>
       </c>
       <c r="D23" s="30"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29" t="n">
-        <v>2137</v>
+        <v>2112</v>
       </c>
       <c r="L23" s="29"/>
       <c r="M23" s="31"/>
       <c r="N23" s="30" t="n">
         <v>6</v>
       </c>
       <c r="O23" s="29" t="n">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="P23" s="29" t="n">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Q23" s="29" t="n">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="R23" s="29" t="n">
         <v>98</v>
       </c>
       <c r="S23" s="29" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="T23" s="29" t="n">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="U23" s="31" t="n">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="29" t="n">
-        <v>1428</v>
+        <v>1510</v>
       </c>
       <c r="D24" s="30"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29" t="n">
-        <v>1428</v>
+        <v>1510</v>
       </c>
       <c r="M24" s="31"/>
       <c r="N24" s="30" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O24" s="29" t="n">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="P24" s="29" t="n">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="Q24" s="29" t="n">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="R24" s="29" t="n">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="S24" s="29" t="n">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="T24" s="29" t="n">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="U24" s="31" t="n">
-        <v>294</v>
+        <v>304</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="30"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="30" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="29" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="29" t="n">
-        <v>6656</v>
+        <v>6558</v>
       </c>
       <c r="D26" s="30" t="n">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E26" s="29" t="n">
+        <v>496</v>
+      </c>
+      <c r="F26" s="29" t="n">
+        <v>513</v>
+      </c>
+      <c r="G26" s="29" t="n">
+        <v>603</v>
+      </c>
+      <c r="H26" s="29" t="n">
+        <v>1074</v>
+      </c>
+      <c r="I26" s="29" t="n">
+        <v>1223</v>
+      </c>
+      <c r="J26" s="29" t="n">
+        <v>926</v>
+      </c>
+      <c r="K26" s="29" t="n">
+        <v>901</v>
+      </c>
+      <c r="L26" s="29" t="n">
+        <v>361</v>
+      </c>
+      <c r="M26" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" s="30" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="29" t="n">
+        <v>6558</v>
+      </c>
+      <c r="P26" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="R26" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="S26" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="T26" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="U26" s="31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="29" t="n">
+        <v>6934</v>
+      </c>
+      <c r="D27" s="30" t="n">
+        <v>653</v>
+      </c>
+      <c r="E27" s="29" t="n">
+        <v>398</v>
+      </c>
+      <c r="F27" s="29" t="n">
+        <v>573</v>
+      </c>
+      <c r="G27" s="29" t="n">
+        <v>787</v>
+      </c>
+      <c r="H27" s="29" t="n">
+        <v>847</v>
+      </c>
+      <c r="I27" s="29" t="n">
+        <v>762</v>
+      </c>
+      <c r="J27" s="29" t="n">
+        <v>924</v>
+      </c>
+      <c r="K27" s="29" t="n">
+        <v>1012</v>
+      </c>
+      <c r="L27" s="29" t="n">
+        <v>978</v>
+      </c>
+      <c r="M27" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30" t="n">
+        <v>0</v>
+      </c>
+      <c r="O27" s="29" t="n">
+        <v>0</v>
+      </c>
+      <c r="P27" s="29" t="n">
+        <v>1786</v>
+      </c>
+      <c r="Q27" s="29" t="n">
+        <v>1145</v>
+      </c>
+      <c r="R27" s="29" t="n">
         <v>510</v>
       </c>
-      <c r="F26" s="29" t="n">
-[...49 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="S27" s="29" t="n">
+        <v>361</v>
+      </c>
+      <c r="T27" s="29" t="n">
+        <v>2060</v>
+      </c>
+      <c r="U27" s="31" t="n">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...64 lines deleted...]
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="29" t="n">
-        <v>2009</v>
+        <v>1979</v>
       </c>
       <c r="D28" s="30" t="n">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="E28" s="29" t="n">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F28" s="29" t="n">
         <v>125</v>
       </c>
       <c r="G28" s="29" t="n">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="H28" s="29" t="n">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="I28" s="29" t="n">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J28" s="29" t="n">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="K28" s="29" t="n">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="L28" s="29" t="n">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="30" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="29" t="n">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="P28" s="29" t="n">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="Q28" s="29" t="n">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="R28" s="29" t="n">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="S28" s="29" t="n">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="T28" s="29" t="n">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="U28" s="31" t="n">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="29" t="n">
-        <v>859</v>
+        <v>841</v>
       </c>
       <c r="D29" s="30" t="n">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E29" s="29" t="n">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F29" s="29" t="n">
         <v>63</v>
       </c>
       <c r="G29" s="29" t="n">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H29" s="29" t="n">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="I29" s="29" t="n">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="J29" s="29" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="K29" s="29" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="L29" s="29" t="n">
         <v>42</v>
       </c>
       <c r="M29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="30" t="n">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O29" s="29" t="n">
-        <v>403</v>
+        <v>384</v>
       </c>
       <c r="P29" s="29" t="n">
         <v>153</v>
       </c>
       <c r="Q29" s="29" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="R29" s="29" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="S29" s="29" t="n">
         <v>27</v>
       </c>
       <c r="T29" s="29" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="U29" s="31" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="29" t="n">
-        <v>16474</v>
+        <v>16312</v>
       </c>
       <c r="D30" s="30" t="n">
-        <v>1955</v>
+        <v>1933</v>
       </c>
       <c r="E30" s="29" t="n">
-        <v>1143</v>
+        <v>1128</v>
       </c>
       <c r="F30" s="29" t="n">
-        <v>1303</v>
+        <v>1274</v>
       </c>
       <c r="G30" s="29" t="n">
-        <v>1687</v>
+        <v>1651</v>
       </c>
       <c r="H30" s="29" t="n">
-        <v>2246</v>
+        <v>2208</v>
       </c>
       <c r="I30" s="29" t="n">
-        <v>2378</v>
+        <v>2337</v>
       </c>
       <c r="J30" s="29" t="n">
-        <v>2197</v>
+        <v>2159</v>
       </c>
       <c r="K30" s="29" t="n">
-        <v>2137</v>
+        <v>2112</v>
       </c>
       <c r="L30" s="29" t="n">
-        <v>1428</v>
+        <v>1510</v>
       </c>
       <c r="M30" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="30" t="n">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O30" s="29" t="n">
-        <v>7575</v>
+        <v>7443</v>
       </c>
       <c r="P30" s="29" t="n">
-        <v>2323</v>
+        <v>2316</v>
       </c>
       <c r="Q30" s="29" t="n">
-        <v>1501</v>
+        <v>1494</v>
       </c>
       <c r="R30" s="29" t="n">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="S30" s="29" t="n">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="T30" s="29" t="n">
-        <v>2456</v>
+        <v>2417</v>
       </c>
       <c r="U30" s="31" t="n">
-        <v>1334</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="S31" s="28"/>
       <c r="T31" s="28"/>
       <c r="U31" s="28"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="28"/>
       <c r="R32" s="28"/>
       <c r="S32" s="28"/>
       <c r="T32" s="28"/>
       <c r="U32" s="28"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="Q33" s="28"/>
       <c r="R33" s="28"/>
       <c r="S33" s="28"/>
       <c r="T33" s="28"/>
       <c r="U33" s="28"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -26317,51 +28682,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
       <c r="S35" s="28"/>
       <c r="T35" s="28"/>
       <c r="U35" s="28"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -26918,780 +29283,780 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="33" t="n">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D6" s="34" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E6" s="33" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" s="33" t="n">
         <v>84</v>
       </c>
       <c r="G6" s="33" t="n">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="H6" s="33" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I6" s="33" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J6" s="33" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K6" s="33" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" s="33" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M6" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="34" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="O6" s="33" t="n">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="P6" s="33" t="n">
         <v>25</v>
       </c>
       <c r="Q6" s="33" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="33" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="33" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="33" t="n">
-        <v>4715</v>
+        <v>4709</v>
       </c>
       <c r="D7" s="34" t="n">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E7" s="33" t="n">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F7" s="33" t="n">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="G7" s="33" t="n">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="H7" s="33" t="n">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="I7" s="33" t="n">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="J7" s="33" t="n">
         <v>423</v>
       </c>
       <c r="K7" s="33" t="n">
         <v>516</v>
       </c>
       <c r="L7" s="33" t="n">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="M7" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="34" t="n">
         <v>13</v>
       </c>
       <c r="O7" s="33" t="n">
-        <v>3751</v>
+        <v>3735</v>
       </c>
       <c r="P7" s="33" t="n">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="Q7" s="33" t="n">
         <v>104</v>
       </c>
       <c r="R7" s="33" t="n">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="S7" s="33" t="n">
         <v>12</v>
       </c>
       <c r="T7" s="33" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="U7" s="35" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="33" t="n">
-        <v>6057</v>
+        <v>6079</v>
       </c>
       <c r="D8" s="34" t="n">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="E8" s="33" t="n">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="F8" s="33" t="n">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="G8" s="33" t="n">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="H8" s="33" t="n">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="I8" s="33" t="n">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="J8" s="33" t="n">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="K8" s="33" t="n">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="L8" s="33" t="n">
-        <v>469</v>
+        <v>514</v>
       </c>
       <c r="M8" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="34" t="n">
         <v>24</v>
       </c>
       <c r="O8" s="33" t="n">
-        <v>2996</v>
+        <v>2986</v>
       </c>
       <c r="P8" s="33" t="n">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="Q8" s="33" t="n">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="R8" s="33" t="n">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="S8" s="33" t="n">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="T8" s="33" t="n">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="U8" s="35" t="n">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="33" t="n">
-        <v>3198</v>
+        <v>3213</v>
       </c>
       <c r="D9" s="34" t="n">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E9" s="33" t="n">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F9" s="33" t="n">
         <v>198</v>
       </c>
       <c r="G9" s="33" t="n">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="H9" s="33" t="n">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="I9" s="33" t="n">
         <v>409</v>
       </c>
       <c r="J9" s="33" t="n">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="K9" s="33" t="n">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="L9" s="33" t="n">
-        <v>332</v>
+        <v>358</v>
       </c>
       <c r="M9" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="34" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="O9" s="33" t="n">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="P9" s="33" t="n">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="Q9" s="33" t="n">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="R9" s="33" t="n">
         <v>311</v>
       </c>
       <c r="S9" s="33" t="n">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="T9" s="33" t="n">
-        <v>1282</v>
+        <v>1278</v>
       </c>
       <c r="U9" s="35" t="n">
-        <v>367</v>
+        <v>393</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="33" t="n">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="D10" s="34" t="n">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E10" s="33" t="n">
         <v>31</v>
       </c>
       <c r="F10" s="33" t="n">
         <v>47</v>
       </c>
       <c r="G10" s="33" t="n">
         <v>116</v>
       </c>
       <c r="H10" s="33" t="n">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I10" s="33" t="n">
         <v>151</v>
       </c>
       <c r="J10" s="33" t="n">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K10" s="33" t="n">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="L10" s="33" t="n">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="M10" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="34" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O10" s="33" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="P10" s="33" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q10" s="33" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R10" s="33" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="S10" s="33" t="n">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T10" s="33" t="n">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="U10" s="35" t="n">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="33" t="n">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D11" s="34" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" s="33" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="33" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="33" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="33" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I11" s="33" t="n">
         <v>28</v>
       </c>
       <c r="J11" s="33" t="n">
         <v>61</v>
       </c>
       <c r="K11" s="33" t="n">
         <v>55</v>
       </c>
       <c r="L11" s="33" t="n">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="34" t="n">
         <v>4</v>
       </c>
       <c r="O11" s="33" t="n">
         <v>15</v>
       </c>
       <c r="P11" s="33" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q11" s="33" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="R11" s="33" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="S11" s="33" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="T11" s="33" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="U11" s="35" t="n">
         <v>221</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="33" t="n">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D12" s="34" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="33" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="33" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="33" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="33" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I12" s="33" t="n">
         <v>10</v>
       </c>
       <c r="J12" s="33" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="33" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="33" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M12" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="33" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="33" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="33" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="33" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T12" s="33" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="35" t="n">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="33" t="n">
         <v>59</v>
       </c>
       <c r="D13" s="34" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="33" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="33" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="33" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H13" s="33" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="I13" s="33" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="33" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="33" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="33" t="n">
         <v>4</v>
       </c>
       <c r="M13" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="34" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="33" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="33" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="33" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="33" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="33" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="35" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="33" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D14" s="34" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="33" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="33" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="33" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I14" s="33" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="33" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="33" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="33" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="33" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="35" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="33" t="n">
         <v>72</v>
       </c>
       <c r="D15" s="34" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="33" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="33" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="33" t="n">
         <v>29</v>
       </c>
       <c r="H15" s="33" t="n">
         <v>14</v>
       </c>
       <c r="I15" s="33" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="33" t="n">
         <v>0</v>
@@ -27709,894 +30074,894 @@
         <v>0</v>
       </c>
       <c r="O15" s="33" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="33" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="35" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="33" t="n">
-        <v>1964</v>
+        <v>1955</v>
       </c>
       <c r="D16" s="34" t="n">
-        <v>1964</v>
+        <v>1955</v>
       </c>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="35"/>
       <c r="N16" s="34" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O16" s="33" t="n">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="P16" s="33" t="n">
         <v>493</v>
       </c>
       <c r="Q16" s="33" t="n">
         <v>398</v>
       </c>
       <c r="R16" s="33" t="n">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="S16" s="33" t="n">
         <v>49</v>
       </c>
       <c r="T16" s="33" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U16" s="35" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C17" s="33" t="n">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="D17" s="34"/>
       <c r="E17" s="33" t="n">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="35"/>
       <c r="N17" s="34" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O17" s="33" t="n">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="P17" s="33" t="n">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="Q17" s="33" t="n">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="R17" s="33" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="S17" s="33" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="T17" s="33" t="n">
         <v>39</v>
       </c>
       <c r="U17" s="35" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="33" t="n">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="D18" s="34"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33" t="n">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="35"/>
       <c r="N18" s="34" t="n">
         <v>6</v>
       </c>
       <c r="O18" s="33" t="n">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="P18" s="33" t="n">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Q18" s="33" t="n">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="R18" s="33" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="S18" s="33" t="n">
         <v>20</v>
       </c>
       <c r="T18" s="33" t="n">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="U18" s="35" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="33" t="n">
-        <v>1697</v>
+        <v>1687</v>
       </c>
       <c r="D19" s="34"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="33" t="n">
-        <v>1697</v>
+        <v>1687</v>
       </c>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="35"/>
       <c r="N19" s="34" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O19" s="33" t="n">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="P19" s="33" t="n">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="Q19" s="33" t="n">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="R19" s="33" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="S19" s="33" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="T19" s="33" t="n">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="U19" s="35" t="n">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="33" t="n">
-        <v>2267</v>
+        <v>2246</v>
       </c>
       <c r="D20" s="34"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33" t="n">
-        <v>2267</v>
+        <v>2246</v>
       </c>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="35"/>
       <c r="N20" s="34" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="O20" s="33" t="n">
-        <v>1226</v>
+        <v>1213</v>
       </c>
       <c r="P20" s="33" t="n">
         <v>318</v>
       </c>
       <c r="Q20" s="33" t="n">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="R20" s="33" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S20" s="33" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="T20" s="33" t="n">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="U20" s="35" t="n">
-        <v>196</v>
+        <v>191</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="33" t="n">
-        <v>2388</v>
+        <v>2378</v>
       </c>
       <c r="D21" s="34"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33" t="n">
-        <v>2388</v>
+        <v>2378</v>
       </c>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="35"/>
       <c r="N21" s="34" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O21" s="33" t="n">
-        <v>1370</v>
+        <v>1361</v>
       </c>
       <c r="P21" s="33" t="n">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="Q21" s="33" t="n">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="R21" s="33" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S21" s="33" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="T21" s="33" t="n">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="U21" s="35" t="n">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="33" t="n">
-        <v>2202</v>
+        <v>2197</v>
       </c>
       <c r="D22" s="34"/>
       <c r="E22" s="33"/>
       <c r="F22" s="33"/>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33" t="n">
-        <v>2202</v>
+        <v>2197</v>
       </c>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="35"/>
       <c r="N22" s="34" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O22" s="33" t="n">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="P22" s="33" t="n">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="Q22" s="33" t="n">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="R22" s="33" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="S22" s="33" t="n">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="T22" s="33" t="n">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="U22" s="35" t="n">
-        <v>210</v>
+        <v>221</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="33" t="n">
-        <v>2139</v>
+        <v>2137</v>
       </c>
       <c r="D23" s="34"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33" t="n">
-        <v>2139</v>
+        <v>2137</v>
       </c>
       <c r="L23" s="33"/>
       <c r="M23" s="35"/>
       <c r="N23" s="34" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O23" s="33" t="n">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="P23" s="33" t="n">
         <v>192</v>
       </c>
       <c r="Q23" s="33" t="n">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="R23" s="33" t="n">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S23" s="33" t="n">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="T23" s="33" t="n">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="U23" s="35" t="n">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="33" t="n">
-        <v>1326</v>
+        <v>1428</v>
       </c>
       <c r="D24" s="34"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33" t="n">
-        <v>1326</v>
+        <v>1428</v>
       </c>
       <c r="M24" s="35"/>
       <c r="N24" s="34" t="n">
         <v>9</v>
       </c>
       <c r="O24" s="33" t="n">
-        <v>341</v>
+        <v>363</v>
       </c>
       <c r="P24" s="33" t="n">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="Q24" s="33" t="n">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="R24" s="33" t="n">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="S24" s="33" t="n">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="T24" s="33" t="n">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="U24" s="35" t="n">
-        <v>273</v>
+        <v>294</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="34"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="33"/>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="33" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="33" t="n">
-        <v>6685</v>
+        <v>6656</v>
       </c>
       <c r="D26" s="34" t="n">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E26" s="33" t="n">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="F26" s="33" t="n">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="G26" s="33" t="n">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="H26" s="33" t="n">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="I26" s="33" t="n">
-        <v>1245</v>
+        <v>1237</v>
       </c>
       <c r="J26" s="33" t="n">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="K26" s="33" t="n">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="L26" s="33" t="n">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="M26" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="33" t="n">
-        <v>6685</v>
+        <v>6656</v>
       </c>
       <c r="P26" s="33" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="33" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="33" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="33" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="33" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="33" t="n">
-        <v>6887</v>
+        <v>6950</v>
       </c>
       <c r="D27" s="34" t="n">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E27" s="33" t="n">
         <v>399</v>
       </c>
       <c r="F27" s="33" t="n">
         <v>581</v>
       </c>
       <c r="G27" s="33" t="n">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="H27" s="33" t="n">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="I27" s="33" t="n">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="J27" s="33" t="n">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="K27" s="33" t="n">
         <v>1024</v>
       </c>
       <c r="L27" s="33" t="n">
-        <v>846</v>
+        <v>920</v>
       </c>
       <c r="M27" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="33" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="33" t="n">
-        <v>1775</v>
+        <v>1789</v>
       </c>
       <c r="Q27" s="33" t="n">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="R27" s="33" t="n">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="S27" s="33" t="n">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="T27" s="33" t="n">
-        <v>2099</v>
+        <v>2093</v>
       </c>
       <c r="U27" s="35" t="n">
-        <v>1021</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="33" t="n">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D28" s="34" t="n">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="E28" s="33" t="n">
         <v>164</v>
       </c>
       <c r="F28" s="33" t="n">
         <v>125</v>
       </c>
       <c r="G28" s="33" t="n">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H28" s="33" t="n">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="I28" s="33" t="n">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J28" s="33" t="n">
         <v>231</v>
       </c>
       <c r="K28" s="33" t="n">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="L28" s="33" t="n">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="M28" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="34" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="33" t="n">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="P28" s="33" t="n">
         <v>381</v>
       </c>
       <c r="Q28" s="33" t="n">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="R28" s="33" t="n">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="S28" s="33" t="n">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="T28" s="33" t="n">
         <v>306</v>
       </c>
       <c r="U28" s="35" t="n">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="33" t="n">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="D29" s="34" t="n">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E29" s="33" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F29" s="33" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G29" s="33" t="n">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="H29" s="33" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I29" s="33" t="n">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J29" s="33" t="n">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K29" s="33" t="n">
         <v>62</v>
       </c>
       <c r="L29" s="33" t="n">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M29" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="34" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O29" s="33" t="n">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="P29" s="33" t="n">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="Q29" s="33" t="n">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="R29" s="33" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="S29" s="33" t="n">
         <v>27</v>
       </c>
       <c r="T29" s="33" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="U29" s="35" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="33" t="n">
-        <v>16436</v>
+        <v>16474</v>
       </c>
       <c r="D30" s="34" t="n">
-        <v>1964</v>
+        <v>1955</v>
       </c>
       <c r="E30" s="33" t="n">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="F30" s="33" t="n">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="G30" s="33" t="n">
-        <v>1697</v>
+        <v>1687</v>
       </c>
       <c r="H30" s="33" t="n">
-        <v>2267</v>
+        <v>2246</v>
       </c>
       <c r="I30" s="33" t="n">
-        <v>2388</v>
+        <v>2378</v>
       </c>
       <c r="J30" s="33" t="n">
-        <v>2202</v>
+        <v>2197</v>
       </c>
       <c r="K30" s="33" t="n">
-        <v>2139</v>
+        <v>2137</v>
       </c>
       <c r="L30" s="33" t="n">
-        <v>1326</v>
+        <v>1428</v>
       </c>
       <c r="M30" s="35" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="34" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O30" s="33" t="n">
-        <v>7613</v>
+        <v>7575</v>
       </c>
       <c r="P30" s="33" t="n">
-        <v>2310</v>
+        <v>2323</v>
       </c>
       <c r="Q30" s="33" t="n">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="R30" s="33" t="n">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="S30" s="33" t="n">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="T30" s="33" t="n">
-        <v>2460</v>
+        <v>2456</v>
       </c>
       <c r="U30" s="35" t="n">
-        <v>1292</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="32"/>
       <c r="P31" s="32"/>
       <c r="Q31" s="32"/>
       <c r="R31" s="32"/>
       <c r="S31" s="32"/>
       <c r="T31" s="32"/>
       <c r="U31" s="32"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="32"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="32"/>
       <c r="R32" s="32"/>
       <c r="S32" s="32"/>
       <c r="T32" s="32"/>
       <c r="U32" s="32"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="32"/>
       <c r="P33" s="32"/>
       <c r="Q33" s="32"/>
       <c r="R33" s="32"/>
       <c r="S33" s="32"/>
       <c r="T33" s="32"/>
       <c r="U33" s="32"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -28623,51 +30988,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="32"/>
       <c r="P35" s="32"/>
       <c r="Q35" s="32"/>
       <c r="R35" s="32"/>
       <c r="S35" s="32"/>
       <c r="T35" s="32"/>
       <c r="U35" s="32"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -29224,650 +31589,650 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="37" t="n">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D6" s="38" t="n">
         <v>23</v>
       </c>
       <c r="E6" s="37" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="37" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G6" s="37" t="n">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H6" s="37" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I6" s="37" t="n">
         <v>36</v>
       </c>
       <c r="J6" s="37" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="37" t="n">
         <v>17</v>
       </c>
       <c r="L6" s="37" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M6" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="38" t="n">
         <v>6</v>
       </c>
       <c r="O6" s="37" t="n">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="P6" s="37" t="n">
         <v>25</v>
       </c>
       <c r="Q6" s="37" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="37" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="37" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="37" t="n">
-        <v>4728</v>
+        <v>4715</v>
       </c>
       <c r="D7" s="38" t="n">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E7" s="37" t="n">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="F7" s="37" t="n">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="G7" s="37" t="n">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="H7" s="37" t="n">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="I7" s="37" t="n">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="J7" s="37" t="n">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="K7" s="37" t="n">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="L7" s="37" t="n">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="M7" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="38" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O7" s="37" t="n">
-        <v>3770</v>
+        <v>3751</v>
       </c>
       <c r="P7" s="37" t="n">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="Q7" s="37" t="n">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="R7" s="37" t="n">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="S7" s="37" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="T7" s="37" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="U7" s="39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="37" t="n">
-        <v>6034</v>
+        <v>6057</v>
       </c>
       <c r="D8" s="38" t="n">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="E8" s="37" t="n">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F8" s="37" t="n">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="G8" s="37" t="n">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="H8" s="37" t="n">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="I8" s="37" t="n">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="J8" s="37" t="n">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="K8" s="37" t="n">
         <v>772</v>
       </c>
       <c r="L8" s="37" t="n">
-        <v>414</v>
+        <v>469</v>
       </c>
       <c r="M8" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="38" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="O8" s="37" t="n">
-        <v>3000</v>
+        <v>2996</v>
       </c>
       <c r="P8" s="37" t="n">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="Q8" s="37" t="n">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="R8" s="37" t="n">
+        <v>204</v>
+      </c>
+      <c r="S8" s="37" t="n">
+        <v>246</v>
+      </c>
+      <c r="T8" s="37" t="n">
+        <v>470</v>
+      </c>
+      <c r="U8" s="39" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="37" t="n">
+        <v>3198</v>
+      </c>
+      <c r="D9" s="38" t="n">
+        <v>459</v>
+      </c>
+      <c r="E9" s="37" t="n">
+        <v>170</v>
+      </c>
+      <c r="F9" s="37" t="n">
         <v>198</v>
       </c>
-      <c r="S8" s="37" t="n">
-[...27 lines deleted...]
-      </c>
       <c r="G9" s="37" t="n">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="H9" s="37" t="n">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="I9" s="37" t="n">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J9" s="37" t="n">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="K9" s="37" t="n">
         <v>506</v>
       </c>
       <c r="L9" s="37" t="n">
-        <v>301</v>
+        <v>332</v>
       </c>
       <c r="M9" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="38" t="n">
         <v>22</v>
       </c>
       <c r="O9" s="37" t="n">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="P9" s="37" t="n">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="Q9" s="37" t="n">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="R9" s="37" t="n">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="S9" s="37" t="n">
         <v>168</v>
       </c>
       <c r="T9" s="37" t="n">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="U9" s="39" t="n">
-        <v>353</v>
+        <v>367</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="37" t="n">
-        <v>1295</v>
+        <v>1289</v>
       </c>
       <c r="D10" s="38" t="n">
         <v>144</v>
       </c>
       <c r="E10" s="37" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F10" s="37" t="n">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G10" s="37" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H10" s="37" t="n">
         <v>173</v>
       </c>
       <c r="I10" s="37" t="n">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="J10" s="37" t="n">
         <v>209</v>
       </c>
       <c r="K10" s="37" t="n">
         <v>249</v>
       </c>
       <c r="L10" s="37" t="n">
         <v>169</v>
       </c>
       <c r="M10" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="38" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="O10" s="37" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="P10" s="37" t="n">
         <v>64</v>
       </c>
       <c r="Q10" s="37" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="R10" s="37" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S10" s="37" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T10" s="37" t="n">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="U10" s="39" t="n">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="37" t="n">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D11" s="38" t="n">
         <v>25</v>
       </c>
       <c r="E11" s="37" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="37" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="37" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="37" t="n">
         <v>61</v>
       </c>
       <c r="I11" s="37" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" s="37" t="n">
         <v>61</v>
       </c>
       <c r="K11" s="37" t="n">
         <v>55</v>
       </c>
       <c r="L11" s="37" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="38" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O11" s="37" t="n">
         <v>15</v>
       </c>
       <c r="P11" s="37" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q11" s="37" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="R11" s="37" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="S11" s="37" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T11" s="37" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="U11" s="39" t="n">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="37" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D12" s="38" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="37" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="37" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="37" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="37" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I12" s="37" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J12" s="37" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="37" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="37" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M12" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="38" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="37" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="37" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="37" t="n">
         <v>3</v>
       </c>
       <c r="R12" s="37" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="37" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="37" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="39" t="n">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="37" t="n">
         <v>59</v>
       </c>
       <c r="D13" s="38" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="37" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="37" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="37" t="n">
         <v>18</v>
       </c>
       <c r="H13" s="37" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="37" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="37" t="n">
         <v>3</v>
@@ -29885,1024 +32250,1024 @@
         <v>2</v>
       </c>
       <c r="O13" s="37" t="n">
         <v>4</v>
       </c>
       <c r="P13" s="37" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="37" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="37" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="37" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="39" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="37" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D14" s="38" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="37" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="37" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="37" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H14" s="37" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="37" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="37" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="37" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="37" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O14" s="37" t="n">
         <v>1</v>
       </c>
       <c r="P14" s="37" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="37" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="37" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="37" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="39" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="37" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D15" s="38" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="37" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="37" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="37" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H15" s="37" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I15" s="37" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="37" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="37" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="37" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M15" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="38" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="37" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="37" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="37" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="37" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="37" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="39" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="37" t="n">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="D16" s="38" t="n">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="37"/>
       <c r="I16" s="37"/>
       <c r="J16" s="37"/>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="39"/>
       <c r="N16" s="38" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="O16" s="37" t="n">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="P16" s="37" t="n">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="Q16" s="37" t="n">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="R16" s="37" t="n">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="S16" s="37" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T16" s="37" t="n">
         <v>68</v>
       </c>
       <c r="U16" s="39" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="37" t="n">
-        <v>1158</v>
+        <v>1145</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="37" t="n">
-        <v>1158</v>
+        <v>1145</v>
       </c>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
       <c r="L17" s="37"/>
       <c r="M17" s="39"/>
       <c r="N17" s="38" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O17" s="37" t="n">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="P17" s="37" t="n">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="Q17" s="37" t="n">
         <v>192</v>
       </c>
       <c r="R17" s="37" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S17" s="37" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T17" s="37" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="U17" s="39" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="37" t="n">
-        <v>1332</v>
+        <v>1308</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37" t="n">
-        <v>1332</v>
+        <v>1308</v>
       </c>
       <c r="G18" s="37"/>
       <c r="H18" s="37"/>
       <c r="I18" s="37"/>
       <c r="J18" s="37"/>
       <c r="K18" s="37"/>
       <c r="L18" s="37"/>
       <c r="M18" s="39"/>
       <c r="N18" s="38" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O18" s="37" t="n">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="P18" s="37" t="n">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="Q18" s="37" t="n">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="R18" s="37" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S18" s="37" t="n">
         <v>20</v>
       </c>
       <c r="T18" s="37" t="n">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="U18" s="39" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="37" t="n">
-        <v>1717</v>
+        <v>1697</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37" t="n">
-        <v>1717</v>
+        <v>1697</v>
       </c>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
       <c r="L19" s="37"/>
       <c r="M19" s="39"/>
       <c r="N19" s="38" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="O19" s="37" t="n">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="P19" s="37" t="n">
         <v>235</v>
       </c>
       <c r="Q19" s="37" t="n">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="R19" s="37" t="n">
         <v>54</v>
       </c>
       <c r="S19" s="37" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="T19" s="37" t="n">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="U19" s="39" t="n">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="37" t="n">
-        <v>2279</v>
+        <v>2267</v>
       </c>
       <c r="D20" s="38"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37" t="n">
-        <v>2279</v>
+        <v>2267</v>
       </c>
       <c r="I20" s="37"/>
       <c r="J20" s="37"/>
       <c r="K20" s="37"/>
       <c r="L20" s="37"/>
       <c r="M20" s="39"/>
       <c r="N20" s="38" t="n">
         <v>9</v>
       </c>
       <c r="O20" s="37" t="n">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="P20" s="37" t="n">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="Q20" s="37" t="n">
         <v>112</v>
       </c>
       <c r="R20" s="37" t="n">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="S20" s="37" t="n">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="T20" s="37" t="n">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="U20" s="39" t="n">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="37" t="n">
-        <v>2398</v>
+        <v>2388</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37" t="n">
-        <v>2398</v>
+        <v>2388</v>
       </c>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="39"/>
       <c r="N21" s="38" t="n">
         <v>6</v>
       </c>
       <c r="O21" s="37" t="n">
-        <v>1378</v>
+        <v>1370</v>
       </c>
       <c r="P21" s="37" t="n">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="Q21" s="37" t="n">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="R21" s="37" t="n">
         <v>62</v>
       </c>
       <c r="S21" s="37" t="n">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="T21" s="37" t="n">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="U21" s="39" t="n">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="37" t="n">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37" t="n">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="39"/>
       <c r="N22" s="38" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O22" s="37" t="n">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="P22" s="37" t="n">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="Q22" s="37" t="n">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="R22" s="37" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="S22" s="37" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T22" s="37" t="n">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="U22" s="39" t="n">
         <v>210</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="37" t="n">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37" t="n">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="L23" s="37"/>
       <c r="M23" s="39"/>
       <c r="N23" s="38" t="n">
         <v>5</v>
       </c>
       <c r="O23" s="37" t="n">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="P23" s="37" t="n">
         <v>192</v>
       </c>
       <c r="Q23" s="37" t="n">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="R23" s="37" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="S23" s="37" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="T23" s="37" t="n">
         <v>486</v>
       </c>
       <c r="U23" s="39" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="37" t="n">
-        <v>1218</v>
+        <v>1326</v>
       </c>
       <c r="D24" s="38"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="37"/>
       <c r="K24" s="37"/>
       <c r="L24" s="37" t="n">
-        <v>1218</v>
+        <v>1326</v>
       </c>
       <c r="M24" s="39"/>
       <c r="N24" s="38" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O24" s="37" t="n">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="P24" s="37" t="n">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="Q24" s="37" t="n">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="R24" s="37" t="n">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="S24" s="37" t="n">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="T24" s="37" t="n">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="U24" s="39" t="n">
-        <v>257</v>
+        <v>273</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="38"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
       <c r="L25" s="37"/>
       <c r="M25" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="38" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="37" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="37" t="n">
-        <v>6704</v>
+        <v>6685</v>
       </c>
       <c r="D26" s="38" t="n">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E26" s="37" t="n">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="F26" s="37" t="n">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="G26" s="37" t="n">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="H26" s="37" t="n">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="I26" s="37" t="n">
-        <v>1254</v>
+        <v>1245</v>
       </c>
       <c r="J26" s="37" t="n">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="K26" s="37" t="n">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L26" s="37" t="n">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="M26" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="38" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="37" t="n">
-        <v>6704</v>
+        <v>6685</v>
       </c>
       <c r="P26" s="37" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="37" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="37" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="37" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="37" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="37" t="n">
-        <v>6839</v>
+        <v>6887</v>
       </c>
       <c r="D27" s="38" t="n">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="E27" s="37" t="n">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F27" s="37" t="n">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="G27" s="37" t="n">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="H27" s="37" t="n">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="I27" s="37" t="n">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="J27" s="37" t="n">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="K27" s="37" t="n">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="L27" s="37" t="n">
-        <v>771</v>
+        <v>846</v>
       </c>
       <c r="M27" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="38" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="37" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="37" t="n">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="Q27" s="37" t="n">
-        <v>1128</v>
+        <v>1141</v>
       </c>
       <c r="R27" s="37" t="n">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="S27" s="37" t="n">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="T27" s="37" t="n">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="U27" s="39" t="n">
-        <v>1003</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="37" t="n">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="D28" s="38" t="n">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="E28" s="37" t="n">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F28" s="37" t="n">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="G28" s="37" t="n">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H28" s="37" t="n">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="I28" s="37" t="n">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J28" s="37" t="n">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="K28" s="37" t="n">
+        <v>144</v>
+      </c>
+      <c r="L28" s="37" t="n">
+        <v>117</v>
+      </c>
+      <c r="M28" s="39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" s="38" t="n">
+        <v>0</v>
+      </c>
+      <c r="O28" s="37" t="n">
+        <v>523</v>
+      </c>
+      <c r="P28" s="37" t="n">
+        <v>381</v>
+      </c>
+      <c r="Q28" s="37" t="n">
+        <v>285</v>
+      </c>
+      <c r="R28" s="37" t="n">
+        <v>155</v>
+      </c>
+      <c r="S28" s="37" t="n">
+        <v>119</v>
+      </c>
+      <c r="T28" s="37" t="n">
+        <v>306</v>
+      </c>
+      <c r="U28" s="39" t="n">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="37" t="n">
+        <v>853</v>
+      </c>
+      <c r="D29" s="38" t="n">
+        <v>183</v>
+      </c>
+      <c r="E29" s="37" t="n">
+        <v>69</v>
+      </c>
+      <c r="F29" s="37" t="n">
+        <v>62</v>
+      </c>
+      <c r="G29" s="37" t="n">
+        <v>93</v>
+      </c>
+      <c r="H29" s="37" t="n">
+        <v>114</v>
+      </c>
+      <c r="I29" s="37" t="n">
         <v>145</v>
-      </c>
-[...57 lines deleted...]
-        <v>142</v>
       </c>
       <c r="J29" s="37" t="n">
         <v>85</v>
       </c>
       <c r="K29" s="37" t="n">
         <v>62</v>
       </c>
       <c r="L29" s="37" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M29" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="38" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O29" s="37" t="n">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="P29" s="37" t="n">
         <v>154</v>
       </c>
       <c r="Q29" s="37" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="R29" s="37" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S29" s="37" t="n">
+        <v>27</v>
+      </c>
+      <c r="T29" s="37" t="n">
+        <v>55</v>
+      </c>
+      <c r="U29" s="39" t="n">
         <v>29</v>
       </c>
-      <c r="T29" s="37" t="n">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="37" t="n">
-        <v>16416</v>
+        <v>16436</v>
       </c>
       <c r="D30" s="38" t="n">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="E30" s="37" t="n">
-        <v>1158</v>
+        <v>1145</v>
       </c>
       <c r="F30" s="37" t="n">
-        <v>1332</v>
+        <v>1308</v>
       </c>
       <c r="G30" s="37" t="n">
-        <v>1717</v>
+        <v>1697</v>
       </c>
       <c r="H30" s="37" t="n">
-        <v>2279</v>
+        <v>2267</v>
       </c>
       <c r="I30" s="37" t="n">
-        <v>2398</v>
+        <v>2388</v>
       </c>
       <c r="J30" s="37" t="n">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="K30" s="37" t="n">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="L30" s="37" t="n">
-        <v>1218</v>
+        <v>1326</v>
       </c>
       <c r="M30" s="39" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="38" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O30" s="37" t="n">
-        <v>7641</v>
+        <v>7613</v>
       </c>
       <c r="P30" s="37" t="n">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="Q30" s="37" t="n">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="R30" s="37" t="n">
-        <v>675</v>
+        <v>690</v>
       </c>
       <c r="S30" s="37" t="n">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="T30" s="37" t="n">
         <v>2460</v>
       </c>
       <c r="U30" s="39" t="n">
-        <v>1270</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="36"/>
       <c r="L31" s="36"/>
       <c r="M31" s="36"/>
       <c r="N31" s="36"/>
       <c r="O31" s="36"/>
       <c r="P31" s="36"/>
       <c r="Q31" s="36"/>
       <c r="R31" s="36"/>
       <c r="S31" s="36"/>
       <c r="T31" s="36"/>
       <c r="U31" s="36"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="L32" s="36"/>
       <c r="M32" s="36"/>
       <c r="N32" s="36"/>
       <c r="O32" s="36"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
       <c r="T32" s="36"/>
       <c r="U32" s="36"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36"/>
       <c r="U33" s="36"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -30929,51 +33294,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="36"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36"/>
       <c r="U35" s="36"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -31530,780 +33895,780 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="41" t="n">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="D6" s="42" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E6" s="41" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F6" s="41" t="n">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G6" s="41" t="n">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H6" s="41" t="n">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I6" s="41" t="n">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J6" s="41" t="n">
         <v>42</v>
       </c>
       <c r="K6" s="41" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="L6" s="41" t="n">
         <v>7</v>
       </c>
       <c r="M6" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="42" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="O6" s="41" t="n">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="P6" s="41" t="n">
         <v>25</v>
       </c>
       <c r="Q6" s="41" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="41" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="41" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="41" t="n">
-        <v>4733</v>
+        <v>4728</v>
       </c>
       <c r="D7" s="42" t="n">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="E7" s="41" t="n">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="F7" s="41" t="n">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="G7" s="41" t="n">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="H7" s="41" t="n">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="I7" s="41" t="n">
         <v>708</v>
       </c>
       <c r="J7" s="41" t="n">
         <v>425</v>
       </c>
       <c r="K7" s="41" t="n">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="L7" s="41" t="n">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="M7" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="42" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O7" s="41" t="n">
-        <v>3778</v>
+        <v>3770</v>
       </c>
       <c r="P7" s="41" t="n">
         <v>746</v>
       </c>
       <c r="Q7" s="41" t="n">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="R7" s="41" t="n">
         <v>62</v>
       </c>
       <c r="S7" s="41" t="n">
         <v>13</v>
       </c>
       <c r="T7" s="41" t="n">
         <v>22</v>
       </c>
       <c r="U7" s="43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="41" t="n">
-        <v>5991</v>
+        <v>6034</v>
       </c>
       <c r="D8" s="42" t="n">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E8" s="41" t="n">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="F8" s="41" t="n">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="G8" s="41" t="n">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="H8" s="41" t="n">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="I8" s="41" t="n">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="J8" s="41" t="n">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="K8" s="41" t="n">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="L8" s="41" t="n">
-        <v>352</v>
+        <v>414</v>
       </c>
       <c r="M8" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="42" t="n">
         <v>21</v>
       </c>
       <c r="O8" s="41" t="n">
-        <v>2985</v>
+        <v>3000</v>
       </c>
       <c r="P8" s="41" t="n">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="Q8" s="41" t="n">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="R8" s="41" t="n">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="S8" s="41" t="n">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="T8" s="41" t="n">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="U8" s="43" t="n">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="41" t="n">
-        <v>3166</v>
+        <v>3181</v>
       </c>
       <c r="D9" s="42" t="n">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="E9" s="41" t="n">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="F9" s="41" t="n">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G9" s="41" t="n">
         <v>324</v>
       </c>
       <c r="H9" s="41" t="n">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I9" s="41" t="n">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="J9" s="41" t="n">
         <v>532</v>
       </c>
       <c r="K9" s="41" t="n">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="L9" s="41" t="n">
-        <v>266</v>
+        <v>301</v>
       </c>
       <c r="M9" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="42" t="n">
         <v>22</v>
       </c>
       <c r="O9" s="41" t="n">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="P9" s="41" t="n">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="Q9" s="41" t="n">
         <v>528</v>
       </c>
       <c r="R9" s="41" t="n">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="S9" s="41" t="n">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="T9" s="41" t="n">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="U9" s="43" t="n">
-        <v>340</v>
+        <v>353</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="41" t="n">
-        <v>1279</v>
+        <v>1295</v>
       </c>
       <c r="D10" s="42" t="n">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E10" s="41" t="n">
         <v>32</v>
       </c>
       <c r="F10" s="41" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G10" s="41" t="n">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H10" s="41" t="n">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="I10" s="41" t="n">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J10" s="41" t="n">
         <v>209</v>
       </c>
       <c r="K10" s="41" t="n">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="L10" s="41" t="n">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="M10" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="42" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O10" s="41" t="n">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="41" t="n">
         <v>64</v>
       </c>
       <c r="Q10" s="41" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="R10" s="41" t="n">
         <v>90</v>
       </c>
       <c r="S10" s="41" t="n">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="T10" s="41" t="n">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="U10" s="43" t="n">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="41" t="n">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D11" s="42" t="n">
         <v>25</v>
       </c>
       <c r="E11" s="41" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="41" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="41" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="41" t="n">
         <v>61</v>
       </c>
       <c r="I11" s="41" t="n">
         <v>27</v>
       </c>
       <c r="J11" s="41" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="K11" s="41" t="n">
         <v>55</v>
       </c>
       <c r="L11" s="41" t="n">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="42" t="n">
         <v>3</v>
       </c>
       <c r="O11" s="41" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="P11" s="41" t="n">
         <v>13</v>
       </c>
       <c r="Q11" s="41" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="R11" s="41" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="S11" s="41" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="T11" s="41" t="n">
         <v>80</v>
       </c>
       <c r="U11" s="43" t="n">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="41" t="n">
         <v>102</v>
       </c>
       <c r="D12" s="42" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="41" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="41" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="41" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="41" t="n">
         <v>28</v>
       </c>
       <c r="I12" s="41" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="41" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="41" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="41" t="n">
         <v>22</v>
       </c>
       <c r="M12" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="42" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="41" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="41" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q12" s="41" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R12" s="41" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="41" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="41" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="43" t="n">
         <v>73</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="41" t="n">
         <v>59</v>
       </c>
       <c r="D13" s="42" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="41" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="41" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="41" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H13" s="41" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="41" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="41" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="41" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="41" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M13" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="42" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="41" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P13" s="41" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="41" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="41" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="41" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="43" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="41" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="42" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="41" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="41" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="41" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="41" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="41" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="41" t="n">
         <v>2</v>
       </c>
       <c r="K14" s="41" t="n">
         <v>2</v>
       </c>
       <c r="L14" s="41" t="n">
         <v>1</v>
       </c>
       <c r="M14" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O14" s="41" t="n">
         <v>1</v>
       </c>
       <c r="P14" s="41" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="41" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="41" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="41" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="43" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="41" t="n">
         <v>71</v>
       </c>
       <c r="D15" s="42" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="41" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="41" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="41" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="41" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="41" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="41" t="n">
         <v>0</v>
@@ -32321,894 +34686,894 @@
         <v>0</v>
       </c>
       <c r="O15" s="41" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="41" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="41" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="41" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="41" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="43" t="n">
         <v>69</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="41" t="n">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="D16" s="42" t="n">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="43"/>
       <c r="N16" s="42" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O16" s="41" t="n">
-        <v>799</v>
+        <v>786</v>
       </c>
       <c r="P16" s="41" t="n">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="Q16" s="41" t="n">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="R16" s="41" t="n">
         <v>142</v>
       </c>
       <c r="S16" s="41" t="n">
         <v>48</v>
       </c>
       <c r="T16" s="41" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="U16" s="43" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="41" t="n">
-        <v>1180</v>
+        <v>1158</v>
       </c>
       <c r="D17" s="42"/>
       <c r="E17" s="41" t="n">
-        <v>1180</v>
+        <v>1158</v>
       </c>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="43"/>
       <c r="N17" s="42" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="O17" s="41" t="n">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="P17" s="41" t="n">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="Q17" s="41" t="n">
         <v>192</v>
       </c>
       <c r="R17" s="41" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="S17" s="41" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="T17" s="41" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U17" s="43" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="41" t="n">
-        <v>1349</v>
+        <v>1332</v>
       </c>
       <c r="D18" s="42"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41" t="n">
-        <v>1349</v>
+        <v>1332</v>
       </c>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
       <c r="L18" s="41"/>
       <c r="M18" s="43"/>
       <c r="N18" s="42" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="41" t="n">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="P18" s="41" t="n">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="Q18" s="41" t="n">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R18" s="41" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="S18" s="41" t="n">
         <v>20</v>
       </c>
       <c r="T18" s="41" t="n">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="U18" s="43" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="41" t="n">
-        <v>1735</v>
+        <v>1717</v>
       </c>
       <c r="D19" s="42"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41" t="n">
-        <v>1735</v>
+        <v>1717</v>
       </c>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="43"/>
       <c r="N19" s="42" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="O19" s="41" t="n">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="P19" s="41" t="n">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="Q19" s="41" t="n">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="R19" s="41" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S19" s="41" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="T19" s="41" t="n">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="U19" s="43" t="n">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="41" t="n">
-        <v>2281</v>
+        <v>2279</v>
       </c>
       <c r="D20" s="42"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41" t="n">
-        <v>2281</v>
+        <v>2279</v>
       </c>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="43"/>
       <c r="N20" s="42" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O20" s="41" t="n">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="P20" s="41" t="n">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="Q20" s="41" t="n">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="R20" s="41" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="S20" s="41" t="n">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="T20" s="41" t="n">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="U20" s="43" t="n">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="41" t="n">
-        <v>2415</v>
+        <v>2398</v>
       </c>
       <c r="D21" s="42"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41" t="n">
-        <v>2415</v>
+        <v>2398</v>
       </c>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="43"/>
       <c r="N21" s="42" t="n">
         <v>6</v>
       </c>
       <c r="O21" s="41" t="n">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="P21" s="41" t="n">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="Q21" s="41" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="R21" s="41" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="S21" s="41" t="n">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="T21" s="41" t="n">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="U21" s="43" t="n">
         <v>113</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="41" t="n">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="D22" s="42"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
       <c r="J22" s="41" t="n">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="K22" s="41"/>
       <c r="L22" s="41"/>
       <c r="M22" s="43"/>
       <c r="N22" s="42" t="n">
         <v>12</v>
       </c>
       <c r="O22" s="41" t="n">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="P22" s="41" t="n">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="Q22" s="41" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="R22" s="41" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="S22" s="41" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T22" s="41" t="n">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="U22" s="43" t="n">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="41" t="n">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="D23" s="42"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41" t="n">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="43"/>
       <c r="N23" s="42" t="n">
         <v>5</v>
       </c>
       <c r="O23" s="41" t="n">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="P23" s="41" t="n">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="Q23" s="41" t="n">
         <v>132</v>
       </c>
       <c r="R23" s="41" t="n">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="S23" s="41" t="n">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T23" s="41" t="n">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="U23" s="43" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="41" t="n">
-        <v>1078</v>
+        <v>1218</v>
       </c>
       <c r="D24" s="42"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
       <c r="K24" s="41"/>
       <c r="L24" s="41" t="n">
-        <v>1078</v>
+        <v>1218</v>
       </c>
       <c r="M24" s="43"/>
       <c r="N24" s="42" t="n">
         <v>8</v>
       </c>
       <c r="O24" s="41" t="n">
-        <v>281</v>
+        <v>315</v>
       </c>
       <c r="P24" s="41" t="n">
-        <v>123</v>
+        <v>153</v>
       </c>
       <c r="Q24" s="41" t="n">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="R24" s="41" t="n">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="S24" s="41" t="n">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T24" s="41" t="n">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="U24" s="43" t="n">
-        <v>228</v>
+        <v>257</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="42"/>
       <c r="E25" s="41"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
       <c r="J25" s="41"/>
       <c r="K25" s="41"/>
       <c r="L25" s="41"/>
       <c r="M25" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="42" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="41" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="41" t="n">
-        <v>6718</v>
+        <v>6704</v>
       </c>
       <c r="D26" s="42" t="n">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="E26" s="41" t="n">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="F26" s="41" t="n">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="G26" s="41" t="n">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="H26" s="41" t="n">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="I26" s="41" t="n">
-        <v>1260</v>
+        <v>1254</v>
       </c>
       <c r="J26" s="41" t="n">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="K26" s="41" t="n">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="L26" s="41" t="n">
-        <v>264</v>
+        <v>301</v>
       </c>
       <c r="M26" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="42" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="41" t="n">
-        <v>6718</v>
+        <v>6704</v>
       </c>
       <c r="P26" s="41" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="41" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="41" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="41" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="41" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="41" t="n">
-        <v>6778</v>
+        <v>6839</v>
       </c>
       <c r="D27" s="42" t="n">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E27" s="41" t="n">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F27" s="41" t="n">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="G27" s="41" t="n">
-        <v>812</v>
+        <v>798</v>
       </c>
       <c r="H27" s="41" t="n">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="I27" s="41" t="n">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="J27" s="41" t="n">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="K27" s="41" t="n">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="L27" s="41" t="n">
-        <v>681</v>
+        <v>771</v>
       </c>
       <c r="M27" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="42" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="41" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="41" t="n">
-        <v>1758</v>
+        <v>1772</v>
       </c>
       <c r="Q27" s="41" t="n">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="R27" s="41" t="n">
         <v>488</v>
       </c>
       <c r="S27" s="41" t="n">
         <v>351</v>
       </c>
       <c r="T27" s="41" t="n">
-        <v>2081</v>
+        <v>2097</v>
       </c>
       <c r="U27" s="43" t="n">
-        <v>976</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="41" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="D28" s="42" t="n">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="E28" s="41" t="n">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="F28" s="41" t="n">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G28" s="41" t="n">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H28" s="41" t="n">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="I28" s="41" t="n">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J28" s="41" t="n">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="K28" s="41" t="n">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="L28" s="41" t="n">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="M28" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="42" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="41" t="n">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="P28" s="41" t="n">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="Q28" s="41" t="n">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="R28" s="41" t="n">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="S28" s="41" t="n">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="T28" s="41" t="n">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="U28" s="43" t="n">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="41" t="n">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D29" s="42" t="n">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E29" s="41" t="n">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F29" s="41" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G29" s="41" t="n">
         <v>96</v>
       </c>
       <c r="H29" s="41" t="n">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I29" s="41" t="n">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J29" s="41" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="K29" s="41" t="n">
         <v>62</v>
       </c>
       <c r="L29" s="41" t="n">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M29" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="42" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="O29" s="41" t="n">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="P29" s="41" t="n">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="Q29" s="41" t="n">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="R29" s="41" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="S29" s="41" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="T29" s="41" t="n">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="U29" s="43" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="41" t="n">
-        <v>16368</v>
+        <v>16416</v>
       </c>
       <c r="D30" s="42" t="n">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="E30" s="41" t="n">
-        <v>1180</v>
+        <v>1158</v>
       </c>
       <c r="F30" s="41" t="n">
-        <v>1349</v>
+        <v>1332</v>
       </c>
       <c r="G30" s="41" t="n">
-        <v>1735</v>
+        <v>1717</v>
       </c>
       <c r="H30" s="41" t="n">
-        <v>2281</v>
+        <v>2279</v>
       </c>
       <c r="I30" s="41" t="n">
-        <v>2415</v>
+        <v>2398</v>
       </c>
       <c r="J30" s="41" t="n">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="K30" s="41" t="n">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="L30" s="41" t="n">
-        <v>1078</v>
+        <v>1218</v>
       </c>
       <c r="M30" s="43" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="42" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="O30" s="41" t="n">
-        <v>7651</v>
+        <v>7641</v>
       </c>
       <c r="P30" s="41" t="n">
-        <v>2315</v>
+        <v>2314</v>
       </c>
       <c r="Q30" s="41" t="n">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="R30" s="41" t="n">
         <v>675</v>
       </c>
       <c r="S30" s="41" t="n">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="T30" s="41" t="n">
-        <v>2437</v>
+        <v>2460</v>
       </c>
       <c r="U30" s="43" t="n">
-        <v>1239</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
       <c r="M32" s="40"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="40"/>
       <c r="Q32" s="40"/>
       <c r="R32" s="40"/>
       <c r="S32" s="40"/>
       <c r="T32" s="40"/>
       <c r="U32" s="40"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="40"/>
       <c r="M33" s="40"/>
       <c r="N33" s="40"/>
       <c r="O33" s="40"/>
       <c r="P33" s="40"/>
       <c r="Q33" s="40"/>
       <c r="R33" s="40"/>
       <c r="S33" s="40"/>
       <c r="T33" s="40"/>
       <c r="U33" s="40"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -33235,51 +35600,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="40"/>
       <c r="M35" s="40"/>
       <c r="N35" s="40"/>
       <c r="O35" s="40"/>
       <c r="P35" s="40"/>
       <c r="Q35" s="40"/>
       <c r="R35" s="40"/>
       <c r="S35" s="40"/>
       <c r="T35" s="40"/>
       <c r="U35" s="40"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -33836,715 +36201,715 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="K4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="15" t="s">
+      <c r="M4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="9" t="s">
+      <c r="O4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="R4" s="9" t="s">
+      <c r="R4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="9" t="s">
+      <c r="S4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="T4" s="9" t="s">
+      <c r="T4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="15" t="s">
+      <c r="U4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="O5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="P5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="Q5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="R5" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="S5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="T5" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="45" t="n">
-        <v>583</v>
+        <v>545</v>
       </c>
       <c r="D6" s="46" t="n">
         <v>24</v>
       </c>
       <c r="E6" s="45" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F6" s="45" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G6" s="45" t="n">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H6" s="45" t="n">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I6" s="45" t="n">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="J6" s="45" t="n">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K6" s="45" t="n">
         <v>20</v>
       </c>
       <c r="L6" s="45" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M6" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="46" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="O6" s="45" t="n">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="P6" s="45" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="45" t="n">
         <v>2</v>
       </c>
       <c r="R6" s="45" t="n">
         <v>2</v>
       </c>
       <c r="S6" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="45" t="n">
         <v>1</v>
       </c>
       <c r="U6" s="47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="45" t="n">
-        <v>4747</v>
+        <v>4733</v>
       </c>
       <c r="D7" s="46" t="n">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="E7" s="45" t="n">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F7" s="45" t="n">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="G7" s="45" t="n">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="H7" s="45" t="n">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="I7" s="45" t="n">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="J7" s="45" t="n">
         <v>425</v>
       </c>
       <c r="K7" s="45" t="n">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="L7" s="45" t="n">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="M7" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="46" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="O7" s="45" t="n">
-        <v>3799</v>
+        <v>3778</v>
       </c>
       <c r="P7" s="45" t="n">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="Q7" s="45" t="n">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="R7" s="45" t="n">
         <v>62</v>
       </c>
       <c r="S7" s="45" t="n">
         <v>13</v>
       </c>
       <c r="T7" s="45" t="n">
         <v>22</v>
       </c>
       <c r="U7" s="47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="45" t="n">
-        <v>5985</v>
+        <v>5991</v>
       </c>
       <c r="D8" s="46" t="n">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="E8" s="45" t="n">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="F8" s="45" t="n">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="G8" s="45" t="n">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="H8" s="45" t="n">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="I8" s="45" t="n">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="J8" s="45" t="n">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="K8" s="45" t="n">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="L8" s="45" t="n">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="M8" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="46" t="n">
         <v>21</v>
       </c>
       <c r="O8" s="45" t="n">
-        <v>2993</v>
+        <v>2985</v>
       </c>
       <c r="P8" s="45" t="n">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="Q8" s="45" t="n">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="R8" s="45" t="n">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="S8" s="45" t="n">
         <v>239</v>
       </c>
       <c r="T8" s="45" t="n">
         <v>457</v>
       </c>
       <c r="U8" s="47" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="45" t="n">
-        <v>3146</v>
+        <v>3166</v>
       </c>
       <c r="D9" s="46" t="n">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E9" s="45" t="n">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F9" s="45" t="n">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G9" s="45" t="n">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H9" s="45" t="n">
         <v>270</v>
       </c>
       <c r="I9" s="45" t="n">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="J9" s="45" t="n">
         <v>532</v>
       </c>
       <c r="K9" s="45" t="n">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="L9" s="45" t="n">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="M9" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="46" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="O9" s="45" t="n">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="P9" s="45" t="n">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="Q9" s="45" t="n">
         <v>528</v>
       </c>
       <c r="R9" s="45" t="n">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="S9" s="45" t="n">
         <v>173</v>
       </c>
       <c r="T9" s="45" t="n">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="U9" s="47" t="n">
-        <v>331</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="45" t="n">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="D10" s="46" t="n">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E10" s="45" t="n">
         <v>32</v>
       </c>
       <c r="F10" s="45" t="n">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G10" s="45" t="n">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H10" s="45" t="n">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="I10" s="45" t="n">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J10" s="45" t="n">
         <v>209</v>
       </c>
       <c r="K10" s="45" t="n">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="L10" s="45" t="n">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="M10" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="46" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O10" s="45" t="n">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="P10" s="45" t="n">
         <v>64</v>
       </c>
       <c r="Q10" s="45" t="n">
         <v>49</v>
       </c>
       <c r="R10" s="45" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="S10" s="45" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T10" s="45" t="n">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="U10" s="47" t="n">
-        <v>352</v>
+        <v>366</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="45" t="n">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D11" s="46" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="45" t="n">
         <v>10</v>
       </c>
       <c r="F11" s="45" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="45" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="45" t="n">
         <v>61</v>
       </c>
       <c r="I11" s="45" t="n">
         <v>27</v>
       </c>
       <c r="J11" s="45" t="n">
         <v>62</v>
       </c>
       <c r="K11" s="45" t="n">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L11" s="45" t="n">
         <v>72</v>
       </c>
       <c r="M11" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="46" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O11" s="45" t="n">
         <v>17</v>
       </c>
       <c r="P11" s="45" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="Q11" s="45" t="n">
         <v>10</v>
       </c>
       <c r="R11" s="45" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S11" s="45" t="n">
         <v>14</v>
       </c>
       <c r="T11" s="45" t="n">
         <v>80</v>
       </c>
       <c r="U11" s="47" t="n">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="45" t="n">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D12" s="46" t="n">
         <v>3</v>
       </c>
       <c r="E12" s="45" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="45" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="45" t="n">
         <v>18</v>
       </c>
       <c r="H12" s="45" t="n">
         <v>28</v>
       </c>
       <c r="I12" s="45" t="n">
         <v>9</v>
       </c>
       <c r="J12" s="45" t="n">
         <v>6</v>
       </c>
       <c r="K12" s="45" t="n">
         <v>12</v>
       </c>
       <c r="L12" s="45" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M12" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="45" t="n">
         <v>3</v>
       </c>
       <c r="P12" s="45" t="n">
         <v>4</v>
       </c>
       <c r="Q12" s="45" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R12" s="45" t="n">
         <v>3</v>
       </c>
       <c r="S12" s="45" t="n">
         <v>1</v>
       </c>
       <c r="T12" s="45" t="n">
         <v>16</v>
       </c>
       <c r="U12" s="47" t="n">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="45" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D13" s="46" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="45" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="45" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="45" t="n">
         <v>19</v>
       </c>
       <c r="H13" s="45" t="n">
         <v>21</v>
       </c>
       <c r="I13" s="45" t="n">
         <v>9</v>
       </c>
       <c r="J13" s="45" t="n">
         <v>3</v>
       </c>
       <c r="K13" s="45" t="n">
         <v>2</v>
       </c>
       <c r="L13" s="45" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M13" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="46" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="45" t="n">
         <v>5</v>
       </c>
       <c r="P13" s="45" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="45" t="n">
         <v>1</v>
       </c>
       <c r="R13" s="45" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="45" t="n">
         <v>11</v>
       </c>
       <c r="U13" s="47" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="45" t="n">
         <v>55</v>
       </c>
       <c r="D14" s="46" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="45" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="45" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="45" t="n">
         <v>17</v>
       </c>
       <c r="H14" s="45" t="n">
         <v>20</v>
       </c>
       <c r="I14" s="45" t="n">
         <v>12</v>
       </c>
       <c r="J14" s="45" t="n">
         <v>2</v>
@@ -34562,959 +36927,959 @@
         <v>0</v>
       </c>
       <c r="O14" s="45" t="n">
         <v>1</v>
       </c>
       <c r="P14" s="45" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="45" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="45" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="45" t="n">
         <v>3</v>
       </c>
       <c r="U14" s="47" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="45" t="n">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" s="46" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="45" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="45" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="45" t="n">
         <v>32</v>
       </c>
       <c r="H15" s="45" t="n">
         <v>11</v>
       </c>
       <c r="I15" s="45" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="45" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="45" t="n">
         <v>8</v>
       </c>
       <c r="L15" s="45" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M15" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="45" t="n">
         <v>1</v>
       </c>
       <c r="P15" s="45" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="45" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="45" t="n">
         <v>1</v>
       </c>
       <c r="S15" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="45" t="n">
         <v>0</v>
       </c>
       <c r="U15" s="47" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="45" t="n">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="D16" s="46" t="n">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="47"/>
       <c r="N16" s="46" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O16" s="45" t="n">
-        <v>815</v>
+        <v>799</v>
       </c>
       <c r="P16" s="45" t="n">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="Q16" s="45" t="n">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="R16" s="45" t="n">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="S16" s="45" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="T16" s="45" t="n">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="U16" s="47" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="45" t="n">
-        <v>1192</v>
+        <v>1180</v>
       </c>
       <c r="D17" s="46"/>
       <c r="E17" s="45" t="n">
-        <v>1192</v>
+        <v>1180</v>
       </c>
       <c r="F17" s="45"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
       <c r="J17" s="45"/>
       <c r="K17" s="45"/>
       <c r="L17" s="45"/>
       <c r="M17" s="47"/>
       <c r="N17" s="46" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O17" s="45" t="n">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="P17" s="45" t="n">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="Q17" s="45" t="n">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="R17" s="45" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S17" s="45" t="n">
         <v>26</v>
       </c>
       <c r="T17" s="45" t="n">
         <v>39</v>
       </c>
       <c r="U17" s="47" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="45" t="n">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="D18" s="46"/>
       <c r="E18" s="45"/>
       <c r="F18" s="45" t="n">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
       <c r="J18" s="45"/>
       <c r="K18" s="45"/>
       <c r="L18" s="45"/>
       <c r="M18" s="47"/>
       <c r="N18" s="46" t="n">
         <v>7</v>
       </c>
       <c r="O18" s="45" t="n">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="P18" s="45" t="n">
         <v>213</v>
       </c>
       <c r="Q18" s="45" t="n">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="R18" s="45" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S18" s="45" t="n">
         <v>20</v>
       </c>
       <c r="T18" s="45" t="n">
         <v>210</v>
       </c>
       <c r="U18" s="47" t="n">
         <v>68</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="45" t="n">
-        <v>1750</v>
+        <v>1735</v>
       </c>
       <c r="D19" s="46"/>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45" t="n">
-        <v>1750</v>
+        <v>1735</v>
       </c>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
       <c r="M19" s="47"/>
       <c r="N19" s="46" t="n">
         <v>10</v>
       </c>
       <c r="O19" s="45" t="n">
-        <v>752</v>
+        <v>737</v>
       </c>
       <c r="P19" s="45" t="n">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="Q19" s="45" t="n">
         <v>148</v>
       </c>
       <c r="R19" s="45" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S19" s="45" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="T19" s="45" t="n">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="U19" s="47" t="n">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="45" t="n">
-        <v>2289</v>
+        <v>2281</v>
       </c>
       <c r="D20" s="46"/>
       <c r="E20" s="45"/>
       <c r="F20" s="45"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45" t="n">
-        <v>2289</v>
+        <v>2281</v>
       </c>
       <c r="I20" s="45"/>
       <c r="J20" s="45"/>
       <c r="K20" s="45"/>
       <c r="L20" s="45"/>
       <c r="M20" s="47"/>
       <c r="N20" s="46" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="O20" s="45" t="n">
-        <v>1247</v>
+        <v>1241</v>
       </c>
       <c r="P20" s="45" t="n">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="Q20" s="45" t="n">
         <v>110</v>
       </c>
       <c r="R20" s="45" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S20" s="45" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T20" s="45" t="n">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="U20" s="47" t="n">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="45" t="n">
-        <v>2458</v>
+        <v>2415</v>
       </c>
       <c r="D21" s="46"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45" t="n">
-        <v>2458</v>
+        <v>2415</v>
       </c>
       <c r="J21" s="45"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="47"/>
       <c r="N21" s="46" t="n">
         <v>6</v>
       </c>
       <c r="O21" s="45" t="n">
-        <v>1426</v>
+        <v>1385</v>
       </c>
       <c r="P21" s="45" t="n">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="Q21" s="45" t="n">
         <v>112</v>
       </c>
       <c r="R21" s="45" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="S21" s="45" t="n">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T21" s="45" t="n">
         <v>376</v>
       </c>
       <c r="U21" s="47" t="n">
         <v>113</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="45" t="n">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="D22" s="46"/>
       <c r="E22" s="45"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45" t="n">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="47"/>
       <c r="N22" s="46" t="n">
         <v>12</v>
       </c>
       <c r="O22" s="45" t="n">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="P22" s="45" t="n">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Q22" s="45" t="n">
         <v>141</v>
       </c>
       <c r="R22" s="45" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S22" s="45" t="n">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T22" s="45" t="n">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="U22" s="47" t="n">
         <v>209</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="45" t="n">
-        <v>2143</v>
+        <v>2137</v>
       </c>
       <c r="D23" s="46"/>
       <c r="E23" s="45"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
       <c r="J23" s="45"/>
       <c r="K23" s="45" t="n">
-        <v>2143</v>
+        <v>2137</v>
       </c>
       <c r="L23" s="45"/>
       <c r="M23" s="47"/>
       <c r="N23" s="46" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O23" s="45" t="n">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="P23" s="45" t="n">
         <v>196</v>
       </c>
       <c r="Q23" s="45" t="n">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R23" s="45" t="n">
         <v>97</v>
       </c>
       <c r="S23" s="45" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T23" s="45" t="n">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="U23" s="47" t="n">
         <v>189</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="45" t="n">
-        <v>976</v>
+        <v>1078</v>
       </c>
       <c r="D24" s="46"/>
       <c r="E24" s="45"/>
       <c r="F24" s="45"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
       <c r="J24" s="45"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45" t="n">
-        <v>976</v>
+        <v>1078</v>
       </c>
       <c r="M24" s="47"/>
       <c r="N24" s="46" t="n">
         <v>8</v>
       </c>
       <c r="O24" s="45" t="n">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="P24" s="45" t="n">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="Q24" s="45" t="n">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="R24" s="45" t="n">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="S24" s="45" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="T24" s="45" t="n">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="U24" s="47" t="n">
-        <v>205</v>
+        <v>228</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="46"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
       <c r="J25" s="45"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="45" t="n">
         <v>0</v>
       </c>
       <c r="U25" s="47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="45" t="n">
-        <v>6766</v>
+        <v>6718</v>
       </c>
       <c r="D26" s="46" t="n">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="E26" s="45" t="n">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="F26" s="45" t="n">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="G26" s="45" t="n">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="H26" s="45" t="n">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="I26" s="45" t="n">
-        <v>1300</v>
+        <v>1260</v>
       </c>
       <c r="J26" s="45" t="n">
         <v>938</v>
       </c>
       <c r="K26" s="45" t="n">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="L26" s="45" t="n">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="M26" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="45" t="n">
-        <v>6766</v>
+        <v>6718</v>
       </c>
       <c r="P26" s="45" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="45" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="45" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="45" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="45" t="n">
         <v>0</v>
       </c>
       <c r="U26" s="47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="45" t="n">
-        <v>6720</v>
+        <v>6778</v>
       </c>
       <c r="D27" s="46" t="n">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E27" s="45" t="n">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="F27" s="45" t="n">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="G27" s="45" t="n">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="H27" s="45" t="n">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="I27" s="45" t="n">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="J27" s="45" t="n">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="K27" s="45" t="n">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="L27" s="45" t="n">
-        <v>615</v>
+        <v>681</v>
       </c>
       <c r="M27" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="45" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="45" t="n">
-        <v>1745</v>
+        <v>1758</v>
       </c>
       <c r="Q27" s="45" t="n">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="R27" s="45" t="n">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="S27" s="45" t="n">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="T27" s="45" t="n">
-        <v>2074</v>
+        <v>2081</v>
       </c>
       <c r="U27" s="47" t="n">
-        <v>960</v>
+        <v>976</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="7" t="s">
+      <c r="B28" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="45" t="n">
-        <v>2037</v>
+        <v>2019</v>
       </c>
       <c r="D28" s="46" t="n">
-        <v>672</v>
+        <v>656</v>
       </c>
       <c r="E28" s="45" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F28" s="45" t="n">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G28" s="45" t="n">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H28" s="45" t="n">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="I28" s="45" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="J28" s="45" t="n">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="K28" s="45" t="n">
         <v>142</v>
       </c>
       <c r="L28" s="45" t="n">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="M28" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="46" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="45" t="n">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="P28" s="45" t="n">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="Q28" s="45" t="n">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="R28" s="45" t="n">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="S28" s="45" t="n">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="T28" s="45" t="n">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="U28" s="47" t="n">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="45" t="n">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="D29" s="46" t="n">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E29" s="45" t="n">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F29" s="45" t="n">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G29" s="45" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H29" s="45" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I29" s="45" t="n">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J29" s="45" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K29" s="45" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L29" s="45" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M29" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="46" t="n">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O29" s="45" t="n">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="P29" s="45" t="n">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="Q29" s="45" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="R29" s="45" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="S29" s="45" t="n">
         <v>28</v>
       </c>
       <c r="T29" s="45" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U29" s="47" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="45" t="n">
-        <v>16382</v>
+        <v>16368</v>
       </c>
       <c r="D30" s="46" t="n">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="E30" s="45" t="n">
-        <v>1192</v>
+        <v>1180</v>
       </c>
       <c r="F30" s="45" t="n">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="G30" s="45" t="n">
-        <v>1750</v>
+        <v>1735</v>
       </c>
       <c r="H30" s="45" t="n">
-        <v>2289</v>
+        <v>2281</v>
       </c>
       <c r="I30" s="45" t="n">
-        <v>2458</v>
+        <v>2415</v>
       </c>
       <c r="J30" s="45" t="n">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="K30" s="45" t="n">
-        <v>2143</v>
+        <v>2137</v>
       </c>
       <c r="L30" s="45" t="n">
-        <v>976</v>
+        <v>1078</v>
       </c>
       <c r="M30" s="47" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="46" t="n">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O30" s="45" t="n">
-        <v>7726</v>
+        <v>7651</v>
       </c>
       <c r="P30" s="45" t="n">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="Q30" s="45" t="n">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="R30" s="45" t="n">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="S30" s="45" t="n">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="T30" s="45" t="n">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="U30" s="47" t="n">
-        <v>1214</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="N31" s="44"/>
       <c r="O31" s="44"/>
       <c r="P31" s="44"/>
       <c r="Q31" s="44"/>
       <c r="R31" s="44"/>
       <c r="S31" s="44"/>
       <c r="T31" s="44"/>
       <c r="U31" s="44"/>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="5" t="s">
+      <c r="A32" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="44"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
       <c r="N32" s="44"/>
       <c r="O32" s="44"/>
       <c r="P32" s="44"/>
       <c r="Q32" s="44"/>
       <c r="R32" s="44"/>
       <c r="S32" s="44"/>
       <c r="T32" s="44"/>
       <c r="U32" s="44"/>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
       <c r="F33" s="44"/>
       <c r="G33" s="44"/>
       <c r="H33" s="44"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
       <c r="N33" s="44"/>
       <c r="O33" s="44"/>
       <c r="P33" s="44"/>
       <c r="Q33" s="44"/>
       <c r="R33" s="44"/>
       <c r="S33" s="44"/>
       <c r="T33" s="44"/>
       <c r="U33" s="44"/>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="1"/>
@@ -35541,51 +37906,51 @@
     </row>
     <row r="35" ht="81" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="44"/>
       <c r="D35" s="44"/>
       <c r="E35" s="44"/>
       <c r="F35" s="44"/>
       <c r="G35" s="44"/>
       <c r="H35" s="44"/>
       <c r="I35" s="44"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
       <c r="N35" s="44"/>
       <c r="O35" s="44"/>
       <c r="P35" s="44"/>
       <c r="Q35" s="44"/>
       <c r="R35" s="44"/>
       <c r="S35" s="44"/>
       <c r="T35" s="44"/>
       <c r="U35" s="44"/>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>