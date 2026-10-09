--- v0 (2026-04-12)
+++ v1 (2026-10-09)
@@ -77,119 +77,122 @@
   <Override PartName="/xl/drawings/drawing32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing35.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing36.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing37.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing38.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing39.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing40.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing41.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing42.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing43.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing44.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing45.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
-[...42 lines deleted...]
-    <sheet name="1981" sheetId="44" state="visible" r:id="rId44"/>
+    <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2020" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2019" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2018" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2017" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2015" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2014" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2013" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2012" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="2011" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2010" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="2009" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet name="2008" sheetId="18" state="visible" r:id="rId18"/>
+    <sheet name="2007" sheetId="19" state="visible" r:id="rId19"/>
+    <sheet name="2006" sheetId="20" state="visible" r:id="rId20"/>
+    <sheet name="2005" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet name="2004" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet name="2003" sheetId="23" state="visible" r:id="rId23"/>
+    <sheet name="2002" sheetId="24" state="visible" r:id="rId24"/>
+    <sheet name="2001" sheetId="25" state="visible" r:id="rId25"/>
+    <sheet name="2000" sheetId="26" state="visible" r:id="rId26"/>
+    <sheet name="1999" sheetId="27" state="visible" r:id="rId27"/>
+    <sheet name="1998" sheetId="28" state="visible" r:id="rId28"/>
+    <sheet name="1997" sheetId="29" state="visible" r:id="rId29"/>
+    <sheet name="1996" sheetId="30" state="visible" r:id="rId30"/>
+    <sheet name="1995" sheetId="31" state="visible" r:id="rId31"/>
+    <sheet name="1994" sheetId="32" state="visible" r:id="rId32"/>
+    <sheet name="1993" sheetId="33" state="visible" r:id="rId33"/>
+    <sheet name="1992" sheetId="34" state="visible" r:id="rId34"/>
+    <sheet name="1991" sheetId="35" state="visible" r:id="rId35"/>
+    <sheet name="1990" sheetId="36" state="visible" r:id="rId36"/>
+    <sheet name="1989" sheetId="37" state="visible" r:id="rId37"/>
+    <sheet name="1988" sheetId="38" state="visible" r:id="rId38"/>
+    <sheet name="1987" sheetId="39" state="visible" r:id="rId39"/>
+    <sheet name="1986" sheetId="40" state="visible" r:id="rId40"/>
+    <sheet name="1985" sheetId="41" state="visible" r:id="rId41"/>
+    <sheet name="1984" sheetId="42" state="visible" r:id="rId42"/>
+    <sheet name="1983" sheetId="43" state="visible" r:id="rId43"/>
+    <sheet name="1982" sheetId="44" state="visible" r:id="rId44"/>
+    <sheet name="1981" sheetId="45" state="visible" r:id="rId45"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t xml:space="preserve">Wanderung der ständigen Wohnbevölkerung</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden 2024</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Internationale Wanderung</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Interkantonale</t>
   </si>
   <si>
     <t xml:space="preserve">Intrakantonale</t>
   </si>
   <si>
     <t xml:space="preserve">Einwanderung</t>
   </si>
   <si>
     <t xml:space="preserve">Auswanderung</t>
   </si>
   <si>
     <t xml:space="preserve">Zuzug</t>
   </si>
@@ -211,624 +214,766 @@
   <si>
     <t xml:space="preserve">Menzingen</t>
   </si>
   <si>
     <t xml:space="preserve">Neuheim</t>
   </si>
   <si>
     <t xml:space="preserve">Oberägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Risch</t>
   </si>
   <si>
     <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
     <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
     <t xml:space="preserve">Zug</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bewegungsdaten, Aktualisiert am 20.10.2025 10:11</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATPOP</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1995</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1994</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1981</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="44">
+  <numFmts count="45">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
     <numFmt numFmtId="181" formatCode="#,##0"/>
     <numFmt numFmtId="182" formatCode="#,##0"/>
     <numFmt numFmtId="183" formatCode="#,##0"/>
     <numFmt numFmtId="184" formatCode="#,##0"/>
     <numFmt numFmtId="185" formatCode="#,##0"/>
     <numFmt numFmtId="186" formatCode="#,##0"/>
     <numFmt numFmtId="187" formatCode="#,##0"/>
     <numFmt numFmtId="188" formatCode="#,##0"/>
     <numFmt numFmtId="189" formatCode="#,##0"/>
     <numFmt numFmtId="190" formatCode="#,##0"/>
     <numFmt numFmtId="191" formatCode="#,##0"/>
     <numFmt numFmtId="192" formatCode="#,##0"/>
     <numFmt numFmtId="193" formatCode="#,##0"/>
     <numFmt numFmtId="194" formatCode="#,##0"/>
     <numFmt numFmtId="195" formatCode="#,##0"/>
     <numFmt numFmtId="196" formatCode="#,##0"/>
     <numFmt numFmtId="197" formatCode="#,##0"/>
     <numFmt numFmtId="198" formatCode="#,##0"/>
     <numFmt numFmtId="199" formatCode="#,##0"/>
     <numFmt numFmtId="200" formatCode="#,##0"/>
     <numFmt numFmtId="201" formatCode="#,##0"/>
     <numFmt numFmtId="202" formatCode="#,##0"/>
     <numFmt numFmtId="203" formatCode="#,##0"/>
     <numFmt numFmtId="204" formatCode="#,##0"/>
     <numFmt numFmtId="205" formatCode="#,##0"/>
     <numFmt numFmtId="206" formatCode="#,##0"/>
     <numFmt numFmtId="207" formatCode="#,##0"/>
     <numFmt numFmtId="208" formatCode="#,##0"/>
     <numFmt numFmtId="209" formatCode="#,##0"/>
+    <numFmt numFmtId="210" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...12 lines deleted...]
-      <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD9D9D9"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="184" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="184" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="185" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="186" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="186" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="188" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="189" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="190" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="190" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="192" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="193" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="193" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="194" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="194" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="194" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="195" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="195" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="196" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="196" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="197" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="197" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="198" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="198" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="198" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="199" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="199" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="199" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="200" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="200" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="201" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="201" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="202" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="203" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="203" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="204" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="205" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="206" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="206" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="207" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="207" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="208" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="208" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="208" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="209" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="209" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="209" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
@@ -902,50 +1047,53 @@
 <file path=xl/drawings/_rels/drawing37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
@@ -2229,50 +2377,84 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing44.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing45.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
@@ -2810,50 +2992,53 @@
 
 <file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings38.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing38.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing39.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing40.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings41.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing41.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings42.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing42.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing43.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings43.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing43.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing44.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings44.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing44.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings45.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing45.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
@@ -2939,430 +3124,430 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="12" t="n">
-[...15 lines deleted...]
-        <v>4169</v>
+      <c r="B6" s="4" t="n">
+        <v>2752</v>
+      </c>
+      <c r="C6" s="7" t="n">
+        <v>2101</v>
+      </c>
+      <c r="D6" s="4" t="n">
+        <v>3796</v>
+      </c>
+      <c r="E6" s="7" t="n">
+        <v>3452</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>3799</v>
+      </c>
+      <c r="G6" s="7" t="n">
+        <v>3799</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="12" t="n">
-[...15 lines deleted...]
-        <v>783</v>
+      <c r="B7" s="4" t="n">
+        <v>441</v>
+      </c>
+      <c r="C7" s="7" t="n">
+        <v>328</v>
+      </c>
+      <c r="D7" s="4" t="n">
+        <v>760</v>
+      </c>
+      <c r="E7" s="7" t="n">
+        <v>641</v>
+      </c>
+      <c r="F7" s="4" t="n">
+        <v>856</v>
+      </c>
+      <c r="G7" s="7" t="n">
+        <v>619</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="12" t="n">
-[...15 lines deleted...]
-        <v>554</v>
+      <c r="B8" s="4" t="n">
+        <v>323</v>
+      </c>
+      <c r="C8" s="7" t="n">
+        <v>207</v>
+      </c>
+      <c r="D8" s="4" t="n">
+        <v>534</v>
+      </c>
+      <c r="E8" s="7" t="n">
+        <v>505</v>
+      </c>
+      <c r="F8" s="4" t="n">
+        <v>580</v>
+      </c>
+      <c r="G8" s="7" t="n">
+        <v>507</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="12" t="n">
-[...15 lines deleted...]
-        <v>307</v>
+      <c r="B9" s="4" t="n">
+        <v>113</v>
+      </c>
+      <c r="C9" s="7" t="n">
+        <v>121</v>
+      </c>
+      <c r="D9" s="4" t="n">
+        <v>173</v>
+      </c>
+      <c r="E9" s="7" t="n">
+        <v>181</v>
+      </c>
+      <c r="F9" s="4" t="n">
+        <v>250</v>
+      </c>
+      <c r="G9" s="7" t="n">
+        <v>233</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="12" t="n">
-[...11 lines deleted...]
-      <c r="F10" s="12" t="n">
+      <c r="B10" s="4" t="n">
+        <v>89</v>
+      </c>
+      <c r="C10" s="7" t="n">
+        <v>60</v>
+      </c>
+      <c r="D10" s="4" t="n">
+        <v>147</v>
+      </c>
+      <c r="E10" s="7" t="n">
+        <v>87</v>
+      </c>
+      <c r="F10" s="4" t="n">
+        <v>197</v>
+      </c>
+      <c r="G10" s="7" t="n">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="C11" s="7" t="n">
+        <v>42</v>
+      </c>
+      <c r="D11" s="4" t="n">
+        <v>59</v>
+      </c>
+      <c r="E11" s="7" t="n">
+        <v>67</v>
+      </c>
+      <c r="F11" s="4" t="n">
+        <v>82</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="4" t="n">
+        <v>118</v>
+      </c>
+      <c r="C12" s="7" t="n">
+        <v>97</v>
+      </c>
+      <c r="D12" s="4" t="n">
+        <v>202</v>
+      </c>
+      <c r="E12" s="7" t="n">
+        <v>147</v>
+      </c>
+      <c r="F12" s="4" t="n">
+        <v>190</v>
+      </c>
+      <c r="G12" s="7" t="n">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="4" t="n">
+        <v>185</v>
+      </c>
+      <c r="C13" s="7" t="n">
+        <v>138</v>
+      </c>
+      <c r="D13" s="4" t="n">
+        <v>377</v>
+      </c>
+      <c r="E13" s="7" t="n">
+        <v>335</v>
+      </c>
+      <c r="F13" s="4" t="n">
+        <v>216</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="4" t="n">
+        <v>108</v>
+      </c>
+      <c r="C14" s="7" t="n">
+        <v>130</v>
+      </c>
+      <c r="D14" s="4" t="n">
+        <v>248</v>
+      </c>
+      <c r="E14" s="7" t="n">
+        <v>257</v>
+      </c>
+      <c r="F14" s="4" t="n">
+        <v>302</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="4" t="n">
+        <v>95</v>
+      </c>
+      <c r="C15" s="7" t="n">
+        <v>124</v>
+      </c>
+      <c r="D15" s="4" t="n">
         <v>184</v>
       </c>
-      <c r="G10" s="3" t="n">
-[...19 lines deleted...]
-      <c r="F11" s="12" t="n">
+      <c r="E15" s="7" t="n">
+        <v>189</v>
+      </c>
+      <c r="F15" s="4" t="n">
+        <v>268</v>
+      </c>
+      <c r="G15" s="7" t="n">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="4" t="n">
+        <v>74</v>
+      </c>
+      <c r="C16" s="7" t="n">
+        <v>89</v>
+      </c>
+      <c r="D16" s="4" t="n">
+        <v>115</v>
+      </c>
+      <c r="E16" s="7" t="n">
+        <v>129</v>
+      </c>
+      <c r="F16" s="4" t="n">
+        <v>138</v>
+      </c>
+      <c r="G16" s="7" t="n">
         <v>91</v>
       </c>
-      <c r="G11" s="3" t="n">
-[...116 lines deleted...]
-      </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="12" t="n">
-[...15 lines deleted...]
-        <v>1296</v>
+      <c r="B17" s="4" t="n">
+        <v>1176</v>
+      </c>
+      <c r="C17" s="7" t="n">
+        <v>765</v>
+      </c>
+      <c r="D17" s="4" t="n">
+        <v>997</v>
+      </c>
+      <c r="E17" s="7" t="n">
+        <v>914</v>
+      </c>
+      <c r="F17" s="4" t="n">
+        <v>720</v>
+      </c>
+      <c r="G17" s="7" t="n">
+        <v>1267</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
-      <c r="B18" s="6"/>
-[...7 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="6"/>
-[...4 lines deleted...]
-      <c r="G19" s="6"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="6"/>
-[...4 lines deleted...]
-      <c r="G20" s="6"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
-      <c r="B21" s="6"/>
-[...4 lines deleted...]
-      <c r="G21" s="6"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="6"/>
-[...4 lines deleted...]
-      <c r="G22" s="6"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
@@ -3929,422 +4114,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="39" t="n">
-        <v>3142</v>
+        <v>3186</v>
       </c>
       <c r="C6" s="40" t="n">
-        <v>2162</v>
+        <v>2170</v>
       </c>
       <c r="D6" s="39" t="n">
-        <v>3891</v>
+        <v>3770</v>
       </c>
       <c r="E6" s="40" t="n">
-        <v>3457</v>
+        <v>3672</v>
       </c>
       <c r="F6" s="39" t="n">
-        <v>4160</v>
+        <v>4168</v>
       </c>
       <c r="G6" s="40" t="n">
-        <v>4160</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="39" t="n">
-        <v>547</v>
+        <v>518</v>
       </c>
       <c r="C7" s="40" t="n">
-        <v>336</v>
+        <v>359</v>
       </c>
       <c r="D7" s="39" t="n">
-        <v>676</v>
+        <v>774</v>
       </c>
       <c r="E7" s="40" t="n">
-        <v>643</v>
+        <v>697</v>
       </c>
       <c r="F7" s="39" t="n">
-        <v>751</v>
+        <v>932</v>
       </c>
       <c r="G7" s="40" t="n">
-        <v>804</v>
+        <v>759</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="39" t="n">
-        <v>314</v>
+        <v>376</v>
       </c>
       <c r="C8" s="40" t="n">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="D8" s="39" t="n">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="E8" s="40" t="n">
-        <v>451</v>
+        <v>533</v>
       </c>
       <c r="F8" s="39" t="n">
-        <v>664</v>
+        <v>602</v>
       </c>
       <c r="G8" s="40" t="n">
-        <v>487</v>
+        <v>560</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="39" t="n">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="C9" s="40" t="n">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D9" s="39" t="n">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="E9" s="40" t="n">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="F9" s="39" t="n">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="G9" s="40" t="n">
-        <v>317</v>
+        <v>291</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="39" t="n">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="C10" s="40" t="n">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D10" s="39" t="n">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="E10" s="40" t="n">
+        <v>132</v>
+      </c>
+      <c r="F10" s="39" t="n">
+        <v>140</v>
+      </c>
+      <c r="G10" s="40" t="n">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="39" t="n">
+        <v>49</v>
+      </c>
+      <c r="C11" s="40" t="n">
+        <v>50</v>
+      </c>
+      <c r="D11" s="39" t="n">
+        <v>83</v>
+      </c>
+      <c r="E11" s="40" t="n">
+        <v>59</v>
+      </c>
+      <c r="F11" s="39" t="n">
+        <v>128</v>
+      </c>
+      <c r="G11" s="40" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="39" t="n">
+        <v>128</v>
+      </c>
+      <c r="C12" s="40" t="n">
+        <v>105</v>
+      </c>
+      <c r="D12" s="39" t="n">
+        <v>157</v>
+      </c>
+      <c r="E12" s="40" t="n">
+        <v>154</v>
+      </c>
+      <c r="F12" s="39" t="n">
+        <v>207</v>
+      </c>
+      <c r="G12" s="40" t="n">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="39" t="n">
+        <v>151</v>
+      </c>
+      <c r="C13" s="40" t="n">
+        <v>103</v>
+      </c>
+      <c r="D13" s="39" t="n">
+        <v>350</v>
+      </c>
+      <c r="E13" s="40" t="n">
+        <v>407</v>
+      </c>
+      <c r="F13" s="39" t="n">
+        <v>241</v>
+      </c>
+      <c r="G13" s="40" t="n">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="39" t="n">
+        <v>221</v>
+      </c>
+      <c r="C14" s="40" t="n">
+        <v>90</v>
+      </c>
+      <c r="D14" s="39" t="n">
+        <v>265</v>
+      </c>
+      <c r="E14" s="40" t="n">
+        <v>245</v>
+      </c>
+      <c r="F14" s="39" t="n">
+        <v>373</v>
+      </c>
+      <c r="G14" s="40" t="n">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="39" t="n">
+        <v>156</v>
+      </c>
+      <c r="C15" s="40" t="n">
+        <v>156</v>
+      </c>
+      <c r="D15" s="39" t="n">
+        <v>168</v>
+      </c>
+      <c r="E15" s="40" t="n">
+        <v>180</v>
+      </c>
+      <c r="F15" s="39" t="n">
+        <v>292</v>
+      </c>
+      <c r="G15" s="40" t="n">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="39" t="n">
+        <v>109</v>
+      </c>
+      <c r="C16" s="40" t="n">
+        <v>103</v>
+      </c>
+      <c r="D16" s="39" t="n">
+        <v>95</v>
+      </c>
+      <c r="E16" s="40" t="n">
         <v>108</v>
       </c>
-      <c r="F10" s="39" t="n">
-[...39 lines deleted...]
-      <c r="D12" s="39" t="n">
+      <c r="F16" s="39" t="n">
         <v>118</v>
       </c>
-      <c r="E12" s="40" t="n">
-[...96 lines deleted...]
-      </c>
       <c r="G16" s="40" t="n">
-        <v>124</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="39" t="n">
-        <v>1209</v>
+        <v>1234</v>
       </c>
       <c r="C17" s="40" t="n">
-        <v>774</v>
+        <v>755</v>
       </c>
       <c r="D17" s="39" t="n">
-        <v>1080</v>
+        <v>1036</v>
       </c>
       <c r="E17" s="40" t="n">
-        <v>823</v>
+        <v>902</v>
       </c>
       <c r="F17" s="39" t="n">
-        <v>918</v>
+        <v>873</v>
       </c>
       <c r="G17" s="40" t="n">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="38"/>
       <c r="C18" s="38"/>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -4919,422 +5104,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="42" t="n">
-        <v>3166</v>
+        <v>3142</v>
       </c>
       <c r="C6" s="43" t="n">
-        <v>2223</v>
+        <v>2162</v>
       </c>
       <c r="D6" s="42" t="n">
-        <v>3666</v>
+        <v>3891</v>
       </c>
       <c r="E6" s="43" t="n">
-        <v>3199</v>
+        <v>3457</v>
       </c>
       <c r="F6" s="42" t="n">
-        <v>3820</v>
+        <v>4160</v>
       </c>
       <c r="G6" s="43" t="n">
-        <v>3820</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="42" t="n">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="C7" s="43" t="n">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="D7" s="42" t="n">
-        <v>772</v>
+        <v>676</v>
       </c>
       <c r="E7" s="43" t="n">
-        <v>591</v>
+        <v>643</v>
       </c>
       <c r="F7" s="42" t="n">
-        <v>849</v>
+        <v>751</v>
       </c>
       <c r="G7" s="43" t="n">
-        <v>648</v>
+        <v>804</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="42" t="n">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="C8" s="43" t="n">
+        <v>233</v>
+      </c>
+      <c r="D8" s="42" t="n">
+        <v>527</v>
+      </c>
+      <c r="E8" s="43" t="n">
+        <v>451</v>
+      </c>
+      <c r="F8" s="42" t="n">
+        <v>664</v>
+      </c>
+      <c r="G8" s="43" t="n">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="42" t="n">
+        <v>178</v>
+      </c>
+      <c r="C9" s="43" t="n">
+        <v>136</v>
+      </c>
+      <c r="D9" s="42" t="n">
+        <v>234</v>
+      </c>
+      <c r="E9" s="43" t="n">
+        <v>287</v>
+      </c>
+      <c r="F9" s="42" t="n">
+        <v>281</v>
+      </c>
+      <c r="G9" s="43" t="n">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="42" t="n">
+        <v>73</v>
+      </c>
+      <c r="C10" s="43" t="n">
+        <v>62</v>
+      </c>
+      <c r="D10" s="42" t="n">
+        <v>148</v>
+      </c>
+      <c r="E10" s="43" t="n">
+        <v>108</v>
+      </c>
+      <c r="F10" s="42" t="n">
+        <v>169</v>
+      </c>
+      <c r="G10" s="43" t="n">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="42" t="n">
+        <v>50</v>
+      </c>
+      <c r="C11" s="43" t="n">
+        <v>31</v>
+      </c>
+      <c r="D11" s="42" t="n">
+        <v>85</v>
+      </c>
+      <c r="E11" s="43" t="n">
+        <v>50</v>
+      </c>
+      <c r="F11" s="42" t="n">
+        <v>145</v>
+      </c>
+      <c r="G11" s="43" t="n">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="42" t="n">
+        <v>133</v>
+      </c>
+      <c r="C12" s="43" t="n">
+        <v>102</v>
+      </c>
+      <c r="D12" s="42" t="n">
+        <v>118</v>
+      </c>
+      <c r="E12" s="43" t="n">
+        <v>165</v>
+      </c>
+      <c r="F12" s="42" t="n">
+        <v>181</v>
+      </c>
+      <c r="G12" s="43" t="n">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="42" t="n">
+        <v>136</v>
+      </c>
+      <c r="C13" s="43" t="n">
+        <v>147</v>
+      </c>
+      <c r="D13" s="42" t="n">
+        <v>502</v>
+      </c>
+      <c r="E13" s="43" t="n">
+        <v>445</v>
+      </c>
+      <c r="F13" s="42" t="n">
+        <v>311</v>
+      </c>
+      <c r="G13" s="43" t="n">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="42" t="n">
+        <v>256</v>
+      </c>
+      <c r="C14" s="43" t="n">
+        <v>103</v>
+      </c>
+      <c r="D14" s="42" t="n">
+        <v>250</v>
+      </c>
+      <c r="E14" s="43" t="n">
+        <v>209</v>
+      </c>
+      <c r="F14" s="42" t="n">
+        <v>302</v>
+      </c>
+      <c r="G14" s="43" t="n">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="42" t="n">
+        <v>144</v>
+      </c>
+      <c r="C15" s="43" t="n">
+        <v>129</v>
+      </c>
+      <c r="D15" s="42" t="n">
+        <v>155</v>
+      </c>
+      <c r="E15" s="43" t="n">
+        <v>172</v>
+      </c>
+      <c r="F15" s="42" t="n">
+        <v>334</v>
+      </c>
+      <c r="G15" s="43" t="n">
         <v>243</v>
       </c>
-      <c r="D8" s="42" t="n">
-[...171 lines deleted...]
-      </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="42" t="n">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C16" s="43" t="n">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="D16" s="42" t="n">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="E16" s="43" t="n">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="F16" s="42" t="n">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="G16" s="43" t="n">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="42" t="n">
-        <v>1224</v>
+        <v>1209</v>
       </c>
       <c r="C17" s="43" t="n">
-        <v>744</v>
+        <v>774</v>
       </c>
       <c r="D17" s="42" t="n">
-        <v>1047</v>
+        <v>1080</v>
       </c>
       <c r="E17" s="43" t="n">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F17" s="42" t="n">
-        <v>884</v>
+        <v>918</v>
       </c>
       <c r="G17" s="43" t="n">
-        <v>1059</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="41"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -5909,422 +6094,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="45" t="n">
-        <v>3223</v>
+        <v>3166</v>
       </c>
       <c r="C6" s="46" t="n">
-        <v>2002</v>
+        <v>2223</v>
       </c>
       <c r="D6" s="45" t="n">
-        <v>3310</v>
+        <v>3666</v>
       </c>
       <c r="E6" s="46" t="n">
-        <v>3363</v>
+        <v>3199</v>
       </c>
       <c r="F6" s="45" t="n">
-        <v>3678</v>
+        <v>3820</v>
       </c>
       <c r="G6" s="46" t="n">
-        <v>3678</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="45" t="n">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C7" s="46" t="n">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="D7" s="45" t="n">
-        <v>574</v>
+        <v>772</v>
       </c>
       <c r="E7" s="46" t="n">
-        <v>616</v>
+        <v>591</v>
       </c>
       <c r="F7" s="45" t="n">
-        <v>705</v>
+        <v>849</v>
       </c>
       <c r="G7" s="46" t="n">
-        <v>697</v>
+        <v>648</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="45" t="n">
-        <v>395</v>
+        <v>330</v>
       </c>
       <c r="C8" s="46" t="n">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="D8" s="45" t="n">
-        <v>439</v>
+        <v>465</v>
       </c>
       <c r="E8" s="46" t="n">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F8" s="45" t="n">
-        <v>575</v>
+        <v>458</v>
       </c>
       <c r="G8" s="46" t="n">
-        <v>443</v>
+        <v>496</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="45" t="n">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C9" s="46" t="n">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="D9" s="45" t="n">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="E9" s="46" t="n">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="F9" s="45" t="n">
-        <v>250</v>
+        <v>285</v>
       </c>
       <c r="G9" s="46" t="n">
-        <v>289</v>
+        <v>259</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="45" t="n">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C10" s="46" t="n">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D10" s="45" t="n">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="E10" s="46" t="n">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="F10" s="45" t="n">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G10" s="46" t="n">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="45" t="n">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C11" s="46" t="n">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D11" s="45" t="n">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E11" s="46" t="n">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="F11" s="45" t="n">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="G11" s="46" t="n">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="45" t="n">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="C12" s="46" t="n">
+        <v>133</v>
+      </c>
+      <c r="D12" s="45" t="n">
+        <v>167</v>
+      </c>
+      <c r="E12" s="46" t="n">
+        <v>129</v>
+      </c>
+      <c r="F12" s="45" t="n">
+        <v>217</v>
+      </c>
+      <c r="G12" s="46" t="n">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="45" t="n">
+        <v>168</v>
+      </c>
+      <c r="C13" s="46" t="n">
         <v>98</v>
       </c>
-      <c r="D12" s="45" t="n">
-[...8 lines deleted...]
-      <c r="G12" s="46" t="n">
+      <c r="D13" s="45" t="n">
+        <v>311</v>
+      </c>
+      <c r="E13" s="46" t="n">
+        <v>411</v>
+      </c>
+      <c r="F13" s="45" t="n">
+        <v>255</v>
+      </c>
+      <c r="G13" s="46" t="n">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="45" t="n">
+        <v>222</v>
+      </c>
+      <c r="C14" s="46" t="n">
+        <v>121</v>
+      </c>
+      <c r="D14" s="45" t="n">
+        <v>234</v>
+      </c>
+      <c r="E14" s="46" t="n">
+        <v>174</v>
+      </c>
+      <c r="F14" s="45" t="n">
+        <v>333</v>
+      </c>
+      <c r="G14" s="46" t="n">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="45" t="n">
         <v>162</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="C15" s="46" t="n">
-        <v>100</v>
+        <v>142</v>
       </c>
       <c r="D15" s="45" t="n">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E15" s="46" t="n">
-        <v>194</v>
+        <v>155</v>
       </c>
       <c r="F15" s="45" t="n">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="G15" s="46" t="n">
-        <v>251</v>
+        <v>241</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="45" t="n">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C16" s="46" t="n">
+        <v>126</v>
+      </c>
+      <c r="D16" s="45" t="n">
+        <v>108</v>
+      </c>
+      <c r="E16" s="46" t="n">
+        <v>89</v>
+      </c>
+      <c r="F16" s="45" t="n">
         <v>96</v>
       </c>
-      <c r="D16" s="45" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="46" t="n">
-        <v>108</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="45" t="n">
-        <v>1204</v>
+        <v>1224</v>
       </c>
       <c r="C17" s="46" t="n">
-        <v>705</v>
+        <v>744</v>
       </c>
       <c r="D17" s="45" t="n">
-        <v>881</v>
+        <v>1047</v>
       </c>
       <c r="E17" s="46" t="n">
-        <v>789</v>
+        <v>822</v>
       </c>
       <c r="F17" s="45" t="n">
-        <v>759</v>
+        <v>884</v>
       </c>
       <c r="G17" s="46" t="n">
-        <v>964</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="44"/>
       <c r="C18" s="44"/>
       <c r="D18" s="44"/>
       <c r="E18" s="44"/>
       <c r="F18" s="44"/>
       <c r="G18" s="44"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="44"/>
       <c r="C20" s="44"/>
       <c r="D20" s="44"/>
       <c r="E20" s="44"/>
       <c r="F20" s="44"/>
       <c r="G20" s="44"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="44"/>
       <c r="G21" s="44"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -6899,422 +7084,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="48" t="n">
-        <v>2948</v>
+        <v>3223</v>
       </c>
       <c r="C6" s="49" t="n">
-        <v>1756</v>
+        <v>2002</v>
       </c>
       <c r="D6" s="48" t="n">
-        <v>3428</v>
+        <v>3310</v>
       </c>
       <c r="E6" s="49" t="n">
-        <v>3477</v>
+        <v>3363</v>
       </c>
       <c r="F6" s="48" t="n">
-        <v>3967</v>
+        <v>3678</v>
       </c>
       <c r="G6" s="49" t="n">
-        <v>3967</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="48" t="n">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="C7" s="49" t="n">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="D7" s="48" t="n">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="E7" s="49" t="n">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="F7" s="48" t="n">
-        <v>724</v>
+        <v>705</v>
       </c>
       <c r="G7" s="49" t="n">
-        <v>757</v>
+        <v>697</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="48" t="n">
-        <v>302</v>
+        <v>395</v>
       </c>
       <c r="C8" s="49" t="n">
-        <v>191</v>
+        <v>223</v>
       </c>
       <c r="D8" s="48" t="n">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="E8" s="49" t="n">
-        <v>513</v>
+        <v>462</v>
       </c>
       <c r="F8" s="48" t="n">
-        <v>524</v>
+        <v>575</v>
       </c>
       <c r="G8" s="49" t="n">
-        <v>572</v>
+        <v>443</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="48" t="n">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="C9" s="49" t="n">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="D9" s="48" t="n">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="E9" s="49" t="n">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="F9" s="48" t="n">
-        <v>288</v>
+        <v>250</v>
       </c>
       <c r="G9" s="49" t="n">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="48" t="n">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="C10" s="49" t="n">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="D10" s="48" t="n">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="E10" s="49" t="n">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F10" s="48" t="n">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="G10" s="49" t="n">
-        <v>174</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="48" t="n">
+        <v>45</v>
+      </c>
+      <c r="C11" s="49" t="n">
         <v>38</v>
       </c>
-      <c r="C11" s="49" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="48" t="n">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E11" s="49" t="n">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F11" s="48" t="n">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="G11" s="49" t="n">
-        <v>81</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="48" t="n">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="C12" s="49" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D12" s="48" t="n">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="E12" s="49" t="n">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F12" s="48" t="n">
-        <v>210</v>
+        <v>232</v>
       </c>
       <c r="G12" s="49" t="n">
-        <v>188</v>
+        <v>162</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="48" t="n">
         <v>196</v>
       </c>
       <c r="C13" s="49" t="n">
-        <v>93</v>
+        <v>156</v>
       </c>
       <c r="D13" s="48" t="n">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E13" s="49" t="n">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="F13" s="48" t="n">
         <v>300</v>
       </c>
       <c r="G13" s="49" t="n">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="48" t="n">
-        <v>193</v>
+        <v>159</v>
       </c>
       <c r="C14" s="49" t="n">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D14" s="48" t="n">
-        <v>232</v>
+        <v>192</v>
       </c>
       <c r="E14" s="49" t="n">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="F14" s="48" t="n">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="G14" s="49" t="n">
-        <v>320</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="48" t="n">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C15" s="49" t="n">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="D15" s="48" t="n">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E15" s="49" t="n">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="F15" s="48" t="n">
-        <v>326</v>
+        <v>274</v>
       </c>
       <c r="G15" s="49" t="n">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="48" t="n">
         <v>123</v>
       </c>
       <c r="C16" s="49" t="n">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D16" s="48" t="n">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="E16" s="49" t="n">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="F16" s="48" t="n">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="G16" s="49" t="n">
-        <v>126</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="48" t="n">
-        <v>1106</v>
+        <v>1204</v>
       </c>
       <c r="C17" s="49" t="n">
-        <v>581</v>
+        <v>705</v>
       </c>
       <c r="D17" s="48" t="n">
-        <v>962</v>
+        <v>881</v>
       </c>
       <c r="E17" s="49" t="n">
-        <v>907</v>
+        <v>789</v>
       </c>
       <c r="F17" s="48" t="n">
-        <v>960</v>
+        <v>759</v>
       </c>
       <c r="G17" s="49" t="n">
-        <v>955</v>
+        <v>964</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="47"/>
       <c r="C19" s="47"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="47"/>
       <c r="C21" s="47"/>
       <c r="D21" s="47"/>
       <c r="E21" s="47"/>
       <c r="F21" s="47"/>
       <c r="G21" s="47"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -7889,422 +8074,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="51" t="n">
-        <v>3317</v>
+        <v>2948</v>
       </c>
       <c r="C6" s="52" t="n">
-        <v>1619</v>
+        <v>1756</v>
       </c>
       <c r="D6" s="51" t="n">
-        <v>3314</v>
+        <v>3428</v>
       </c>
       <c r="E6" s="52" t="n">
-        <v>3551</v>
+        <v>3477</v>
       </c>
       <c r="F6" s="51" t="n">
-        <v>3979</v>
+        <v>3967</v>
       </c>
       <c r="G6" s="52" t="n">
-        <v>3979</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="51" t="n">
-        <v>538</v>
+        <v>505</v>
       </c>
       <c r="C7" s="52" t="n">
-        <v>278</v>
+        <v>319</v>
       </c>
       <c r="D7" s="51" t="n">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="E7" s="52" t="n">
-        <v>652</v>
+        <v>603</v>
       </c>
       <c r="F7" s="51" t="n">
-        <v>754</v>
+        <v>724</v>
       </c>
       <c r="G7" s="52" t="n">
-        <v>733</v>
+        <v>757</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="51" t="n">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="C8" s="52" t="n">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="D8" s="51" t="n">
-        <v>492</v>
+        <v>428</v>
       </c>
       <c r="E8" s="52" t="n">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="F8" s="51" t="n">
-        <v>498</v>
+        <v>524</v>
       </c>
       <c r="G8" s="52" t="n">
-        <v>554</v>
+        <v>572</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="51" t="n">
-        <v>209</v>
+        <v>119</v>
       </c>
       <c r="C9" s="52" t="n">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D9" s="51" t="n">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="E9" s="52" t="n">
-        <v>321</v>
+        <v>281</v>
       </c>
       <c r="F9" s="51" t="n">
-        <v>395</v>
+        <v>288</v>
       </c>
       <c r="G9" s="52" t="n">
-        <v>266</v>
+        <v>293</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="51" t="n">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="C10" s="52" t="n">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D10" s="51" t="n">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E10" s="52" t="n">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F10" s="51" t="n">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="G10" s="52" t="n">
-        <v>142</v>
+        <v>174</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="51" t="n">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C11" s="52" t="n">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D11" s="51" t="n">
+        <v>67</v>
+      </c>
+      <c r="E11" s="52" t="n">
         <v>57</v>
       </c>
-      <c r="E11" s="52" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="51" t="n">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="G11" s="52" t="n">
-        <v>64</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="51" t="n">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C12" s="52" t="n">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="D12" s="51" t="n">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="E12" s="52" t="n">
-        <v>157</v>
+        <v>126</v>
       </c>
       <c r="F12" s="51" t="n">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="G12" s="52" t="n">
-        <v>135</v>
+        <v>188</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="51" t="n">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="C13" s="52" t="n">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="D13" s="51" t="n">
-        <v>442</v>
+        <v>421</v>
       </c>
       <c r="E13" s="52" t="n">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="F13" s="51" t="n">
-        <v>405</v>
+        <v>300</v>
       </c>
       <c r="G13" s="52" t="n">
-        <v>205</v>
+        <v>265</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="51" t="n">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C14" s="52" t="n">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D14" s="51" t="n">
-        <v>172</v>
+        <v>232</v>
       </c>
       <c r="E14" s="52" t="n">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="F14" s="51" t="n">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="G14" s="52" t="n">
-        <v>399</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="51" t="n">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="C15" s="52" t="n">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D15" s="51" t="n">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="E15" s="52" t="n">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="F15" s="51" t="n">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="G15" s="52" t="n">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="51" t="n">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C16" s="52" t="n">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D16" s="51" t="n">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E16" s="52" t="n">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="F16" s="51" t="n">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="G16" s="52" t="n">
-        <v>102</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="51" t="n">
-        <v>1284</v>
+        <v>1106</v>
       </c>
       <c r="C17" s="52" t="n">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="D17" s="51" t="n">
-        <v>875</v>
+        <v>962</v>
       </c>
       <c r="E17" s="52" t="n">
-        <v>843</v>
+        <v>907</v>
       </c>
       <c r="F17" s="51" t="n">
-        <v>851</v>
+        <v>960</v>
       </c>
       <c r="G17" s="52" t="n">
-        <v>1114</v>
+        <v>955</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="50"/>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="50"/>
       <c r="F20" s="50"/>
       <c r="G20" s="50"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="50"/>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="50"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
       <c r="F22" s="50"/>
       <c r="G22" s="50"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -8879,422 +9064,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="54" t="n">
-        <v>2888</v>
+        <v>3317</v>
       </c>
       <c r="C6" s="55" t="n">
-        <v>1560</v>
+        <v>1619</v>
       </c>
       <c r="D6" s="54" t="n">
-        <v>3160</v>
+        <v>3314</v>
       </c>
       <c r="E6" s="55" t="n">
-        <v>3527</v>
+        <v>3551</v>
       </c>
       <c r="F6" s="54" t="n">
-        <v>3937</v>
+        <v>3979</v>
       </c>
       <c r="G6" s="55" t="n">
-        <v>3937</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="54" t="n">
-        <v>493</v>
+        <v>538</v>
       </c>
       <c r="C7" s="55" t="n">
         <v>278</v>
       </c>
       <c r="D7" s="54" t="n">
-        <v>551</v>
+        <v>594</v>
       </c>
       <c r="E7" s="55" t="n">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="F7" s="54" t="n">
-        <v>663</v>
+        <v>754</v>
       </c>
       <c r="G7" s="55" t="n">
-        <v>757</v>
+        <v>733</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="54" t="n">
-        <v>306</v>
+        <v>344</v>
       </c>
       <c r="C8" s="55" t="n">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="D8" s="54" t="n">
-        <v>403</v>
+        <v>492</v>
       </c>
       <c r="E8" s="55" t="n">
-        <v>462</v>
+        <v>525</v>
       </c>
       <c r="F8" s="54" t="n">
+        <v>498</v>
+      </c>
+      <c r="G8" s="55" t="n">
         <v>554</v>
       </c>
-      <c r="G8" s="55" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="54" t="n">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="C9" s="55" t="n">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="D9" s="54" t="n">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="E9" s="55" t="n">
-        <v>252</v>
+        <v>321</v>
       </c>
       <c r="F9" s="54" t="n">
-        <v>345</v>
+        <v>395</v>
       </c>
       <c r="G9" s="55" t="n">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="54" t="n">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="C10" s="55" t="n">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D10" s="54" t="n">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="E10" s="55" t="n">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="F10" s="54" t="n">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="G10" s="55" t="n">
-        <v>121</v>
+        <v>142</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="54" t="n">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C11" s="55" t="n">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D11" s="54" t="n">
         <v>57</v>
       </c>
       <c r="E11" s="55" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F11" s="54" t="n">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="G11" s="55" t="n">
-        <v>97</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="54" t="n">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="C12" s="55" t="n">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D12" s="54" t="n">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E12" s="55" t="n">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F12" s="54" t="n">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="G12" s="55" t="n">
-        <v>161</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="54" t="n">
-        <v>161</v>
+        <v>205</v>
       </c>
       <c r="C13" s="55" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D13" s="54" t="n">
-        <v>397</v>
+        <v>442</v>
       </c>
       <c r="E13" s="55" t="n">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="F13" s="54" t="n">
-        <v>316</v>
+        <v>405</v>
       </c>
       <c r="G13" s="55" t="n">
-        <v>182</v>
+        <v>205</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="54" t="n">
-        <v>138</v>
+        <v>194</v>
       </c>
       <c r="C14" s="55" t="n">
         <v>83</v>
       </c>
       <c r="D14" s="54" t="n">
-        <v>246</v>
+        <v>172</v>
       </c>
       <c r="E14" s="55" t="n">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="F14" s="54" t="n">
-        <v>471</v>
+        <v>300</v>
       </c>
       <c r="G14" s="55" t="n">
-        <v>344</v>
+        <v>399</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="54" t="n">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C15" s="55" t="n">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="D15" s="54" t="n">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="E15" s="55" t="n">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="F15" s="54" t="n">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="G15" s="55" t="n">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="54" t="n">
-        <v>149</v>
+        <v>110</v>
       </c>
       <c r="C16" s="55" t="n">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D16" s="54" t="n">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E16" s="55" t="n">
-        <v>145</v>
+        <v>108</v>
       </c>
       <c r="F16" s="54" t="n">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G16" s="55" t="n">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="54" t="n">
-        <v>1041</v>
+        <v>1284</v>
       </c>
       <c r="C17" s="55" t="n">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="D17" s="54" t="n">
-        <v>804</v>
+        <v>875</v>
       </c>
       <c r="E17" s="55" t="n">
-        <v>919</v>
+        <v>843</v>
       </c>
       <c r="F17" s="54" t="n">
-        <v>786</v>
+        <v>851</v>
       </c>
       <c r="G17" s="55" t="n">
-        <v>1181</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="53"/>
       <c r="F18" s="53"/>
       <c r="G18" s="53"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="53"/>
       <c r="C19" s="53"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="53"/>
       <c r="G19" s="53"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="53"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="53"/>
       <c r="F20" s="53"/>
       <c r="G20" s="53"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="53"/>
       <c r="C21" s="53"/>
       <c r="D21" s="53"/>
       <c r="E21" s="53"/>
       <c r="F21" s="53"/>
       <c r="G21" s="53"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="53"/>
       <c r="C22" s="53"/>
       <c r="D22" s="53"/>
       <c r="E22" s="53"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -9869,422 +10054,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="57" t="n">
-        <v>2655</v>
+        <v>2888</v>
       </c>
       <c r="C6" s="58" t="n">
-        <v>1510</v>
+        <v>1560</v>
       </c>
       <c r="D6" s="57" t="n">
-        <v>2862</v>
+        <v>3160</v>
       </c>
       <c r="E6" s="58" t="n">
-        <v>4002</v>
+        <v>3527</v>
       </c>
       <c r="F6" s="57" t="n">
-        <v>3773</v>
+        <v>3937</v>
       </c>
       <c r="G6" s="58" t="n">
-        <v>3773</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="57" t="n">
-        <v>458</v>
+        <v>493</v>
       </c>
       <c r="C7" s="58" t="n">
-        <v>236</v>
+        <v>278</v>
       </c>
       <c r="D7" s="57" t="n">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E7" s="58" t="n">
-        <v>732</v>
+        <v>636</v>
       </c>
       <c r="F7" s="57" t="n">
-        <v>699</v>
+        <v>663</v>
       </c>
       <c r="G7" s="58" t="n">
-        <v>767</v>
+        <v>757</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="57" t="n">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C8" s="58" t="n">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D8" s="57" t="n">
-        <v>456</v>
+        <v>403</v>
       </c>
       <c r="E8" s="58" t="n">
-        <v>591</v>
+        <v>462</v>
       </c>
       <c r="F8" s="57" t="n">
-        <v>605</v>
+        <v>554</v>
       </c>
       <c r="G8" s="58" t="n">
-        <v>433</v>
+        <v>466</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="57" t="n">
-        <v>134</v>
+        <v>165</v>
       </c>
       <c r="C9" s="58" t="n">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D9" s="57" t="n">
-        <v>175</v>
+        <v>243</v>
       </c>
       <c r="E9" s="58" t="n">
-        <v>311</v>
+        <v>252</v>
       </c>
       <c r="F9" s="57" t="n">
-        <v>322</v>
+        <v>345</v>
       </c>
       <c r="G9" s="58" t="n">
-        <v>275</v>
+        <v>269</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="57" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="C10" s="58" t="n">
         <v>48</v>
       </c>
       <c r="D10" s="57" t="n">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="E10" s="58" t="n">
-        <v>167</v>
+        <v>118</v>
       </c>
       <c r="F10" s="57" t="n">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G10" s="58" t="n">
-        <v>154</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="57" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C11" s="58" t="n">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D11" s="57" t="n">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E11" s="58" t="n">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="F11" s="57" t="n">
+        <v>63</v>
+      </c>
+      <c r="G11" s="58" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="57" t="n">
+        <v>140</v>
+      </c>
+      <c r="C12" s="58" t="n">
+        <v>71</v>
+      </c>
+      <c r="D12" s="57" t="n">
+        <v>140</v>
+      </c>
+      <c r="E12" s="58" t="n">
+        <v>151</v>
+      </c>
+      <c r="F12" s="57" t="n">
+        <v>157</v>
+      </c>
+      <c r="G12" s="58" t="n">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="57" t="n">
+        <v>161</v>
+      </c>
+      <c r="C13" s="58" t="n">
         <v>67</v>
       </c>
-      <c r="G11" s="58" t="n">
-[...22 lines deleted...]
-      <c r="G12" s="58" t="n">
+      <c r="D13" s="57" t="n">
+        <v>397</v>
+      </c>
+      <c r="E13" s="58" t="n">
+        <v>354</v>
+      </c>
+      <c r="F13" s="57" t="n">
+        <v>316</v>
+      </c>
+      <c r="G13" s="58" t="n">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="57" t="n">
+        <v>138</v>
+      </c>
+      <c r="C14" s="58" t="n">
+        <v>83</v>
+      </c>
+      <c r="D14" s="57" t="n">
+        <v>246</v>
+      </c>
+      <c r="E14" s="58" t="n">
+        <v>249</v>
+      </c>
+      <c r="F14" s="57" t="n">
+        <v>471</v>
+      </c>
+      <c r="G14" s="58" t="n">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="57" t="n">
         <v>166</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="C15" s="58" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D15" s="57" t="n">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E15" s="58" t="n">
-        <v>231</v>
+        <v>187</v>
       </c>
       <c r="F15" s="57" t="n">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="G15" s="58" t="n">
-        <v>234</v>
+        <v>258</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="57" t="n">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="C16" s="58" t="n">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D16" s="57" t="n">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E16" s="58" t="n">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F16" s="57" t="n">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G16" s="58" t="n">
-        <v>91</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="57" t="n">
-        <v>988</v>
+        <v>1041</v>
       </c>
       <c r="C17" s="58" t="n">
-        <v>544</v>
+        <v>591</v>
       </c>
       <c r="D17" s="57" t="n">
-        <v>714</v>
+        <v>804</v>
       </c>
       <c r="E17" s="58" t="n">
-        <v>969</v>
+        <v>919</v>
       </c>
       <c r="F17" s="57" t="n">
-        <v>754</v>
+        <v>786</v>
       </c>
       <c r="G17" s="58" t="n">
-        <v>1075</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="56"/>
       <c r="C18" s="56"/>
       <c r="D18" s="56"/>
       <c r="E18" s="56"/>
       <c r="F18" s="56"/>
       <c r="G18" s="56"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="56"/>
       <c r="C19" s="56"/>
       <c r="D19" s="56"/>
       <c r="E19" s="56"/>
       <c r="F19" s="56"/>
       <c r="G19" s="56"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="56"/>
       <c r="C20" s="56"/>
       <c r="D20" s="56"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="56"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="56"/>
       <c r="C22" s="56"/>
       <c r="D22" s="56"/>
       <c r="E22" s="56"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -10859,422 +11044,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="60" t="n">
-        <v>3291</v>
+        <v>2655</v>
       </c>
       <c r="C6" s="61" t="n">
-        <v>1404</v>
+        <v>1510</v>
       </c>
       <c r="D6" s="60" t="n">
-        <v>2884</v>
+        <v>2862</v>
       </c>
       <c r="E6" s="61" t="n">
-        <v>3917</v>
+        <v>4002</v>
       </c>
       <c r="F6" s="60" t="n">
-        <v>3652</v>
+        <v>3773</v>
       </c>
       <c r="G6" s="61" t="n">
-        <v>3652</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="60" t="n">
-        <v>494</v>
+        <v>458</v>
       </c>
       <c r="C7" s="61" t="n">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="D7" s="60" t="n">
-        <v>499</v>
+        <v>547</v>
       </c>
       <c r="E7" s="61" t="n">
-        <v>670</v>
+        <v>732</v>
       </c>
       <c r="F7" s="60" t="n">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="G7" s="61" t="n">
-        <v>640</v>
+        <v>767</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="60" t="n">
-        <v>486</v>
+        <v>297</v>
       </c>
       <c r="C8" s="61" t="n">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="D8" s="60" t="n">
-        <v>409</v>
+        <v>456</v>
       </c>
       <c r="E8" s="61" t="n">
-        <v>487</v>
+        <v>591</v>
       </c>
       <c r="F8" s="60" t="n">
-        <v>522</v>
+        <v>605</v>
       </c>
       <c r="G8" s="61" t="n">
-        <v>531</v>
+        <v>433</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="60" t="n">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="C9" s="61" t="n">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D9" s="60" t="n">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E9" s="61" t="n">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="F9" s="60" t="n">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="G9" s="61" t="n">
-        <v>286</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="60" t="n">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="C10" s="61" t="n">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D10" s="60" t="n">
+        <v>106</v>
+      </c>
+      <c r="E10" s="61" t="n">
+        <v>167</v>
+      </c>
+      <c r="F10" s="60" t="n">
+        <v>153</v>
+      </c>
+      <c r="G10" s="61" t="n">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="60" t="n">
+        <v>39</v>
+      </c>
+      <c r="C11" s="61" t="n">
+        <v>26</v>
+      </c>
+      <c r="D11" s="60" t="n">
+        <v>45</v>
+      </c>
+      <c r="E11" s="61" t="n">
+        <v>68</v>
+      </c>
+      <c r="F11" s="60" t="n">
+        <v>67</v>
+      </c>
+      <c r="G11" s="61" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="60" t="n">
+        <v>110</v>
+      </c>
+      <c r="C12" s="61" t="n">
+        <v>84</v>
+      </c>
+      <c r="D12" s="60" t="n">
+        <v>119</v>
+      </c>
+      <c r="E12" s="61" t="n">
+        <v>180</v>
+      </c>
+      <c r="F12" s="60" t="n">
+        <v>183</v>
+      </c>
+      <c r="G12" s="61" t="n">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="60" t="n">
+        <v>146</v>
+      </c>
+      <c r="C13" s="61" t="n">
+        <v>84</v>
+      </c>
+      <c r="D13" s="60" t="n">
+        <v>244</v>
+      </c>
+      <c r="E13" s="61" t="n">
+        <v>357</v>
+      </c>
+      <c r="F13" s="60" t="n">
+        <v>274</v>
+      </c>
+      <c r="G13" s="61" t="n">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="60" t="n">
+        <v>120</v>
+      </c>
+      <c r="C14" s="61" t="n">
+        <v>69</v>
+      </c>
+      <c r="D14" s="60" t="n">
+        <v>214</v>
+      </c>
+      <c r="E14" s="61" t="n">
+        <v>267</v>
+      </c>
+      <c r="F14" s="60" t="n">
+        <v>345</v>
+      </c>
+      <c r="G14" s="61" t="n">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="60" t="n">
+        <v>191</v>
+      </c>
+      <c r="C15" s="61" t="n">
         <v>97</v>
       </c>
-      <c r="E10" s="61" t="n">
-[...91 lines deleted...]
-      <c r="E14" s="61" t="n">
+      <c r="D15" s="60" t="n">
+        <v>139</v>
+      </c>
+      <c r="E15" s="61" t="n">
+        <v>231</v>
+      </c>
+      <c r="F15" s="60" t="n">
         <v>259</v>
       </c>
-      <c r="F14" s="60" t="n">
-[...16 lines deleted...]
-      <c r="D15" s="60" t="n">
+      <c r="G15" s="61" t="n">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="60" t="n">
+        <v>109</v>
+      </c>
+      <c r="C16" s="61" t="n">
+        <v>80</v>
+      </c>
+      <c r="D16" s="60" t="n">
+        <v>103</v>
+      </c>
+      <c r="E16" s="61" t="n">
+        <v>129</v>
+      </c>
+      <c r="F16" s="60" t="n">
         <v>112</v>
       </c>
-      <c r="E15" s="61" t="n">
-[...27 lines deleted...]
-      </c>
       <c r="G16" s="61" t="n">
-        <v>113</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="60" t="n">
-        <v>1118</v>
+        <v>988</v>
       </c>
       <c r="C17" s="61" t="n">
-        <v>520</v>
+        <v>544</v>
       </c>
       <c r="D17" s="60" t="n">
-        <v>851</v>
+        <v>714</v>
       </c>
       <c r="E17" s="61" t="n">
+        <v>969</v>
+      </c>
+      <c r="F17" s="60" t="n">
+        <v>754</v>
+      </c>
+      <c r="G17" s="61" t="n">
         <v>1075</v>
-      </c>
-[...4 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="59"/>
       <c r="C18" s="59"/>
       <c r="D18" s="59"/>
       <c r="E18" s="59"/>
       <c r="F18" s="59"/>
       <c r="G18" s="59"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="59"/>
       <c r="C19" s="59"/>
       <c r="D19" s="59"/>
       <c r="E19" s="59"/>
       <c r="F19" s="59"/>
       <c r="G19" s="59"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="59"/>
       <c r="C21" s="59"/>
       <c r="D21" s="59"/>
       <c r="E21" s="59"/>
       <c r="F21" s="59"/>
       <c r="G21" s="59"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="59"/>
       <c r="C22" s="59"/>
       <c r="D22" s="59"/>
       <c r="E22" s="59"/>
       <c r="F22" s="59"/>
       <c r="G22" s="59"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -11849,422 +12034,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="63" t="n">
-        <v>3251</v>
+        <v>3291</v>
       </c>
       <c r="C6" s="64" t="n">
-        <v>1494</v>
+        <v>1404</v>
       </c>
       <c r="D6" s="63" t="n">
-        <v>3013</v>
+        <v>2884</v>
       </c>
       <c r="E6" s="64" t="n">
-        <v>3346</v>
+        <v>3917</v>
       </c>
       <c r="F6" s="63" t="n">
-        <v>3799</v>
+        <v>3652</v>
       </c>
       <c r="G6" s="64" t="n">
-        <v>3799</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="63" t="n">
-        <v>517</v>
+        <v>494</v>
       </c>
       <c r="C7" s="64" t="n">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D7" s="63" t="n">
-        <v>543</v>
+        <v>499</v>
       </c>
       <c r="E7" s="64" t="n">
-        <v>549</v>
+        <v>670</v>
       </c>
       <c r="F7" s="63" t="n">
-        <v>698</v>
+        <v>662</v>
       </c>
       <c r="G7" s="64" t="n">
-        <v>702</v>
+        <v>640</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="63" t="n">
-        <v>389</v>
+        <v>486</v>
       </c>
       <c r="C8" s="64" t="n">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D8" s="63" t="n">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="E8" s="64" t="n">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="F8" s="63" t="n">
-        <v>559</v>
+        <v>522</v>
       </c>
       <c r="G8" s="64" t="n">
-        <v>526</v>
+        <v>531</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="63" t="n">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="C9" s="64" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D9" s="63" t="n">
-        <v>212</v>
+        <v>174</v>
       </c>
       <c r="E9" s="64" t="n">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="F9" s="63" t="n">
-        <v>356</v>
+        <v>311</v>
       </c>
       <c r="G9" s="64" t="n">
-        <v>319</v>
+        <v>286</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="63" t="n">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C10" s="64" t="n">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="D10" s="63" t="n">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="E10" s="64" t="n">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="F10" s="63" t="n">
-        <v>109</v>
+        <v>177</v>
       </c>
       <c r="G10" s="64" t="n">
-        <v>139</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="63" t="n">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="C11" s="64" t="n">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D11" s="63" t="n">
         <v>40</v>
       </c>
       <c r="E11" s="64" t="n">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F11" s="63" t="n">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="G11" s="64" t="n">
-        <v>75</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="63" t="n">
-        <v>197</v>
+        <v>150</v>
       </c>
       <c r="C12" s="64" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D12" s="63" t="n">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="E12" s="64" t="n">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="F12" s="63" t="n">
-        <v>191</v>
+        <v>153</v>
       </c>
       <c r="G12" s="64" t="n">
-        <v>137</v>
+        <v>157</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="63" t="n">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="C13" s="64" t="n">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D13" s="63" t="n">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="E13" s="64" t="n">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="F13" s="63" t="n">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="G13" s="64" t="n">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="63" t="n">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C14" s="64" t="n">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D14" s="63" t="n">
-        <v>220</v>
+        <v>178</v>
       </c>
       <c r="E14" s="64" t="n">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F14" s="63" t="n">
-        <v>367</v>
+        <v>253</v>
       </c>
       <c r="G14" s="64" t="n">
-        <v>381</v>
+        <v>249</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="63" t="n">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C15" s="64" t="n">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="D15" s="63" t="n">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E15" s="64" t="n">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="F15" s="63" t="n">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="G15" s="64" t="n">
-        <v>278</v>
+        <v>241</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="63" t="n">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="C16" s="64" t="n">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D16" s="63" t="n">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="E16" s="64" t="n">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="F16" s="63" t="n">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="G16" s="64" t="n">
-        <v>129</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="63" t="n">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="C17" s="64" t="n">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="D17" s="63" t="n">
-        <v>894</v>
+        <v>851</v>
       </c>
       <c r="E17" s="64" t="n">
-        <v>842</v>
+        <v>1075</v>
       </c>
       <c r="F17" s="63" t="n">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="G17" s="64" t="n">
-        <v>909</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="62"/>
       <c r="C18" s="62"/>
       <c r="D18" s="62"/>
       <c r="E18" s="62"/>
       <c r="F18" s="62"/>
       <c r="G18" s="62"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
       <c r="E19" s="62"/>
       <c r="F19" s="62"/>
       <c r="G19" s="62"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="62"/>
       <c r="C20" s="62"/>
       <c r="D20" s="62"/>
       <c r="E20" s="62"/>
       <c r="F20" s="62"/>
       <c r="G20" s="62"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="62"/>
       <c r="C21" s="62"/>
       <c r="D21" s="62"/>
       <c r="E21" s="62"/>
       <c r="F21" s="62"/>
       <c r="G21" s="62"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -12839,422 +13024,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="66" t="n">
-        <v>1990</v>
+        <v>3251</v>
       </c>
       <c r="C6" s="67" t="n">
-        <v>1369</v>
+        <v>1494</v>
       </c>
       <c r="D6" s="66" t="n">
-        <v>2951</v>
+        <v>3013</v>
       </c>
       <c r="E6" s="67" t="n">
-        <v>3103</v>
+        <v>3346</v>
       </c>
       <c r="F6" s="66" t="n">
-        <v>3810</v>
+        <v>3799</v>
       </c>
       <c r="G6" s="67" t="n">
-        <v>3810</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="66" t="n">
-        <v>330</v>
+        <v>517</v>
       </c>
       <c r="C7" s="67" t="n">
-        <v>248</v>
+        <v>218</v>
       </c>
       <c r="D7" s="66" t="n">
-        <v>457</v>
+        <v>543</v>
       </c>
       <c r="E7" s="67" t="n">
-        <v>522</v>
+        <v>549</v>
       </c>
       <c r="F7" s="66" t="n">
-        <v>793</v>
+        <v>698</v>
       </c>
       <c r="G7" s="67" t="n">
-        <v>665</v>
+        <v>702</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="66" t="n">
-        <v>205</v>
+        <v>389</v>
       </c>
       <c r="C8" s="67" t="n">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="D8" s="66" t="n">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="E8" s="67" t="n">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="F8" s="66" t="n">
-        <v>502</v>
+        <v>559</v>
       </c>
       <c r="G8" s="67" t="n">
-        <v>621</v>
+        <v>526</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="66" t="n">
-        <v>77</v>
+        <v>202</v>
       </c>
       <c r="C9" s="67" t="n">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="D9" s="66" t="n">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="E9" s="67" t="n">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="F9" s="66" t="n">
-        <v>332</v>
+        <v>356</v>
       </c>
       <c r="G9" s="67" t="n">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="66" t="n">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C10" s="67" t="n">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D10" s="66" t="n">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E10" s="67" t="n">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="F10" s="66" t="n">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="G10" s="67" t="n">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="66" t="n">
+        <v>42</v>
+      </c>
+      <c r="C11" s="67" t="n">
+        <v>25</v>
+      </c>
+      <c r="D11" s="66" t="n">
+        <v>40</v>
+      </c>
+      <c r="E11" s="67" t="n">
+        <v>52</v>
+      </c>
+      <c r="F11" s="66" t="n">
+        <v>64</v>
+      </c>
+      <c r="G11" s="67" t="n">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="66" t="n">
+        <v>197</v>
+      </c>
+      <c r="C12" s="67" t="n">
+        <v>64</v>
+      </c>
+      <c r="D12" s="66" t="n">
+        <v>94</v>
+      </c>
+      <c r="E12" s="67" t="n">
+        <v>150</v>
+      </c>
+      <c r="F12" s="66" t="n">
+        <v>191</v>
+      </c>
+      <c r="G12" s="67" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="66" t="n">
         <v>162</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="C13" s="67" t="n">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D13" s="66" t="n">
-        <v>249</v>
+        <v>293</v>
       </c>
       <c r="E13" s="67" t="n">
-        <v>307</v>
+        <v>375</v>
       </c>
       <c r="F13" s="66" t="n">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="G13" s="67" t="n">
-        <v>259</v>
+        <v>204</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="66" t="n">
-        <v>81</v>
+        <v>164</v>
       </c>
       <c r="C14" s="67" t="n">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D14" s="66" t="n">
-        <v>150</v>
+        <v>220</v>
       </c>
       <c r="E14" s="67" t="n">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="F14" s="66" t="n">
-        <v>311</v>
+        <v>367</v>
       </c>
       <c r="G14" s="67" t="n">
-        <v>360</v>
+        <v>381</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="66" t="n">
-        <v>152</v>
+        <v>219</v>
       </c>
       <c r="C15" s="67" t="n">
         <v>107</v>
       </c>
       <c r="D15" s="66" t="n">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="E15" s="67" t="n">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="F15" s="66" t="n">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="G15" s="67" t="n">
-        <v>239</v>
+        <v>278</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="66" t="n">
-        <v>101</v>
+        <v>161</v>
       </c>
       <c r="C16" s="67" t="n">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D16" s="66" t="n">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E16" s="67" t="n">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="F16" s="66" t="n">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="G16" s="67" t="n">
         <v>129</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="66" t="n">
-        <v>680</v>
+        <v>1105</v>
       </c>
       <c r="C17" s="67" t="n">
-        <v>468</v>
+        <v>558</v>
       </c>
       <c r="D17" s="66" t="n">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="E17" s="67" t="n">
-        <v>715</v>
+        <v>842</v>
       </c>
       <c r="F17" s="66" t="n">
+        <v>896</v>
+      </c>
+      <c r="G17" s="67" t="n">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="65"/>
       <c r="C18" s="65"/>
       <c r="D18" s="65"/>
       <c r="E18" s="65"/>
       <c r="F18" s="65"/>
       <c r="G18" s="65"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="65"/>
       <c r="C19" s="65"/>
       <c r="D19" s="65"/>
       <c r="E19" s="65"/>
       <c r="F19" s="65"/>
       <c r="G19" s="65"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="65"/>
       <c r="C20" s="65"/>
       <c r="D20" s="65"/>
       <c r="E20" s="65"/>
       <c r="F20" s="65"/>
       <c r="G20" s="65"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="65"/>
       <c r="C21" s="65"/>
       <c r="D21" s="65"/>
       <c r="E21" s="65"/>
       <c r="F21" s="65"/>
       <c r="G21" s="65"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="65"/>
       <c r="C22" s="65"/>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -13829,422 +14014,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="15" t="n">
-        <v>3633</v>
+        <v>2899</v>
       </c>
       <c r="C6" s="16" t="n">
-        <v>1984</v>
+        <v>2076</v>
       </c>
       <c r="D6" s="15" t="n">
-        <v>3292</v>
+        <v>3894</v>
       </c>
       <c r="E6" s="16" t="n">
-        <v>3797</v>
+        <v>3860</v>
       </c>
       <c r="F6" s="15" t="n">
-        <v>3776</v>
+        <v>4169</v>
       </c>
       <c r="G6" s="16" t="n">
-        <v>3776</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="15" t="n">
-        <v>514</v>
+        <v>402</v>
       </c>
       <c r="C7" s="16" t="n">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="D7" s="15" t="n">
-        <v>530</v>
+        <v>645</v>
       </c>
       <c r="E7" s="16" t="n">
-        <v>655</v>
+        <v>690</v>
       </c>
       <c r="F7" s="15" t="n">
-        <v>572</v>
+        <v>768</v>
       </c>
       <c r="G7" s="16" t="n">
-        <v>712</v>
+        <v>783</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="15" t="n">
-        <v>376</v>
+        <v>325</v>
       </c>
       <c r="C8" s="16" t="n">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="D8" s="15" t="n">
-        <v>440</v>
+        <v>593</v>
       </c>
       <c r="E8" s="16" t="n">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="F8" s="15" t="n">
-        <v>542</v>
+        <v>707</v>
       </c>
       <c r="G8" s="16" t="n">
-        <v>450</v>
+        <v>554</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="15" t="n">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C9" s="16" t="n">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D9" s="15" t="n">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="E9" s="16" t="n">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="F9" s="15" t="n">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="G9" s="16" t="n">
-        <v>219</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="15" t="n">
-        <v>246</v>
+        <v>79</v>
       </c>
       <c r="C10" s="16" t="n">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D10" s="15" t="n">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="E10" s="16" t="n">
+        <v>157</v>
+      </c>
+      <c r="F10" s="15" t="n">
+        <v>184</v>
+      </c>
+      <c r="G10" s="16" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="15" t="n">
+        <v>31</v>
+      </c>
+      <c r="C11" s="16" t="n">
+        <v>25</v>
+      </c>
+      <c r="D11" s="15" t="n">
+        <v>51</v>
+      </c>
+      <c r="E11" s="16" t="n">
+        <v>44</v>
+      </c>
+      <c r="F11" s="15" t="n">
+        <v>91</v>
+      </c>
+      <c r="G11" s="16" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="15" t="n">
+        <v>105</v>
+      </c>
+      <c r="C12" s="16" t="n">
+        <v>112</v>
+      </c>
+      <c r="D12" s="15" t="n">
         <v>148</v>
       </c>
-      <c r="F10" s="15" t="n">
+      <c r="E12" s="16" t="n">
+        <v>152</v>
+      </c>
+      <c r="F12" s="15" t="n">
+        <v>187</v>
+      </c>
+      <c r="G12" s="16" t="n">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="15" t="n">
+        <v>199</v>
+      </c>
+      <c r="C13" s="16" t="n">
+        <v>138</v>
+      </c>
+      <c r="D13" s="15" t="n">
+        <v>405</v>
+      </c>
+      <c r="E13" s="16" t="n">
+        <v>394</v>
+      </c>
+      <c r="F13" s="15" t="n">
+        <v>342</v>
+      </c>
+      <c r="G13" s="16" t="n">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="15" t="n">
+        <v>171</v>
+      </c>
+      <c r="C14" s="16" t="n">
+        <v>108</v>
+      </c>
+      <c r="D14" s="15" t="n">
+        <v>240</v>
+      </c>
+      <c r="E14" s="16" t="n">
+        <v>265</v>
+      </c>
+      <c r="F14" s="15" t="n">
+        <v>324</v>
+      </c>
+      <c r="G14" s="16" t="n">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="15" t="n">
+        <v>125</v>
+      </c>
+      <c r="C15" s="16" t="n">
         <v>143</v>
       </c>
-      <c r="G10" s="16" t="n">
-[...104 lines deleted...]
-      </c>
       <c r="D15" s="15" t="n">
-        <v>169</v>
+        <v>239</v>
       </c>
       <c r="E15" s="16" t="n">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="F15" s="15" t="n">
-        <v>290</v>
+        <v>362</v>
       </c>
       <c r="G15" s="16" t="n">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="15" t="n">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="C16" s="16" t="n">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D16" s="15" t="n">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E16" s="16" t="n">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="F16" s="15" t="n">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G16" s="16" t="n">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="15" t="n">
-        <v>1474</v>
+        <v>1246</v>
       </c>
       <c r="C17" s="16" t="n">
-        <v>690</v>
+        <v>734</v>
       </c>
       <c r="D17" s="15" t="n">
-        <v>993</v>
+        <v>1115</v>
       </c>
       <c r="E17" s="16" t="n">
         <v>1076</v>
       </c>
       <c r="F17" s="15" t="n">
-        <v>909</v>
+        <v>804</v>
       </c>
       <c r="G17" s="16" t="n">
-        <v>1172</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -14819,422 +15004,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="69" t="n">
-        <v>1968</v>
+        <v>1990</v>
       </c>
       <c r="C6" s="70" t="n">
-        <v>1253</v>
+        <v>1369</v>
       </c>
       <c r="D6" s="69" t="n">
-        <v>3026</v>
+        <v>2951</v>
       </c>
       <c r="E6" s="70" t="n">
-        <v>2878</v>
+        <v>3103</v>
       </c>
       <c r="F6" s="69" t="n">
-        <v>3739</v>
+        <v>3810</v>
       </c>
       <c r="G6" s="70" t="n">
-        <v>3739</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="69" t="n">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="C7" s="70" t="n">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="D7" s="69" t="n">
-        <v>510</v>
+        <v>457</v>
       </c>
       <c r="E7" s="70" t="n">
-        <v>483</v>
+        <v>522</v>
       </c>
       <c r="F7" s="69" t="n">
-        <v>731</v>
+        <v>793</v>
       </c>
       <c r="G7" s="70" t="n">
-        <v>686</v>
+        <v>665</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="69" t="n">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="C8" s="70" t="n">
-        <v>127</v>
+        <v>173</v>
       </c>
       <c r="D8" s="69" t="n">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="E8" s="70" t="n">
-        <v>406</v>
+        <v>477</v>
       </c>
       <c r="F8" s="69" t="n">
-        <v>540</v>
+        <v>502</v>
       </c>
       <c r="G8" s="70" t="n">
-        <v>521</v>
+        <v>621</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="69" t="n">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="C9" s="70" t="n">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D9" s="69" t="n">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="E9" s="70" t="n">
-        <v>233</v>
+        <v>287</v>
       </c>
       <c r="F9" s="69" t="n">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="G9" s="70" t="n">
-        <v>362</v>
+        <v>313</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="69" t="n">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="C10" s="70" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D10" s="69" t="n">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E10" s="70" t="n">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F10" s="69" t="n">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="G10" s="70" t="n">
-        <v>105</v>
+        <v>162</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="69" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C11" s="70" t="n">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D11" s="69" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E11" s="70" t="n">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F11" s="69" t="n">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G11" s="70" t="n">
         <v>101</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="69" t="n">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="C12" s="70" t="n">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="D12" s="69" t="n">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="E12" s="70" t="n">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="F12" s="69" t="n">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="G12" s="70" t="n">
-        <v>157</v>
+        <v>138</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="69" t="n">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="C13" s="70" t="n">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D13" s="69" t="n">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E13" s="70" t="n">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="F13" s="69" t="n">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="G13" s="70" t="n">
-        <v>205</v>
+        <v>259</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="69" t="n">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="C14" s="70" t="n">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D14" s="69" t="n">
-        <v>191</v>
+        <v>150</v>
       </c>
       <c r="E14" s="70" t="n">
-        <v>198</v>
+        <v>235</v>
       </c>
       <c r="F14" s="69" t="n">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="G14" s="70" t="n">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="69" t="n">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="C15" s="70" t="n">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="D15" s="69" t="n">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="E15" s="70" t="n">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="F15" s="69" t="n">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="G15" s="70" t="n">
-        <v>232</v>
+        <v>239</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="69" t="n">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="C16" s="70" t="n">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D16" s="69" t="n">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="E16" s="70" t="n">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F16" s="69" t="n">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G16" s="70" t="n">
-        <v>116</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="69" t="n">
-        <v>649</v>
+        <v>680</v>
       </c>
       <c r="C17" s="70" t="n">
-        <v>404</v>
+        <v>468</v>
       </c>
       <c r="D17" s="69" t="n">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="E17" s="70" t="n">
-        <v>665</v>
+        <v>715</v>
       </c>
       <c r="F17" s="69" t="n">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="G17" s="70" t="n">
-        <v>889</v>
+        <v>823</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="68"/>
       <c r="C18" s="68"/>
       <c r="D18" s="68"/>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
       <c r="G18" s="68"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="68"/>
       <c r="C19" s="68"/>
       <c r="D19" s="68"/>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
       <c r="G19" s="68"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="68"/>
       <c r="C20" s="68"/>
       <c r="D20" s="68"/>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
       <c r="G20" s="68"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="68"/>
       <c r="C22" s="68"/>
       <c r="D22" s="68"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -15809,422 +15994,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="72" t="n">
-        <v>1913</v>
+        <v>1968</v>
       </c>
       <c r="C6" s="73" t="n">
-        <v>1237</v>
+        <v>1253</v>
       </c>
       <c r="D6" s="72" t="n">
-        <v>3302</v>
+        <v>3026</v>
       </c>
       <c r="E6" s="73" t="n">
-        <v>2733</v>
+        <v>2878</v>
       </c>
       <c r="F6" s="72" t="n">
-        <v>3887</v>
+        <v>3739</v>
       </c>
       <c r="G6" s="73" t="n">
-        <v>3887</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="72" t="n">
-        <v>323</v>
+        <v>360</v>
       </c>
       <c r="C7" s="73" t="n">
-        <v>177</v>
+        <v>235</v>
       </c>
       <c r="D7" s="72" t="n">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="E7" s="73" t="n">
-        <v>459</v>
+        <v>483</v>
       </c>
       <c r="F7" s="72" t="n">
-        <v>702</v>
+        <v>731</v>
       </c>
       <c r="G7" s="73" t="n">
-        <v>673</v>
+        <v>686</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="72" t="n">
+        <v>223</v>
+      </c>
+      <c r="C8" s="73" t="n">
+        <v>127</v>
+      </c>
+      <c r="D8" s="72" t="n">
+        <v>422</v>
+      </c>
+      <c r="E8" s="73" t="n">
+        <v>406</v>
+      </c>
+      <c r="F8" s="72" t="n">
+        <v>540</v>
+      </c>
+      <c r="G8" s="73" t="n">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="72" t="n">
+        <v>107</v>
+      </c>
+      <c r="C9" s="73" t="n">
+        <v>89</v>
+      </c>
+      <c r="D9" s="72" t="n">
         <v>242</v>
       </c>
-      <c r="C8" s="73" t="n">
+      <c r="E9" s="73" t="n">
+        <v>233</v>
+      </c>
+      <c r="F9" s="72" t="n">
+        <v>368</v>
+      </c>
+      <c r="G9" s="73" t="n">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="72" t="n">
+        <v>65</v>
+      </c>
+      <c r="C10" s="73" t="n">
+        <v>39</v>
+      </c>
+      <c r="D10" s="72" t="n">
+        <v>103</v>
+      </c>
+      <c r="E10" s="73" t="n">
+        <v>125</v>
+      </c>
+      <c r="F10" s="72" t="n">
+        <v>129</v>
+      </c>
+      <c r="G10" s="73" t="n">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="72" t="n">
+        <v>48</v>
+      </c>
+      <c r="C11" s="73" t="n">
+        <v>35</v>
+      </c>
+      <c r="D11" s="72" t="n">
+        <v>40</v>
+      </c>
+      <c r="E11" s="73" t="n">
+        <v>48</v>
+      </c>
+      <c r="F11" s="72" t="n">
+        <v>59</v>
+      </c>
+      <c r="G11" s="73" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="72" t="n">
+        <v>106</v>
+      </c>
+      <c r="C12" s="73" t="n">
+        <v>70</v>
+      </c>
+      <c r="D12" s="72" t="n">
+        <v>140</v>
+      </c>
+      <c r="E12" s="73" t="n">
+        <v>131</v>
+      </c>
+      <c r="F12" s="72" t="n">
         <v>147</v>
       </c>
-      <c r="D8" s="72" t="n">
-[...51 lines deleted...]
-      <c r="F10" s="72" t="n">
+      <c r="G12" s="73" t="n">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="72" t="n">
+        <v>87</v>
+      </c>
+      <c r="C13" s="73" t="n">
+        <v>62</v>
+      </c>
+      <c r="D13" s="72" t="n">
+        <v>254</v>
+      </c>
+      <c r="E13" s="73" t="n">
+        <v>298</v>
+      </c>
+      <c r="F13" s="72" t="n">
+        <v>215</v>
+      </c>
+      <c r="G13" s="73" t="n">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="72" t="n">
+        <v>124</v>
+      </c>
+      <c r="C14" s="73" t="n">
+        <v>68</v>
+      </c>
+      <c r="D14" s="72" t="n">
+        <v>191</v>
+      </c>
+      <c r="E14" s="73" t="n">
+        <v>198</v>
+      </c>
+      <c r="F14" s="72" t="n">
+        <v>264</v>
+      </c>
+      <c r="G14" s="73" t="n">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="72" t="n">
+        <v>127</v>
+      </c>
+      <c r="C15" s="73" t="n">
+        <v>74</v>
+      </c>
+      <c r="D15" s="72" t="n">
+        <v>146</v>
+      </c>
+      <c r="E15" s="73" t="n">
+        <v>175</v>
+      </c>
+      <c r="F15" s="72" t="n">
+        <v>270</v>
+      </c>
+      <c r="G15" s="73" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="72" t="n">
+        <v>72</v>
+      </c>
+      <c r="C16" s="73" t="n">
+        <v>50</v>
+      </c>
+      <c r="D16" s="72" t="n">
+        <v>108</v>
+      </c>
+      <c r="E16" s="73" t="n">
         <v>116</v>
       </c>
-      <c r="G10" s="73" t="n">
-[...133 lines deleted...]
-      </c>
       <c r="F16" s="72" t="n">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G16" s="73" t="n">
-        <v>97</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="72" t="n">
-        <v>615</v>
+        <v>649</v>
       </c>
       <c r="C17" s="73" t="n">
-        <v>437</v>
+        <v>404</v>
       </c>
       <c r="D17" s="72" t="n">
-        <v>957</v>
+        <v>870</v>
       </c>
       <c r="E17" s="73" t="n">
-        <v>714</v>
+        <v>665</v>
       </c>
       <c r="F17" s="72" t="n">
-        <v>907</v>
+        <v>898</v>
       </c>
       <c r="G17" s="73" t="n">
-        <v>998</v>
+        <v>889</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="71"/>
       <c r="C18" s="71"/>
       <c r="D18" s="71"/>
       <c r="E18" s="71"/>
       <c r="F18" s="71"/>
       <c r="G18" s="71"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
       <c r="E19" s="71"/>
       <c r="F19" s="71"/>
       <c r="G19" s="71"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="71"/>
       <c r="C20" s="71"/>
       <c r="D20" s="71"/>
       <c r="E20" s="71"/>
       <c r="F20" s="71"/>
       <c r="G20" s="71"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="71"/>
       <c r="C21" s="71"/>
       <c r="D21" s="71"/>
       <c r="E21" s="71"/>
       <c r="F21" s="71"/>
       <c r="G21" s="71"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="71"/>
       <c r="C22" s="71"/>
       <c r="D22" s="71"/>
       <c r="E22" s="71"/>
       <c r="F22" s="71"/>
       <c r="G22" s="71"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -16799,422 +16984,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="75" t="n">
-        <v>1841</v>
+        <v>1913</v>
       </c>
       <c r="C6" s="76" t="n">
-        <v>1155</v>
+        <v>1237</v>
       </c>
       <c r="D6" s="75" t="n">
-        <v>2595</v>
+        <v>3302</v>
       </c>
       <c r="E6" s="76" t="n">
-        <v>2479</v>
+        <v>2733</v>
       </c>
       <c r="F6" s="75" t="n">
-        <v>3493</v>
+        <v>3887</v>
       </c>
       <c r="G6" s="76" t="n">
-        <v>3493</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="75" t="n">
-        <v>364</v>
+        <v>323</v>
       </c>
       <c r="C7" s="76" t="n">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D7" s="75" t="n">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="E7" s="76" t="n">
-        <v>430</v>
+        <v>459</v>
       </c>
       <c r="F7" s="75" t="n">
+        <v>702</v>
+      </c>
+      <c r="G7" s="76" t="n">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="75" t="n">
+        <v>242</v>
+      </c>
+      <c r="C8" s="76" t="n">
+        <v>147</v>
+      </c>
+      <c r="D8" s="75" t="n">
+        <v>468</v>
+      </c>
+      <c r="E8" s="76" t="n">
+        <v>370</v>
+      </c>
+      <c r="F8" s="75" t="n">
+        <v>569</v>
+      </c>
+      <c r="G8" s="76" t="n">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="75" t="n">
+        <v>109</v>
+      </c>
+      <c r="C9" s="76" t="n">
+        <v>88</v>
+      </c>
+      <c r="D9" s="75" t="n">
+        <v>258</v>
+      </c>
+      <c r="E9" s="76" t="n">
+        <v>211</v>
+      </c>
+      <c r="F9" s="75" t="n">
+        <v>359</v>
+      </c>
+      <c r="G9" s="76" t="n">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="75" t="n">
+        <v>60</v>
+      </c>
+      <c r="C10" s="76" t="n">
+        <v>28</v>
+      </c>
+      <c r="D10" s="75" t="n">
+        <v>90</v>
+      </c>
+      <c r="E10" s="76" t="n">
+        <v>121</v>
+      </c>
+      <c r="F10" s="75" t="n">
+        <v>116</v>
+      </c>
+      <c r="G10" s="76" t="n">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="75" t="n">
+        <v>38</v>
+      </c>
+      <c r="C11" s="76" t="n">
+        <v>26</v>
+      </c>
+      <c r="D11" s="75" t="n">
+        <v>46</v>
+      </c>
+      <c r="E11" s="76" t="n">
+        <v>58</v>
+      </c>
+      <c r="F11" s="75" t="n">
+        <v>64</v>
+      </c>
+      <c r="G11" s="76" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="75" t="n">
+        <v>92</v>
+      </c>
+      <c r="C12" s="76" t="n">
+        <v>38</v>
+      </c>
+      <c r="D12" s="75" t="n">
+        <v>125</v>
+      </c>
+      <c r="E12" s="76" t="n">
+        <v>126</v>
+      </c>
+      <c r="F12" s="75" t="n">
+        <v>144</v>
+      </c>
+      <c r="G12" s="76" t="n">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="75" t="n">
+        <v>114</v>
+      </c>
+      <c r="C13" s="76" t="n">
+        <v>92</v>
+      </c>
+      <c r="D13" s="75" t="n">
+        <v>448</v>
+      </c>
+      <c r="E13" s="76" t="n">
+        <v>253</v>
+      </c>
+      <c r="F13" s="75" t="n">
+        <v>336</v>
+      </c>
+      <c r="G13" s="76" t="n">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="75" t="n">
+        <v>106</v>
+      </c>
+      <c r="C14" s="76" t="n">
+        <v>61</v>
+      </c>
+      <c r="D14" s="75" t="n">
+        <v>178</v>
+      </c>
+      <c r="E14" s="76" t="n">
+        <v>208</v>
+      </c>
+      <c r="F14" s="75" t="n">
+        <v>349</v>
+      </c>
+      <c r="G14" s="76" t="n">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="75" t="n">
+        <v>117</v>
+      </c>
+      <c r="C15" s="76" t="n">
+        <v>71</v>
+      </c>
+      <c r="D15" s="75" t="n">
+        <v>163</v>
+      </c>
+      <c r="E15" s="76" t="n">
+        <v>132</v>
+      </c>
+      <c r="F15" s="75" t="n">
+        <v>224</v>
+      </c>
+      <c r="G15" s="76" t="n">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="75" t="n">
+        <v>97</v>
+      </c>
+      <c r="C16" s="76" t="n">
+        <v>72</v>
+      </c>
+      <c r="D16" s="75" t="n">
+        <v>76</v>
+      </c>
+      <c r="E16" s="76" t="n">
+        <v>81</v>
+      </c>
+      <c r="F16" s="75" t="n">
+        <v>117</v>
+      </c>
+      <c r="G16" s="76" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="75" t="n">
+        <v>615</v>
+      </c>
+      <c r="C17" s="76" t="n">
+        <v>437</v>
+      </c>
+      <c r="D17" s="75" t="n">
+        <v>957</v>
+      </c>
+      <c r="E17" s="76" t="n">
         <v>714</v>
       </c>
-      <c r="G7" s="76" t="n">
-[...225 lines deleted...]
-      </c>
       <c r="F17" s="75" t="n">
-        <v>768</v>
+        <v>907</v>
       </c>
       <c r="G17" s="76" t="n">
-        <v>923</v>
+        <v>998</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="74"/>
       <c r="C18" s="74"/>
       <c r="D18" s="74"/>
       <c r="E18" s="74"/>
       <c r="F18" s="74"/>
       <c r="G18" s="74"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="74"/>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="74"/>
       <c r="F19" s="74"/>
       <c r="G19" s="74"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="74"/>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="74"/>
       <c r="G20" s="74"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="74"/>
       <c r="C21" s="74"/>
       <c r="D21" s="74"/>
       <c r="E21" s="74"/>
       <c r="F21" s="74"/>
       <c r="G21" s="74"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="74"/>
       <c r="D22" s="74"/>
       <c r="E22" s="74"/>
       <c r="F22" s="74"/>
       <c r="G22" s="74"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -17789,422 +17974,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="78" t="n">
-        <v>1894</v>
+        <v>1841</v>
       </c>
       <c r="C6" s="79" t="n">
-        <v>1107</v>
+        <v>1155</v>
       </c>
       <c r="D6" s="78" t="n">
-        <v>2869</v>
+        <v>2595</v>
       </c>
       <c r="E6" s="79" t="n">
-        <v>2575</v>
+        <v>2479</v>
       </c>
       <c r="F6" s="78" t="n">
-        <v>3718</v>
+        <v>3493</v>
       </c>
       <c r="G6" s="79" t="n">
-        <v>3718</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="78" t="n">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="C7" s="79" t="n">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D7" s="78" t="n">
-        <v>514</v>
+        <v>479</v>
       </c>
       <c r="E7" s="79" t="n">
-        <v>384</v>
+        <v>430</v>
       </c>
       <c r="F7" s="78" t="n">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="G7" s="79" t="n">
-        <v>738</v>
+        <v>659</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="78" t="n">
-        <v>296</v>
+        <v>230</v>
       </c>
       <c r="C8" s="79" t="n">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D8" s="78" t="n">
-        <v>364</v>
+        <v>393</v>
       </c>
       <c r="E8" s="79" t="n">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="F8" s="78" t="n">
-        <v>460</v>
+        <v>484</v>
       </c>
       <c r="G8" s="79" t="n">
-        <v>573</v>
+        <v>565</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="78" t="n">
-        <v>100</v>
+        <v>185</v>
       </c>
       <c r="C9" s="79" t="n">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="D9" s="78" t="n">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="E9" s="79" t="n">
-        <v>186</v>
+        <v>88</v>
       </c>
       <c r="F9" s="78" t="n">
-        <v>307</v>
+        <v>212</v>
       </c>
       <c r="G9" s="79" t="n">
-        <v>261</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="78" t="n">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C10" s="79" t="n">
+        <v>37</v>
+      </c>
+      <c r="D10" s="78" t="n">
+        <v>93</v>
+      </c>
+      <c r="E10" s="79" t="n">
+        <v>98</v>
+      </c>
+      <c r="F10" s="78" t="n">
+        <v>121</v>
+      </c>
+      <c r="G10" s="79" t="n">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="78" t="n">
+        <v>41</v>
+      </c>
+      <c r="C11" s="79" t="n">
         <v>32</v>
       </c>
-      <c r="D10" s="78" t="n">
-[...19 lines deleted...]
-      <c r="C11" s="79" t="n">
+      <c r="D11" s="78" t="n">
+        <v>41</v>
+      </c>
+      <c r="E11" s="79" t="n">
+        <v>52</v>
+      </c>
+      <c r="F11" s="78" t="n">
+        <v>78</v>
+      </c>
+      <c r="G11" s="79" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="78" t="n">
+        <v>67</v>
+      </c>
+      <c r="C12" s="79" t="n">
+        <v>54</v>
+      </c>
+      <c r="D12" s="78" t="n">
+        <v>124</v>
+      </c>
+      <c r="E12" s="79" t="n">
+        <v>125</v>
+      </c>
+      <c r="F12" s="78" t="n">
+        <v>156</v>
+      </c>
+      <c r="G12" s="79" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="78" t="n">
-[...31 lines deleted...]
-      <c r="G12" s="79" t="n">
+      <c r="B13" s="78" t="n">
+        <v>143</v>
+      </c>
+      <c r="C13" s="79" t="n">
+        <v>79</v>
+      </c>
+      <c r="D13" s="78" t="n">
+        <v>331</v>
+      </c>
+      <c r="E13" s="79" t="n">
+        <v>281</v>
+      </c>
+      <c r="F13" s="78" t="n">
+        <v>297</v>
+      </c>
+      <c r="G13" s="79" t="n">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="78" t="n">
+        <v>72</v>
+      </c>
+      <c r="C14" s="79" t="n">
+        <v>54</v>
+      </c>
+      <c r="D14" s="78" t="n">
+        <v>154</v>
+      </c>
+      <c r="E14" s="79" t="n">
+        <v>202</v>
+      </c>
+      <c r="F14" s="78" t="n">
+        <v>292</v>
+      </c>
+      <c r="G14" s="79" t="n">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="78" t="n">
         <v>131</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      </c>
       <c r="C15" s="79" t="n">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="D15" s="78" t="n">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="E15" s="79" t="n">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="F15" s="78" t="n">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="G15" s="79" t="n">
         <v>234</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="78" t="n">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="C16" s="79" t="n">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D16" s="78" t="n">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="E16" s="79" t="n">
-        <v>123</v>
+        <v>98</v>
       </c>
       <c r="F16" s="78" t="n">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="G16" s="79" t="n">
-        <v>127</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="78" t="n">
-        <v>562</v>
+        <v>484</v>
       </c>
       <c r="C17" s="79" t="n">
-        <v>314</v>
+        <v>371</v>
       </c>
       <c r="D17" s="78" t="n">
-        <v>714</v>
+        <v>659</v>
       </c>
       <c r="E17" s="79" t="n">
-        <v>601</v>
+        <v>576</v>
       </c>
       <c r="F17" s="78" t="n">
-        <v>893</v>
+        <v>768</v>
       </c>
       <c r="G17" s="79" t="n">
-        <v>853</v>
+        <v>923</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="77"/>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="77"/>
       <c r="C19" s="77"/>
       <c r="D19" s="77"/>
       <c r="E19" s="77"/>
       <c r="F19" s="77"/>
       <c r="G19" s="77"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="77"/>
       <c r="C20" s="77"/>
       <c r="D20" s="77"/>
       <c r="E20" s="77"/>
       <c r="F20" s="77"/>
       <c r="G20" s="77"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="77"/>
       <c r="C21" s="77"/>
       <c r="D21" s="77"/>
       <c r="E21" s="77"/>
       <c r="F21" s="77"/>
       <c r="G21" s="77"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="77"/>
       <c r="C22" s="77"/>
       <c r="D22" s="77"/>
       <c r="E22" s="77"/>
       <c r="F22" s="77"/>
       <c r="G22" s="77"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -18779,422 +18964,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="81" t="n">
-        <v>2089</v>
+        <v>1894</v>
       </c>
       <c r="C6" s="82" t="n">
-        <v>1193</v>
+        <v>1107</v>
       </c>
       <c r="D6" s="81" t="n">
-        <v>2579</v>
+        <v>2869</v>
       </c>
       <c r="E6" s="82" t="n">
-        <v>2498</v>
+        <v>2575</v>
       </c>
       <c r="F6" s="81" t="n">
-        <v>3350</v>
+        <v>3718</v>
       </c>
       <c r="G6" s="82" t="n">
-        <v>3350</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="81" t="n">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="C7" s="82" t="n">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D7" s="81" t="n">
-        <v>455</v>
+        <v>514</v>
       </c>
       <c r="E7" s="82" t="n">
-        <v>489</v>
+        <v>384</v>
       </c>
       <c r="F7" s="81" t="n">
-        <v>640</v>
+        <v>711</v>
       </c>
       <c r="G7" s="82" t="n">
-        <v>672</v>
+        <v>738</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="81" t="n">
-        <v>253</v>
+        <v>296</v>
       </c>
       <c r="C8" s="82" t="n">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="D8" s="81" t="n">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="E8" s="82" t="n">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="F8" s="81" t="n">
-        <v>542</v>
+        <v>460</v>
       </c>
       <c r="G8" s="82" t="n">
-        <v>543</v>
+        <v>573</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="81" t="n">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="C9" s="82" t="n">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="D9" s="81" t="n">
-        <v>107</v>
+        <v>242</v>
       </c>
       <c r="E9" s="82" t="n">
-        <v>95</v>
+        <v>186</v>
       </c>
       <c r="F9" s="81" t="n">
-        <v>206</v>
+        <v>307</v>
       </c>
       <c r="G9" s="82" t="n">
-        <v>137</v>
+        <v>261</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="81" t="n">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="C10" s="82" t="n">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D10" s="81" t="n">
-        <v>137</v>
+        <v>98</v>
       </c>
       <c r="E10" s="82" t="n">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="F10" s="81" t="n">
-        <v>162</v>
+        <v>128</v>
       </c>
       <c r="G10" s="82" t="n">
-        <v>113</v>
+        <v>155</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="81" t="n">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C11" s="82" t="n">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D11" s="81" t="n">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="E11" s="82" t="n">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F11" s="81" t="n">
         <v>104</v>
       </c>
       <c r="G11" s="82" t="n">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="81" t="n">
+        <v>78</v>
+      </c>
+      <c r="C12" s="82" t="n">
+        <v>48</v>
+      </c>
+      <c r="D12" s="81" t="n">
+        <v>130</v>
+      </c>
+      <c r="E12" s="82" t="n">
+        <v>122</v>
+      </c>
+      <c r="F12" s="81" t="n">
+        <v>201</v>
+      </c>
+      <c r="G12" s="82" t="n">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="81" t="n">
+        <v>123</v>
+      </c>
+      <c r="C13" s="82" t="n">
+        <v>86</v>
+      </c>
+      <c r="D13" s="81" t="n">
+        <v>322</v>
+      </c>
+      <c r="E13" s="82" t="n">
+        <v>238</v>
+      </c>
+      <c r="F13" s="81" t="n">
+        <v>272</v>
+      </c>
+      <c r="G13" s="82" t="n">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="81" t="n">
         <v>95</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E12" s="82" t="n">
+      <c r="C14" s="82" t="n">
+        <v>99</v>
+      </c>
+      <c r="D14" s="81" t="n">
+        <v>196</v>
+      </c>
+      <c r="E14" s="82" t="n">
+        <v>221</v>
+      </c>
+      <c r="F14" s="81" t="n">
+        <v>304</v>
+      </c>
+      <c r="G14" s="82" t="n">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="81" t="n">
+        <v>115</v>
+      </c>
+      <c r="C15" s="82" t="n">
+        <v>78</v>
+      </c>
+      <c r="D15" s="81" t="n">
+        <v>146</v>
+      </c>
+      <c r="E15" s="82" t="n">
+        <v>147</v>
+      </c>
+      <c r="F15" s="81" t="n">
+        <v>226</v>
+      </c>
+      <c r="G15" s="82" t="n">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="81" t="n">
+        <v>94</v>
+      </c>
+      <c r="C16" s="82" t="n">
+        <v>71</v>
+      </c>
+      <c r="D16" s="81" t="n">
+        <v>107</v>
+      </c>
+      <c r="E16" s="82" t="n">
+        <v>123</v>
+      </c>
+      <c r="F16" s="81" t="n">
         <v>112</v>
       </c>
-      <c r="F12" s="81" t="n">
-[...93 lines deleted...]
-      </c>
       <c r="G16" s="82" t="n">
-        <v>97</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="81" t="n">
-        <v>648</v>
+        <v>562</v>
       </c>
       <c r="C17" s="82" t="n">
-        <v>353</v>
+        <v>314</v>
       </c>
       <c r="D17" s="81" t="n">
-        <v>656</v>
+        <v>714</v>
       </c>
       <c r="E17" s="82" t="n">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="F17" s="81" t="n">
-        <v>664</v>
+        <v>893</v>
       </c>
       <c r="G17" s="82" t="n">
-        <v>816</v>
+        <v>853</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="80"/>
       <c r="C18" s="80"/>
       <c r="D18" s="80"/>
       <c r="E18" s="80"/>
       <c r="F18" s="80"/>
       <c r="G18" s="80"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="80"/>
       <c r="C19" s="80"/>
       <c r="D19" s="80"/>
       <c r="E19" s="80"/>
       <c r="F19" s="80"/>
       <c r="G19" s="80"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="80"/>
       <c r="C20" s="80"/>
       <c r="D20" s="80"/>
       <c r="E20" s="80"/>
       <c r="F20" s="80"/>
       <c r="G20" s="80"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="80"/>
       <c r="C21" s="80"/>
       <c r="D21" s="80"/>
       <c r="E21" s="80"/>
       <c r="F21" s="80"/>
       <c r="G21" s="80"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="80"/>
       <c r="C22" s="80"/>
       <c r="D22" s="80"/>
       <c r="E22" s="80"/>
       <c r="F22" s="80"/>
       <c r="G22" s="80"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -19769,422 +19954,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="84" t="n">
-        <v>1904</v>
+        <v>2089</v>
       </c>
       <c r="C6" s="85" t="n">
-        <v>1326</v>
+        <v>1193</v>
       </c>
       <c r="D6" s="84" t="n">
-        <v>2744</v>
+        <v>2579</v>
       </c>
       <c r="E6" s="85" t="n">
-        <v>2288</v>
+        <v>2498</v>
       </c>
       <c r="F6" s="84" t="n">
-        <v>3425</v>
+        <v>3350</v>
       </c>
       <c r="G6" s="85" t="n">
-        <v>3425</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="84" t="n">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="C7" s="85" t="n">
-        <v>230</v>
+        <v>205</v>
       </c>
       <c r="D7" s="84" t="n">
-        <v>573</v>
+        <v>455</v>
       </c>
       <c r="E7" s="85" t="n">
-        <v>392</v>
+        <v>489</v>
       </c>
       <c r="F7" s="84" t="n">
-        <v>749</v>
+        <v>640</v>
       </c>
       <c r="G7" s="85" t="n">
-        <v>706</v>
+        <v>672</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="84" t="n">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C8" s="85" t="n">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D8" s="84" t="n">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="E8" s="85" t="n">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="F8" s="84" t="n">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="G8" s="85" t="n">
-        <v>471</v>
+        <v>543</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="84" t="n">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C9" s="85" t="n">
+        <v>78</v>
+      </c>
+      <c r="D9" s="84" t="n">
+        <v>107</v>
+      </c>
+      <c r="E9" s="85" t="n">
+        <v>95</v>
+      </c>
+      <c r="F9" s="84" t="n">
+        <v>206</v>
+      </c>
+      <c r="G9" s="85" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="84" t="n">
+        <v>78</v>
+      </c>
+      <c r="C10" s="85" t="n">
+        <v>34</v>
+      </c>
+      <c r="D10" s="84" t="n">
+        <v>137</v>
+      </c>
+      <c r="E10" s="85" t="n">
+        <v>129</v>
+      </c>
+      <c r="F10" s="84" t="n">
+        <v>162</v>
+      </c>
+      <c r="G10" s="85" t="n">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="84" t="n">
+        <v>38</v>
+      </c>
+      <c r="C11" s="85" t="n">
+        <v>32</v>
+      </c>
+      <c r="D11" s="84" t="n">
+        <v>57</v>
+      </c>
+      <c r="E11" s="85" t="n">
+        <v>54</v>
+      </c>
+      <c r="F11" s="84" t="n">
+        <v>104</v>
+      </c>
+      <c r="G11" s="85" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="84" t="n">
+        <v>122</v>
+      </c>
+      <c r="C12" s="85" t="n">
+        <v>47</v>
+      </c>
+      <c r="D12" s="84" t="n">
+        <v>141</v>
+      </c>
+      <c r="E12" s="85" t="n">
+        <v>112</v>
+      </c>
+      <c r="F12" s="84" t="n">
+        <v>147</v>
+      </c>
+      <c r="G12" s="85" t="n">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="84" t="n">
+        <v>137</v>
+      </c>
+      <c r="C13" s="85" t="n">
+        <v>77</v>
+      </c>
+      <c r="D13" s="84" t="n">
+        <v>254</v>
+      </c>
+      <c r="E13" s="85" t="n">
+        <v>211</v>
+      </c>
+      <c r="F13" s="84" t="n">
+        <v>242</v>
+      </c>
+      <c r="G13" s="85" t="n">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="84" t="n">
+        <v>117</v>
+      </c>
+      <c r="C14" s="85" t="n">
+        <v>100</v>
+      </c>
+      <c r="D14" s="84" t="n">
+        <v>192</v>
+      </c>
+      <c r="E14" s="85" t="n">
+        <v>199</v>
+      </c>
+      <c r="F14" s="84" t="n">
+        <v>301</v>
+      </c>
+      <c r="G14" s="85" t="n">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="84" t="n">
         <v>140</v>
       </c>
-      <c r="D9" s="84" t="n">
-[...108 lines deleted...]
-      <c r="B14" s="84" t="n">
+      <c r="C15" s="85" t="n">
+        <v>73</v>
+      </c>
+      <c r="D15" s="84" t="n">
+        <v>145</v>
+      </c>
+      <c r="E15" s="85" t="n">
+        <v>132</v>
+      </c>
+      <c r="F15" s="84" t="n">
+        <v>227</v>
+      </c>
+      <c r="G15" s="85" t="n">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="84" t="n">
+        <v>88</v>
+      </c>
+      <c r="C16" s="85" t="n">
+        <v>48</v>
+      </c>
+      <c r="D16" s="84" t="n">
+        <v>89</v>
+      </c>
+      <c r="E16" s="85" t="n">
+        <v>86</v>
+      </c>
+      <c r="F16" s="84" t="n">
+        <v>115</v>
+      </c>
+      <c r="G16" s="85" t="n">
         <v>97</v>
       </c>
-      <c r="C14" s="85" t="n">
-[...59 lines deleted...]
-      </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="84" t="n">
-        <v>546</v>
+        <v>648</v>
       </c>
       <c r="C17" s="85" t="n">
-        <v>411</v>
+        <v>353</v>
       </c>
       <c r="D17" s="84" t="n">
-        <v>730</v>
+        <v>656</v>
       </c>
       <c r="E17" s="85" t="n">
-        <v>560</v>
+        <v>604</v>
       </c>
       <c r="F17" s="84" t="n">
-        <v>738</v>
+        <v>664</v>
       </c>
       <c r="G17" s="85" t="n">
-        <v>861</v>
+        <v>816</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="83"/>
       <c r="C18" s="83"/>
       <c r="D18" s="83"/>
       <c r="E18" s="83"/>
       <c r="F18" s="83"/>
       <c r="G18" s="83"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="83"/>
       <c r="C19" s="83"/>
       <c r="D19" s="83"/>
       <c r="E19" s="83"/>
       <c r="F19" s="83"/>
       <c r="G19" s="83"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="83"/>
       <c r="C20" s="83"/>
       <c r="D20" s="83"/>
       <c r="E20" s="83"/>
       <c r="F20" s="83"/>
       <c r="G20" s="83"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="83"/>
       <c r="C21" s="83"/>
       <c r="D21" s="83"/>
       <c r="E21" s="83"/>
       <c r="F21" s="83"/>
       <c r="G21" s="83"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="83"/>
       <c r="C22" s="83"/>
       <c r="D22" s="83"/>
       <c r="E22" s="83"/>
       <c r="F22" s="83"/>
       <c r="G22" s="83"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -20759,422 +20944,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="87" t="n">
-        <v>1539</v>
+        <v>1904</v>
       </c>
       <c r="C6" s="88" t="n">
-        <v>1220</v>
+        <v>1326</v>
       </c>
       <c r="D6" s="87" t="n">
-        <v>2601</v>
+        <v>2744</v>
       </c>
       <c r="E6" s="88" t="n">
-        <v>2164</v>
+        <v>2288</v>
       </c>
       <c r="F6" s="87" t="n">
-        <v>3624</v>
+        <v>3425</v>
       </c>
       <c r="G6" s="88" t="n">
-        <v>3624</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="87" t="n">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="C7" s="88" t="n">
+        <v>230</v>
+      </c>
+      <c r="D7" s="87" t="n">
+        <v>573</v>
+      </c>
+      <c r="E7" s="88" t="n">
+        <v>392</v>
+      </c>
+      <c r="F7" s="87" t="n">
+        <v>749</v>
+      </c>
+      <c r="G7" s="88" t="n">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="87" t="n">
+        <v>239</v>
+      </c>
+      <c r="C8" s="88" t="n">
+        <v>139</v>
+      </c>
+      <c r="D8" s="87" t="n">
+        <v>352</v>
+      </c>
+      <c r="E8" s="88" t="n">
+        <v>354</v>
+      </c>
+      <c r="F8" s="87" t="n">
+        <v>509</v>
+      </c>
+      <c r="G8" s="88" t="n">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="87" t="n">
+        <v>146</v>
+      </c>
+      <c r="C9" s="88" t="n">
+        <v>140</v>
+      </c>
+      <c r="D9" s="87" t="n">
+        <v>67</v>
+      </c>
+      <c r="E9" s="88" t="n">
+        <v>42</v>
+      </c>
+      <c r="F9" s="87" t="n">
+        <v>164</v>
+      </c>
+      <c r="G9" s="88" t="n">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="87" t="n">
+        <v>61</v>
+      </c>
+      <c r="C10" s="88" t="n">
+        <v>26</v>
+      </c>
+      <c r="D10" s="87" t="n">
+        <v>101</v>
+      </c>
+      <c r="E10" s="88" t="n">
+        <v>99</v>
+      </c>
+      <c r="F10" s="87" t="n">
+        <v>128</v>
+      </c>
+      <c r="G10" s="88" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="87" t="n">
+        <v>66</v>
+      </c>
+      <c r="C11" s="88" t="n">
+        <v>26</v>
+      </c>
+      <c r="D11" s="87" t="n">
+        <v>53</v>
+      </c>
+      <c r="E11" s="88" t="n">
+        <v>50</v>
+      </c>
+      <c r="F11" s="87" t="n">
+        <v>87</v>
+      </c>
+      <c r="G11" s="88" t="n">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="87" t="n">
+        <v>106</v>
+      </c>
+      <c r="C12" s="88" t="n">
+        <v>42</v>
+      </c>
+      <c r="D12" s="87" t="n">
+        <v>130</v>
+      </c>
+      <c r="E12" s="88" t="n">
+        <v>118</v>
+      </c>
+      <c r="F12" s="87" t="n">
+        <v>198</v>
+      </c>
+      <c r="G12" s="88" t="n">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="87" t="n">
+        <v>100</v>
+      </c>
+      <c r="C13" s="88" t="n">
+        <v>60</v>
+      </c>
+      <c r="D13" s="87" t="n">
+        <v>272</v>
+      </c>
+      <c r="E13" s="88" t="n">
+        <v>244</v>
+      </c>
+      <c r="F13" s="87" t="n">
+        <v>248</v>
+      </c>
+      <c r="G13" s="88" t="n">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="87" t="n">
+        <v>97</v>
+      </c>
+      <c r="C14" s="88" t="n">
+        <v>101</v>
+      </c>
+      <c r="D14" s="87" t="n">
         <v>209</v>
       </c>
-      <c r="D7" s="87" t="n">
-[...160 lines deleted...]
-      <c r="D14" s="87" t="n">
+      <c r="E14" s="88" t="n">
+        <v>188</v>
+      </c>
+      <c r="F14" s="87" t="n">
+        <v>314</v>
+      </c>
+      <c r="G14" s="88" t="n">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="87" t="n">
+        <v>130</v>
+      </c>
+      <c r="C15" s="88" t="n">
+        <v>66</v>
+      </c>
+      <c r="D15" s="87" t="n">
+        <v>137</v>
+      </c>
+      <c r="E15" s="88" t="n">
+        <v>128</v>
+      </c>
+      <c r="F15" s="87" t="n">
         <v>212</v>
       </c>
-      <c r="E14" s="88" t="n">
-[...27 lines deleted...]
-      </c>
       <c r="G15" s="88" t="n">
-        <v>224</v>
+        <v>266</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="87" t="n">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="C16" s="88" t="n">
         <v>85</v>
       </c>
       <c r="D16" s="87" t="n">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="E16" s="88" t="n">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F16" s="87" t="n">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="G16" s="88" t="n">
-        <v>130</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="87" t="n">
-        <v>467</v>
+        <v>546</v>
       </c>
       <c r="C17" s="88" t="n">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="D17" s="87" t="n">
-        <v>616</v>
+        <v>730</v>
       </c>
       <c r="E17" s="88" t="n">
-        <v>495</v>
+        <v>560</v>
       </c>
       <c r="F17" s="87" t="n">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="G17" s="88" t="n">
-        <v>923</v>
+        <v>861</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="86"/>
       <c r="C18" s="86"/>
       <c r="D18" s="86"/>
       <c r="E18" s="86"/>
       <c r="F18" s="86"/>
       <c r="G18" s="86"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="86"/>
       <c r="C19" s="86"/>
       <c r="D19" s="86"/>
       <c r="E19" s="86"/>
       <c r="F19" s="86"/>
       <c r="G19" s="86"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="86"/>
       <c r="C20" s="86"/>
       <c r="D20" s="86"/>
       <c r="E20" s="86"/>
       <c r="F20" s="86"/>
       <c r="G20" s="86"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="86"/>
       <c r="C21" s="86"/>
       <c r="D21" s="86"/>
       <c r="E21" s="86"/>
       <c r="F21" s="86"/>
       <c r="G21" s="86"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="86"/>
       <c r="C22" s="86"/>
       <c r="D22" s="86"/>
       <c r="E22" s="86"/>
       <c r="F22" s="86"/>
       <c r="G22" s="86"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -21749,422 +21934,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="90" t="n">
-        <v>1479</v>
+        <v>1539</v>
       </c>
       <c r="C6" s="91" t="n">
-        <v>1270</v>
+        <v>1220</v>
       </c>
       <c r="D6" s="90" t="n">
-        <v>2916</v>
+        <v>2601</v>
       </c>
       <c r="E6" s="91" t="n">
-        <v>2246</v>
+        <v>2164</v>
       </c>
       <c r="F6" s="90" t="n">
-        <v>4026</v>
+        <v>3624</v>
       </c>
       <c r="G6" s="91" t="n">
-        <v>4026</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="90" t="n">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C7" s="91" t="n">
-        <v>255</v>
+        <v>209</v>
       </c>
       <c r="D7" s="90" t="n">
-        <v>471</v>
+        <v>416</v>
       </c>
       <c r="E7" s="91" t="n">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="F7" s="90" t="n">
-        <v>831</v>
+        <v>715</v>
       </c>
       <c r="G7" s="91" t="n">
-        <v>694</v>
+        <v>630</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="90" t="n">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="C8" s="91" t="n">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D8" s="90" t="n">
-        <v>509</v>
+        <v>393</v>
       </c>
       <c r="E8" s="91" t="n">
-        <v>374</v>
+        <v>272</v>
       </c>
       <c r="F8" s="90" t="n">
-        <v>575</v>
+        <v>514</v>
       </c>
       <c r="G8" s="91" t="n">
-        <v>596</v>
+        <v>539</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="90" t="n">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="C9" s="91" t="n">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="D9" s="90" t="n">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="E9" s="91" t="n">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="F9" s="90" t="n">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G9" s="91" t="n">
-        <v>323</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="90" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C10" s="91" t="n">
+        <v>49</v>
+      </c>
+      <c r="D10" s="90" t="n">
+        <v>92</v>
+      </c>
+      <c r="E10" s="91" t="n">
+        <v>96</v>
+      </c>
+      <c r="F10" s="90" t="n">
+        <v>141</v>
+      </c>
+      <c r="G10" s="91" t="n">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="90" t="n">
+        <v>16</v>
+      </c>
+      <c r="C11" s="91" t="n">
+        <v>16</v>
+      </c>
+      <c r="D11" s="90" t="n">
+        <v>47</v>
+      </c>
+      <c r="E11" s="91" t="n">
         <v>38</v>
       </c>
-      <c r="D10" s="90" t="n">
-[...2 lines deleted...]
-      <c r="E10" s="91" t="n">
+      <c r="F11" s="90" t="n">
+        <v>89</v>
+      </c>
+      <c r="G11" s="91" t="n">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="90" t="n">
+        <v>59</v>
+      </c>
+      <c r="C12" s="91" t="n">
+        <v>55</v>
+      </c>
+      <c r="D12" s="90" t="n">
+        <v>121</v>
+      </c>
+      <c r="E12" s="91" t="n">
+        <v>77</v>
+      </c>
+      <c r="F12" s="90" t="n">
+        <v>131</v>
+      </c>
+      <c r="G12" s="91" t="n">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="90" t="n">
+        <v>115</v>
+      </c>
+      <c r="C13" s="91" t="n">
+        <v>55</v>
+      </c>
+      <c r="D13" s="90" t="n">
+        <v>214</v>
+      </c>
+      <c r="E13" s="91" t="n">
+        <v>239</v>
+      </c>
+      <c r="F13" s="90" t="n">
+        <v>249</v>
+      </c>
+      <c r="G13" s="91" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="90" t="n">
+        <v>96</v>
+      </c>
+      <c r="C14" s="91" t="n">
+        <v>74</v>
+      </c>
+      <c r="D14" s="90" t="n">
+        <v>212</v>
+      </c>
+      <c r="E14" s="91" t="n">
+        <v>184</v>
+      </c>
+      <c r="F14" s="90" t="n">
+        <v>429</v>
+      </c>
+      <c r="G14" s="91" t="n">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="90" t="n">
+        <v>136</v>
+      </c>
+      <c r="C15" s="91" t="n">
+        <v>84</v>
+      </c>
+      <c r="D15" s="90" t="n">
+        <v>152</v>
+      </c>
+      <c r="E15" s="91" t="n">
+        <v>94</v>
+      </c>
+      <c r="F15" s="90" t="n">
+        <v>217</v>
+      </c>
+      <c r="G15" s="91" t="n">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="90" t="n">
         <v>97</v>
       </c>
-      <c r="F10" s="90" t="n">
-[...127 lines deleted...]
-      </c>
       <c r="C16" s="91" t="n">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="D16" s="90" t="n">
+        <v>110</v>
+      </c>
+      <c r="E16" s="91" t="n">
+        <v>105</v>
+      </c>
+      <c r="F16" s="90" t="n">
         <v>111</v>
       </c>
-      <c r="E16" s="91" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="91" t="n">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="90" t="n">
-        <v>434</v>
+        <v>467</v>
       </c>
       <c r="C17" s="91" t="n">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="D17" s="90" t="n">
-        <v>707</v>
+        <v>616</v>
       </c>
       <c r="E17" s="91" t="n">
-        <v>539</v>
+        <v>495</v>
       </c>
       <c r="F17" s="90" t="n">
-        <v>822</v>
+        <v>736</v>
       </c>
       <c r="G17" s="91" t="n">
-        <v>1094</v>
+        <v>923</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="89"/>
       <c r="C19" s="89"/>
       <c r="D19" s="89"/>
       <c r="E19" s="89"/>
       <c r="F19" s="89"/>
       <c r="G19" s="89"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="89"/>
       <c r="C20" s="89"/>
       <c r="D20" s="89"/>
       <c r="E20" s="89"/>
       <c r="F20" s="89"/>
       <c r="G20" s="89"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="89"/>
       <c r="C21" s="89"/>
       <c r="D21" s="89"/>
       <c r="E21" s="89"/>
       <c r="F21" s="89"/>
       <c r="G21" s="89"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="89"/>
       <c r="C22" s="89"/>
       <c r="D22" s="89"/>
       <c r="E22" s="89"/>
       <c r="F22" s="89"/>
       <c r="G22" s="89"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -22739,422 +22924,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="93" t="n">
-        <v>1357</v>
+        <v>1479</v>
       </c>
       <c r="C6" s="94" t="n">
-        <v>1458</v>
+        <v>1270</v>
       </c>
       <c r="D6" s="93" t="n">
-        <v>2941</v>
+        <v>2916</v>
       </c>
       <c r="E6" s="94" t="n">
-        <v>2029</v>
+        <v>2246</v>
       </c>
       <c r="F6" s="93" t="n">
-        <v>3893</v>
+        <v>4026</v>
       </c>
       <c r="G6" s="94" t="n">
-        <v>3893</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="93" t="n">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="C7" s="94" t="n">
-        <v>292</v>
+        <v>255</v>
       </c>
       <c r="D7" s="93" t="n">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="E7" s="94" t="n">
-        <v>301</v>
+        <v>335</v>
       </c>
       <c r="F7" s="93" t="n">
-        <v>770</v>
+        <v>831</v>
       </c>
       <c r="G7" s="94" t="n">
-        <v>760</v>
+        <v>694</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="93" t="n">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="C8" s="94" t="n">
-        <v>195</v>
+        <v>163</v>
       </c>
       <c r="D8" s="93" t="n">
-        <v>422</v>
+        <v>509</v>
       </c>
       <c r="E8" s="94" t="n">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="F8" s="93" t="n">
-        <v>554</v>
+        <v>575</v>
       </c>
       <c r="G8" s="94" t="n">
-        <v>564</v>
+        <v>596</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="93" t="n">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="C9" s="94" t="n">
+        <v>63</v>
+      </c>
+      <c r="D9" s="93" t="n">
+        <v>202</v>
+      </c>
+      <c r="E9" s="94" t="n">
+        <v>197</v>
+      </c>
+      <c r="F9" s="93" t="n">
+        <v>293</v>
+      </c>
+      <c r="G9" s="94" t="n">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="93" t="n">
+        <v>45</v>
+      </c>
+      <c r="C10" s="94" t="n">
+        <v>38</v>
+      </c>
+      <c r="D10" s="93" t="n">
+        <v>107</v>
+      </c>
+      <c r="E10" s="94" t="n">
+        <v>97</v>
+      </c>
+      <c r="F10" s="93" t="n">
+        <v>136</v>
+      </c>
+      <c r="G10" s="94" t="n">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="93" t="n">
+        <v>31</v>
+      </c>
+      <c r="C11" s="94" t="n">
+        <v>34</v>
+      </c>
+      <c r="D11" s="93" t="n">
+        <v>45</v>
+      </c>
+      <c r="E11" s="94" t="n">
+        <v>49</v>
+      </c>
+      <c r="F11" s="93" t="n">
+        <v>88</v>
+      </c>
+      <c r="G11" s="94" t="n">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="93" t="n">
+        <v>71</v>
+      </c>
+      <c r="C12" s="94" t="n">
+        <v>53</v>
+      </c>
+      <c r="D12" s="93" t="n">
+        <v>125</v>
+      </c>
+      <c r="E12" s="94" t="n">
         <v>78</v>
       </c>
-      <c r="D9" s="93" t="n">
-[...42 lines deleted...]
-      <c r="C11" s="94" t="n">
+      <c r="F12" s="93" t="n">
+        <v>191</v>
+      </c>
+      <c r="G12" s="94" t="n">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="93" t="n">
+        <v>98</v>
+      </c>
+      <c r="C13" s="94" t="n">
+        <v>81</v>
+      </c>
+      <c r="D13" s="93" t="n">
+        <v>274</v>
+      </c>
+      <c r="E13" s="94" t="n">
+        <v>165</v>
+      </c>
+      <c r="F13" s="93" t="n">
+        <v>288</v>
+      </c>
+      <c r="G13" s="94" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="93" t="n">
-[...19 lines deleted...]
-      <c r="C12" s="94" t="n">
+      <c r="B14" s="93" t="n">
+        <v>94</v>
+      </c>
+      <c r="C14" s="94" t="n">
+        <v>80</v>
+      </c>
+      <c r="D14" s="93" t="n">
+        <v>243</v>
+      </c>
+      <c r="E14" s="94" t="n">
+        <v>169</v>
+      </c>
+      <c r="F14" s="93" t="n">
+        <v>471</v>
+      </c>
+      <c r="G14" s="94" t="n">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="93" t="n">
+        <v>125</v>
+      </c>
+      <c r="C15" s="94" t="n">
+        <v>87</v>
+      </c>
+      <c r="D15" s="93" t="n">
+        <v>122</v>
+      </c>
+      <c r="E15" s="94" t="n">
+        <v>151</v>
+      </c>
+      <c r="F15" s="93" t="n">
+        <v>205</v>
+      </c>
+      <c r="G15" s="94" t="n">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="93" t="n">
         <v>64</v>
       </c>
-      <c r="D12" s="93" t="n">
-[...87 lines deleted...]
-      </c>
       <c r="C16" s="94" t="n">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D16" s="93" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E16" s="94" t="n">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="F16" s="93" t="n">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="G16" s="94" t="n">
-        <v>106</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="93" t="n">
-        <v>393</v>
+        <v>434</v>
       </c>
       <c r="C17" s="94" t="n">
-        <v>421</v>
+        <v>370</v>
       </c>
       <c r="D17" s="93" t="n">
-        <v>675</v>
+        <v>707</v>
       </c>
       <c r="E17" s="94" t="n">
-        <v>491</v>
+        <v>539</v>
       </c>
       <c r="F17" s="93" t="n">
-        <v>767</v>
+        <v>822</v>
       </c>
       <c r="G17" s="94" t="n">
-        <v>943</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="92"/>
       <c r="C18" s="92"/>
       <c r="D18" s="92"/>
       <c r="E18" s="92"/>
       <c r="F18" s="92"/>
       <c r="G18" s="92"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="92"/>
       <c r="C19" s="92"/>
       <c r="D19" s="92"/>
       <c r="E19" s="92"/>
       <c r="F19" s="92"/>
       <c r="G19" s="92"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="92"/>
       <c r="C20" s="92"/>
       <c r="D20" s="92"/>
       <c r="E20" s="92"/>
       <c r="F20" s="92"/>
       <c r="G20" s="92"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="92"/>
       <c r="C21" s="92"/>
       <c r="D21" s="92"/>
       <c r="E21" s="92"/>
       <c r="F21" s="92"/>
       <c r="G21" s="92"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="92"/>
       <c r="C22" s="92"/>
       <c r="D22" s="92"/>
       <c r="E22" s="92"/>
       <c r="F22" s="92"/>
       <c r="G22" s="92"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -23729,422 +23914,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="96" t="n">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="C6" s="97" t="n">
-        <v>1382</v>
+        <v>1458</v>
       </c>
       <c r="D6" s="96" t="n">
-        <v>2966</v>
+        <v>2941</v>
       </c>
       <c r="E6" s="97" t="n">
-        <v>2181</v>
+        <v>2029</v>
       </c>
       <c r="F6" s="96" t="n">
-        <v>3932</v>
+        <v>3893</v>
       </c>
       <c r="G6" s="97" t="n">
-        <v>3932</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="96" t="n">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="C7" s="97" t="n">
+        <v>292</v>
+      </c>
+      <c r="D7" s="96" t="n">
+        <v>479</v>
+      </c>
+      <c r="E7" s="97" t="n">
+        <v>301</v>
+      </c>
+      <c r="F7" s="96" t="n">
+        <v>770</v>
+      </c>
+      <c r="G7" s="97" t="n">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="96" t="n">
+        <v>181</v>
+      </c>
+      <c r="C8" s="97" t="n">
+        <v>195</v>
+      </c>
+      <c r="D8" s="96" t="n">
+        <v>422</v>
+      </c>
+      <c r="E8" s="97" t="n">
+        <v>357</v>
+      </c>
+      <c r="F8" s="96" t="n">
+        <v>554</v>
+      </c>
+      <c r="G8" s="97" t="n">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="96" t="n">
+        <v>62</v>
+      </c>
+      <c r="C9" s="97" t="n">
+        <v>78</v>
+      </c>
+      <c r="D9" s="96" t="n">
         <v>254</v>
       </c>
-      <c r="D7" s="96" t="n">
-[...47 lines deleted...]
-      </c>
       <c r="E9" s="97" t="n">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="F9" s="96" t="n">
-        <v>289</v>
+        <v>353</v>
       </c>
       <c r="G9" s="97" t="n">
-        <v>199</v>
+        <v>287</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="96" t="n">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C10" s="97" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D10" s="96" t="n">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="E10" s="97" t="n">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="F10" s="96" t="n">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="G10" s="97" t="n">
-        <v>158</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="96" t="n">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C11" s="97" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D11" s="96" t="n">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="E11" s="97" t="n">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F11" s="96" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="G11" s="97" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="96" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C12" s="97" t="n">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D12" s="96" t="n">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="E12" s="97" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F12" s="96" t="n">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="G12" s="97" t="n">
-        <v>163</v>
+        <v>152</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="96" t="n">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="C13" s="97" t="n">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="D13" s="96" t="n">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="E13" s="97" t="n">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="F13" s="96" t="n">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="G13" s="97" t="n">
-        <v>236</v>
+        <v>213</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="96" t="n">
-        <v>72</v>
+        <v>103</v>
       </c>
       <c r="C14" s="97" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D14" s="96" t="n">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E14" s="97" t="n">
-        <v>208</v>
+        <v>172</v>
       </c>
       <c r="F14" s="96" t="n">
-        <v>397</v>
+        <v>337</v>
       </c>
       <c r="G14" s="97" t="n">
-        <v>444</v>
+        <v>357</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="96" t="n">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="C15" s="97" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D15" s="96" t="n">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="E15" s="97" t="n">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="F15" s="96" t="n">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="G15" s="97" t="n">
-        <v>227</v>
+        <v>286</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="96" t="n">
         <v>95</v>
       </c>
       <c r="C16" s="97" t="n">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D16" s="96" t="n">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="E16" s="97" t="n">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F16" s="96" t="n">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G16" s="97" t="n">
-        <v>133</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="96" t="n">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C17" s="97" t="n">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="D17" s="96" t="n">
-        <v>739</v>
+        <v>675</v>
       </c>
       <c r="E17" s="97" t="n">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="F17" s="96" t="n">
-        <v>863</v>
+        <v>767</v>
       </c>
       <c r="G17" s="97" t="n">
-        <v>1022</v>
+        <v>943</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="95"/>
       <c r="C18" s="95"/>
       <c r="D18" s="95"/>
       <c r="E18" s="95"/>
       <c r="F18" s="95"/>
       <c r="G18" s="95"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="95"/>
       <c r="C19" s="95"/>
       <c r="D19" s="95"/>
       <c r="E19" s="95"/>
       <c r="F19" s="95"/>
       <c r="G19" s="95"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="95"/>
       <c r="C20" s="95"/>
       <c r="D20" s="95"/>
       <c r="E20" s="95"/>
       <c r="F20" s="95"/>
       <c r="G20" s="95"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="95"/>
       <c r="C21" s="95"/>
       <c r="D21" s="95"/>
       <c r="E21" s="95"/>
       <c r="F21" s="95"/>
       <c r="G21" s="95"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="95"/>
       <c r="C22" s="95"/>
       <c r="D22" s="95"/>
       <c r="E22" s="95"/>
       <c r="F22" s="95"/>
       <c r="G22" s="95"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -24719,422 +24904,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="18" t="n">
-        <v>3119</v>
+        <v>3633</v>
       </c>
       <c r="C6" s="19" t="n">
-        <v>1843</v>
+        <v>1984</v>
       </c>
       <c r="D6" s="18" t="n">
-        <v>3560</v>
+        <v>3292</v>
       </c>
       <c r="E6" s="19" t="n">
-        <v>3850</v>
+        <v>3797</v>
       </c>
       <c r="F6" s="18" t="n">
-        <v>3684</v>
+        <v>3776</v>
       </c>
       <c r="G6" s="19" t="n">
-        <v>3684</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="18" t="n">
-        <v>452</v>
+        <v>514</v>
       </c>
       <c r="C7" s="19" t="n">
-        <v>360</v>
+        <v>332</v>
       </c>
       <c r="D7" s="18" t="n">
-        <v>687</v>
+        <v>530</v>
       </c>
       <c r="E7" s="19" t="n">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F7" s="18" t="n">
-        <v>722</v>
+        <v>572</v>
       </c>
       <c r="G7" s="19" t="n">
-        <v>664</v>
+        <v>712</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="18" t="n">
-        <v>302</v>
+        <v>376</v>
       </c>
       <c r="C8" s="19" t="n">
-        <v>177</v>
+        <v>243</v>
       </c>
       <c r="D8" s="18" t="n">
-        <v>613</v>
+        <v>440</v>
       </c>
       <c r="E8" s="19" t="n">
-        <v>483</v>
+        <v>508</v>
       </c>
       <c r="F8" s="18" t="n">
-        <v>638</v>
+        <v>542</v>
       </c>
       <c r="G8" s="19" t="n">
-        <v>398</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="18" t="n">
+        <v>149</v>
+      </c>
+      <c r="C9" s="19" t="n">
+        <v>86</v>
+      </c>
+      <c r="D9" s="18" t="n">
+        <v>180</v>
+      </c>
+      <c r="E9" s="19" t="n">
+        <v>234</v>
+      </c>
+      <c r="F9" s="18" t="n">
+        <v>263</v>
+      </c>
+      <c r="G9" s="19" t="n">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="18" t="n">
+        <v>246</v>
+      </c>
+      <c r="C10" s="19" t="n">
+        <v>46</v>
+      </c>
+      <c r="D10" s="18" t="n">
+        <v>127</v>
+      </c>
+      <c r="E10" s="19" t="n">
+        <v>148</v>
+      </c>
+      <c r="F10" s="18" t="n">
+        <v>143</v>
+      </c>
+      <c r="G10" s="19" t="n">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="18" t="n">
+        <v>28</v>
+      </c>
+      <c r="C11" s="19" t="n">
+        <v>13</v>
+      </c>
+      <c r="D11" s="18" t="n">
+        <v>68</v>
+      </c>
+      <c r="E11" s="19" t="n">
+        <v>55</v>
+      </c>
+      <c r="F11" s="18" t="n">
+        <v>129</v>
+      </c>
+      <c r="G11" s="19" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="18" t="n">
+        <v>159</v>
+      </c>
+      <c r="C12" s="19" t="n">
+        <v>147</v>
+      </c>
+      <c r="D12" s="18" t="n">
+        <v>151</v>
+      </c>
+      <c r="E12" s="19" t="n">
         <v>156</v>
       </c>
-      <c r="C9" s="19" t="n">
-[...34 lines deleted...]
-      <c r="G10" s="19" t="n">
+      <c r="F12" s="18" t="n">
+        <v>251</v>
+      </c>
+      <c r="G12" s="19" t="n">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="18" t="n">
+        <v>276</v>
+      </c>
+      <c r="C13" s="19" t="n">
+        <v>128</v>
+      </c>
+      <c r="D13" s="18" t="n">
+        <v>341</v>
+      </c>
+      <c r="E13" s="19" t="n">
+        <v>439</v>
+      </c>
+      <c r="F13" s="18" t="n">
+        <v>282</v>
+      </c>
+      <c r="G13" s="19" t="n">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="18" t="n">
+        <v>207</v>
+      </c>
+      <c r="C14" s="19" t="n">
+        <v>91</v>
+      </c>
+      <c r="D14" s="18" t="n">
+        <v>204</v>
+      </c>
+      <c r="E14" s="19" t="n">
+        <v>262</v>
+      </c>
+      <c r="F14" s="18" t="n">
+        <v>271</v>
+      </c>
+      <c r="G14" s="19" t="n">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="18" t="n">
+        <v>107</v>
+      </c>
+      <c r="C15" s="19" t="n">
+        <v>122</v>
+      </c>
+      <c r="D15" s="18" t="n">
+        <v>169</v>
+      </c>
+      <c r="E15" s="19" t="n">
+        <v>174</v>
+      </c>
+      <c r="F15" s="18" t="n">
+        <v>290</v>
+      </c>
+      <c r="G15" s="19" t="n">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="18" t="n">
+        <v>97</v>
+      </c>
+      <c r="C16" s="19" t="n">
+        <v>86</v>
+      </c>
+      <c r="D16" s="18" t="n">
+        <v>89</v>
+      </c>
+      <c r="E16" s="19" t="n">
+        <v>90</v>
+      </c>
+      <c r="F16" s="18" t="n">
         <v>124</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="C16" s="19" t="n">
+      <c r="G16" s="19" t="n">
         <v>66</v>
       </c>
-      <c r="D16" s="18" t="n">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18" t="n">
-        <v>1297</v>
+        <v>1474</v>
       </c>
       <c r="C17" s="19" t="n">
-        <v>643</v>
+        <v>690</v>
       </c>
       <c r="D17" s="18" t="n">
-        <v>916</v>
+        <v>993</v>
       </c>
       <c r="E17" s="19" t="n">
-        <v>1021</v>
+        <v>1076</v>
       </c>
       <c r="F17" s="18" t="n">
-        <v>650</v>
+        <v>909</v>
       </c>
       <c r="G17" s="19" t="n">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -25709,430 +25894,430 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="98" t="n">
-[...15 lines deleted...]
-        <v>4018</v>
+      <c r="B6" s="99" t="n">
+        <v>1364</v>
+      </c>
+      <c r="C6" s="100" t="n">
+        <v>1382</v>
+      </c>
+      <c r="D6" s="99" t="n">
+        <v>2966</v>
+      </c>
+      <c r="E6" s="100" t="n">
+        <v>2181</v>
+      </c>
+      <c r="F6" s="99" t="n">
+        <v>3932</v>
+      </c>
+      <c r="G6" s="100" t="n">
+        <v>3932</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="98" t="n">
-[...2 lines deleted...]
-      <c r="C7" s="99" t="n">
+      <c r="B7" s="99" t="n">
         <v>211</v>
       </c>
-      <c r="D7" s="98" t="n">
-[...9 lines deleted...]
-        <v>752</v>
+      <c r="C7" s="100" t="n">
+        <v>254</v>
+      </c>
+      <c r="D7" s="99" t="n">
+        <v>458</v>
+      </c>
+      <c r="E7" s="100" t="n">
+        <v>323</v>
+      </c>
+      <c r="F7" s="99" t="n">
+        <v>846</v>
+      </c>
+      <c r="G7" s="100" t="n">
+        <v>729</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="98" t="n">
-[...2 lines deleted...]
-      <c r="C8" s="99" t="n">
+      <c r="B8" s="99" t="n">
+        <v>183</v>
+      </c>
+      <c r="C8" s="100" t="n">
+        <v>166</v>
+      </c>
+      <c r="D8" s="99" t="n">
+        <v>363</v>
+      </c>
+      <c r="E8" s="100" t="n">
+        <v>313</v>
+      </c>
+      <c r="F8" s="99" t="n">
+        <v>480</v>
+      </c>
+      <c r="G8" s="100" t="n">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="99" t="n">
+        <v>57</v>
+      </c>
+      <c r="C9" s="100" t="n">
+        <v>61</v>
+      </c>
+      <c r="D9" s="99" t="n">
+        <v>216</v>
+      </c>
+      <c r="E9" s="100" t="n">
+        <v>167</v>
+      </c>
+      <c r="F9" s="99" t="n">
+        <v>289</v>
+      </c>
+      <c r="G9" s="100" t="n">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="99" t="n">
+        <v>58</v>
+      </c>
+      <c r="C10" s="100" t="n">
+        <v>41</v>
+      </c>
+      <c r="D10" s="99" t="n">
+        <v>107</v>
+      </c>
+      <c r="E10" s="100" t="n">
+        <v>89</v>
+      </c>
+      <c r="F10" s="99" t="n">
+        <v>132</v>
+      </c>
+      <c r="G10" s="100" t="n">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="99" t="n">
+        <v>33</v>
+      </c>
+      <c r="C11" s="100" t="n">
+        <v>21</v>
+      </c>
+      <c r="D11" s="99" t="n">
+        <v>88</v>
+      </c>
+      <c r="E11" s="100" t="n">
+        <v>61</v>
+      </c>
+      <c r="F11" s="99" t="n">
+        <v>100</v>
+      </c>
+      <c r="G11" s="100" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="99" t="n">
+        <v>67</v>
+      </c>
+      <c r="C12" s="100" t="n">
+        <v>59</v>
+      </c>
+      <c r="D12" s="99" t="n">
+        <v>177</v>
+      </c>
+      <c r="E12" s="100" t="n">
+        <v>95</v>
+      </c>
+      <c r="F12" s="99" t="n">
+        <v>162</v>
+      </c>
+      <c r="G12" s="100" t="n">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="99" t="n">
+        <v>93</v>
+      </c>
+      <c r="C13" s="100" t="n">
+        <v>64</v>
+      </c>
+      <c r="D13" s="99" t="n">
+        <v>301</v>
+      </c>
+      <c r="E13" s="100" t="n">
+        <v>194</v>
+      </c>
+      <c r="F13" s="99" t="n">
+        <v>282</v>
+      </c>
+      <c r="G13" s="100" t="n">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="99" t="n">
+        <v>72</v>
+      </c>
+      <c r="C14" s="100" t="n">
+        <v>112</v>
+      </c>
+      <c r="D14" s="99" t="n">
+        <v>239</v>
+      </c>
+      <c r="E14" s="100" t="n">
+        <v>208</v>
+      </c>
+      <c r="F14" s="99" t="n">
+        <v>397</v>
+      </c>
+      <c r="G14" s="100" t="n">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="99" t="n">
+        <v>99</v>
+      </c>
+      <c r="C15" s="100" t="n">
+        <v>84</v>
+      </c>
+      <c r="D15" s="99" t="n">
         <v>156</v>
       </c>
-      <c r="D8" s="98" t="n">
-[...62 lines deleted...]
-      <c r="B11" s="98" t="n">
+      <c r="E15" s="100" t="n">
+        <v>138</v>
+      </c>
+      <c r="F15" s="99" t="n">
+        <v>260</v>
+      </c>
+      <c r="G15" s="100" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="99" t="n">
+        <v>95</v>
+      </c>
+      <c r="C16" s="100" t="n">
+        <v>73</v>
+      </c>
+      <c r="D16" s="99" t="n">
+        <v>122</v>
+      </c>
+      <c r="E16" s="100" t="n">
+        <v>86</v>
+      </c>
+      <c r="F16" s="99" t="n">
+        <v>121</v>
+      </c>
+      <c r="G16" s="100" t="n">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="99" t="n">
-[...150 lines deleted...]
-        <v>953</v>
+      <c r="B17" s="99" t="n">
+        <v>396</v>
+      </c>
+      <c r="C17" s="100" t="n">
+        <v>447</v>
+      </c>
+      <c r="D17" s="99" t="n">
+        <v>739</v>
+      </c>
+      <c r="E17" s="100" t="n">
+        <v>507</v>
+      </c>
+      <c r="F17" s="99" t="n">
+        <v>863</v>
+      </c>
+      <c r="G17" s="100" t="n">
+        <v>1022</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
-      <c r="B18" s="100"/>
-[...7 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="98"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="100"/>
-[...4 lines deleted...]
-      <c r="G19" s="100"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="100"/>
-[...4 lines deleted...]
-      <c r="G20" s="100"/>
+      <c r="B20" s="98"/>
+      <c r="C20" s="98"/>
+      <c r="D20" s="98"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="98"/>
+      <c r="G20" s="98"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
-      <c r="B21" s="100"/>
-[...4 lines deleted...]
-      <c r="G21" s="100"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="100"/>
-[...4 lines deleted...]
-      <c r="G22" s="100"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
@@ -26699,422 +26884,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="102" t="n">
-        <v>1705</v>
+        <v>1456</v>
       </c>
       <c r="C6" s="103" t="n">
-        <v>1011</v>
+        <v>1198</v>
       </c>
       <c r="D6" s="102" t="n">
-        <v>2711</v>
+        <v>3142</v>
       </c>
       <c r="E6" s="103" t="n">
-        <v>2153</v>
+        <v>2064</v>
       </c>
       <c r="F6" s="102" t="n">
-        <v>4101</v>
+        <v>4018</v>
       </c>
       <c r="G6" s="103" t="n">
-        <v>4101</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="102" t="n">
-        <v>303</v>
+        <v>201</v>
       </c>
       <c r="C7" s="103" t="n">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="D7" s="102" t="n">
-        <v>437</v>
+        <v>572</v>
       </c>
       <c r="E7" s="103" t="n">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F7" s="102" t="n">
-        <v>727</v>
+        <v>848</v>
       </c>
       <c r="G7" s="103" t="n">
-        <v>820</v>
+        <v>752</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="102" t="n">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="C8" s="103" t="n">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="D8" s="102" t="n">
-        <v>381</v>
+        <v>436</v>
       </c>
       <c r="E8" s="103" t="n">
-        <v>316</v>
+        <v>265</v>
       </c>
       <c r="F8" s="102" t="n">
-        <v>563</v>
+        <v>492</v>
       </c>
       <c r="G8" s="103" t="n">
-        <v>648</v>
+        <v>618</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="102" t="n">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="C9" s="103" t="n">
+        <v>70</v>
+      </c>
+      <c r="D9" s="102" t="n">
+        <v>225</v>
+      </c>
+      <c r="E9" s="103" t="n">
+        <v>168</v>
+      </c>
+      <c r="F9" s="102" t="n">
+        <v>293</v>
+      </c>
+      <c r="G9" s="103" t="n">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="102" t="n">
+        <v>62</v>
+      </c>
+      <c r="C10" s="103" t="n">
+        <v>30</v>
+      </c>
+      <c r="D10" s="102" t="n">
+        <v>118</v>
+      </c>
+      <c r="E10" s="103" t="n">
+        <v>79</v>
+      </c>
+      <c r="F10" s="102" t="n">
+        <v>156</v>
+      </c>
+      <c r="G10" s="103" t="n">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="102" t="n">
+        <v>22</v>
+      </c>
+      <c r="C11" s="103" t="n">
+        <v>28</v>
+      </c>
+      <c r="D11" s="102" t="n">
+        <v>48</v>
+      </c>
+      <c r="E11" s="103" t="n">
+        <v>22</v>
+      </c>
+      <c r="F11" s="102" t="n">
+        <v>66</v>
+      </c>
+      <c r="G11" s="103" t="n">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="102" t="n">
+        <v>82</v>
+      </c>
+      <c r="C12" s="103" t="n">
+        <v>81</v>
+      </c>
+      <c r="D12" s="102" t="n">
+        <v>159</v>
+      </c>
+      <c r="E12" s="103" t="n">
+        <v>110</v>
+      </c>
+      <c r="F12" s="102" t="n">
+        <v>183</v>
+      </c>
+      <c r="G12" s="103" t="n">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="102" t="n">
+        <v>96</v>
+      </c>
+      <c r="C13" s="103" t="n">
+        <v>40</v>
+      </c>
+      <c r="D13" s="102" t="n">
+        <v>330</v>
+      </c>
+      <c r="E13" s="103" t="n">
+        <v>166</v>
+      </c>
+      <c r="F13" s="102" t="n">
+        <v>273</v>
+      </c>
+      <c r="G13" s="103" t="n">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="102" t="n">
+        <v>109</v>
+      </c>
+      <c r="C14" s="103" t="n">
         <v>67</v>
       </c>
-      <c r="D9" s="102" t="n">
-[...54 lines deleted...]
-      <c r="G11" s="103" t="n">
+      <c r="D14" s="102" t="n">
+        <v>273</v>
+      </c>
+      <c r="E14" s="103" t="n">
+        <v>199</v>
+      </c>
+      <c r="F14" s="102" t="n">
+        <v>357</v>
+      </c>
+      <c r="G14" s="103" t="n">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="102" t="n">
+        <v>139</v>
+      </c>
+      <c r="C15" s="103" t="n">
+        <v>104</v>
+      </c>
+      <c r="D15" s="102" t="n">
+        <v>113</v>
+      </c>
+      <c r="E15" s="103" t="n">
+        <v>117</v>
+      </c>
+      <c r="F15" s="102" t="n">
+        <v>277</v>
+      </c>
+      <c r="G15" s="103" t="n">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="102" t="n">
+        <v>75</v>
+      </c>
+      <c r="C16" s="103" t="n">
+        <v>56</v>
+      </c>
+      <c r="D16" s="102" t="n">
         <v>98</v>
       </c>
-    </row>
-[...104 lines deleted...]
-      </c>
       <c r="E16" s="103" t="n">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="F16" s="102" t="n">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="G16" s="103" t="n">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="102" t="n">
+        <v>418</v>
+      </c>
+      <c r="C17" s="103" t="n">
+        <v>355</v>
+      </c>
+      <c r="D17" s="102" t="n">
+        <v>770</v>
+      </c>
+      <c r="E17" s="103" t="n">
         <v>452</v>
       </c>
-      <c r="C17" s="103" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="F17" s="102" t="n">
-        <v>982</v>
+        <v>956</v>
       </c>
       <c r="G17" s="103" t="n">
-        <v>975</v>
+        <v>953</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="101"/>
       <c r="C18" s="101"/>
       <c r="D18" s="101"/>
       <c r="E18" s="101"/>
       <c r="F18" s="101"/>
       <c r="G18" s="101"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="101"/>
       <c r="C19" s="101"/>
       <c r="D19" s="101"/>
       <c r="E19" s="101"/>
       <c r="F19" s="101"/>
       <c r="G19" s="101"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="101"/>
       <c r="C20" s="101"/>
       <c r="D20" s="101"/>
       <c r="E20" s="101"/>
       <c r="F20" s="101"/>
       <c r="G20" s="101"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="101"/>
       <c r="C21" s="101"/>
       <c r="D21" s="101"/>
       <c r="E21" s="101"/>
       <c r="F21" s="101"/>
       <c r="G21" s="101"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="101"/>
       <c r="C22" s="101"/>
       <c r="D22" s="101"/>
       <c r="E22" s="101"/>
       <c r="F22" s="101"/>
       <c r="G22" s="101"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -27689,422 +27874,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="105" t="n">
         <v>1705</v>
       </c>
       <c r="C6" s="106" t="n">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="D6" s="105" t="n">
-        <v>2301</v>
+        <v>2711</v>
       </c>
       <c r="E6" s="106" t="n">
-        <v>1986</v>
+        <v>2153</v>
       </c>
       <c r="F6" s="105" t="n">
-        <v>3341</v>
+        <v>4101</v>
       </c>
       <c r="G6" s="106" t="n">
-        <v>3341</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="105" t="n">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="C7" s="106" t="n">
-        <v>226</v>
+        <v>193</v>
       </c>
       <c r="D7" s="105" t="n">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="E7" s="106" t="n">
         <v>388</v>
       </c>
       <c r="F7" s="105" t="n">
-        <v>696</v>
+        <v>727</v>
       </c>
       <c r="G7" s="106" t="n">
-        <v>649</v>
+        <v>820</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="105" t="n">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="C8" s="106" t="n">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="D8" s="105" t="n">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="E8" s="106" t="n">
-        <v>291</v>
+        <v>316</v>
       </c>
       <c r="F8" s="105" t="n">
-        <v>469</v>
+        <v>563</v>
       </c>
       <c r="G8" s="106" t="n">
-        <v>490</v>
+        <v>648</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="105" t="n">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="C9" s="106" t="n">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="D9" s="105" t="n">
+        <v>145</v>
+      </c>
+      <c r="E9" s="106" t="n">
+        <v>147</v>
+      </c>
+      <c r="F9" s="105" t="n">
+        <v>271</v>
+      </c>
+      <c r="G9" s="106" t="n">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="105" t="n">
+        <v>61</v>
+      </c>
+      <c r="C10" s="106" t="n">
+        <v>23</v>
+      </c>
+      <c r="D10" s="105" t="n">
+        <v>123</v>
+      </c>
+      <c r="E10" s="106" t="n">
+        <v>95</v>
+      </c>
+      <c r="F10" s="105" t="n">
         <v>166</v>
       </c>
-      <c r="E9" s="106" t="n">
+      <c r="G10" s="106" t="n">
         <v>137</v>
       </c>
-      <c r="F9" s="105" t="n">
-[...27 lines deleted...]
-      </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="105" t="n">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C11" s="106" t="n">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D11" s="105" t="n">
         <v>38</v>
       </c>
       <c r="E11" s="106" t="n">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="F11" s="105" t="n">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G11" s="106" t="n">
-        <v>66</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="105" t="n">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="C12" s="106" t="n">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="D12" s="105" t="n">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="E12" s="106" t="n">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F12" s="105" t="n">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="G12" s="106" t="n">
-        <v>133</v>
+        <v>173</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="105" t="n">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C13" s="106" t="n">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D13" s="105" t="n">
-        <v>143</v>
+        <v>216</v>
       </c>
       <c r="E13" s="106" t="n">
-        <v>150</v>
+        <v>196</v>
       </c>
       <c r="F13" s="105" t="n">
-        <v>154</v>
+        <v>233</v>
       </c>
       <c r="G13" s="106" t="n">
-        <v>196</v>
+        <v>213</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="105" t="n">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="C14" s="106" t="n">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="D14" s="105" t="n">
-        <v>146</v>
+        <v>267</v>
       </c>
       <c r="E14" s="106" t="n">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="F14" s="105" t="n">
-        <v>289</v>
+        <v>505</v>
       </c>
       <c r="G14" s="106" t="n">
-        <v>309</v>
+        <v>344</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="105" t="n">
         <v>127</v>
       </c>
       <c r="C15" s="106" t="n">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D15" s="105" t="n">
+        <v>150</v>
+      </c>
+      <c r="E15" s="106" t="n">
         <v>147</v>
       </c>
-      <c r="E15" s="106" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="105" t="n">
-        <v>219</v>
+        <v>280</v>
       </c>
       <c r="G15" s="106" t="n">
-        <v>200</v>
+        <v>289</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="105" t="n">
-        <v>77</v>
+        <v>105</v>
       </c>
       <c r="C16" s="106" t="n">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D16" s="105" t="n">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="E16" s="106" t="n">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="F16" s="105" t="n">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="G16" s="106" t="n">
-        <v>88</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="105" t="n">
-        <v>523</v>
+        <v>452</v>
       </c>
       <c r="C17" s="106" t="n">
-        <v>330</v>
+        <v>309</v>
       </c>
       <c r="D17" s="105" t="n">
-        <v>559</v>
+        <v>697</v>
       </c>
       <c r="E17" s="106" t="n">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="F17" s="105" t="n">
-        <v>797</v>
+        <v>982</v>
       </c>
       <c r="G17" s="106" t="n">
-        <v>862</v>
+        <v>975</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="104"/>
       <c r="C18" s="104"/>
       <c r="D18" s="104"/>
       <c r="E18" s="104"/>
       <c r="F18" s="104"/>
       <c r="G18" s="104"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="104"/>
       <c r="C19" s="104"/>
       <c r="D19" s="104"/>
       <c r="E19" s="104"/>
       <c r="F19" s="104"/>
       <c r="G19" s="104"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="104"/>
       <c r="C20" s="104"/>
       <c r="D20" s="104"/>
       <c r="E20" s="104"/>
       <c r="F20" s="104"/>
       <c r="G20" s="104"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="104"/>
       <c r="C21" s="104"/>
       <c r="D21" s="104"/>
       <c r="E21" s="104"/>
       <c r="F21" s="104"/>
       <c r="G21" s="104"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="104"/>
       <c r="C22" s="104"/>
       <c r="D22" s="104"/>
       <c r="E22" s="104"/>
       <c r="F22" s="104"/>
       <c r="G22" s="104"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -28679,422 +28864,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="108" t="n">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="C6" s="109" t="n">
-        <v>1211</v>
+        <v>1033</v>
       </c>
       <c r="D6" s="108" t="n">
-        <v>2182</v>
+        <v>2301</v>
       </c>
       <c r="E6" s="109" t="n">
-        <v>2028</v>
+        <v>1986</v>
       </c>
       <c r="F6" s="108" t="n">
-        <v>2960</v>
+        <v>3341</v>
       </c>
       <c r="G6" s="109" t="n">
-        <v>2960</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="108" t="n">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="C7" s="109" t="n">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="D7" s="108" t="n">
-        <v>422</v>
+        <v>399</v>
       </c>
       <c r="E7" s="109" t="n">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="F7" s="108" t="n">
-        <v>572</v>
+        <v>696</v>
       </c>
       <c r="G7" s="109" t="n">
-        <v>630</v>
+        <v>649</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="108" t="n">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C8" s="109" t="n">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="D8" s="108" t="n">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="E8" s="109" t="n">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F8" s="108" t="n">
-        <v>506</v>
+        <v>469</v>
       </c>
       <c r="G8" s="109" t="n">
-        <v>393</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="108" t="n">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C9" s="109" t="n">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D9" s="108" t="n">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="E9" s="109" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F9" s="108" t="n">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="G9" s="109" t="n">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="108" t="n">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="C10" s="109" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D10" s="108" t="n">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="E10" s="109" t="n">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="F10" s="108" t="n">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="G10" s="109" t="n">
-        <v>118</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="108" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" s="109" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D11" s="108" t="n">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="E11" s="109" t="n">
         <v>32</v>
       </c>
       <c r="F11" s="108" t="n">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="G11" s="109" t="n">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="108" t="n">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="C12" s="109" t="n">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D12" s="108" t="n">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="E12" s="109" t="n">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F12" s="108" t="n">
-        <v>163</v>
+        <v>136</v>
       </c>
       <c r="G12" s="109" t="n">
-        <v>105</v>
+        <v>133</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="108" t="n">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C13" s="109" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D13" s="108" t="n">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="E13" s="109" t="n">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F13" s="108" t="n">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="G13" s="109" t="n">
-        <v>148</v>
+        <v>196</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="108" t="n">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="C14" s="109" t="n">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="D14" s="108" t="n">
-        <v>117</v>
+        <v>146</v>
       </c>
       <c r="E14" s="109" t="n">
-        <v>171</v>
+        <v>145</v>
       </c>
       <c r="F14" s="108" t="n">
-        <v>194</v>
+        <v>289</v>
       </c>
       <c r="G14" s="109" t="n">
-        <v>263</v>
+        <v>309</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="108" t="n">
         <v>127</v>
       </c>
       <c r="C15" s="109" t="n">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="D15" s="108" t="n">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="E15" s="109" t="n">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="F15" s="108" t="n">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="G15" s="109" t="n">
-        <v>163</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="108" t="n">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="C16" s="109" t="n">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D16" s="108" t="n">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="E16" s="109" t="n">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="F16" s="108" t="n">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G16" s="109" t="n">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="108" t="n">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="C17" s="109" t="n">
-        <v>404</v>
+        <v>330</v>
       </c>
       <c r="D17" s="108" t="n">
-        <v>530</v>
+        <v>559</v>
       </c>
       <c r="E17" s="109" t="n">
-        <v>496</v>
+        <v>451</v>
       </c>
       <c r="F17" s="108" t="n">
-        <v>650</v>
+        <v>797</v>
       </c>
       <c r="G17" s="109" t="n">
-        <v>789</v>
+        <v>862</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="107"/>
       <c r="C18" s="107"/>
       <c r="D18" s="107"/>
       <c r="E18" s="107"/>
       <c r="F18" s="107"/>
       <c r="G18" s="107"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="107"/>
       <c r="C19" s="107"/>
       <c r="D19" s="107"/>
       <c r="E19" s="107"/>
       <c r="F19" s="107"/>
       <c r="G19" s="107"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="107"/>
       <c r="C20" s="107"/>
       <c r="D20" s="107"/>
       <c r="E20" s="107"/>
       <c r="F20" s="107"/>
       <c r="G20" s="107"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="107"/>
       <c r="C21" s="107"/>
       <c r="D21" s="107"/>
       <c r="E21" s="107"/>
       <c r="F21" s="107"/>
       <c r="G21" s="107"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="107"/>
       <c r="C22" s="107"/>
       <c r="D22" s="107"/>
       <c r="E22" s="107"/>
       <c r="F22" s="107"/>
       <c r="G22" s="107"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -29669,422 +29854,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="111" t="n">
-        <v>1880</v>
+        <v>1702</v>
       </c>
       <c r="C6" s="112" t="n">
-        <v>1063</v>
+        <v>1211</v>
       </c>
       <c r="D6" s="111" t="n">
-        <v>2155</v>
+        <v>2182</v>
       </c>
       <c r="E6" s="112" t="n">
-        <v>2006</v>
+        <v>2028</v>
       </c>
       <c r="F6" s="111" t="n">
-        <v>2881</v>
+        <v>2960</v>
       </c>
       <c r="G6" s="112" t="n">
-        <v>2881</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="111" t="n">
-        <v>359</v>
+        <v>300</v>
       </c>
       <c r="C7" s="112" t="n">
+        <v>243</v>
+      </c>
+      <c r="D7" s="111" t="n">
+        <v>422</v>
+      </c>
+      <c r="E7" s="112" t="n">
+        <v>378</v>
+      </c>
+      <c r="F7" s="111" t="n">
+        <v>572</v>
+      </c>
+      <c r="G7" s="112" t="n">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="111" t="n">
         <v>220</v>
       </c>
-      <c r="D7" s="111" t="n">
-[...18 lines deleted...]
-      </c>
       <c r="C8" s="112" t="n">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="D8" s="111" t="n">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="E8" s="112" t="n">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="F8" s="111" t="n">
-        <v>453</v>
+        <v>506</v>
       </c>
       <c r="G8" s="112" t="n">
-        <v>366</v>
+        <v>393</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="111" t="n">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C9" s="112" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D9" s="111" t="n">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="E9" s="112" t="n">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="F9" s="111" t="n">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="G9" s="112" t="n">
-        <v>177</v>
+        <v>198</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="111" t="n">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="C10" s="112" t="n">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D10" s="111" t="n">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E10" s="112" t="n">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="F10" s="111" t="n">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G10" s="112" t="n">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="111" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="112" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" s="111" t="n">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="E11" s="112" t="n">
+        <v>32</v>
+      </c>
+      <c r="F11" s="111" t="n">
+        <v>62</v>
+      </c>
+      <c r="G11" s="112" t="n">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="111" t="n">
+        <v>88</v>
+      </c>
+      <c r="C12" s="112" t="n">
         <v>31</v>
       </c>
-      <c r="F11" s="111" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="D12" s="111" t="n">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E12" s="112" t="n">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="F12" s="111" t="n">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="G12" s="112" t="n">
         <v>105</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="111" t="n">
-        <v>181</v>
+        <v>96</v>
       </c>
       <c r="C13" s="112" t="n">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D13" s="111" t="n">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="E13" s="112" t="n">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="F13" s="111" t="n">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="G13" s="112" t="n">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="111" t="n">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C14" s="112" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="D14" s="111" t="n">
-        <v>174</v>
+        <v>117</v>
       </c>
       <c r="E14" s="112" t="n">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F14" s="111" t="n">
-        <v>287</v>
+        <v>194</v>
       </c>
       <c r="G14" s="112" t="n">
-        <v>294</v>
+        <v>263</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="111" t="n">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C15" s="112" t="n">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D15" s="111" t="n">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="E15" s="112" t="n">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="F15" s="111" t="n">
-        <v>158</v>
+        <v>229</v>
       </c>
       <c r="G15" s="112" t="n">
-        <v>197</v>
+        <v>163</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="111" t="n">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C16" s="112" t="n">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D16" s="111" t="n">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E16" s="112" t="n">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="F16" s="111" t="n">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G16" s="112" t="n">
-        <v>82</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="111" t="n">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="C17" s="112" t="n">
-        <v>312</v>
+        <v>404</v>
       </c>
       <c r="D17" s="111" t="n">
-        <v>552</v>
+        <v>530</v>
       </c>
       <c r="E17" s="112" t="n">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="F17" s="111" t="n">
-        <v>705</v>
+        <v>650</v>
       </c>
       <c r="G17" s="112" t="n">
-        <v>742</v>
+        <v>789</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="110"/>
       <c r="C18" s="110"/>
       <c r="D18" s="110"/>
       <c r="E18" s="110"/>
       <c r="F18" s="110"/>
       <c r="G18" s="110"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="110"/>
       <c r="C19" s="110"/>
       <c r="D19" s="110"/>
       <c r="E19" s="110"/>
       <c r="F19" s="110"/>
       <c r="G19" s="110"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="110"/>
       <c r="C20" s="110"/>
       <c r="D20" s="110"/>
       <c r="E20" s="110"/>
       <c r="F20" s="110"/>
       <c r="G20" s="110"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="110"/>
       <c r="C21" s="110"/>
       <c r="D21" s="110"/>
       <c r="E21" s="110"/>
       <c r="F21" s="110"/>
       <c r="G21" s="110"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="110"/>
       <c r="C22" s="110"/>
       <c r="D22" s="110"/>
       <c r="E22" s="110"/>
       <c r="F22" s="110"/>
       <c r="G22" s="110"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -30659,422 +30844,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="114" t="n">
-        <v>1730</v>
+        <v>1880</v>
       </c>
       <c r="C6" s="115" t="n">
-        <v>1082</v>
+        <v>1063</v>
       </c>
       <c r="D6" s="114" t="n">
-        <v>2065</v>
+        <v>2155</v>
       </c>
       <c r="E6" s="115" t="n">
-        <v>2271</v>
+        <v>2006</v>
       </c>
       <c r="F6" s="114" t="n">
-        <v>2485</v>
+        <v>2881</v>
       </c>
       <c r="G6" s="115" t="n">
-        <v>2485</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="114" t="n">
-        <v>283</v>
+        <v>359</v>
       </c>
       <c r="C7" s="115" t="n">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="D7" s="114" t="n">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E7" s="115" t="n">
-        <v>355</v>
+        <v>330</v>
       </c>
       <c r="F7" s="114" t="n">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G7" s="115" t="n">
-        <v>551</v>
+        <v>609</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="114" t="n">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="C8" s="115" t="n">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="D8" s="114" t="n">
-        <v>305</v>
+        <v>337</v>
       </c>
       <c r="E8" s="115" t="n">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="F8" s="114" t="n">
-        <v>363</v>
+        <v>453</v>
       </c>
       <c r="G8" s="115" t="n">
-        <v>350</v>
+        <v>366</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="114" t="n">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C9" s="115" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D9" s="114" t="n">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="E9" s="115" t="n">
-        <v>195</v>
+        <v>117</v>
       </c>
       <c r="F9" s="114" t="n">
-        <v>198</v>
+        <v>229</v>
       </c>
       <c r="G9" s="115" t="n">
-        <v>145</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="114" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C10" s="115" t="n">
+        <v>42</v>
+      </c>
+      <c r="D10" s="114" t="n">
+        <v>92</v>
+      </c>
+      <c r="E10" s="115" t="n">
+        <v>110</v>
+      </c>
+      <c r="F10" s="114" t="n">
+        <v>139</v>
+      </c>
+      <c r="G10" s="115" t="n">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="114" t="n">
+        <v>48</v>
+      </c>
+      <c r="C11" s="115" t="n">
+        <v>30</v>
+      </c>
+      <c r="D11" s="114" t="n">
+        <v>47</v>
+      </c>
+      <c r="E11" s="115" t="n">
+        <v>31</v>
+      </c>
+      <c r="F11" s="114" t="n">
+        <v>68</v>
+      </c>
+      <c r="G11" s="115" t="n">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="114" t="n">
+        <v>93</v>
+      </c>
+      <c r="C12" s="115" t="n">
+        <v>51</v>
+      </c>
+      <c r="D12" s="114" t="n">
+        <v>100</v>
+      </c>
+      <c r="E12" s="115" t="n">
+        <v>78</v>
+      </c>
+      <c r="F12" s="114" t="n">
+        <v>176</v>
+      </c>
+      <c r="G12" s="115" t="n">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="114" t="n">
+        <v>181</v>
+      </c>
+      <c r="C13" s="115" t="n">
         <v>40</v>
       </c>
-      <c r="D10" s="114" t="n">
-[...67 lines deleted...]
-      </c>
       <c r="D13" s="114" t="n">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="E13" s="115" t="n">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="F13" s="114" t="n">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="G13" s="115" t="n">
-        <v>167</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="114" t="n">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="C14" s="115" t="n">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D14" s="114" t="n">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="E14" s="115" t="n">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="F14" s="114" t="n">
-        <v>203</v>
+        <v>287</v>
       </c>
       <c r="G14" s="115" t="n">
-        <v>221</v>
+        <v>294</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="114" t="n">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C15" s="115" t="n">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D15" s="114" t="n">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="E15" s="115" t="n">
         <v>131</v>
       </c>
       <c r="F15" s="114" t="n">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="G15" s="115" t="n">
-        <v>143</v>
+        <v>197</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="114" t="n">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="C16" s="115" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" s="114" t="n">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E16" s="115" t="n">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F16" s="114" t="n">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="G16" s="115" t="n">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="114" t="n">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="C17" s="115" t="n">
-        <v>362</v>
+        <v>312</v>
       </c>
       <c r="D17" s="114" t="n">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="E17" s="115" t="n">
-        <v>623</v>
+        <v>501</v>
       </c>
       <c r="F17" s="114" t="n">
-        <v>549</v>
+        <v>705</v>
       </c>
       <c r="G17" s="115" t="n">
-        <v>565</v>
+        <v>742</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="113"/>
       <c r="C18" s="113"/>
       <c r="D18" s="113"/>
       <c r="E18" s="113"/>
       <c r="F18" s="113"/>
       <c r="G18" s="113"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="113"/>
       <c r="C19" s="113"/>
       <c r="D19" s="113"/>
       <c r="E19" s="113"/>
       <c r="F19" s="113"/>
       <c r="G19" s="113"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="113"/>
       <c r="C20" s="113"/>
       <c r="D20" s="113"/>
       <c r="E20" s="113"/>
       <c r="F20" s="113"/>
       <c r="G20" s="113"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="113"/>
       <c r="C21" s="113"/>
       <c r="D21" s="113"/>
       <c r="E21" s="113"/>
       <c r="F21" s="113"/>
       <c r="G21" s="113"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="113"/>
       <c r="C22" s="113"/>
       <c r="D22" s="113"/>
       <c r="E22" s="113"/>
       <c r="F22" s="113"/>
       <c r="G22" s="113"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -31649,422 +31834,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="117" t="n">
-        <v>1434</v>
+        <v>1730</v>
       </c>
       <c r="C6" s="118" t="n">
-        <v>1026</v>
+        <v>1082</v>
       </c>
       <c r="D6" s="117" t="n">
-        <v>2388</v>
+        <v>2065</v>
       </c>
       <c r="E6" s="118" t="n">
-        <v>2715</v>
+        <v>2271</v>
       </c>
       <c r="F6" s="117" t="n">
-        <v>3079</v>
+        <v>2485</v>
       </c>
       <c r="G6" s="118" t="n">
-        <v>3079</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="117" t="n">
-        <v>346</v>
+        <v>283</v>
       </c>
       <c r="C7" s="118" t="n">
-        <v>233</v>
+        <v>201</v>
       </c>
       <c r="D7" s="117" t="n">
-        <v>685</v>
+        <v>363</v>
       </c>
       <c r="E7" s="118" t="n">
-        <v>801</v>
+        <v>355</v>
       </c>
       <c r="F7" s="117" t="n">
-        <v>844</v>
+        <v>452</v>
       </c>
       <c r="G7" s="118" t="n">
-        <v>973</v>
+        <v>551</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="117" t="n">
-        <v>188</v>
+        <v>218</v>
       </c>
       <c r="C8" s="118" t="n">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="D8" s="117" t="n">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="E8" s="118" t="n">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F8" s="117" t="n">
-        <v>433</v>
+        <v>363</v>
       </c>
       <c r="G8" s="118" t="n">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="117" t="n">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="C9" s="118" t="n">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D9" s="117" t="n">
         <v>120</v>
       </c>
       <c r="E9" s="118" t="n">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="F9" s="117" t="n">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="G9" s="118" t="n">
-        <v>187</v>
+        <v>145</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="C10" s="118" t="n">
+        <v>40</v>
+      </c>
+      <c r="D10" s="117" t="n">
+        <v>103</v>
+      </c>
+      <c r="E10" s="118" t="n">
+        <v>93</v>
+      </c>
+      <c r="F10" s="117" t="n">
+        <v>97</v>
+      </c>
+      <c r="G10" s="118" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="C11" s="118" t="n">
+        <v>22</v>
+      </c>
+      <c r="D11" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="E11" s="118" t="n">
+        <v>37</v>
+      </c>
+      <c r="F11" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="G11" s="118" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="117" t="n">
+        <v>98</v>
+      </c>
+      <c r="C12" s="118" t="n">
         <v>52</v>
       </c>
-      <c r="C10" s="118" t="n">
-[...22 lines deleted...]
-      <c r="C11" s="118" t="n">
+      <c r="D12" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="E12" s="118" t="n">
+        <v>96</v>
+      </c>
+      <c r="F12" s="117" t="n">
+        <v>175</v>
+      </c>
+      <c r="G12" s="118" t="n">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="117" t="n">
+        <v>151</v>
+      </c>
+      <c r="C13" s="118" t="n">
+        <v>57</v>
+      </c>
+      <c r="D13" s="117" t="n">
+        <v>131</v>
+      </c>
+      <c r="E13" s="118" t="n">
+        <v>173</v>
+      </c>
+      <c r="F13" s="117" t="n">
+        <v>144</v>
+      </c>
+      <c r="G13" s="118" t="n">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="117" t="n">
+        <v>119</v>
+      </c>
+      <c r="C14" s="118" t="n">
+        <v>86</v>
+      </c>
+      <c r="D14" s="117" t="n">
+        <v>179</v>
+      </c>
+      <c r="E14" s="118" t="n">
+        <v>183</v>
+      </c>
+      <c r="F14" s="117" t="n">
+        <v>203</v>
+      </c>
+      <c r="G14" s="118" t="n">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="117" t="n">
+        <v>125</v>
+      </c>
+      <c r="C15" s="118" t="n">
+        <v>47</v>
+      </c>
+      <c r="D15" s="117" t="n">
+        <v>154</v>
+      </c>
+      <c r="E15" s="118" t="n">
+        <v>131</v>
+      </c>
+      <c r="F15" s="117" t="n">
+        <v>184</v>
+      </c>
+      <c r="G15" s="118" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="117" t="n">
-[...107 lines deleted...]
-      </c>
       <c r="B16" s="117" t="n">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="C16" s="118" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D16" s="117" t="n">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="E16" s="118" t="n">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="F16" s="117" t="n">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="G16" s="118" t="n">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="117" t="n">
-        <v>424</v>
+        <v>478</v>
       </c>
       <c r="C17" s="118" t="n">
-        <v>304</v>
+        <v>362</v>
       </c>
       <c r="D17" s="117" t="n">
-        <v>459</v>
+        <v>538</v>
       </c>
       <c r="E17" s="118" t="n">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F17" s="117" t="n">
-        <v>623</v>
+        <v>549</v>
       </c>
       <c r="G17" s="118" t="n">
-        <v>701</v>
+        <v>565</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="116"/>
       <c r="C18" s="116"/>
       <c r="D18" s="116"/>
       <c r="E18" s="116"/>
       <c r="F18" s="116"/>
       <c r="G18" s="116"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="116"/>
       <c r="C19" s="116"/>
       <c r="D19" s="116"/>
       <c r="E19" s="116"/>
       <c r="F19" s="116"/>
       <c r="G19" s="116"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="116"/>
       <c r="C20" s="116"/>
       <c r="D20" s="116"/>
       <c r="E20" s="116"/>
       <c r="F20" s="116"/>
       <c r="G20" s="116"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="116"/>
       <c r="C21" s="116"/>
       <c r="D21" s="116"/>
       <c r="E21" s="116"/>
       <c r="F21" s="116"/>
       <c r="G21" s="116"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="116"/>
       <c r="C22" s="116"/>
       <c r="D22" s="116"/>
       <c r="E22" s="116"/>
       <c r="F22" s="116"/>
       <c r="G22" s="116"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -32639,422 +32824,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="120" t="n">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="C6" s="121" t="n">
-        <v>1044</v>
+        <v>1026</v>
       </c>
       <c r="D6" s="120" t="n">
-        <v>2061</v>
+        <v>2388</v>
       </c>
       <c r="E6" s="121" t="n">
-        <v>2300</v>
+        <v>2715</v>
       </c>
       <c r="F6" s="120" t="n">
-        <v>2645</v>
+        <v>3079</v>
       </c>
       <c r="G6" s="121" t="n">
-        <v>2645</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="120" t="n">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="C7" s="121" t="n">
-        <v>166</v>
+        <v>233</v>
       </c>
       <c r="D7" s="120" t="n">
-        <v>372</v>
+        <v>685</v>
       </c>
       <c r="E7" s="121" t="n">
-        <v>418</v>
+        <v>801</v>
       </c>
       <c r="F7" s="120" t="n">
-        <v>533</v>
+        <v>844</v>
       </c>
       <c r="G7" s="121" t="n">
-        <v>540</v>
+        <v>973</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="120" t="n">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C8" s="121" t="n">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="D8" s="120" t="n">
-        <v>255</v>
+        <v>323</v>
       </c>
       <c r="E8" s="121" t="n">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="F8" s="120" t="n">
-        <v>305</v>
+        <v>433</v>
       </c>
       <c r="G8" s="121" t="n">
-        <v>339</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="120" t="n">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C9" s="121" t="n">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D9" s="120" t="n">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E9" s="121" t="n">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="F9" s="120" t="n">
+        <v>227</v>
+      </c>
+      <c r="G9" s="121" t="n">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="120" t="n">
+        <v>52</v>
+      </c>
+      <c r="C10" s="121" t="n">
+        <v>23</v>
+      </c>
+      <c r="D10" s="120" t="n">
+        <v>116</v>
+      </c>
+      <c r="E10" s="121" t="n">
+        <v>115</v>
+      </c>
+      <c r="F10" s="120" t="n">
+        <v>89</v>
+      </c>
+      <c r="G10" s="121" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="120" t="n">
+        <v>33</v>
+      </c>
+      <c r="C11" s="121" t="n">
+        <v>21</v>
+      </c>
+      <c r="D11" s="120" t="n">
+        <v>45</v>
+      </c>
+      <c r="E11" s="121" t="n">
+        <v>40</v>
+      </c>
+      <c r="F11" s="120" t="n">
+        <v>52</v>
+      </c>
+      <c r="G11" s="121" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="120" t="n">
+        <v>49</v>
+      </c>
+      <c r="C12" s="121" t="n">
+        <v>29</v>
+      </c>
+      <c r="D12" s="120" t="n">
+        <v>102</v>
+      </c>
+      <c r="E12" s="121" t="n">
+        <v>95</v>
+      </c>
+      <c r="F12" s="120" t="n">
+        <v>129</v>
+      </c>
+      <c r="G12" s="121" t="n">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="120" t="n">
+        <v>64</v>
+      </c>
+      <c r="C13" s="121" t="n">
+        <v>66</v>
+      </c>
+      <c r="D13" s="120" t="n">
+        <v>168</v>
+      </c>
+      <c r="E13" s="121" t="n">
+        <v>197</v>
+      </c>
+      <c r="F13" s="120" t="n">
+        <v>160</v>
+      </c>
+      <c r="G13" s="121" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="120" t="n">
+        <v>84</v>
+      </c>
+      <c r="C14" s="121" t="n">
+        <v>63</v>
+      </c>
+      <c r="D14" s="120" t="n">
         <v>156</v>
       </c>
-      <c r="G9" s="121" t="n">
-[...79 lines deleted...]
-      <c r="C13" s="121" t="n">
+      <c r="E14" s="121" t="n">
+        <v>217</v>
+      </c>
+      <c r="F14" s="120" t="n">
+        <v>260</v>
+      </c>
+      <c r="G14" s="121" t="n">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="120" t="n">
+        <v>95</v>
+      </c>
+      <c r="C15" s="121" t="n">
+        <v>61</v>
+      </c>
+      <c r="D15" s="120" t="n">
+        <v>127</v>
+      </c>
+      <c r="E15" s="121" t="n">
+        <v>122</v>
+      </c>
+      <c r="F15" s="120" t="n">
+        <v>177</v>
+      </c>
+      <c r="G15" s="121" t="n">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="120" t="n">
+        <v>51</v>
+      </c>
+      <c r="C16" s="121" t="n">
         <v>40</v>
       </c>
-      <c r="D13" s="120" t="n">
-[...67 lines deleted...]
-      </c>
       <c r="D16" s="120" t="n">
+        <v>87</v>
+      </c>
+      <c r="E16" s="121" t="n">
         <v>68</v>
       </c>
-      <c r="E16" s="121" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="120" t="n">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="G16" s="121" t="n">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="120" t="n">
-        <v>466</v>
+        <v>424</v>
       </c>
       <c r="C17" s="121" t="n">
-        <v>367</v>
+        <v>304</v>
       </c>
       <c r="D17" s="120" t="n">
-        <v>507</v>
+        <v>459</v>
       </c>
       <c r="E17" s="121" t="n">
-        <v>574</v>
+        <v>628</v>
       </c>
       <c r="F17" s="120" t="n">
-        <v>691</v>
+        <v>623</v>
       </c>
       <c r="G17" s="121" t="n">
-        <v>734</v>
+        <v>701</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="119"/>
       <c r="C18" s="119"/>
       <c r="D18" s="119"/>
       <c r="E18" s="119"/>
       <c r="F18" s="119"/>
       <c r="G18" s="119"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="119"/>
       <c r="C19" s="119"/>
       <c r="D19" s="119"/>
       <c r="E19" s="119"/>
       <c r="F19" s="119"/>
       <c r="G19" s="119"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="119"/>
       <c r="C20" s="119"/>
       <c r="D20" s="119"/>
       <c r="E20" s="119"/>
       <c r="F20" s="119"/>
       <c r="G20" s="119"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="119"/>
       <c r="C21" s="119"/>
       <c r="D21" s="119"/>
       <c r="E21" s="119"/>
       <c r="F21" s="119"/>
       <c r="G21" s="119"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="119"/>
       <c r="C22" s="119"/>
       <c r="D22" s="119"/>
       <c r="E22" s="119"/>
       <c r="F22" s="119"/>
       <c r="G22" s="119"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -33629,422 +33814,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="123" t="n">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="C6" s="124" t="n">
-        <v>998</v>
+        <v>1044</v>
       </c>
       <c r="D6" s="123" t="n">
-        <v>2619</v>
+        <v>2061</v>
       </c>
       <c r="E6" s="124" t="n">
-        <v>2363</v>
+        <v>2300</v>
       </c>
       <c r="F6" s="123" t="n">
-        <v>2871</v>
+        <v>2645</v>
       </c>
       <c r="G6" s="124" t="n">
-        <v>2871</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="123" t="n">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="C7" s="124" t="n">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D7" s="123" t="n">
-        <v>484</v>
+        <v>372</v>
       </c>
       <c r="E7" s="124" t="n">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F7" s="123" t="n">
-        <v>599</v>
+        <v>533</v>
       </c>
       <c r="G7" s="124" t="n">
-        <v>569</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="123" t="n">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="C8" s="124" t="n">
+        <v>113</v>
+      </c>
+      <c r="D8" s="123" t="n">
+        <v>255</v>
+      </c>
+      <c r="E8" s="124" t="n">
+        <v>259</v>
+      </c>
+      <c r="F8" s="123" t="n">
+        <v>305</v>
+      </c>
+      <c r="G8" s="124" t="n">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="123" t="n">
+        <v>58</v>
+      </c>
+      <c r="C9" s="124" t="n">
+        <v>71</v>
+      </c>
+      <c r="D9" s="123" t="n">
+        <v>124</v>
+      </c>
+      <c r="E9" s="124" t="n">
+        <v>169</v>
+      </c>
+      <c r="F9" s="123" t="n">
+        <v>156</v>
+      </c>
+      <c r="G9" s="124" t="n">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="123" t="n">
+        <v>49</v>
+      </c>
+      <c r="C10" s="124" t="n">
+        <v>28</v>
+      </c>
+      <c r="D10" s="123" t="n">
+        <v>146</v>
+      </c>
+      <c r="E10" s="124" t="n">
+        <v>107</v>
+      </c>
+      <c r="F10" s="123" t="n">
+        <v>145</v>
+      </c>
+      <c r="G10" s="124" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="123" t="n">
+        <v>45</v>
+      </c>
+      <c r="C11" s="124" t="n">
+        <v>30</v>
+      </c>
+      <c r="D11" s="123" t="n">
+        <v>29</v>
+      </c>
+      <c r="E11" s="124" t="n">
+        <v>38</v>
+      </c>
+      <c r="F11" s="123" t="n">
+        <v>43</v>
+      </c>
+      <c r="G11" s="124" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="123" t="n">
+        <v>55</v>
+      </c>
+      <c r="C12" s="124" t="n">
+        <v>48</v>
+      </c>
+      <c r="D12" s="123" t="n">
+        <v>111</v>
+      </c>
+      <c r="E12" s="124" t="n">
+        <v>113</v>
+      </c>
+      <c r="F12" s="123" t="n">
+        <v>132</v>
+      </c>
+      <c r="G12" s="124" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="123" t="n">
+        <v>77</v>
+      </c>
+      <c r="C13" s="124" t="n">
+        <v>40</v>
+      </c>
+      <c r="D13" s="123" t="n">
+        <v>173</v>
+      </c>
+      <c r="E13" s="124" t="n">
+        <v>201</v>
+      </c>
+      <c r="F13" s="123" t="n">
+        <v>182</v>
+      </c>
+      <c r="G13" s="124" t="n">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="123" t="n">
+        <v>99</v>
+      </c>
+      <c r="C14" s="124" t="n">
+        <v>77</v>
+      </c>
+      <c r="D14" s="123" t="n">
         <v>155</v>
       </c>
-      <c r="D8" s="123" t="n">
-[...85 lines deleted...]
-      <c r="B12" s="123" t="n">
+      <c r="E14" s="124" t="n">
+        <v>234</v>
+      </c>
+      <c r="F14" s="123" t="n">
+        <v>216</v>
+      </c>
+      <c r="G14" s="124" t="n">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="123" t="n">
+        <v>116</v>
+      </c>
+      <c r="C15" s="124" t="n">
+        <v>57</v>
+      </c>
+      <c r="D15" s="123" t="n">
+        <v>121</v>
+      </c>
+      <c r="E15" s="124" t="n">
+        <v>120</v>
+      </c>
+      <c r="F15" s="123" t="n">
+        <v>152</v>
+      </c>
+      <c r="G15" s="124" t="n">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="123" t="n">
+        <v>41</v>
+      </c>
+      <c r="C16" s="124" t="n">
+        <v>47</v>
+      </c>
+      <c r="D16" s="123" t="n">
+        <v>68</v>
+      </c>
+      <c r="E16" s="124" t="n">
         <v>67</v>
       </c>
-      <c r="C12" s="124" t="n">
-[...99 lines deleted...]
-      </c>
       <c r="F16" s="123" t="n">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G16" s="124" t="n">
-        <v>92</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="123" t="n">
-        <v>398</v>
+        <v>466</v>
       </c>
       <c r="C17" s="124" t="n">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="D17" s="123" t="n">
-        <v>772</v>
+        <v>507</v>
       </c>
       <c r="E17" s="124" t="n">
-        <v>641</v>
+        <v>574</v>
       </c>
       <c r="F17" s="123" t="n">
-        <v>589</v>
+        <v>691</v>
       </c>
       <c r="G17" s="124" t="n">
-        <v>790</v>
+        <v>734</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="122"/>
       <c r="C18" s="122"/>
       <c r="D18" s="122"/>
       <c r="E18" s="122"/>
       <c r="F18" s="122"/>
       <c r="G18" s="122"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="122"/>
       <c r="C19" s="122"/>
       <c r="D19" s="122"/>
       <c r="E19" s="122"/>
       <c r="F19" s="122"/>
       <c r="G19" s="122"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="122"/>
       <c r="C20" s="122"/>
       <c r="D20" s="122"/>
       <c r="E20" s="122"/>
       <c r="F20" s="122"/>
       <c r="G20" s="122"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="122"/>
       <c r="C21" s="122"/>
       <c r="D21" s="122"/>
       <c r="E21" s="122"/>
       <c r="F21" s="122"/>
       <c r="G21" s="122"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="122"/>
       <c r="C22" s="122"/>
       <c r="D22" s="122"/>
       <c r="E22" s="122"/>
       <c r="F22" s="122"/>
       <c r="G22" s="122"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -34619,422 +34804,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="126" t="n">
-        <v>1172</v>
+        <v>1431</v>
       </c>
       <c r="C6" s="127" t="n">
-        <v>938</v>
+        <v>998</v>
       </c>
       <c r="D6" s="126" t="n">
-        <v>2807</v>
+        <v>2619</v>
       </c>
       <c r="E6" s="127" t="n">
-        <v>2147</v>
+        <v>2363</v>
       </c>
       <c r="F6" s="126" t="n">
-        <v>2930</v>
+        <v>2871</v>
       </c>
       <c r="G6" s="127" t="n">
-        <v>2930</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="126" t="n">
-        <v>186</v>
+        <v>268</v>
       </c>
       <c r="C7" s="127" t="n">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="D7" s="126" t="n">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="E7" s="127" t="n">
-        <v>345</v>
+        <v>416</v>
       </c>
       <c r="F7" s="126" t="n">
-        <v>534</v>
+        <v>599</v>
       </c>
       <c r="G7" s="127" t="n">
-        <v>596</v>
+        <v>569</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="126" t="n">
-        <v>124</v>
+        <v>207</v>
       </c>
       <c r="C8" s="127" t="n">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="D8" s="126" t="n">
-        <v>376</v>
+        <v>333</v>
       </c>
       <c r="E8" s="127" t="n">
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="F8" s="126" t="n">
-        <v>421</v>
+        <v>334</v>
       </c>
       <c r="G8" s="127" t="n">
-        <v>363</v>
+        <v>321</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="126" t="n">
+        <v>61</v>
+      </c>
+      <c r="C9" s="127" t="n">
         <v>52</v>
       </c>
-      <c r="C9" s="127" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="126" t="n">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="E9" s="127" t="n">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="F9" s="126" t="n">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="G9" s="127" t="n">
-        <v>224</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="126" t="n">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C10" s="127" t="n">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D10" s="126" t="n">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E10" s="127" t="n">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="F10" s="126" t="n">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="G10" s="127" t="n">
-        <v>109</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="126" t="n">
+        <v>38</v>
+      </c>
+      <c r="C11" s="127" t="n">
+        <v>25</v>
+      </c>
+      <c r="D11" s="126" t="n">
+        <v>40</v>
+      </c>
+      <c r="E11" s="127" t="n">
+        <v>36</v>
+      </c>
+      <c r="F11" s="126" t="n">
+        <v>69</v>
+      </c>
+      <c r="G11" s="127" t="n">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="126" t="n">
+        <v>67</v>
+      </c>
+      <c r="C12" s="127" t="n">
+        <v>30</v>
+      </c>
+      <c r="D12" s="126" t="n">
+        <v>93</v>
+      </c>
+      <c r="E12" s="127" t="n">
+        <v>85</v>
+      </c>
+      <c r="F12" s="126" t="n">
+        <v>120</v>
+      </c>
+      <c r="G12" s="127" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="126" t="n">
+        <v>85</v>
+      </c>
+      <c r="C13" s="127" t="n">
+        <v>44</v>
+      </c>
+      <c r="D13" s="126" t="n">
+        <v>159</v>
+      </c>
+      <c r="E13" s="127" t="n">
+        <v>214</v>
+      </c>
+      <c r="F13" s="126" t="n">
+        <v>180</v>
+      </c>
+      <c r="G13" s="127" t="n">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="127" t="n">
+      <c r="B14" s="126" t="n">
+        <v>113</v>
+      </c>
+      <c r="C14" s="127" t="n">
+        <v>75</v>
+      </c>
+      <c r="D14" s="126" t="n">
+        <v>248</v>
+      </c>
+      <c r="E14" s="127" t="n">
+        <v>211</v>
+      </c>
+      <c r="F14" s="126" t="n">
+        <v>289</v>
+      </c>
+      <c r="G14" s="127" t="n">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D11" s="126" t="n">
-[...84 lines deleted...]
-      </c>
       <c r="B15" s="126" t="n">
+        <v>102</v>
+      </c>
+      <c r="C15" s="127" t="n">
         <v>64</v>
       </c>
-      <c r="C15" s="127" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="126" t="n">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="E15" s="127" t="n">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="F15" s="126" t="n">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="G15" s="127" t="n">
         <v>186</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="126" t="n">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C16" s="127" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D16" s="126" t="n">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="E16" s="127" t="n">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="F16" s="126" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="G16" s="127" t="n">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="126" t="n">
-        <v>420</v>
+        <v>398</v>
       </c>
       <c r="C17" s="127" t="n">
-        <v>297</v>
+        <v>346</v>
       </c>
       <c r="D17" s="126" t="n">
-        <v>738</v>
+        <v>772</v>
       </c>
       <c r="E17" s="127" t="n">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="F17" s="126" t="n">
-        <v>631</v>
+        <v>589</v>
       </c>
       <c r="G17" s="127" t="n">
-        <v>624</v>
+        <v>790</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="125"/>
       <c r="C18" s="125"/>
       <c r="D18" s="125"/>
       <c r="E18" s="125"/>
       <c r="F18" s="125"/>
       <c r="G18" s="125"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="125"/>
       <c r="C19" s="125"/>
       <c r="D19" s="125"/>
       <c r="E19" s="125"/>
       <c r="F19" s="125"/>
       <c r="G19" s="125"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="125"/>
       <c r="C20" s="125"/>
       <c r="D20" s="125"/>
       <c r="E20" s="125"/>
       <c r="F20" s="125"/>
       <c r="G20" s="125"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="125"/>
       <c r="C21" s="125"/>
       <c r="D21" s="125"/>
       <c r="E21" s="125"/>
       <c r="F21" s="125"/>
       <c r="G21" s="125"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="125"/>
       <c r="C22" s="125"/>
       <c r="D22" s="125"/>
       <c r="E22" s="125"/>
       <c r="F22" s="125"/>
       <c r="G22" s="125"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -35609,422 +35794,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="21" t="n">
-        <v>3003</v>
+        <v>3119</v>
       </c>
       <c r="C6" s="22" t="n">
-        <v>2102</v>
+        <v>1843</v>
       </c>
       <c r="D6" s="21" t="n">
-        <v>3564</v>
+        <v>3560</v>
       </c>
       <c r="E6" s="22" t="n">
-        <v>3940</v>
+        <v>3850</v>
       </c>
       <c r="F6" s="21" t="n">
-        <v>3776</v>
+        <v>3684</v>
       </c>
       <c r="G6" s="22" t="n">
-        <v>3776</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="21" t="n">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="C7" s="22" t="n">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="D7" s="21" t="n">
-        <v>637</v>
+        <v>687</v>
       </c>
       <c r="E7" s="22" t="n">
-        <v>709</v>
+        <v>656</v>
       </c>
       <c r="F7" s="21" t="n">
-        <v>660</v>
+        <v>722</v>
       </c>
       <c r="G7" s="22" t="n">
-        <v>651</v>
+        <v>664</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="21" t="n">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="C8" s="22" t="n">
-        <v>226</v>
+        <v>177</v>
       </c>
       <c r="D8" s="21" t="n">
-        <v>401</v>
+        <v>613</v>
       </c>
       <c r="E8" s="22" t="n">
-        <v>508</v>
+        <v>483</v>
       </c>
       <c r="F8" s="21" t="n">
-        <v>469</v>
+        <v>638</v>
       </c>
       <c r="G8" s="22" t="n">
-        <v>481</v>
+        <v>398</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="21" t="n">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C9" s="22" t="n">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D9" s="21" t="n">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="E9" s="22" t="n">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="F9" s="21" t="n">
-        <v>289</v>
+        <v>242</v>
       </c>
       <c r="G9" s="22" t="n">
-        <v>227</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="21" t="n">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C10" s="22" t="n">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D10" s="21" t="n">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="E10" s="22" t="n">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="F10" s="21" t="n">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="G10" s="22" t="n">
-        <v>97</v>
+        <v>124</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="21" t="n">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C11" s="22" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" s="21" t="n">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="E11" s="22" t="n">
+        <v>54</v>
+      </c>
+      <c r="F11" s="21" t="n">
+        <v>58</v>
+      </c>
+      <c r="G11" s="22" t="n">
         <v>64</v>
       </c>
-      <c r="F11" s="21" t="n">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="21" t="n">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C12" s="22" t="n">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="D12" s="21" t="n">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="E12" s="22" t="n">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="F12" s="21" t="n">
-        <v>210</v>
+        <v>153</v>
       </c>
       <c r="G12" s="22" t="n">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="21" t="n">
+        <v>197</v>
+      </c>
+      <c r="C13" s="22" t="n">
+        <v>117</v>
+      </c>
+      <c r="D13" s="21" t="n">
+        <v>293</v>
+      </c>
+      <c r="E13" s="22" t="n">
+        <v>420</v>
+      </c>
+      <c r="F13" s="21" t="n">
+        <v>238</v>
+      </c>
+      <c r="G13" s="22" t="n">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="21" t="n">
+        <v>241</v>
+      </c>
+      <c r="C14" s="22" t="n">
+        <v>114</v>
+      </c>
+      <c r="D14" s="21" t="n">
+        <v>217</v>
+      </c>
+      <c r="E14" s="22" t="n">
+        <v>276</v>
+      </c>
+      <c r="F14" s="21" t="n">
+        <v>310</v>
+      </c>
+      <c r="G14" s="22" t="n">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="21" t="n">
+        <v>175</v>
+      </c>
+      <c r="C15" s="22" t="n">
+        <v>118</v>
+      </c>
+      <c r="D15" s="21" t="n">
+        <v>168</v>
+      </c>
+      <c r="E15" s="22" t="n">
+        <v>211</v>
+      </c>
+      <c r="F15" s="21" t="n">
+        <v>376</v>
+      </c>
+      <c r="G15" s="22" t="n">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="21" t="n">
+        <v>88</v>
+      </c>
+      <c r="C16" s="22" t="n">
+        <v>66</v>
+      </c>
+      <c r="D16" s="21" t="n">
+        <v>105</v>
+      </c>
+      <c r="E16" s="22" t="n">
+        <v>119</v>
+      </c>
+      <c r="F16" s="21" t="n">
         <v>132</v>
       </c>
-    </row>
-[...87 lines deleted...]
-      </c>
       <c r="G16" s="22" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="21" t="n">
-        <v>1316</v>
+        <v>1297</v>
       </c>
       <c r="C17" s="22" t="n">
-        <v>723</v>
+        <v>643</v>
       </c>
       <c r="D17" s="21" t="n">
-        <v>1077</v>
+        <v>916</v>
       </c>
       <c r="E17" s="22" t="n">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="F17" s="21" t="n">
-        <v>780</v>
+        <v>650</v>
       </c>
       <c r="G17" s="22" t="n">
-        <v>1161</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -36599,422 +36784,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="129" t="n">
-        <v>1214</v>
+        <v>1172</v>
       </c>
       <c r="C6" s="130" t="n">
-        <v>925</v>
+        <v>938</v>
       </c>
       <c r="D6" s="129" t="n">
-        <v>2619</v>
+        <v>2807</v>
       </c>
       <c r="E6" s="130" t="n">
-        <v>2112</v>
+        <v>2147</v>
       </c>
       <c r="F6" s="129" t="n">
-        <v>2996</v>
+        <v>2930</v>
       </c>
       <c r="G6" s="130" t="n">
-        <v>2996</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="129" t="n">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C7" s="130" t="n">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="D7" s="129" t="n">
-        <v>428</v>
+        <v>469</v>
       </c>
       <c r="E7" s="130" t="n">
-        <v>378</v>
+        <v>345</v>
       </c>
       <c r="F7" s="129" t="n">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="G7" s="130" t="n">
-        <v>611</v>
+        <v>596</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="129" t="n">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="C8" s="130" t="n">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D8" s="129" t="n">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="E8" s="130" t="n">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F8" s="129" t="n">
-        <v>480</v>
+        <v>421</v>
       </c>
       <c r="G8" s="130" t="n">
-        <v>414</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="129" t="n">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C9" s="130" t="n">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D9" s="129" t="n">
-        <v>217</v>
+        <v>179</v>
       </c>
       <c r="E9" s="130" t="n">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F9" s="129" t="n">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="G9" s="130" t="n">
-        <v>193</v>
+        <v>224</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="129" t="n">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C10" s="130" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D10" s="129" t="n">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E10" s="130" t="n">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F10" s="129" t="n">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G10" s="130" t="n">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="129" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11" s="130" t="n">
         <v>20</v>
       </c>
       <c r="D11" s="129" t="n">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E11" s="130" t="n">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F11" s="129" t="n">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="G11" s="130" t="n">
-        <v>37</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="129" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" s="130" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D12" s="129" t="n">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="E12" s="130" t="n">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="F12" s="129" t="n">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="G12" s="130" t="n">
-        <v>139</v>
+        <v>109</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="129" t="n">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C13" s="130" t="n">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D13" s="129" t="n">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="E13" s="130" t="n">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="F13" s="129" t="n">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="G13" s="130" t="n">
-        <v>181</v>
+        <v>225</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="129" t="n">
+        <v>110</v>
+      </c>
+      <c r="C14" s="130" t="n">
+        <v>70</v>
+      </c>
+      <c r="D14" s="129" t="n">
+        <v>236</v>
+      </c>
+      <c r="E14" s="130" t="n">
+        <v>145</v>
+      </c>
+      <c r="F14" s="129" t="n">
+        <v>319</v>
+      </c>
+      <c r="G14" s="130" t="n">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="129" t="n">
+        <v>64</v>
+      </c>
+      <c r="C15" s="130" t="n">
+        <v>67</v>
+      </c>
+      <c r="D15" s="129" t="n">
+        <v>129</v>
+      </c>
+      <c r="E15" s="130" t="n">
+        <v>123</v>
+      </c>
+      <c r="F15" s="129" t="n">
+        <v>162</v>
+      </c>
+      <c r="G15" s="130" t="n">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="129" t="n">
+        <v>53</v>
+      </c>
+      <c r="C16" s="130" t="n">
+        <v>29</v>
+      </c>
+      <c r="D16" s="129" t="n">
         <v>112</v>
       </c>
-      <c r="C14" s="130" t="n">
-[...48 lines deleted...]
-      <c r="D16" s="129" t="n">
+      <c r="E16" s="130" t="n">
         <v>83</v>
       </c>
-      <c r="E16" s="130" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="129" t="n">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G16" s="130" t="n">
-        <v>70</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="129" t="n">
-        <v>358</v>
+        <v>420</v>
       </c>
       <c r="C17" s="130" t="n">
-        <v>335</v>
+        <v>297</v>
       </c>
       <c r="D17" s="129" t="n">
-        <v>717</v>
+        <v>738</v>
       </c>
       <c r="E17" s="130" t="n">
-        <v>554</v>
+        <v>621</v>
       </c>
       <c r="F17" s="129" t="n">
-        <v>555</v>
+        <v>631</v>
       </c>
       <c r="G17" s="130" t="n">
-        <v>732</v>
+        <v>624</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="128"/>
       <c r="C18" s="128"/>
       <c r="D18" s="128"/>
       <c r="E18" s="128"/>
       <c r="F18" s="128"/>
       <c r="G18" s="128"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="128"/>
       <c r="C19" s="128"/>
       <c r="D19" s="128"/>
       <c r="E19" s="128"/>
       <c r="F19" s="128"/>
       <c r="G19" s="128"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="128"/>
       <c r="C20" s="128"/>
       <c r="D20" s="128"/>
       <c r="E20" s="128"/>
       <c r="F20" s="128"/>
       <c r="G20" s="128"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="128"/>
       <c r="C21" s="128"/>
       <c r="D21" s="128"/>
       <c r="E21" s="128"/>
       <c r="F21" s="128"/>
       <c r="G21" s="128"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="128"/>
       <c r="C22" s="128"/>
       <c r="D22" s="128"/>
       <c r="E22" s="128"/>
       <c r="F22" s="128"/>
       <c r="G22" s="128"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -37589,422 +37774,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="132" t="n">
-        <v>1091</v>
+        <v>1214</v>
       </c>
       <c r="C6" s="133" t="n">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="D6" s="132" t="n">
-        <v>2630</v>
+        <v>2619</v>
       </c>
       <c r="E6" s="133" t="n">
-        <v>2158</v>
+        <v>2112</v>
       </c>
       <c r="F6" s="132" t="n">
-        <v>2711</v>
+        <v>2996</v>
       </c>
       <c r="G6" s="133" t="n">
-        <v>2711</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="132" t="n">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="C7" s="133" t="n">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D7" s="132" t="n">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="E7" s="133" t="n">
-        <v>320</v>
+        <v>378</v>
       </c>
       <c r="F7" s="132" t="n">
-        <v>452</v>
+        <v>517</v>
       </c>
       <c r="G7" s="133" t="n">
-        <v>525</v>
+        <v>611</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="132" t="n">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="C8" s="133" t="n">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="D8" s="132" t="n">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="E8" s="133" t="n">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="F8" s="132" t="n">
-        <v>380</v>
+        <v>480</v>
       </c>
       <c r="G8" s="133" t="n">
-        <v>368</v>
+        <v>414</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="132" t="n">
+        <v>63</v>
+      </c>
+      <c r="C9" s="133" t="n">
+        <v>59</v>
+      </c>
+      <c r="D9" s="132" t="n">
+        <v>217</v>
+      </c>
+      <c r="E9" s="133" t="n">
+        <v>148</v>
+      </c>
+      <c r="F9" s="132" t="n">
+        <v>309</v>
+      </c>
+      <c r="G9" s="133" t="n">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="132" t="n">
+        <v>28</v>
+      </c>
+      <c r="C10" s="133" t="n">
+        <v>17</v>
+      </c>
+      <c r="D10" s="132" t="n">
+        <v>140</v>
+      </c>
+      <c r="E10" s="133" t="n">
+        <v>94</v>
+      </c>
+      <c r="F10" s="132" t="n">
+        <v>118</v>
+      </c>
+      <c r="G10" s="133" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="132" t="n">
+        <v>18</v>
+      </c>
+      <c r="C11" s="133" t="n">
+        <v>20</v>
+      </c>
+      <c r="D11" s="132" t="n">
+        <v>39</v>
+      </c>
+      <c r="E11" s="133" t="n">
+        <v>25</v>
+      </c>
+      <c r="F11" s="132" t="n">
+        <v>33</v>
+      </c>
+      <c r="G11" s="133" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="132" t="n">
+        <v>45</v>
+      </c>
+      <c r="C12" s="133" t="n">
+        <v>30</v>
+      </c>
+      <c r="D12" s="132" t="n">
+        <v>96</v>
+      </c>
+      <c r="E12" s="133" t="n">
+        <v>93</v>
+      </c>
+      <c r="F12" s="132" t="n">
+        <v>107</v>
+      </c>
+      <c r="G12" s="133" t="n">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="132" t="n">
         <v>73</v>
       </c>
-      <c r="C9" s="133" t="n">
-[...19 lines deleted...]
-      <c r="B10" s="132" t="n">
+      <c r="C13" s="133" t="n">
+        <v>42</v>
+      </c>
+      <c r="D13" s="132" t="n">
+        <v>211</v>
+      </c>
+      <c r="E13" s="133" t="n">
+        <v>206</v>
+      </c>
+      <c r="F13" s="132" t="n">
+        <v>217</v>
+      </c>
+      <c r="G13" s="133" t="n">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="133" t="n">
-[...87 lines deleted...]
-      </c>
       <c r="B14" s="132" t="n">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="C14" s="133" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D14" s="132" t="n">
-        <v>194</v>
+        <v>215</v>
       </c>
       <c r="E14" s="133" t="n">
         <v>157</v>
       </c>
       <c r="F14" s="132" t="n">
-        <v>323</v>
+        <v>368</v>
       </c>
       <c r="G14" s="133" t="n">
-        <v>282</v>
+        <v>318</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="132" t="n">
         <v>104</v>
       </c>
       <c r="C15" s="133" t="n">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D15" s="132" t="n">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="E15" s="133" t="n">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="F15" s="132" t="n">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G15" s="133" t="n">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="132" t="n">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="C16" s="133" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" s="132" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E16" s="133" t="n">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="F16" s="132" t="n">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G16" s="133" t="n">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="132" t="n">
-        <v>332</v>
+        <v>358</v>
       </c>
       <c r="C17" s="133" t="n">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D17" s="132" t="n">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="E17" s="133" t="n">
-        <v>624</v>
+        <v>554</v>
       </c>
       <c r="F17" s="132" t="n">
-        <v>509</v>
+        <v>555</v>
       </c>
       <c r="G17" s="133" t="n">
-        <v>695</v>
+        <v>732</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="131"/>
       <c r="C18" s="131"/>
       <c r="D18" s="131"/>
       <c r="E18" s="131"/>
       <c r="F18" s="131"/>
       <c r="G18" s="131"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="131"/>
       <c r="C19" s="131"/>
       <c r="D19" s="131"/>
       <c r="E19" s="131"/>
       <c r="F19" s="131"/>
       <c r="G19" s="131"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="131"/>
       <c r="C20" s="131"/>
       <c r="D20" s="131"/>
       <c r="E20" s="131"/>
       <c r="F20" s="131"/>
       <c r="G20" s="131"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="131"/>
       <c r="C21" s="131"/>
       <c r="D21" s="131"/>
       <c r="E21" s="131"/>
       <c r="F21" s="131"/>
       <c r="G21" s="131"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="131"/>
       <c r="C22" s="131"/>
       <c r="D22" s="131"/>
       <c r="E22" s="131"/>
       <c r="F22" s="131"/>
       <c r="G22" s="131"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -38579,422 +38764,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="135" t="n">
-        <v>1107</v>
+        <v>1091</v>
       </c>
       <c r="C6" s="136" t="n">
-        <v>866</v>
+        <v>917</v>
       </c>
       <c r="D6" s="135" t="n">
-        <v>2294</v>
+        <v>2630</v>
       </c>
       <c r="E6" s="136" t="n">
-        <v>2198</v>
+        <v>2158</v>
       </c>
       <c r="F6" s="135" t="n">
-        <v>2624</v>
+        <v>2711</v>
       </c>
       <c r="G6" s="136" t="n">
-        <v>2624</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="135" t="n">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="C7" s="136" t="n">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="D7" s="135" t="n">
-        <v>322</v>
+        <v>408</v>
       </c>
       <c r="E7" s="136" t="n">
-        <v>399</v>
+        <v>320</v>
       </c>
       <c r="F7" s="135" t="n">
-        <v>345</v>
+        <v>452</v>
       </c>
       <c r="G7" s="136" t="n">
-        <v>570</v>
+        <v>525</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="135" t="n">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="C8" s="136" t="n">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="D8" s="135" t="n">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="E8" s="136" t="n">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="F8" s="135" t="n">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="G8" s="136" t="n">
-        <v>416</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="135" t="n">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="C9" s="136" t="n">
+        <v>49</v>
+      </c>
+      <c r="D9" s="135" t="n">
+        <v>198</v>
+      </c>
+      <c r="E9" s="136" t="n">
+        <v>138</v>
+      </c>
+      <c r="F9" s="135" t="n">
+        <v>296</v>
+      </c>
+      <c r="G9" s="136" t="n">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="135" t="n">
+        <v>19</v>
+      </c>
+      <c r="C10" s="136" t="n">
+        <v>23</v>
+      </c>
+      <c r="D10" s="135" t="n">
+        <v>129</v>
+      </c>
+      <c r="E10" s="136" t="n">
+        <v>121</v>
+      </c>
+      <c r="F10" s="135" t="n">
+        <v>91</v>
+      </c>
+      <c r="G10" s="136" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="135" t="n">
+        <v>23</v>
+      </c>
+      <c r="C11" s="136" t="n">
+        <v>17</v>
+      </c>
+      <c r="D11" s="135" t="n">
+        <v>68</v>
+      </c>
+      <c r="E11" s="136" t="n">
+        <v>36</v>
+      </c>
+      <c r="F11" s="135" t="n">
+        <v>73</v>
+      </c>
+      <c r="G11" s="136" t="n">
         <v>60</v>
       </c>
-      <c r="D9" s="135" t="n">
-[...16 lines deleted...]
-      <c r="B10" s="135" t="n">
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="135" t="n">
+        <v>34</v>
+      </c>
+      <c r="C12" s="136" t="n">
+        <v>28</v>
+      </c>
+      <c r="D12" s="135" t="n">
+        <v>113</v>
+      </c>
+      <c r="E12" s="136" t="n">
+        <v>102</v>
+      </c>
+      <c r="F12" s="135" t="n">
+        <v>89</v>
+      </c>
+      <c r="G12" s="136" t="n">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="135" t="n">
+        <v>65</v>
+      </c>
+      <c r="C13" s="136" t="n">
+        <v>43</v>
+      </c>
+      <c r="D13" s="135" t="n">
+        <v>244</v>
+      </c>
+      <c r="E13" s="136" t="n">
+        <v>173</v>
+      </c>
+      <c r="F13" s="135" t="n">
+        <v>223</v>
+      </c>
+      <c r="G13" s="136" t="n">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="135" t="n">
+        <v>77</v>
+      </c>
+      <c r="C14" s="136" t="n">
+        <v>76</v>
+      </c>
+      <c r="D14" s="135" t="n">
+        <v>194</v>
+      </c>
+      <c r="E14" s="136" t="n">
+        <v>157</v>
+      </c>
+      <c r="F14" s="135" t="n">
+        <v>323</v>
+      </c>
+      <c r="G14" s="136" t="n">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="135" t="n">
+        <v>104</v>
+      </c>
+      <c r="C15" s="136" t="n">
+        <v>46</v>
+      </c>
+      <c r="D15" s="135" t="n">
+        <v>144</v>
+      </c>
+      <c r="E15" s="136" t="n">
+        <v>142</v>
+      </c>
+      <c r="F15" s="135" t="n">
+        <v>174</v>
+      </c>
+      <c r="G15" s="136" t="n">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="135" t="n">
+        <v>56</v>
+      </c>
+      <c r="C16" s="136" t="n">
         <v>29</v>
       </c>
-      <c r="C10" s="136" t="n">
-[...11 lines deleted...]
-      <c r="G10" s="136" t="n">
+      <c r="D16" s="135" t="n">
         <v>85</v>
       </c>
-    </row>
-[...127 lines deleted...]
-      </c>
       <c r="E16" s="136" t="n">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="F16" s="135" t="n">
         <v>101</v>
       </c>
       <c r="G16" s="136" t="n">
-        <v>63</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="135" t="n">
-        <v>427</v>
+        <v>332</v>
       </c>
       <c r="C17" s="136" t="n">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D17" s="135" t="n">
-        <v>610</v>
+        <v>728</v>
       </c>
       <c r="E17" s="136" t="n">
-        <v>659</v>
+        <v>624</v>
       </c>
       <c r="F17" s="135" t="n">
-        <v>552</v>
+        <v>509</v>
       </c>
       <c r="G17" s="136" t="n">
-        <v>614</v>
+        <v>695</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="134"/>
       <c r="C18" s="134"/>
       <c r="D18" s="134"/>
       <c r="E18" s="134"/>
       <c r="F18" s="134"/>
       <c r="G18" s="134"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="134"/>
       <c r="C19" s="134"/>
       <c r="D19" s="134"/>
       <c r="E19" s="134"/>
       <c r="F19" s="134"/>
       <c r="G19" s="134"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="134"/>
       <c r="C20" s="134"/>
       <c r="D20" s="134"/>
       <c r="E20" s="134"/>
       <c r="F20" s="134"/>
       <c r="G20" s="134"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="134"/>
       <c r="C21" s="134"/>
       <c r="D21" s="134"/>
       <c r="E21" s="134"/>
       <c r="F21" s="134"/>
       <c r="G21" s="134"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="134"/>
       <c r="C22" s="134"/>
       <c r="D22" s="134"/>
       <c r="E22" s="134"/>
       <c r="F22" s="134"/>
       <c r="G22" s="134"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -39569,422 +39754,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="138" t="n">
-        <v>1282</v>
+        <v>1107</v>
       </c>
       <c r="C6" s="139" t="n">
-        <v>1027</v>
+        <v>866</v>
       </c>
       <c r="D6" s="138" t="n">
-        <v>2447</v>
+        <v>2294</v>
       </c>
       <c r="E6" s="139" t="n">
-        <v>2332</v>
+        <v>2198</v>
       </c>
       <c r="F6" s="138" t="n">
-        <v>2630</v>
+        <v>2624</v>
       </c>
       <c r="G6" s="139" t="n">
-        <v>2630</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="138" t="n">
-        <v>210</v>
+        <v>167</v>
       </c>
       <c r="C7" s="139" t="n">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="D7" s="138" t="n">
-        <v>401</v>
+        <v>322</v>
       </c>
       <c r="E7" s="139" t="n">
-        <v>430</v>
+        <v>399</v>
       </c>
       <c r="F7" s="138" t="n">
-        <v>543</v>
+        <v>345</v>
       </c>
       <c r="G7" s="139" t="n">
-        <v>535</v>
+        <v>570</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="138" t="n">
-        <v>159</v>
+        <v>134</v>
       </c>
       <c r="C8" s="139" t="n">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D8" s="138" t="n">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E8" s="139" t="n">
-        <v>309</v>
+        <v>266</v>
       </c>
       <c r="F8" s="138" t="n">
-        <v>324</v>
+        <v>393</v>
       </c>
       <c r="G8" s="139" t="n">
-        <v>406</v>
+        <v>416</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="138" t="n">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="C9" s="139" t="n">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="D9" s="138" t="n">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="E9" s="139" t="n">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="F9" s="138" t="n">
-        <v>213</v>
+        <v>285</v>
       </c>
       <c r="G9" s="139" t="n">
-        <v>162</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="138" t="n">
         <v>29</v>
       </c>
       <c r="C10" s="139" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D10" s="138" t="n">
-        <v>161</v>
+        <v>133</v>
       </c>
       <c r="E10" s="139" t="n">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F10" s="138" t="n">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="G10" s="139" t="n">
-        <v>102</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="138" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C11" s="139" t="n">
         <v>13</v>
       </c>
       <c r="D11" s="138" t="n">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="E11" s="139" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F11" s="138" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G11" s="139" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="138" t="n">
+        <v>41</v>
+      </c>
+      <c r="C12" s="139" t="n">
+        <v>26</v>
+      </c>
+      <c r="D12" s="138" t="n">
+        <v>119</v>
+      </c>
+      <c r="E12" s="139" t="n">
+        <v>82</v>
+      </c>
+      <c r="F12" s="138" t="n">
+        <v>86</v>
+      </c>
+      <c r="G12" s="139" t="n">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="138" t="n">
+        <v>72</v>
+      </c>
+      <c r="C13" s="139" t="n">
         <v>45</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="D13" s="138" t="n">
+        <v>196</v>
+      </c>
+      <c r="E13" s="139" t="n">
+        <v>154</v>
+      </c>
+      <c r="F13" s="138" t="n">
+        <v>259</v>
+      </c>
+      <c r="G13" s="139" t="n">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="138" t="n">
+        <v>63</v>
+      </c>
+      <c r="C14" s="139" t="n">
+        <v>61</v>
+      </c>
+      <c r="D14" s="138" t="n">
+        <v>127</v>
+      </c>
+      <c r="E14" s="139" t="n">
+        <v>141</v>
+      </c>
+      <c r="F14" s="138" t="n">
+        <v>287</v>
+      </c>
+      <c r="G14" s="139" t="n">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="138" t="n">
+        <v>84</v>
+      </c>
+      <c r="C15" s="139" t="n">
+        <v>57</v>
+      </c>
+      <c r="D15" s="138" t="n">
+        <v>146</v>
+      </c>
+      <c r="E15" s="139" t="n">
+        <v>127</v>
+      </c>
+      <c r="F15" s="138" t="n">
+        <v>143</v>
+      </c>
+      <c r="G15" s="139" t="n">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="138" t="n">
+        <v>47</v>
+      </c>
+      <c r="C16" s="139" t="n">
         <v>18</v>
       </c>
-      <c r="B13" s="138" t="n">
-[...25 lines deleted...]
-      <c r="C14" s="139" t="n">
+      <c r="D16" s="138" t="n">
         <v>83</v>
       </c>
-      <c r="D14" s="138" t="n">
-[...42 lines deleted...]
-      <c r="C16" s="139" t="n">
+      <c r="E16" s="139" t="n">
+        <v>114</v>
+      </c>
+      <c r="F16" s="138" t="n">
+        <v>101</v>
+      </c>
+      <c r="G16" s="139" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="138" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="B17" s="138" t="n">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="C17" s="139" t="n">
-        <v>399</v>
+        <v>321</v>
       </c>
       <c r="D17" s="138" t="n">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="E17" s="139" t="n">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="F17" s="138" t="n">
-        <v>461</v>
+        <v>552</v>
       </c>
       <c r="G17" s="139" t="n">
-        <v>730</v>
+        <v>614</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="137"/>
       <c r="C18" s="137"/>
       <c r="D18" s="137"/>
       <c r="E18" s="137"/>
       <c r="F18" s="137"/>
       <c r="G18" s="137"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="137"/>
       <c r="C19" s="137"/>
       <c r="D19" s="137"/>
       <c r="E19" s="137"/>
       <c r="F19" s="137"/>
       <c r="G19" s="137"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="137"/>
       <c r="C20" s="137"/>
       <c r="D20" s="137"/>
       <c r="E20" s="137"/>
       <c r="F20" s="137"/>
       <c r="G20" s="137"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="137"/>
       <c r="C21" s="137"/>
       <c r="D21" s="137"/>
       <c r="E21" s="137"/>
       <c r="F21" s="137"/>
       <c r="G21" s="137"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="137"/>
       <c r="C22" s="137"/>
       <c r="D22" s="137"/>
       <c r="E22" s="137"/>
       <c r="F22" s="137"/>
       <c r="G22" s="137"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -40559,430 +40744,1420 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="141" t="n">
-        <v>1358</v>
+        <v>1282</v>
       </c>
       <c r="C6" s="142" t="n">
-        <v>1064</v>
+        <v>1027</v>
       </c>
       <c r="D6" s="141" t="n">
-        <v>2526</v>
+        <v>2447</v>
       </c>
       <c r="E6" s="142" t="n">
-        <v>2582</v>
+        <v>2332</v>
       </c>
       <c r="F6" s="141" t="n">
-        <v>2470</v>
+        <v>2630</v>
       </c>
       <c r="G6" s="142" t="n">
-        <v>2470</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="141" t="n">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="C7" s="142" t="n">
-        <v>208</v>
+        <v>163</v>
       </c>
       <c r="D7" s="141" t="n">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="E7" s="142" t="n">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="F7" s="141" t="n">
-        <v>400</v>
+        <v>543</v>
       </c>
       <c r="G7" s="142" t="n">
-        <v>542</v>
+        <v>535</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="141" t="n">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="C8" s="142" t="n">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D8" s="141" t="n">
-        <v>370</v>
+        <v>283</v>
       </c>
       <c r="E8" s="142" t="n">
-        <v>392</v>
+        <v>309</v>
       </c>
       <c r="F8" s="141" t="n">
-        <v>373</v>
+        <v>324</v>
       </c>
       <c r="G8" s="142" t="n">
-        <v>343</v>
+        <v>406</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="141" t="n">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="C9" s="142" t="n">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D9" s="141" t="n">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E9" s="142" t="n">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="F9" s="141" t="n">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="G9" s="142" t="n">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="141" t="n">
+        <v>29</v>
+      </c>
+      <c r="C10" s="142" t="n">
+        <v>12</v>
+      </c>
+      <c r="D10" s="141" t="n">
         <v>161</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E10" s="142" t="n">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F10" s="141" t="n">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="G10" s="142" t="n">
-        <v>72</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="141" t="n">
         <v>19</v>
       </c>
       <c r="C11" s="142" t="n">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D11" s="141" t="n">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="E11" s="142" t="n">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F11" s="141" t="n">
-        <v>63</v>
+        <v>90</v>
       </c>
       <c r="G11" s="142" t="n">
-        <v>28</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="141" t="n">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="C12" s="142" t="n">
+        <v>37</v>
+      </c>
+      <c r="D12" s="141" t="n">
+        <v>125</v>
+      </c>
+      <c r="E12" s="142" t="n">
+        <v>116</v>
+      </c>
+      <c r="F12" s="141" t="n">
+        <v>116</v>
+      </c>
+      <c r="G12" s="142" t="n">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="141" t="n">
+        <v>76</v>
+      </c>
+      <c r="C13" s="142" t="n">
         <v>53</v>
       </c>
-      <c r="D12" s="141" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="D13" s="141" t="n">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="E13" s="142" t="n">
-        <v>210</v>
+        <v>164</v>
       </c>
       <c r="F13" s="141" t="n">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G13" s="142" t="n">
-        <v>99</v>
+        <v>131</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="141" t="n">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="C14" s="142" t="n">
         <v>83</v>
       </c>
       <c r="D14" s="141" t="n">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="E14" s="142" t="n">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="F14" s="141" t="n">
-        <v>329</v>
+        <v>247</v>
       </c>
       <c r="G14" s="142" t="n">
-        <v>261</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="141" t="n">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="C15" s="142" t="n">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D15" s="141" t="n">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="E15" s="142" t="n">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F15" s="141" t="n">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="G15" s="142" t="n">
-        <v>159</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="141" t="n">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C16" s="142" t="n">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D16" s="141" t="n">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="E16" s="142" t="n">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F16" s="141" t="n">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="G16" s="142" t="n">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="141" t="n">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="C17" s="142" t="n">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="D17" s="141" t="n">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="E17" s="142" t="n">
-        <v>744</v>
+        <v>640</v>
       </c>
       <c r="F17" s="141" t="n">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="G17" s="142" t="n">
-        <v>670</v>
+        <v>730</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="140"/>
       <c r="C18" s="140"/>
       <c r="D18" s="140"/>
       <c r="E18" s="140"/>
       <c r="F18" s="140"/>
       <c r="G18" s="140"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="140"/>
       <c r="C19" s="140"/>
       <c r="D19" s="140"/>
       <c r="E19" s="140"/>
       <c r="F19" s="140"/>
       <c r="G19" s="140"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="140"/>
       <c r="C20" s="140"/>
       <c r="D20" s="140"/>
       <c r="E20" s="140"/>
       <c r="F20" s="140"/>
       <c r="G20" s="140"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="140"/>
       <c r="C21" s="140"/>
       <c r="D21" s="140"/>
       <c r="E21" s="140"/>
       <c r="F21" s="140"/>
       <c r="G21" s="140"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="140"/>
       <c r="C22" s="140"/>
       <c r="D22" s="140"/>
       <c r="E22" s="140"/>
       <c r="F22" s="140"/>
       <c r="G22" s="140"/>
+    </row>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A22:H22"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="13.5745833333333" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="14.085" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30" customHeight="1">
+      <c r="A1" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="12" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="144" t="n">
+        <v>1358</v>
+      </c>
+      <c r="C6" s="145" t="n">
+        <v>1064</v>
+      </c>
+      <c r="D6" s="144" t="n">
+        <v>2526</v>
+      </c>
+      <c r="E6" s="145" t="n">
+        <v>2582</v>
+      </c>
+      <c r="F6" s="144" t="n">
+        <v>2470</v>
+      </c>
+      <c r="G6" s="145" t="n">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="144" t="n">
+        <v>232</v>
+      </c>
+      <c r="C7" s="145" t="n">
+        <v>208</v>
+      </c>
+      <c r="D7" s="144" t="n">
+        <v>435</v>
+      </c>
+      <c r="E7" s="145" t="n">
+        <v>450</v>
+      </c>
+      <c r="F7" s="144" t="n">
+        <v>400</v>
+      </c>
+      <c r="G7" s="145" t="n">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="144" t="n">
+        <v>194</v>
+      </c>
+      <c r="C8" s="145" t="n">
+        <v>120</v>
+      </c>
+      <c r="D8" s="144" t="n">
+        <v>370</v>
+      </c>
+      <c r="E8" s="145" t="n">
+        <v>392</v>
+      </c>
+      <c r="F8" s="144" t="n">
+        <v>373</v>
+      </c>
+      <c r="G8" s="145" t="n">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="144" t="n">
+        <v>79</v>
+      </c>
+      <c r="C9" s="145" t="n">
+        <v>35</v>
+      </c>
+      <c r="D9" s="144" t="n">
+        <v>142</v>
+      </c>
+      <c r="E9" s="145" t="n">
+        <v>127</v>
+      </c>
+      <c r="F9" s="144" t="n">
+        <v>208</v>
+      </c>
+      <c r="G9" s="145" t="n">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="144" t="n">
+        <v>32</v>
+      </c>
+      <c r="C10" s="145" t="n">
+        <v>35</v>
+      </c>
+      <c r="D10" s="144" t="n">
+        <v>132</v>
+      </c>
+      <c r="E10" s="145" t="n">
+        <v>133</v>
+      </c>
+      <c r="F10" s="144" t="n">
+        <v>71</v>
+      </c>
+      <c r="G10" s="145" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="144" t="n">
+        <v>19</v>
+      </c>
+      <c r="C11" s="145" t="n">
+        <v>22</v>
+      </c>
+      <c r="D11" s="144" t="n">
+        <v>31</v>
+      </c>
+      <c r="E11" s="145" t="n">
+        <v>51</v>
+      </c>
+      <c r="F11" s="144" t="n">
+        <v>63</v>
+      </c>
+      <c r="G11" s="145" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="144" t="n">
+        <v>61</v>
+      </c>
+      <c r="C12" s="145" t="n">
+        <v>53</v>
+      </c>
+      <c r="D12" s="144" t="n">
+        <v>107</v>
+      </c>
+      <c r="E12" s="145" t="n">
+        <v>97</v>
+      </c>
+      <c r="F12" s="144" t="n">
+        <v>71</v>
+      </c>
+      <c r="G12" s="145" t="n">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="144" t="n">
+        <v>50</v>
+      </c>
+      <c r="C13" s="145" t="n">
+        <v>33</v>
+      </c>
+      <c r="D13" s="144" t="n">
+        <v>224</v>
+      </c>
+      <c r="E13" s="145" t="n">
+        <v>210</v>
+      </c>
+      <c r="F13" s="144" t="n">
+        <v>235</v>
+      </c>
+      <c r="G13" s="145" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="144" t="n">
+        <v>97</v>
+      </c>
+      <c r="C14" s="145" t="n">
+        <v>83</v>
+      </c>
+      <c r="D14" s="144" t="n">
+        <v>191</v>
+      </c>
+      <c r="E14" s="145" t="n">
+        <v>162</v>
+      </c>
+      <c r="F14" s="144" t="n">
+        <v>329</v>
+      </c>
+      <c r="G14" s="145" t="n">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="144" t="n">
+        <v>82</v>
+      </c>
+      <c r="C15" s="145" t="n">
+        <v>67</v>
+      </c>
+      <c r="D15" s="144" t="n">
+        <v>169</v>
+      </c>
+      <c r="E15" s="145" t="n">
+        <v>138</v>
+      </c>
+      <c r="F15" s="144" t="n">
+        <v>166</v>
+      </c>
+      <c r="G15" s="145" t="n">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="144" t="n">
+        <v>42</v>
+      </c>
+      <c r="C16" s="145" t="n">
+        <v>34</v>
+      </c>
+      <c r="D16" s="144" t="n">
+        <v>71</v>
+      </c>
+      <c r="E16" s="145" t="n">
+        <v>78</v>
+      </c>
+      <c r="F16" s="144" t="n">
+        <v>84</v>
+      </c>
+      <c r="G16" s="145" t="n">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="144" t="n">
+        <v>470</v>
+      </c>
+      <c r="C17" s="145" t="n">
+        <v>374</v>
+      </c>
+      <c r="D17" s="144" t="n">
+        <v>654</v>
+      </c>
+      <c r="E17" s="145" t="n">
+        <v>744</v>
+      </c>
+      <c r="F17" s="144" t="n">
+        <v>470</v>
+      </c>
+      <c r="G17" s="145" t="n">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="143"/>
+      <c r="C18" s="143"/>
+      <c r="D18" s="143"/>
+      <c r="E18" s="143"/>
+      <c r="F18" s="143"/>
+      <c r="G18" s="143"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="143"/>
+      <c r="C19" s="143"/>
+      <c r="D19" s="143"/>
+      <c r="E19" s="143"/>
+      <c r="F19" s="143"/>
+      <c r="G19" s="143"/>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="143"/>
+    </row>
+    <row r="21" ht="81" customHeight="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="143"/>
+      <c r="C21" s="143"/>
+      <c r="D21" s="143"/>
+      <c r="E21" s="143"/>
+      <c r="F21" s="143"/>
+      <c r="G21" s="143"/>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="143"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
@@ -41549,422 +42724,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="24" t="n">
-        <v>2750</v>
+        <v>3003</v>
       </c>
       <c r="C6" s="25" t="n">
-        <v>1837</v>
+        <v>2102</v>
       </c>
       <c r="D6" s="24" t="n">
-        <v>3684</v>
+        <v>3564</v>
       </c>
       <c r="E6" s="25" t="n">
-        <v>3849</v>
+        <v>3940</v>
       </c>
       <c r="F6" s="24" t="n">
-        <v>4097</v>
+        <v>3776</v>
       </c>
       <c r="G6" s="25" t="n">
-        <v>4097</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="24" t="n">
-        <v>408</v>
+        <v>433</v>
       </c>
       <c r="C7" s="25" t="n">
-        <v>280</v>
+        <v>379</v>
       </c>
       <c r="D7" s="24" t="n">
-        <v>675</v>
+        <v>637</v>
       </c>
       <c r="E7" s="25" t="n">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="F7" s="24" t="n">
-        <v>784</v>
+        <v>660</v>
       </c>
       <c r="G7" s="25" t="n">
-        <v>857</v>
+        <v>651</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="24" t="n">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="C8" s="25" t="n">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D8" s="24" t="n">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="E8" s="25" t="n">
-        <v>540</v>
+        <v>508</v>
       </c>
       <c r="F8" s="24" t="n">
-        <v>627</v>
+        <v>469</v>
       </c>
       <c r="G8" s="25" t="n">
-        <v>489</v>
+        <v>481</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="24" t="n">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C9" s="25" t="n">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D9" s="24" t="n">
+        <v>239</v>
+      </c>
+      <c r="E9" s="25" t="n">
+        <v>246</v>
+      </c>
+      <c r="F9" s="24" t="n">
+        <v>289</v>
+      </c>
+      <c r="G9" s="25" t="n">
         <v>227</v>
       </c>
-      <c r="E9" s="25" t="n">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="24" t="n">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="C10" s="25" t="n">
         <v>42</v>
       </c>
       <c r="D10" s="24" t="n">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="E10" s="25" t="n">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F10" s="24" t="n">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="G10" s="25" t="n">
-        <v>133</v>
+        <v>97</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="24" t="n">
+        <v>39</v>
+      </c>
+      <c r="C11" s="25" t="n">
         <v>29</v>
       </c>
-      <c r="C11" s="25" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="24" t="n">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="E11" s="25" t="n">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F11" s="24" t="n">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="G11" s="25" t="n">
-        <v>75</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="24" t="n">
         <v>131</v>
       </c>
       <c r="C12" s="25" t="n">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D12" s="24" t="n">
+        <v>133</v>
+      </c>
+      <c r="E12" s="25" t="n">
+        <v>157</v>
+      </c>
+      <c r="F12" s="24" t="n">
+        <v>210</v>
+      </c>
+      <c r="G12" s="25" t="n">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="24" t="n">
+        <v>193</v>
+      </c>
+      <c r="C13" s="25" t="n">
+        <v>137</v>
+      </c>
+      <c r="D13" s="24" t="n">
+        <v>318</v>
+      </c>
+      <c r="E13" s="25" t="n">
+        <v>545</v>
+      </c>
+      <c r="F13" s="24" t="n">
+        <v>285</v>
+      </c>
+      <c r="G13" s="25" t="n">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="24" t="n">
+        <v>232</v>
+      </c>
+      <c r="C14" s="25" t="n">
+        <v>162</v>
+      </c>
+      <c r="D14" s="24" t="n">
+        <v>270</v>
+      </c>
+      <c r="E14" s="25" t="n">
+        <v>303</v>
+      </c>
+      <c r="F14" s="24" t="n">
+        <v>373</v>
+      </c>
+      <c r="G14" s="25" t="n">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="24" t="n">
+        <v>140</v>
+      </c>
+      <c r="C15" s="25" t="n">
         <v>129</v>
       </c>
-      <c r="E12" s="25" t="n">
-[...64 lines deleted...]
-      </c>
       <c r="D15" s="24" t="n">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E15" s="25" t="n">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F15" s="24" t="n">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="G15" s="25" t="n">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="24" t="n">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="C16" s="25" t="n">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="D16" s="24" t="n">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="E16" s="25" t="n">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="F16" s="24" t="n">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="G16" s="25" t="n">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24" t="n">
-        <v>1136</v>
+        <v>1316</v>
       </c>
       <c r="C17" s="25" t="n">
-        <v>671</v>
+        <v>723</v>
       </c>
       <c r="D17" s="24" t="n">
-        <v>1106</v>
+        <v>1077</v>
       </c>
       <c r="E17" s="25" t="n">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="F17" s="24" t="n">
-        <v>811</v>
+        <v>780</v>
       </c>
       <c r="G17" s="25" t="n">
-        <v>1188</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -42539,422 +43714,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="27" t="n">
-        <v>2932</v>
+        <v>2750</v>
       </c>
       <c r="C6" s="28" t="n">
-        <v>2252</v>
+        <v>1837</v>
       </c>
       <c r="D6" s="27" t="n">
-        <v>3446</v>
+        <v>3684</v>
       </c>
       <c r="E6" s="28" t="n">
-        <v>3873</v>
+        <v>3849</v>
       </c>
       <c r="F6" s="27" t="n">
-        <v>3885</v>
+        <v>4097</v>
       </c>
       <c r="G6" s="28" t="n">
-        <v>3885</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="27" t="n">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="C7" s="28" t="n">
-        <v>362</v>
+        <v>280</v>
       </c>
       <c r="D7" s="27" t="n">
-        <v>562</v>
+        <v>675</v>
       </c>
       <c r="E7" s="28" t="n">
-        <v>680</v>
+        <v>712</v>
       </c>
       <c r="F7" s="27" t="n">
-        <v>815</v>
+        <v>784</v>
       </c>
       <c r="G7" s="28" t="n">
-        <v>722</v>
+        <v>857</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="27" t="n">
-        <v>281</v>
+        <v>232</v>
       </c>
       <c r="C8" s="28" t="n">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="D8" s="27" t="n">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="E8" s="28" t="n">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="F8" s="27" t="n">
-        <v>541</v>
+        <v>627</v>
       </c>
       <c r="G8" s="28" t="n">
-        <v>445</v>
+        <v>489</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="27" t="n">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="C9" s="28" t="n">
+        <v>97</v>
+      </c>
+      <c r="D9" s="27" t="n">
+        <v>227</v>
+      </c>
+      <c r="E9" s="28" t="n">
+        <v>259</v>
+      </c>
+      <c r="F9" s="27" t="n">
+        <v>285</v>
+      </c>
+      <c r="G9" s="28" t="n">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="27" t="n">
+        <v>80</v>
+      </c>
+      <c r="C10" s="28" t="n">
+        <v>42</v>
+      </c>
+      <c r="D10" s="27" t="n">
+        <v>92</v>
+      </c>
+      <c r="E10" s="28" t="n">
+        <v>112</v>
+      </c>
+      <c r="F10" s="27" t="n">
+        <v>124</v>
+      </c>
+      <c r="G10" s="28" t="n">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="27" t="n">
+        <v>29</v>
+      </c>
+      <c r="C11" s="28" t="n">
+        <v>24</v>
+      </c>
+      <c r="D11" s="27" t="n">
+        <v>60</v>
+      </c>
+      <c r="E11" s="28" t="n">
+        <v>62</v>
+      </c>
+      <c r="F11" s="27" t="n">
+        <v>71</v>
+      </c>
+      <c r="G11" s="28" t="n">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="27" t="n">
+        <v>131</v>
+      </c>
+      <c r="C12" s="28" t="n">
+        <v>88</v>
+      </c>
+      <c r="D12" s="27" t="n">
+        <v>129</v>
+      </c>
+      <c r="E12" s="28" t="n">
         <v>130</v>
       </c>
-      <c r="D9" s="27" t="n">
-[...48 lines deleted...]
-      <c r="E11" s="28" t="n">
+      <c r="F12" s="27" t="n">
+        <v>197</v>
+      </c>
+      <c r="G12" s="28" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="27" t="n">
+        <v>185</v>
+      </c>
+      <c r="C13" s="28" t="n">
+        <v>135</v>
+      </c>
+      <c r="D13" s="27" t="n">
+        <v>438</v>
+      </c>
+      <c r="E13" s="28" t="n">
+        <v>411</v>
+      </c>
+      <c r="F13" s="27" t="n">
+        <v>348</v>
+      </c>
+      <c r="G13" s="28" t="n">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="27" t="n">
+        <v>167</v>
+      </c>
+      <c r="C14" s="28" t="n">
+        <v>96</v>
+      </c>
+      <c r="D14" s="27" t="n">
+        <v>212</v>
+      </c>
+      <c r="E14" s="28" t="n">
+        <v>316</v>
+      </c>
+      <c r="F14" s="27" t="n">
+        <v>389</v>
+      </c>
+      <c r="G14" s="28" t="n">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="27" t="n">
+        <v>180</v>
+      </c>
+      <c r="C15" s="28" t="n">
+        <v>119</v>
+      </c>
+      <c r="D15" s="27" t="n">
+        <v>194</v>
+      </c>
+      <c r="E15" s="28" t="n">
+        <v>192</v>
+      </c>
+      <c r="F15" s="27" t="n">
+        <v>285</v>
+      </c>
+      <c r="G15" s="28" t="n">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="27" t="n">
+        <v>95</v>
+      </c>
+      <c r="C16" s="28" t="n">
         <v>71</v>
       </c>
-      <c r="F11" s="27" t="n">
-[...107 lines deleted...]
-      </c>
       <c r="D16" s="27" t="n">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E16" s="28" t="n">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F16" s="27" t="n">
-        <v>111</v>
+        <v>176</v>
       </c>
       <c r="G16" s="28" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="27" t="n">
-        <v>1252</v>
+        <v>1136</v>
       </c>
       <c r="C17" s="28" t="n">
-        <v>826</v>
+        <v>671</v>
       </c>
       <c r="D17" s="27" t="n">
-        <v>948</v>
+        <v>1106</v>
       </c>
       <c r="E17" s="28" t="n">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="F17" s="27" t="n">
-        <v>743</v>
+        <v>811</v>
       </c>
       <c r="G17" s="28" t="n">
-        <v>1152</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -43529,422 +44704,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="30" t="n">
-        <v>2967</v>
+        <v>2932</v>
       </c>
       <c r="C6" s="31" t="n">
-        <v>2165</v>
+        <v>2252</v>
       </c>
       <c r="D6" s="30" t="n">
-        <v>3687</v>
+        <v>3446</v>
       </c>
       <c r="E6" s="31" t="n">
-        <v>3639</v>
+        <v>3873</v>
       </c>
       <c r="F6" s="30" t="n">
-        <v>3917</v>
+        <v>3885</v>
       </c>
       <c r="G6" s="31" t="n">
-        <v>3917</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="30" t="n">
-        <v>428</v>
+        <v>401</v>
       </c>
       <c r="C7" s="31" t="n">
+        <v>362</v>
+      </c>
+      <c r="D7" s="30" t="n">
+        <v>562</v>
+      </c>
+      <c r="E7" s="31" t="n">
+        <v>680</v>
+      </c>
+      <c r="F7" s="30" t="n">
+        <v>815</v>
+      </c>
+      <c r="G7" s="31" t="n">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="30" t="n">
+        <v>281</v>
+      </c>
+      <c r="C8" s="31" t="n">
+        <v>249</v>
+      </c>
+      <c r="D8" s="30" t="n">
+        <v>473</v>
+      </c>
+      <c r="E8" s="31" t="n">
+        <v>532</v>
+      </c>
+      <c r="F8" s="30" t="n">
+        <v>541</v>
+      </c>
+      <c r="G8" s="31" t="n">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="30" t="n">
+        <v>132</v>
+      </c>
+      <c r="C9" s="31" t="n">
+        <v>130</v>
+      </c>
+      <c r="D9" s="30" t="n">
+        <v>211</v>
+      </c>
+      <c r="E9" s="31" t="n">
+        <v>290</v>
+      </c>
+      <c r="F9" s="30" t="n">
+        <v>260</v>
+      </c>
+      <c r="G9" s="31" t="n">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="30" t="n">
+        <v>67</v>
+      </c>
+      <c r="C10" s="31" t="n">
+        <v>59</v>
+      </c>
+      <c r="D10" s="30" t="n">
+        <v>100</v>
+      </c>
+      <c r="E10" s="31" t="n">
+        <v>108</v>
+      </c>
+      <c r="F10" s="30" t="n">
+        <v>142</v>
+      </c>
+      <c r="G10" s="31" t="n">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="30" t="n">
+        <v>27</v>
+      </c>
+      <c r="C11" s="31" t="n">
+        <v>38</v>
+      </c>
+      <c r="D11" s="30" t="n">
+        <v>73</v>
+      </c>
+      <c r="E11" s="31" t="n">
+        <v>71</v>
+      </c>
+      <c r="F11" s="30" t="n">
+        <v>69</v>
+      </c>
+      <c r="G11" s="31" t="n">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="30" t="n">
+        <v>132</v>
+      </c>
+      <c r="C12" s="31" t="n">
+        <v>94</v>
+      </c>
+      <c r="D12" s="30" t="n">
+        <v>173</v>
+      </c>
+      <c r="E12" s="31" t="n">
+        <v>148</v>
+      </c>
+      <c r="F12" s="30" t="n">
+        <v>230</v>
+      </c>
+      <c r="G12" s="31" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="30" t="n">
+        <v>190</v>
+      </c>
+      <c r="C13" s="31" t="n">
+        <v>134</v>
+      </c>
+      <c r="D13" s="30" t="n">
+        <v>427</v>
+      </c>
+      <c r="E13" s="31" t="n">
+        <v>463</v>
+      </c>
+      <c r="F13" s="30" t="n">
+        <v>269</v>
+      </c>
+      <c r="G13" s="31" t="n">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="30" t="n">
+        <v>212</v>
+      </c>
+      <c r="C14" s="31" t="n">
+        <v>126</v>
+      </c>
+      <c r="D14" s="30" t="n">
+        <v>215</v>
+      </c>
+      <c r="E14" s="31" t="n">
+        <v>299</v>
+      </c>
+      <c r="F14" s="30" t="n">
         <v>388</v>
       </c>
-      <c r="D7" s="30" t="n">
-[...168 lines deleted...]
-      </c>
       <c r="G14" s="31" t="n">
-        <v>324</v>
+        <v>349</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="30" t="n">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C15" s="31" t="n">
-        <v>134</v>
+        <v>167</v>
       </c>
       <c r="D15" s="30" t="n">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="E15" s="31" t="n">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="F15" s="30" t="n">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="G15" s="31" t="n">
-        <v>204</v>
+        <v>265</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="30" t="n">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="C16" s="31" t="n">
         <v>67</v>
       </c>
       <c r="D16" s="30" t="n">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="E16" s="31" t="n">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="F16" s="30" t="n">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="G16" s="31" t="n">
-        <v>68</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="30" t="n">
-        <v>1303</v>
+        <v>1252</v>
       </c>
       <c r="C17" s="31" t="n">
-        <v>782</v>
+        <v>826</v>
       </c>
       <c r="D17" s="30" t="n">
-        <v>1031</v>
+        <v>948</v>
       </c>
       <c r="E17" s="31" t="n">
-        <v>942</v>
+        <v>962</v>
       </c>
       <c r="F17" s="30" t="n">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="G17" s="31" t="n">
-        <v>1182</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -44519,422 +45694,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="n">
         <v>2967</v>
       </c>
       <c r="C6" s="34" t="n">
-        <v>2123</v>
+        <v>2165</v>
       </c>
       <c r="D6" s="33" t="n">
-        <v>3622</v>
+        <v>3687</v>
       </c>
       <c r="E6" s="34" t="n">
-        <v>3531</v>
+        <v>3639</v>
       </c>
       <c r="F6" s="33" t="n">
-        <v>3705</v>
+        <v>3917</v>
       </c>
       <c r="G6" s="34" t="n">
-        <v>3705</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="33" t="n">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="C7" s="34" t="n">
-        <v>352</v>
+        <v>388</v>
       </c>
       <c r="D7" s="33" t="n">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="E7" s="34" t="n">
         <v>643</v>
       </c>
       <c r="F7" s="33" t="n">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="G7" s="34" t="n">
-        <v>663</v>
+        <v>720</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="33" t="n">
-        <v>334</v>
+        <v>288</v>
       </c>
       <c r="C8" s="34" t="n">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="D8" s="33" t="n">
-        <v>534</v>
+        <v>453</v>
       </c>
       <c r="E8" s="34" t="n">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="F8" s="33" t="n">
-        <v>620</v>
+        <v>561</v>
       </c>
       <c r="G8" s="34" t="n">
-        <v>459</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="33" t="n">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="C9" s="34" t="n">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D9" s="33" t="n">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="E9" s="34" t="n">
-        <v>302</v>
+        <v>263</v>
       </c>
       <c r="F9" s="33" t="n">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="G9" s="34" t="n">
-        <v>252</v>
+        <v>311</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="33" t="n">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="C10" s="34" t="n">
         <v>47</v>
       </c>
       <c r="D10" s="33" t="n">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E10" s="34" t="n">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="F10" s="33" t="n">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="G10" s="34" t="n">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="33" t="n">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C11" s="34" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" s="33" t="n">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E11" s="34" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11" s="33" t="n">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="G11" s="34" t="n">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="33" t="n">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C12" s="34" t="n">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="D12" s="33" t="n">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="E12" s="34" t="n">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="F12" s="33" t="n">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="G12" s="34" t="n">
-        <v>163</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="33" t="n">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="C13" s="34" t="n">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D13" s="33" t="n">
-        <v>395</v>
+        <v>509</v>
       </c>
       <c r="E13" s="34" t="n">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="F13" s="33" t="n">
-        <v>262</v>
+        <v>367</v>
       </c>
       <c r="G13" s="34" t="n">
-        <v>244</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="33" t="n">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C14" s="34" t="n">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D14" s="33" t="n">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E14" s="34" t="n">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="F14" s="33" t="n">
+        <v>373</v>
+      </c>
+      <c r="G14" s="34" t="n">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="33" t="n">
+        <v>140</v>
+      </c>
+      <c r="C15" s="34" t="n">
+        <v>134</v>
+      </c>
+      <c r="D15" s="33" t="n">
+        <v>226</v>
+      </c>
+      <c r="E15" s="34" t="n">
+        <v>180</v>
+      </c>
+      <c r="F15" s="33" t="n">
         <v>333</v>
       </c>
-      <c r="G14" s="34" t="n">
-[...21 lines deleted...]
-      </c>
       <c r="G15" s="34" t="n">
-        <v>273</v>
+        <v>204</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="33" t="n">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C16" s="34" t="n">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="D16" s="33" t="n">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E16" s="34" t="n">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="F16" s="33" t="n">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G16" s="34" t="n">
-        <v>99</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="33" t="n">
-        <v>1231</v>
+        <v>1303</v>
       </c>
       <c r="C17" s="34" t="n">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="D17" s="33" t="n">
-        <v>1063</v>
+        <v>1031</v>
       </c>
       <c r="E17" s="34" t="n">
-        <v>896</v>
+        <v>942</v>
       </c>
       <c r="F17" s="33" t="n">
-        <v>714</v>
+        <v>752</v>
       </c>
       <c r="G17" s="34" t="n">
-        <v>1036</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="32"/>
       <c r="C18" s="32"/>
       <c r="D18" s="32"/>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
       <c r="G18" s="32"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
       <c r="G20" s="32"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
@@ -45509,422 +46684,422 @@
     <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
-      <c r="A2" s="8" t="s">
-        <v>1</v>
+      <c r="A2" s="12" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="36" t="n">
-        <v>3186</v>
+        <v>2967</v>
       </c>
       <c r="C6" s="37" t="n">
-        <v>2170</v>
+        <v>2123</v>
       </c>
       <c r="D6" s="36" t="n">
-        <v>3770</v>
+        <v>3622</v>
       </c>
       <c r="E6" s="37" t="n">
-        <v>3672</v>
+        <v>3531</v>
       </c>
       <c r="F6" s="36" t="n">
-        <v>4168</v>
+        <v>3705</v>
       </c>
       <c r="G6" s="37" t="n">
-        <v>4168</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="36" t="n">
-        <v>518</v>
+        <v>439</v>
       </c>
       <c r="C7" s="37" t="n">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="D7" s="36" t="n">
-        <v>774</v>
+        <v>598</v>
       </c>
       <c r="E7" s="37" t="n">
-        <v>697</v>
+        <v>643</v>
       </c>
       <c r="F7" s="36" t="n">
-        <v>932</v>
+        <v>726</v>
       </c>
       <c r="G7" s="37" t="n">
-        <v>759</v>
+        <v>663</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="36" t="n">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="C8" s="37" t="n">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="D8" s="36" t="n">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="E8" s="37" t="n">
-        <v>533</v>
+        <v>496</v>
       </c>
       <c r="F8" s="36" t="n">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="G8" s="37" t="n">
-        <v>560</v>
+        <v>459</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="36" t="n">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="C9" s="37" t="n">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="D9" s="36" t="n">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="E9" s="37" t="n">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="F9" s="36" t="n">
+        <v>280</v>
+      </c>
+      <c r="G9" s="37" t="n">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="36" t="n">
+        <v>41</v>
+      </c>
+      <c r="C10" s="37" t="n">
+        <v>47</v>
+      </c>
+      <c r="D10" s="36" t="n">
+        <v>102</v>
+      </c>
+      <c r="E10" s="37" t="n">
+        <v>88</v>
+      </c>
+      <c r="F10" s="36" t="n">
+        <v>143</v>
+      </c>
+      <c r="G10" s="37" t="n">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="36" t="n">
+        <v>40</v>
+      </c>
+      <c r="C11" s="37" t="n">
+        <v>31</v>
+      </c>
+      <c r="D11" s="36" t="n">
+        <v>66</v>
+      </c>
+      <c r="E11" s="37" t="n">
+        <v>50</v>
+      </c>
+      <c r="F11" s="36" t="n">
+        <v>69</v>
+      </c>
+      <c r="G11" s="37" t="n">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="36" t="n">
+        <v>130</v>
+      </c>
+      <c r="C12" s="37" t="n">
+        <v>96</v>
+      </c>
+      <c r="D12" s="36" t="n">
+        <v>139</v>
+      </c>
+      <c r="E12" s="37" t="n">
+        <v>144</v>
+      </c>
+      <c r="F12" s="36" t="n">
+        <v>199</v>
+      </c>
+      <c r="G12" s="37" t="n">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="36" t="n">
+        <v>190</v>
+      </c>
+      <c r="C13" s="37" t="n">
+        <v>125</v>
+      </c>
+      <c r="D13" s="36" t="n">
+        <v>395</v>
+      </c>
+      <c r="E13" s="37" t="n">
+        <v>405</v>
+      </c>
+      <c r="F13" s="36" t="n">
         <v>262</v>
       </c>
-      <c r="G9" s="37" t="n">
-[...90 lines deleted...]
-      </c>
       <c r="G13" s="37" t="n">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="36" t="n">
-        <v>221</v>
+        <v>175</v>
       </c>
       <c r="C14" s="37" t="n">
         <v>90</v>
       </c>
       <c r="D14" s="36" t="n">
-        <v>265</v>
+        <v>231</v>
       </c>
       <c r="E14" s="37" t="n">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="F14" s="36" t="n">
-        <v>373</v>
+        <v>333</v>
       </c>
       <c r="G14" s="37" t="n">
-        <v>433</v>
+        <v>313</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="36" t="n">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="C15" s="37" t="n">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="D15" s="36" t="n">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="E15" s="37" t="n">
-        <v>180</v>
+        <v>152</v>
       </c>
       <c r="F15" s="36" t="n">
-        <v>292</v>
+        <v>263</v>
       </c>
       <c r="G15" s="37" t="n">
-        <v>291</v>
+        <v>273</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="36" t="n">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="C16" s="37" t="n">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="D16" s="36" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E16" s="37" t="n">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F16" s="36" t="n">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="G16" s="37" t="n">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="36" t="n">
-        <v>1234</v>
+        <v>1231</v>
       </c>
       <c r="C17" s="37" t="n">
-        <v>755</v>
+        <v>774</v>
       </c>
       <c r="D17" s="36" t="n">
+        <v>1063</v>
+      </c>
+      <c r="E17" s="37" t="n">
+        <v>896</v>
+      </c>
+      <c r="F17" s="36" t="n">
+        <v>714</v>
+      </c>
+      <c r="G17" s="37" t="n">
         <v>1036</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
     </row>
-    <row r="19" ht="30" customHeight="1">
-      <c r="A19" s="5" t="s">
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
       <c r="E19" s="35"/>
       <c r="F19" s="35"/>
       <c r="G19" s="35"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
     </row>
     <row r="21" ht="81" customHeight="1">
       <c r="A21" s="1"/>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
     </row>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>