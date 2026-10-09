--- v0 (2026-04-12)
+++ v1 (2026-10-09)
@@ -32,56 +32,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Internationale Migration" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Interkantonale Migration" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Zuzug Kanton - Total" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Zuzug Kanton - CH" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Zuzug Kanton - Nicht CH" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="Wegzug Kanton - Total" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="Wegzug Kanton - CH" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Wegzug Kanton - Nicht CH" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t xml:space="preserve">Ein- und Auswanderung nach Staatsangehörigkeit</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2011 bis 2024</t>
+    <t xml:space="preserve">Kanton Zug, 2011 bis 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Jahr</t>
   </si>
   <si>
     <t xml:space="preserve">Einwanderung</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">Auswanderung</t>
   </si>
   <si>
     <t xml:space="preserve">Internationaler Wanderungssaldo</t>
   </si>
   <si>
     <t xml:space="preserve">Schweizer/-in</t>
   </si>
   <si>
     <t xml:space="preserve">Ausländer/-in</t>
   </si>
   <si>
     <t xml:space="preserve">2011</t>
   </si>
@@ -103,54 +103,57 @@
   <si>
     <t xml:space="preserve">2017</t>
   </si>
   <si>
     <t xml:space="preserve">2018</t>
   </si>
   <si>
     <t xml:space="preserve">2019</t>
   </si>
   <si>
     <t xml:space="preserve">2020</t>
   </si>
   <si>
     <t xml:space="preserve">2021</t>
   </si>
   <si>
     <t xml:space="preserve">2022</t>
   </si>
   <si>
     <t xml:space="preserve">2023</t>
   </si>
   <si>
     <t xml:space="preserve">2024</t>
   </si>
   <si>
+    <t xml:space="preserve">2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ein positives Wanderungssaldo bedeutet mehr Ein- als Auswanderung, ein negatives Wanderungssaldo mehr Aus- als Einwanderung.</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bewegungsdaten, Aktualisiert am 10.12.2025 07:58</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bewegungsdaten, Aktualisiert am 18.09.2026 08:08</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
   <si>
     <t xml:space="preserve">Interkantonale Zu- und Wegzüge nach Staatsangehörigkeit</t>
   </si>
   <si>
     <t xml:space="preserve">Zuzug</t>
   </si>
   <si>
     <t xml:space="preserve">Wegzug</t>
   </si>
   <si>
     <t xml:space="preserve">Interkantonaler Wanderungssaldo</t>
   </si>
   <si>
     <t xml:space="preserve">Ein positives Wanderungssaldo bedeutet mehr Zuzüge aus anderen Kantonen in den Kanton Zug als Wegzüge in andere Kantone.
 Ein negatives Wanderungssaldo bedeutet mehr Wegzüge aus dem Kanton Zug in andere Kantone als Zuzüge aus anderen Kantonen.</t>
   </si>
   <si>
     <t xml:space="preserve">Zuzug in den Kanton Zug nach Wegzugskanton</t>
   </si>
   <si>
     <t xml:space="preserve">Wegzugskanton</t>
@@ -161,54 +164,54 @@
   <si>
     <t xml:space="preserve">Zürich</t>
   </si>
   <si>
     <t xml:space="preserve">Luzern</t>
   </si>
   <si>
     <t xml:space="preserve">Aargau</t>
   </si>
   <si>
     <t xml:space="preserve">Schwyz</t>
   </si>
   <si>
     <t xml:space="preserve">Bern</t>
   </si>
   <si>
     <t xml:space="preserve">Waadt</t>
   </si>
   <si>
     <t xml:space="preserve">St. Gallen</t>
   </si>
   <si>
     <t xml:space="preserve">Genf</t>
   </si>
   <si>
-    <t xml:space="preserve">Basel-Stadt</t>
+    <t xml:space="preserve">Tessin</t>
   </si>
   <si>
-    <t xml:space="preserve">Tessin</t>
+    <t xml:space="preserve">Basel-Stadt</t>
   </si>
   <si>
     <t xml:space="preserve">Graubünden</t>
   </si>
   <si>
     <t xml:space="preserve">Basel-Landschaft</t>
   </si>
   <si>
     <t xml:space="preserve">Solothurn</t>
   </si>
   <si>
     <t xml:space="preserve">Nidwalden</t>
   </si>
   <si>
     <t xml:space="preserve">Thurgau</t>
   </si>
   <si>
     <t xml:space="preserve">Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Uri</t>
   </si>
   <si>
     <t xml:space="preserve">Obwalden</t>
   </si>
@@ -461,85 +464,85 @@
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">23</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">24</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">23</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">24</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -1474,99 +1477,118 @@
       <c r="F18" s="4" t="n">
         <v>1649</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="6" t="n">
         <v>250</v>
       </c>
       <c r="C19" s="9" t="n">
         <v>2649</v>
       </c>
       <c r="D19" s="6" t="n">
         <v>399</v>
       </c>
       <c r="E19" s="9" t="n">
         <v>1677</v>
       </c>
       <c r="F19" s="4" t="n">
         <v>823</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="1"/>
-[...7 lines deleted...]
-      <c r="A21" s="14" t="s">
+      <c r="A20" s="3" t="s">
         <v>23</v>
       </c>
+      <c r="B20" s="6" t="n">
+        <v>286</v>
+      </c>
+      <c r="C20" s="9" t="n">
+        <v>2466</v>
+      </c>
+      <c r="D20" s="6" t="n">
+        <v>424</v>
+      </c>
+      <c r="E20" s="9" t="n">
+        <v>1677</v>
+      </c>
+      <c r="F20" s="4" t="n">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="1"/>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
     </row>
-    <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="1"/>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>25</v>
+      </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
     </row>
-    <row r="24" ht="81" customHeight="1">
+    <row r="24" ht="15" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
     </row>
-    <row r="25" ht="15" customHeight="1">
-[...4 lines deleted...]
-    <row r="26" ht="15" customHeight="1"/>
+    <row r="25" ht="81" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>26</v>
+      </c>
+    </row>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
@@ -2001,57 +2023,57 @@
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A22:H22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="A22:H22"/>
-    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A26:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="10.7829166666667" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="10.5745833333333" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="10.7829166666667" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="10.5745833333333" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="14.0641666666667" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
@@ -2130,77 +2152,77 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>9</v>
@@ -2460,99 +2482,118 @@
       <c r="F18" s="16" t="n">
         <v>-505</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="17" t="n">
         <v>2256</v>
       </c>
       <c r="C19" s="18" t="n">
         <v>1638</v>
       </c>
       <c r="D19" s="17" t="n">
         <v>2307</v>
       </c>
       <c r="E19" s="18" t="n">
         <v>1553</v>
       </c>
       <c r="F19" s="16" t="n">
         <v>34</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="1"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="17" t="n">
+        <v>2057</v>
+      </c>
+      <c r="C20" s="18" t="n">
+        <v>1739</v>
+      </c>
+      <c r="D20" s="17" t="n">
+        <v>2032</v>
+      </c>
+      <c r="E20" s="18" t="n">
+        <v>1420</v>
+      </c>
+      <c r="F20" s="16" t="n">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="1"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
     </row>
-    <row r="22" ht="30" customHeight="1">
+    <row r="22" ht="60" customHeight="1">
       <c r="A22" s="14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
     </row>
-    <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="1"/>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="14" t="s">
+        <v>25</v>
+      </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
     </row>
-    <row r="24" ht="81" customHeight="1">
+    <row r="24" ht="15" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
     </row>
-    <row r="25" ht="15" customHeight="1">
-[...4 lines deleted...]
-    <row r="26" ht="15" customHeight="1"/>
+    <row r="25" ht="81" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>26</v>
+      </c>
+    </row>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
@@ -2987,92 +3028,92 @@
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A22:H22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="A22:H22"/>
-    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A26:H26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -3116,1483 +3157,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="20" t="n">
         <v>1052</v>
       </c>
       <c r="C5" s="20" t="n">
         <v>1194</v>
       </c>
       <c r="D5" s="20" t="n">
         <v>1054</v>
       </c>
       <c r="E5" s="20" t="n">
         <v>1157</v>
       </c>
       <c r="F5" s="20" t="n">
         <v>1256</v>
       </c>
       <c r="G5" s="20" t="n">
         <v>1246</v>
       </c>
       <c r="H5" s="20" t="n">
         <v>1216</v>
       </c>
       <c r="I5" s="20" t="n">
         <v>1220</v>
       </c>
       <c r="J5" s="20" t="n">
         <v>1210</v>
       </c>
       <c r="K5" s="20" t="n">
         <v>1361</v>
       </c>
       <c r="L5" s="20" t="n">
         <v>1342</v>
       </c>
       <c r="M5" s="20" t="n">
         <v>1359</v>
       </c>
       <c r="N5" s="20" t="n">
         <v>1272</v>
       </c>
       <c r="O5" s="20" t="n">
         <v>1533</v>
       </c>
       <c r="P5" s="20" t="n">
-        <v>17472</v>
+        <v>1494</v>
+      </c>
+      <c r="Q5" s="20" t="n">
+        <v>18966</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="20" t="n">
         <v>610</v>
       </c>
       <c r="C6" s="20" t="n">
         <v>612</v>
       </c>
       <c r="D6" s="20" t="n">
         <v>571</v>
       </c>
       <c r="E6" s="20" t="n">
         <v>657</v>
       </c>
       <c r="F6" s="20" t="n">
         <v>733</v>
       </c>
       <c r="G6" s="20" t="n">
         <v>679</v>
       </c>
       <c r="H6" s="20" t="n">
         <v>678</v>
       </c>
       <c r="I6" s="20" t="n">
         <v>669</v>
       </c>
       <c r="J6" s="20" t="n">
         <v>665</v>
       </c>
       <c r="K6" s="20" t="n">
         <v>613</v>
       </c>
       <c r="L6" s="20" t="n">
         <v>565</v>
       </c>
       <c r="M6" s="20" t="n">
         <v>570</v>
       </c>
       <c r="N6" s="20" t="n">
         <v>556</v>
       </c>
       <c r="O6" s="20" t="n">
         <v>649</v>
       </c>
       <c r="P6" s="20" t="n">
-        <v>8827</v>
+        <v>642</v>
+      </c>
+      <c r="Q6" s="20" t="n">
+        <v>9469</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="20" t="n">
         <v>401</v>
       </c>
       <c r="C7" s="20" t="n">
         <v>407</v>
       </c>
       <c r="D7" s="20" t="n">
         <v>435</v>
       </c>
       <c r="E7" s="20" t="n">
         <v>437</v>
       </c>
       <c r="F7" s="20" t="n">
         <v>421</v>
       </c>
       <c r="G7" s="20" t="n">
         <v>415</v>
       </c>
       <c r="H7" s="20" t="n">
         <v>359</v>
       </c>
       <c r="I7" s="20" t="n">
         <v>462</v>
       </c>
       <c r="J7" s="20" t="n">
         <v>385</v>
       </c>
       <c r="K7" s="20" t="n">
         <v>376</v>
       </c>
       <c r="L7" s="20" t="n">
         <v>351</v>
       </c>
       <c r="M7" s="20" t="n">
         <v>347</v>
       </c>
       <c r="N7" s="20" t="n">
         <v>343</v>
       </c>
       <c r="O7" s="20" t="n">
         <v>396</v>
       </c>
       <c r="P7" s="20" t="n">
-        <v>5535</v>
+        <v>409</v>
+      </c>
+      <c r="Q7" s="20" t="n">
+        <v>5944</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="20" t="n">
         <v>380</v>
       </c>
       <c r="C8" s="20" t="n">
         <v>377</v>
       </c>
       <c r="D8" s="20" t="n">
         <v>381</v>
       </c>
       <c r="E8" s="20" t="n">
         <v>346</v>
       </c>
       <c r="F8" s="20" t="n">
         <v>396</v>
       </c>
       <c r="G8" s="20" t="n">
         <v>381</v>
       </c>
       <c r="H8" s="20" t="n">
         <v>365</v>
       </c>
       <c r="I8" s="20" t="n">
         <v>330</v>
       </c>
       <c r="J8" s="20" t="n">
         <v>306</v>
       </c>
       <c r="K8" s="20" t="n">
         <v>293</v>
       </c>
       <c r="L8" s="20" t="n">
         <v>294</v>
       </c>
       <c r="M8" s="20" t="n">
         <v>291</v>
       </c>
       <c r="N8" s="20" t="n">
         <v>249</v>
       </c>
       <c r="O8" s="20" t="n">
         <v>341</v>
       </c>
       <c r="P8" s="20" t="n">
-        <v>4730</v>
+        <v>303</v>
+      </c>
+      <c r="Q8" s="20" t="n">
+        <v>5033</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="20" t="n">
         <v>137</v>
       </c>
       <c r="C9" s="20" t="n">
         <v>157</v>
       </c>
       <c r="D9" s="20" t="n">
         <v>174</v>
       </c>
       <c r="E9" s="20" t="n">
         <v>133</v>
       </c>
       <c r="F9" s="20" t="n">
         <v>165</v>
       </c>
       <c r="G9" s="20" t="n">
         <v>177</v>
       </c>
       <c r="H9" s="20" t="n">
         <v>156</v>
       </c>
       <c r="I9" s="20" t="n">
         <v>172</v>
       </c>
       <c r="J9" s="20" t="n">
         <v>150</v>
       </c>
       <c r="K9" s="20" t="n">
         <v>134</v>
       </c>
       <c r="L9" s="20" t="n">
         <v>183</v>
       </c>
       <c r="M9" s="20" t="n">
         <v>149</v>
       </c>
       <c r="N9" s="20" t="n">
         <v>160</v>
       </c>
       <c r="O9" s="20" t="n">
         <v>170</v>
       </c>
       <c r="P9" s="20" t="n">
-        <v>2217</v>
+        <v>149</v>
+      </c>
+      <c r="Q9" s="20" t="n">
+        <v>2366</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="20" t="n">
         <v>65</v>
       </c>
       <c r="C10" s="20" t="n">
         <v>53</v>
       </c>
       <c r="D10" s="20" t="n">
         <v>67</v>
       </c>
       <c r="E10" s="20" t="n">
         <v>243</v>
       </c>
       <c r="F10" s="20" t="n">
         <v>152</v>
       </c>
       <c r="G10" s="20" t="n">
         <v>112</v>
       </c>
       <c r="H10" s="20" t="n">
         <v>87</v>
       </c>
       <c r="I10" s="20" t="n">
         <v>97</v>
       </c>
       <c r="J10" s="20" t="n">
         <v>57</v>
       </c>
       <c r="K10" s="20" t="n">
         <v>134</v>
       </c>
       <c r="L10" s="20" t="n">
         <v>126</v>
       </c>
       <c r="M10" s="20" t="n">
         <v>124</v>
       </c>
       <c r="N10" s="20" t="n">
         <v>89</v>
       </c>
       <c r="O10" s="20" t="n">
         <v>115</v>
       </c>
       <c r="P10" s="20" t="n">
-        <v>1521</v>
+        <v>130</v>
+      </c>
+      <c r="Q10" s="20" t="n">
+        <v>1651</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" s="20" t="n">
         <v>106</v>
       </c>
       <c r="C11" s="20" t="n">
         <v>99</v>
       </c>
       <c r="D11" s="20" t="n">
         <v>84</v>
       </c>
       <c r="E11" s="20" t="n">
         <v>86</v>
       </c>
       <c r="F11" s="20" t="n">
         <v>117</v>
       </c>
       <c r="G11" s="20" t="n">
         <v>130</v>
       </c>
       <c r="H11" s="20" t="n">
         <v>102</v>
       </c>
       <c r="I11" s="20" t="n">
         <v>95</v>
       </c>
       <c r="J11" s="20" t="n">
         <v>127</v>
       </c>
       <c r="K11" s="20" t="n">
         <v>125</v>
       </c>
       <c r="L11" s="20" t="n">
         <v>109</v>
       </c>
       <c r="M11" s="20" t="n">
         <v>93</v>
       </c>
       <c r="N11" s="20" t="n">
         <v>90</v>
       </c>
       <c r="O11" s="20" t="n">
         <v>105</v>
       </c>
       <c r="P11" s="20" t="n">
-        <v>1468</v>
+        <v>87</v>
+      </c>
+      <c r="Q11" s="20" t="n">
+        <v>1555</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" s="20" t="n">
         <v>38</v>
       </c>
       <c r="C12" s="20" t="n">
         <v>51</v>
       </c>
       <c r="D12" s="20" t="n">
         <v>41</v>
       </c>
       <c r="E12" s="20" t="n">
         <v>71</v>
       </c>
       <c r="F12" s="20" t="n">
         <v>66</v>
       </c>
       <c r="G12" s="20" t="n">
         <v>79</v>
       </c>
       <c r="H12" s="20" t="n">
         <v>76</v>
       </c>
       <c r="I12" s="20" t="n">
         <v>91</v>
       </c>
       <c r="J12" s="20" t="n">
         <v>49</v>
       </c>
       <c r="K12" s="20" t="n">
         <v>96</v>
       </c>
       <c r="L12" s="20" t="n">
         <v>83</v>
       </c>
       <c r="M12" s="20" t="n">
         <v>106</v>
       </c>
       <c r="N12" s="20" t="n">
         <v>71</v>
       </c>
       <c r="O12" s="20" t="n">
         <v>60</v>
       </c>
       <c r="P12" s="20" t="n">
-        <v>978</v>
+        <v>93</v>
+      </c>
+      <c r="Q12" s="20" t="n">
+        <v>1071</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" s="20" t="n">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C13" s="20" t="n">
+        <v>39</v>
+      </c>
+      <c r="D13" s="20" t="n">
+        <v>35</v>
+      </c>
+      <c r="E13" s="20" t="n">
+        <v>56</v>
+      </c>
+      <c r="F13" s="20" t="n">
+        <v>59</v>
+      </c>
+      <c r="G13" s="20" t="n">
         <v>57</v>
       </c>
-      <c r="D13" s="20" t="n">
-[...5 lines deleted...]
-      <c r="F13" s="20" t="n">
+      <c r="H13" s="20" t="n">
         <v>61</v>
       </c>
-      <c r="G13" s="20" t="n">
+      <c r="I13" s="20" t="n">
+        <v>75</v>
+      </c>
+      <c r="J13" s="20" t="n">
+        <v>85</v>
+      </c>
+      <c r="K13" s="20" t="n">
+        <v>79</v>
+      </c>
+      <c r="L13" s="20" t="n">
+        <v>72</v>
+      </c>
+      <c r="M13" s="20" t="n">
         <v>73</v>
       </c>
-      <c r="H13" s="20" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="N13" s="20" t="n">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O13" s="20" t="n">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="P13" s="20" t="n">
-        <v>874</v>
+        <v>60</v>
+      </c>
+      <c r="Q13" s="20" t="n">
+        <v>924</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="20" t="n">
+        <v>53</v>
+      </c>
+      <c r="C14" s="20" t="n">
+        <v>57</v>
+      </c>
+      <c r="D14" s="20" t="n">
+        <v>54</v>
+      </c>
+      <c r="E14" s="20" t="n">
+        <v>42</v>
+      </c>
+      <c r="F14" s="20" t="n">
+        <v>61</v>
+      </c>
+      <c r="G14" s="20" t="n">
+        <v>73</v>
+      </c>
+      <c r="H14" s="20" t="n">
+        <v>84</v>
+      </c>
+      <c r="I14" s="20" t="n">
         <v>58</v>
       </c>
-      <c r="C14" s="20" t="n">
+      <c r="J14" s="20" t="n">
+        <v>49</v>
+      </c>
+      <c r="K14" s="20" t="n">
+        <v>82</v>
+      </c>
+      <c r="L14" s="20" t="n">
+        <v>61</v>
+      </c>
+      <c r="M14" s="20" t="n">
+        <v>64</v>
+      </c>
+      <c r="N14" s="20" t="n">
+        <v>71</v>
+      </c>
+      <c r="O14" s="20" t="n">
+        <v>65</v>
+      </c>
+      <c r="P14" s="20" t="n">
         <v>39</v>
       </c>
-      <c r="D14" s="20" t="n">
-[...36 lines deleted...]
-        <v>864</v>
+      <c r="Q14" s="20" t="n">
+        <v>913</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" s="20" t="n">
         <v>54</v>
       </c>
       <c r="C15" s="20" t="n">
         <v>52</v>
       </c>
       <c r="D15" s="20" t="n">
         <v>66</v>
       </c>
       <c r="E15" s="20" t="n">
         <v>56</v>
       </c>
       <c r="F15" s="20" t="n">
         <v>69</v>
       </c>
       <c r="G15" s="20" t="n">
         <v>41</v>
       </c>
       <c r="H15" s="20" t="n">
         <v>65</v>
       </c>
       <c r="I15" s="20" t="n">
         <v>48</v>
       </c>
       <c r="J15" s="20" t="n">
         <v>47</v>
       </c>
       <c r="K15" s="20" t="n">
         <v>70</v>
       </c>
       <c r="L15" s="20" t="n">
         <v>70</v>
       </c>
       <c r="M15" s="20" t="n">
         <v>54</v>
       </c>
       <c r="N15" s="20" t="n">
         <v>54</v>
       </c>
       <c r="O15" s="20" t="n">
         <v>64</v>
       </c>
       <c r="P15" s="20" t="n">
-        <v>810</v>
+        <v>54</v>
+      </c>
+      <c r="Q15" s="20" t="n">
+        <v>864</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" s="20" t="n">
         <v>59</v>
       </c>
       <c r="C16" s="20" t="n">
         <v>38</v>
       </c>
       <c r="D16" s="20" t="n">
         <v>44</v>
       </c>
       <c r="E16" s="20" t="n">
         <v>58</v>
       </c>
       <c r="F16" s="20" t="n">
         <v>60</v>
       </c>
       <c r="G16" s="20" t="n">
         <v>57</v>
       </c>
       <c r="H16" s="20" t="n">
         <v>56</v>
       </c>
       <c r="I16" s="20" t="n">
         <v>50</v>
       </c>
       <c r="J16" s="20" t="n">
         <v>35</v>
       </c>
       <c r="K16" s="20" t="n">
         <v>52</v>
       </c>
       <c r="L16" s="20" t="n">
         <v>44</v>
       </c>
       <c r="M16" s="20" t="n">
         <v>56</v>
       </c>
       <c r="N16" s="20" t="n">
         <v>36</v>
       </c>
       <c r="O16" s="20" t="n">
         <v>42</v>
       </c>
       <c r="P16" s="20" t="n">
-        <v>687</v>
+        <v>55</v>
+      </c>
+      <c r="Q16" s="20" t="n">
+        <v>742</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" s="20" t="n">
         <v>40</v>
       </c>
       <c r="C17" s="20" t="n">
         <v>39</v>
       </c>
       <c r="D17" s="20" t="n">
         <v>43</v>
       </c>
       <c r="E17" s="20" t="n">
         <v>79</v>
       </c>
       <c r="F17" s="20" t="n">
         <v>54</v>
       </c>
       <c r="G17" s="20" t="n">
         <v>54</v>
       </c>
       <c r="H17" s="20" t="n">
         <v>42</v>
       </c>
       <c r="I17" s="20" t="n">
         <v>53</v>
       </c>
       <c r="J17" s="20" t="n">
         <v>45</v>
       </c>
       <c r="K17" s="20" t="n">
         <v>51</v>
       </c>
       <c r="L17" s="20" t="n">
         <v>38</v>
       </c>
       <c r="M17" s="20" t="n">
         <v>47</v>
       </c>
       <c r="N17" s="20" t="n">
         <v>43</v>
       </c>
       <c r="O17" s="20" t="n">
         <v>58</v>
       </c>
       <c r="P17" s="20" t="n">
-        <v>686</v>
+        <v>55</v>
+      </c>
+      <c r="Q17" s="20" t="n">
+        <v>741</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="20" t="n">
         <v>62</v>
       </c>
       <c r="C18" s="20" t="n">
         <v>59</v>
       </c>
       <c r="D18" s="20" t="n">
         <v>50</v>
       </c>
       <c r="E18" s="20" t="n">
         <v>52</v>
       </c>
       <c r="F18" s="20" t="n">
         <v>47</v>
       </c>
       <c r="G18" s="20" t="n">
         <v>61</v>
       </c>
       <c r="H18" s="20" t="n">
         <v>41</v>
       </c>
       <c r="I18" s="20" t="n">
         <v>45</v>
       </c>
       <c r="J18" s="20" t="n">
         <v>42</v>
       </c>
       <c r="K18" s="20" t="n">
         <v>34</v>
       </c>
       <c r="L18" s="20" t="n">
         <v>25</v>
       </c>
       <c r="M18" s="20" t="n">
         <v>28</v>
       </c>
       <c r="N18" s="20" t="n">
         <v>37</v>
       </c>
       <c r="O18" s="20" t="n">
         <v>32</v>
       </c>
       <c r="P18" s="20" t="n">
-        <v>615</v>
+        <v>41</v>
+      </c>
+      <c r="Q18" s="20" t="n">
+        <v>656</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19" s="20" t="n">
         <v>46</v>
       </c>
       <c r="C19" s="20" t="n">
         <v>42</v>
       </c>
       <c r="D19" s="20" t="n">
         <v>39</v>
       </c>
       <c r="E19" s="20" t="n">
         <v>42</v>
       </c>
       <c r="F19" s="20" t="n">
         <v>57</v>
       </c>
       <c r="G19" s="20" t="n">
         <v>40</v>
       </c>
       <c r="H19" s="20" t="n">
         <v>43</v>
       </c>
       <c r="I19" s="20" t="n">
         <v>38</v>
       </c>
       <c r="J19" s="20" t="n">
         <v>31</v>
       </c>
       <c r="K19" s="20" t="n">
         <v>36</v>
       </c>
       <c r="L19" s="20" t="n">
         <v>44</v>
       </c>
       <c r="M19" s="20" t="n">
         <v>43</v>
       </c>
       <c r="N19" s="20" t="n">
         <v>33</v>
       </c>
       <c r="O19" s="20" t="n">
         <v>54</v>
       </c>
       <c r="P19" s="20" t="n">
-        <v>588</v>
+        <v>30</v>
+      </c>
+      <c r="Q19" s="20" t="n">
+        <v>618</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20" s="20" t="n">
         <v>26</v>
       </c>
       <c r="C20" s="20" t="n">
         <v>24</v>
       </c>
       <c r="D20" s="20" t="n">
         <v>33</v>
       </c>
       <c r="E20" s="20" t="n">
         <v>20</v>
       </c>
       <c r="F20" s="20" t="n">
         <v>23</v>
       </c>
       <c r="G20" s="20" t="n">
         <v>33</v>
       </c>
       <c r="H20" s="20" t="n">
         <v>31</v>
       </c>
       <c r="I20" s="20" t="n">
         <v>11</v>
       </c>
       <c r="J20" s="20" t="n">
         <v>25</v>
       </c>
       <c r="K20" s="20" t="n">
         <v>23</v>
       </c>
       <c r="L20" s="20" t="n">
         <v>35</v>
       </c>
       <c r="M20" s="20" t="n">
         <v>23</v>
       </c>
       <c r="N20" s="20" t="n">
         <v>28</v>
       </c>
       <c r="O20" s="20" t="n">
         <v>47</v>
       </c>
       <c r="P20" s="20" t="n">
-        <v>382</v>
+        <v>40</v>
+      </c>
+      <c r="Q20" s="20" t="n">
+        <v>422</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" s="20" t="n">
         <v>32</v>
       </c>
       <c r="C21" s="20" t="n">
         <v>29</v>
       </c>
       <c r="D21" s="20" t="n">
         <v>36</v>
       </c>
       <c r="E21" s="20" t="n">
         <v>30</v>
       </c>
       <c r="F21" s="20" t="n">
         <v>34</v>
       </c>
       <c r="G21" s="20" t="n">
         <v>29</v>
       </c>
       <c r="H21" s="20" t="n">
         <v>28</v>
       </c>
       <c r="I21" s="20" t="n">
         <v>41</v>
       </c>
       <c r="J21" s="20" t="n">
         <v>28</v>
       </c>
       <c r="K21" s="20" t="n">
         <v>20</v>
       </c>
       <c r="L21" s="20" t="n">
         <v>19</v>
       </c>
       <c r="M21" s="20" t="n">
         <v>25</v>
       </c>
       <c r="N21" s="20" t="n">
         <v>15</v>
       </c>
       <c r="O21" s="20" t="n">
         <v>13</v>
       </c>
       <c r="P21" s="20" t="n">
-        <v>379</v>
+        <v>23</v>
+      </c>
+      <c r="Q21" s="20" t="n">
+        <v>402</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22" s="20" t="n">
         <v>37</v>
       </c>
       <c r="C22" s="20" t="n">
         <v>28</v>
       </c>
       <c r="D22" s="20" t="n">
         <v>28</v>
       </c>
       <c r="E22" s="20" t="n">
         <v>19</v>
       </c>
       <c r="F22" s="20" t="n">
         <v>18</v>
       </c>
       <c r="G22" s="20" t="n">
         <v>30</v>
       </c>
       <c r="H22" s="20" t="n">
         <v>35</v>
       </c>
       <c r="I22" s="20" t="n">
         <v>19</v>
       </c>
       <c r="J22" s="20" t="n">
         <v>23</v>
       </c>
       <c r="K22" s="20" t="n">
         <v>20</v>
       </c>
       <c r="L22" s="20" t="n">
         <v>25</v>
       </c>
       <c r="M22" s="20" t="n">
         <v>26</v>
       </c>
       <c r="N22" s="20" t="n">
         <v>20</v>
       </c>
       <c r="O22" s="20" t="n">
         <v>31</v>
       </c>
       <c r="P22" s="20" t="n">
-        <v>359</v>
+        <v>20</v>
+      </c>
+      <c r="Q22" s="20" t="n">
+        <v>379</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="20" t="n">
         <v>18</v>
       </c>
       <c r="C23" s="20" t="n">
         <v>6</v>
       </c>
       <c r="D23" s="20" t="n">
         <v>19</v>
       </c>
       <c r="E23" s="20" t="n">
         <v>21</v>
       </c>
       <c r="F23" s="20" t="n">
         <v>31</v>
       </c>
       <c r="G23" s="20" t="n">
         <v>30</v>
       </c>
       <c r="H23" s="20" t="n">
         <v>9</v>
       </c>
       <c r="I23" s="20" t="n">
         <v>34</v>
       </c>
       <c r="J23" s="20" t="n">
         <v>27</v>
       </c>
       <c r="K23" s="20" t="n">
         <v>23</v>
       </c>
       <c r="L23" s="20" t="n">
         <v>11</v>
       </c>
       <c r="M23" s="20" t="n">
         <v>21</v>
       </c>
       <c r="N23" s="20" t="n">
         <v>22</v>
       </c>
       <c r="O23" s="20" t="n">
         <v>15</v>
       </c>
       <c r="P23" s="20" t="n">
-        <v>287</v>
+        <v>27</v>
+      </c>
+      <c r="Q23" s="20" t="n">
+        <v>314</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="20" t="n">
         <v>9</v>
       </c>
       <c r="C24" s="20" t="n">
         <v>19</v>
       </c>
       <c r="D24" s="20" t="n">
         <v>18</v>
       </c>
       <c r="E24" s="20" t="n">
         <v>21</v>
       </c>
       <c r="F24" s="20" t="n">
         <v>18</v>
       </c>
       <c r="G24" s="20" t="n">
         <v>18</v>
       </c>
       <c r="H24" s="20" t="n">
         <v>49</v>
       </c>
       <c r="I24" s="20" t="n">
         <v>29</v>
       </c>
       <c r="J24" s="20" t="n">
         <v>29</v>
       </c>
       <c r="K24" s="20" t="n">
         <v>14</v>
       </c>
       <c r="L24" s="20" t="n">
         <v>24</v>
       </c>
       <c r="M24" s="20" t="n">
         <v>15</v>
       </c>
       <c r="N24" s="20" t="n">
         <v>8</v>
       </c>
       <c r="O24" s="20" t="n">
         <v>11</v>
       </c>
       <c r="P24" s="20" t="n">
-        <v>282</v>
+        <v>12</v>
+      </c>
+      <c r="Q24" s="20" t="n">
+        <v>294</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" s="20" t="n">
         <v>9</v>
       </c>
       <c r="C25" s="20" t="n">
         <v>10</v>
       </c>
       <c r="D25" s="20" t="n">
         <v>12</v>
       </c>
       <c r="E25" s="20" t="n">
         <v>13</v>
       </c>
       <c r="F25" s="20" t="n">
         <v>20</v>
       </c>
       <c r="G25" s="20" t="n">
         <v>11</v>
       </c>
       <c r="H25" s="20" t="n">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="n">
         <v>20</v>
       </c>
       <c r="J25" s="20" t="n">
         <v>15</v>
       </c>
       <c r="K25" s="20" t="n">
         <v>21</v>
       </c>
       <c r="L25" s="20" t="n">
         <v>10</v>
       </c>
       <c r="M25" s="20" t="n">
         <v>25</v>
       </c>
       <c r="N25" s="20" t="n">
         <v>10</v>
       </c>
       <c r="O25" s="20" t="n">
         <v>13</v>
       </c>
       <c r="P25" s="20" t="n">
-        <v>205</v>
+        <v>10</v>
+      </c>
+      <c r="Q25" s="20" t="n">
+        <v>215</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" s="20" t="n">
         <v>7</v>
       </c>
       <c r="C26" s="20" t="n">
         <v>10</v>
       </c>
       <c r="D26" s="20" t="n">
         <v>15</v>
       </c>
       <c r="E26" s="20" t="n">
         <v>13</v>
       </c>
       <c r="F26" s="20" t="n">
         <v>20</v>
       </c>
       <c r="G26" s="20" t="n">
         <v>6</v>
       </c>
       <c r="H26" s="20" t="n">
         <v>5</v>
       </c>
       <c r="I26" s="20" t="n">
         <v>17</v>
       </c>
       <c r="J26" s="20" t="n">
         <v>6</v>
       </c>
       <c r="K26" s="20" t="n">
         <v>17</v>
       </c>
       <c r="L26" s="20" t="n">
         <v>15</v>
       </c>
       <c r="M26" s="20" t="n">
         <v>8</v>
       </c>
       <c r="N26" s="20" t="n">
         <v>12</v>
       </c>
       <c r="O26" s="20" t="n">
         <v>11</v>
       </c>
       <c r="P26" s="20" t="n">
-        <v>162</v>
+        <v>12</v>
+      </c>
+      <c r="Q26" s="20" t="n">
+        <v>174</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="20" t="n">
         <v>9</v>
       </c>
       <c r="C27" s="20" t="n">
         <v>12</v>
       </c>
       <c r="D27" s="20" t="n">
         <v>7</v>
       </c>
       <c r="E27" s="20" t="n">
         <v>8</v>
       </c>
       <c r="F27" s="20" t="n">
         <v>6</v>
       </c>
       <c r="G27" s="20" t="n">
         <v>8</v>
       </c>
       <c r="H27" s="20" t="n">
         <v>9</v>
       </c>
       <c r="I27" s="20" t="n">
         <v>8</v>
       </c>
       <c r="J27" s="20" t="n">
         <v>6</v>
       </c>
       <c r="K27" s="20" t="n">
         <v>7</v>
       </c>
       <c r="L27" s="20" t="n">
         <v>13</v>
       </c>
       <c r="M27" s="20" t="n">
         <v>6</v>
       </c>
       <c r="N27" s="20" t="n">
         <v>9</v>
       </c>
       <c r="O27" s="20" t="n">
         <v>12</v>
       </c>
       <c r="P27" s="20" t="n">
-        <v>120</v>
+        <v>7</v>
+      </c>
+      <c r="Q27" s="20" t="n">
+        <v>127</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="20" t="n">
         <v>4</v>
       </c>
       <c r="C28" s="20" t="n">
         <v>10</v>
       </c>
       <c r="D28" s="20" t="n">
         <v>3</v>
       </c>
       <c r="E28" s="20" t="n">
         <v>3</v>
       </c>
       <c r="F28" s="20" t="n">
         <v>6</v>
       </c>
       <c r="G28" s="20" t="n">
         <v>1</v>
       </c>
       <c r="H28" s="20" t="n">
         <v>4</v>
       </c>
       <c r="I28" s="20" t="n">
         <v>3</v>
       </c>
       <c r="J28" s="20" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="20" t="n">
         <v>3</v>
       </c>
       <c r="L28" s="20" t="n">
         <v>3</v>
       </c>
       <c r="M28" s="20" t="n">
         <v>2</v>
       </c>
       <c r="N28" s="20" t="n">
         <v>1</v>
       </c>
       <c r="O28" s="20" t="n">
         <v>2</v>
       </c>
       <c r="P28" s="20" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="Q28" s="20" t="n">
+        <v>47</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="20" t="n">
         <v>2</v>
       </c>
       <c r="C29" s="20" t="n">
         <v>4</v>
       </c>
       <c r="D29" s="20" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="20" t="n">
         <v>3</v>
       </c>
       <c r="F29" s="20" t="n">
         <v>2</v>
       </c>
       <c r="G29" s="20" t="n">
         <v>2</v>
       </c>
       <c r="H29" s="20" t="n">
         <v>5</v>
       </c>
       <c r="I29" s="20" t="n">
         <v>2</v>
       </c>
       <c r="J29" s="20" t="n">
         <v>4</v>
       </c>
       <c r="K29" s="20" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="20" t="n">
         <v>2</v>
       </c>
       <c r="M29" s="20" t="n">
         <v>5</v>
       </c>
       <c r="N29" s="20" t="n">
         <v>0</v>
       </c>
       <c r="O29" s="20" t="n">
         <v>3</v>
       </c>
       <c r="P29" s="20" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="Q29" s="20" t="n">
+        <v>37</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="20" t="n">
         <v>3314</v>
       </c>
       <c r="C30" s="20" t="n">
         <v>3428</v>
       </c>
       <c r="D30" s="20" t="n">
         <v>3310</v>
       </c>
       <c r="E30" s="20" t="n">
         <v>3666</v>
       </c>
       <c r="F30" s="20" t="n">
         <v>3891</v>
       </c>
       <c r="G30" s="20" t="n">
         <v>3770</v>
       </c>
       <c r="H30" s="20" t="n">
         <v>3622</v>
       </c>
       <c r="I30" s="20" t="n">
         <v>3687</v>
       </c>
       <c r="J30" s="20" t="n">
         <v>3446</v>
       </c>
       <c r="K30" s="20" t="n">
         <v>3684</v>
       </c>
       <c r="L30" s="20" t="n">
         <v>3564</v>
       </c>
       <c r="M30" s="20" t="n">
         <v>3560</v>
       </c>
       <c r="N30" s="20" t="n">
         <v>3292</v>
       </c>
       <c r="O30" s="20" t="n">
         <v>3894</v>
       </c>
       <c r="P30" s="20" t="n">
-        <v>50128</v>
+        <v>3796</v>
+      </c>
+      <c r="Q30" s="20" t="n">
+        <v>53924</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
+      <c r="Q31" s="19"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
+      <c r="Q33" s="19"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="N34" s="19"/>
       <c r="O34" s="19"/>
       <c r="P34" s="19"/>
+      <c r="Q34" s="19"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -5018,89 +5144,89 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -5144,1483 +5270,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="23" t="n">
         <v>623</v>
       </c>
       <c r="C5" s="23" t="n">
         <v>732</v>
       </c>
       <c r="D5" s="23" t="n">
         <v>573</v>
       </c>
       <c r="E5" s="23" t="n">
         <v>648</v>
       </c>
       <c r="F5" s="23" t="n">
         <v>701</v>
       </c>
       <c r="G5" s="23" t="n">
         <v>726</v>
       </c>
       <c r="H5" s="23" t="n">
         <v>712</v>
       </c>
       <c r="I5" s="23" t="n">
         <v>686</v>
       </c>
       <c r="J5" s="23" t="n">
         <v>689</v>
       </c>
       <c r="K5" s="23" t="n">
         <v>771</v>
       </c>
       <c r="L5" s="23" t="n">
         <v>692</v>
       </c>
       <c r="M5" s="23" t="n">
         <v>743</v>
       </c>
       <c r="N5" s="23" t="n">
         <v>663</v>
       </c>
       <c r="O5" s="23" t="n">
         <v>828</v>
       </c>
       <c r="P5" s="23" t="n">
-        <v>9787</v>
+        <v>769</v>
+      </c>
+      <c r="Q5" s="23" t="n">
+        <v>10556</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="23" t="n">
         <v>441</v>
       </c>
       <c r="C6" s="23" t="n">
         <v>396</v>
       </c>
       <c r="D6" s="23" t="n">
         <v>381</v>
       </c>
       <c r="E6" s="23" t="n">
         <v>449</v>
       </c>
       <c r="F6" s="23" t="n">
         <v>478</v>
       </c>
       <c r="G6" s="23" t="n">
         <v>458</v>
       </c>
       <c r="H6" s="23" t="n">
         <v>481</v>
       </c>
       <c r="I6" s="23" t="n">
         <v>435</v>
       </c>
       <c r="J6" s="23" t="n">
         <v>449</v>
       </c>
       <c r="K6" s="23" t="n">
         <v>411</v>
       </c>
       <c r="L6" s="23" t="n">
         <v>362</v>
       </c>
       <c r="M6" s="23" t="n">
         <v>387</v>
       </c>
       <c r="N6" s="23" t="n">
         <v>393</v>
       </c>
       <c r="O6" s="23" t="n">
         <v>429</v>
       </c>
       <c r="P6" s="23" t="n">
-        <v>5950</v>
+        <v>397</v>
+      </c>
+      <c r="Q6" s="23" t="n">
+        <v>6347</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="23" t="n">
         <v>302</v>
       </c>
       <c r="C7" s="23" t="n">
         <v>306</v>
       </c>
       <c r="D7" s="23" t="n">
         <v>315</v>
       </c>
       <c r="E7" s="23" t="n">
         <v>297</v>
       </c>
       <c r="F7" s="23" t="n">
         <v>268</v>
       </c>
       <c r="G7" s="23" t="n">
         <v>267</v>
       </c>
       <c r="H7" s="23" t="n">
         <v>262</v>
       </c>
       <c r="I7" s="23" t="n">
         <v>297</v>
       </c>
       <c r="J7" s="23" t="n">
         <v>262</v>
       </c>
       <c r="K7" s="23" t="n">
         <v>268</v>
       </c>
       <c r="L7" s="23" t="n">
         <v>240</v>
       </c>
       <c r="M7" s="23" t="n">
         <v>245</v>
       </c>
       <c r="N7" s="23" t="n">
         <v>220</v>
       </c>
       <c r="O7" s="23" t="n">
         <v>273</v>
       </c>
       <c r="P7" s="23" t="n">
-        <v>3822</v>
+        <v>256</v>
+      </c>
+      <c r="Q7" s="23" t="n">
+        <v>4078</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="23" t="n">
         <v>253</v>
       </c>
       <c r="C8" s="23" t="n">
         <v>244</v>
       </c>
       <c r="D8" s="23" t="n">
         <v>252</v>
       </c>
       <c r="E8" s="23" t="n">
         <v>255</v>
       </c>
       <c r="F8" s="23" t="n">
         <v>260</v>
       </c>
       <c r="G8" s="23" t="n">
         <v>268</v>
       </c>
       <c r="H8" s="23" t="n">
         <v>242</v>
       </c>
       <c r="I8" s="23" t="n">
         <v>220</v>
       </c>
       <c r="J8" s="23" t="n">
         <v>198</v>
       </c>
       <c r="K8" s="23" t="n">
         <v>188</v>
       </c>
       <c r="L8" s="23" t="n">
         <v>169</v>
       </c>
       <c r="M8" s="23" t="n">
         <v>176</v>
       </c>
       <c r="N8" s="23" t="n">
         <v>155</v>
       </c>
       <c r="O8" s="23" t="n">
         <v>194</v>
       </c>
       <c r="P8" s="23" t="n">
-        <v>3074</v>
+        <v>161</v>
+      </c>
+      <c r="Q8" s="23" t="n">
+        <v>3235</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="23" t="n">
         <v>98</v>
       </c>
       <c r="C9" s="23" t="n">
         <v>112</v>
       </c>
       <c r="D9" s="23" t="n">
         <v>101</v>
       </c>
       <c r="E9" s="23" t="n">
         <v>91</v>
       </c>
       <c r="F9" s="23" t="n">
         <v>117</v>
       </c>
       <c r="G9" s="23" t="n">
         <v>113</v>
       </c>
       <c r="H9" s="23" t="n">
         <v>110</v>
       </c>
       <c r="I9" s="23" t="n">
         <v>128</v>
       </c>
       <c r="J9" s="23" t="n">
         <v>95</v>
       </c>
       <c r="K9" s="23" t="n">
         <v>79</v>
       </c>
       <c r="L9" s="23" t="n">
         <v>112</v>
       </c>
       <c r="M9" s="23" t="n">
         <v>96</v>
       </c>
       <c r="N9" s="23" t="n">
         <v>82</v>
       </c>
       <c r="O9" s="23" t="n">
         <v>104</v>
       </c>
       <c r="P9" s="23" t="n">
-        <v>1438</v>
+        <v>80</v>
+      </c>
+      <c r="Q9" s="23" t="n">
+        <v>1518</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="23" t="n">
         <v>72</v>
       </c>
       <c r="C10" s="23" t="n">
         <v>77</v>
       </c>
       <c r="D10" s="23" t="n">
         <v>45</v>
       </c>
       <c r="E10" s="23" t="n">
         <v>71</v>
       </c>
       <c r="F10" s="23" t="n">
         <v>69</v>
       </c>
       <c r="G10" s="23" t="n">
         <v>79</v>
       </c>
       <c r="H10" s="23" t="n">
         <v>61</v>
       </c>
       <c r="I10" s="23" t="n">
         <v>62</v>
       </c>
       <c r="J10" s="23" t="n">
         <v>73</v>
       </c>
       <c r="K10" s="23" t="n">
         <v>67</v>
       </c>
       <c r="L10" s="23" t="n">
         <v>63</v>
       </c>
       <c r="M10" s="23" t="n">
         <v>57</v>
       </c>
       <c r="N10" s="23" t="n">
         <v>50</v>
       </c>
       <c r="O10" s="23" t="n">
         <v>63</v>
       </c>
       <c r="P10" s="23" t="n">
-        <v>909</v>
+        <v>49</v>
+      </c>
+      <c r="Q10" s="23" t="n">
+        <v>958</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" s="23" t="n">
         <v>37</v>
       </c>
       <c r="C11" s="23" t="n">
         <v>20</v>
       </c>
       <c r="D11" s="23" t="n">
         <v>18</v>
       </c>
       <c r="E11" s="23" t="n">
         <v>60</v>
       </c>
       <c r="F11" s="23" t="n">
         <v>45</v>
       </c>
       <c r="G11" s="23" t="n">
         <v>52</v>
       </c>
       <c r="H11" s="23" t="n">
         <v>38</v>
       </c>
       <c r="I11" s="23" t="n">
         <v>30</v>
       </c>
       <c r="J11" s="23" t="n">
         <v>26</v>
       </c>
       <c r="K11" s="23" t="n">
         <v>54</v>
       </c>
       <c r="L11" s="23" t="n">
         <v>45</v>
       </c>
       <c r="M11" s="23" t="n">
         <v>46</v>
       </c>
       <c r="N11" s="23" t="n">
         <v>53</v>
       </c>
       <c r="O11" s="23" t="n">
         <v>56</v>
       </c>
       <c r="P11" s="23" t="n">
-        <v>580</v>
+        <v>57</v>
+      </c>
+      <c r="Q11" s="23" t="n">
+        <v>637</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" s="23" t="n">
         <v>44</v>
       </c>
       <c r="C12" s="23" t="n">
         <v>40</v>
       </c>
       <c r="D12" s="23" t="n">
         <v>46</v>
       </c>
       <c r="E12" s="23" t="n">
         <v>46</v>
       </c>
       <c r="F12" s="23" t="n">
         <v>46</v>
       </c>
       <c r="G12" s="23" t="n">
         <v>32</v>
       </c>
       <c r="H12" s="23" t="n">
         <v>47</v>
       </c>
       <c r="I12" s="23" t="n">
         <v>30</v>
       </c>
       <c r="J12" s="23" t="n">
         <v>28</v>
       </c>
       <c r="K12" s="23" t="n">
         <v>52</v>
       </c>
       <c r="L12" s="23" t="n">
         <v>42</v>
       </c>
       <c r="M12" s="23" t="n">
         <v>37</v>
       </c>
       <c r="N12" s="23" t="n">
         <v>38</v>
       </c>
       <c r="O12" s="23" t="n">
         <v>44</v>
       </c>
       <c r="P12" s="23" t="n">
-        <v>572</v>
+        <v>33</v>
+      </c>
+      <c r="Q12" s="23" t="n">
+        <v>605</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" s="23" t="n">
         <v>47</v>
       </c>
       <c r="C13" s="23" t="n">
         <v>48</v>
       </c>
       <c r="D13" s="23" t="n">
         <v>33</v>
       </c>
       <c r="E13" s="23" t="n">
         <v>35</v>
       </c>
       <c r="F13" s="23" t="n">
         <v>29</v>
       </c>
       <c r="G13" s="23" t="n">
         <v>51</v>
       </c>
       <c r="H13" s="23" t="n">
         <v>36</v>
       </c>
       <c r="I13" s="23" t="n">
         <v>37</v>
       </c>
       <c r="J13" s="23" t="n">
         <v>27</v>
       </c>
       <c r="K13" s="23" t="n">
         <v>26</v>
       </c>
       <c r="L13" s="23" t="n">
         <v>19</v>
       </c>
       <c r="M13" s="23" t="n">
         <v>23</v>
       </c>
       <c r="N13" s="23" t="n">
         <v>16</v>
       </c>
       <c r="O13" s="23" t="n">
         <v>25</v>
       </c>
       <c r="P13" s="23" t="n">
-        <v>452</v>
+        <v>21</v>
+      </c>
+      <c r="Q13" s="23" t="n">
+        <v>473</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="23" t="n">
         <v>26</v>
       </c>
       <c r="C14" s="23" t="n">
         <v>27</v>
       </c>
       <c r="D14" s="23" t="n">
         <v>22</v>
       </c>
       <c r="E14" s="23" t="n">
         <v>35</v>
       </c>
       <c r="F14" s="23" t="n">
         <v>34</v>
       </c>
       <c r="G14" s="23" t="n">
         <v>34</v>
       </c>
       <c r="H14" s="23" t="n">
         <v>40</v>
       </c>
       <c r="I14" s="23" t="n">
         <v>35</v>
       </c>
       <c r="J14" s="23" t="n">
         <v>37</v>
       </c>
       <c r="K14" s="23" t="n">
         <v>33</v>
       </c>
       <c r="L14" s="23" t="n">
         <v>30</v>
       </c>
       <c r="M14" s="23" t="n">
         <v>30</v>
       </c>
       <c r="N14" s="23" t="n">
         <v>31</v>
       </c>
       <c r="O14" s="23" t="n">
         <v>22</v>
       </c>
       <c r="P14" s="23" t="n">
-        <v>436</v>
+        <v>29</v>
+      </c>
+      <c r="Q14" s="23" t="n">
+        <v>465</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="23" t="n">
         <v>24</v>
       </c>
       <c r="C15" s="23" t="n">
         <v>28</v>
       </c>
       <c r="D15" s="23" t="n">
         <v>32</v>
       </c>
       <c r="E15" s="23" t="n">
         <v>49</v>
       </c>
       <c r="F15" s="23" t="n">
         <v>36</v>
       </c>
       <c r="G15" s="23" t="n">
         <v>36</v>
       </c>
       <c r="H15" s="23" t="n">
         <v>20</v>
       </c>
       <c r="I15" s="23" t="n">
         <v>37</v>
       </c>
       <c r="J15" s="23" t="n">
         <v>31</v>
       </c>
       <c r="K15" s="23" t="n">
         <v>30</v>
       </c>
       <c r="L15" s="23" t="n">
         <v>25</v>
       </c>
       <c r="M15" s="23" t="n">
         <v>21</v>
       </c>
       <c r="N15" s="23" t="n">
         <v>26</v>
       </c>
       <c r="O15" s="23" t="n">
         <v>38</v>
       </c>
       <c r="P15" s="23" t="n">
-        <v>433</v>
+        <v>26</v>
+      </c>
+      <c r="Q15" s="23" t="n">
+        <v>459</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" s="23" t="n">
         <v>35</v>
       </c>
       <c r="C16" s="23" t="n">
         <v>26</v>
       </c>
       <c r="D16" s="23" t="n">
         <v>24</v>
       </c>
       <c r="E16" s="23" t="n">
         <v>34</v>
       </c>
       <c r="F16" s="23" t="n">
         <v>35</v>
       </c>
       <c r="G16" s="23" t="n">
         <v>27</v>
       </c>
       <c r="H16" s="23" t="n">
         <v>36</v>
       </c>
       <c r="I16" s="23" t="n">
         <v>32</v>
       </c>
       <c r="J16" s="23" t="n">
         <v>19</v>
       </c>
       <c r="K16" s="23" t="n">
         <v>28</v>
       </c>
       <c r="L16" s="23" t="n">
         <v>22</v>
       </c>
       <c r="M16" s="23" t="n">
         <v>30</v>
       </c>
       <c r="N16" s="23" t="n">
         <v>16</v>
       </c>
       <c r="O16" s="23" t="n">
         <v>23</v>
       </c>
       <c r="P16" s="23" t="n">
-        <v>387</v>
+        <v>25</v>
+      </c>
+      <c r="Q16" s="23" t="n">
+        <v>412</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B17" s="23" t="n">
+        <v>11</v>
+      </c>
+      <c r="C17" s="23" t="n">
+        <v>14</v>
+      </c>
+      <c r="D17" s="23" t="n">
+        <v>8</v>
+      </c>
+      <c r="E17" s="23" t="n">
+        <v>27</v>
+      </c>
+      <c r="F17" s="23" t="n">
+        <v>18</v>
+      </c>
+      <c r="G17" s="23" t="n">
+        <v>22</v>
+      </c>
+      <c r="H17" s="23" t="n">
+        <v>18</v>
+      </c>
+      <c r="I17" s="23" t="n">
+        <v>36</v>
+      </c>
+      <c r="J17" s="23" t="n">
+        <v>20</v>
+      </c>
+      <c r="K17" s="23" t="n">
+        <v>43</v>
+      </c>
+      <c r="L17" s="23" t="n">
         <v>32</v>
       </c>
-      <c r="C17" s="23" t="n">
+      <c r="M17" s="23" t="n">
+        <v>30</v>
+      </c>
+      <c r="N17" s="23" t="n">
         <v>21</v>
       </c>
-      <c r="D17" s="23" t="n">
-[...14 lines deleted...]
-      <c r="I17" s="23" t="n">
+      <c r="O17" s="23" t="n">
         <v>18</v>
       </c>
-      <c r="J17" s="23" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="P17" s="23" t="n">
-        <v>331</v>
+        <v>37</v>
+      </c>
+      <c r="Q17" s="23" t="n">
+        <v>355</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B18" s="23" t="n">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C18" s="23" t="n">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D18" s="23" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E18" s="23" t="n">
+        <v>19</v>
+      </c>
+      <c r="F18" s="23" t="n">
+        <v>38</v>
+      </c>
+      <c r="G18" s="23" t="n">
+        <v>24</v>
+      </c>
+      <c r="H18" s="23" t="n">
+        <v>23</v>
+      </c>
+      <c r="I18" s="23" t="n">
+        <v>18</v>
+      </c>
+      <c r="J18" s="23" t="n">
+        <v>21</v>
+      </c>
+      <c r="K18" s="23" t="n">
+        <v>19</v>
+      </c>
+      <c r="L18" s="23" t="n">
         <v>27</v>
       </c>
-      <c r="F18" s="23" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="M18" s="23" t="n">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="N18" s="23" t="n">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="O18" s="23" t="n">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="P18" s="23" t="n">
-        <v>318</v>
+        <v>19</v>
+      </c>
+      <c r="Q18" s="23" t="n">
+        <v>350</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B19" s="23" t="n">
         <v>14</v>
       </c>
       <c r="C19" s="23" t="n">
         <v>21</v>
       </c>
       <c r="D19" s="23" t="n">
         <v>19</v>
       </c>
       <c r="E19" s="23" t="n">
         <v>20</v>
       </c>
       <c r="F19" s="23" t="n">
         <v>17</v>
       </c>
       <c r="G19" s="23" t="n">
         <v>23</v>
       </c>
       <c r="H19" s="23" t="n">
         <v>23</v>
       </c>
       <c r="I19" s="23" t="n">
         <v>18</v>
       </c>
       <c r="J19" s="23" t="n">
         <v>24</v>
       </c>
       <c r="K19" s="23" t="n">
         <v>26</v>
       </c>
       <c r="L19" s="23" t="n">
         <v>20</v>
       </c>
       <c r="M19" s="23" t="n">
         <v>19</v>
       </c>
       <c r="N19" s="23" t="n">
         <v>27</v>
       </c>
       <c r="O19" s="23" t="n">
         <v>24</v>
       </c>
       <c r="P19" s="23" t="n">
-        <v>295</v>
+        <v>11</v>
+      </c>
+      <c r="Q19" s="23" t="n">
+        <v>306</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" s="23" t="n">
         <v>25</v>
       </c>
       <c r="C20" s="23" t="n">
         <v>20</v>
       </c>
       <c r="D20" s="23" t="n">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="n">
         <v>30</v>
       </c>
       <c r="F20" s="23" t="n">
         <v>22</v>
       </c>
       <c r="G20" s="23" t="n">
         <v>23</v>
       </c>
       <c r="H20" s="23" t="n">
         <v>24</v>
       </c>
       <c r="I20" s="23" t="n">
         <v>22</v>
       </c>
       <c r="J20" s="23" t="n">
         <v>21</v>
       </c>
       <c r="K20" s="23" t="n">
         <v>17</v>
       </c>
       <c r="L20" s="23" t="n">
         <v>15</v>
       </c>
       <c r="M20" s="23" t="n">
         <v>16</v>
       </c>
       <c r="N20" s="23" t="n">
         <v>7</v>
       </c>
       <c r="O20" s="23" t="n">
         <v>9</v>
       </c>
       <c r="P20" s="23" t="n">
-        <v>275</v>
+        <v>13</v>
+      </c>
+      <c r="Q20" s="23" t="n">
+        <v>288</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B21" s="23" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C21" s="23" t="n">
+        <v>16</v>
+      </c>
+      <c r="D21" s="23" t="n">
+        <v>19</v>
+      </c>
+      <c r="E21" s="23" t="n">
+        <v>16</v>
+      </c>
+      <c r="F21" s="23" t="n">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G21" s="23" t="n">
         <v>21</v>
       </c>
       <c r="H21" s="23" t="n">
+        <v>21</v>
+      </c>
+      <c r="I21" s="23" t="n">
+        <v>5</v>
+      </c>
+      <c r="J21" s="23" t="n">
+        <v>18</v>
+      </c>
+      <c r="K21" s="23" t="n">
+        <v>19</v>
+      </c>
+      <c r="L21" s="23" t="n">
         <v>22</v>
       </c>
-      <c r="I21" s="23" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="M21" s="23" t="n">
+        <v>14</v>
+      </c>
+      <c r="N21" s="23" t="n">
+        <v>19</v>
+      </c>
+      <c r="O21" s="23" t="n">
         <v>22</v>
       </c>
-      <c r="N21" s="23" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="23" t="n">
-        <v>249</v>
+        <v>23</v>
+      </c>
+      <c r="Q21" s="23" t="n">
+        <v>269</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B22" s="23" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C22" s="23" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D22" s="23" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" s="23" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F22" s="23" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G22" s="23" t="n">
         <v>21</v>
       </c>
       <c r="H22" s="23" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I22" s="23" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J22" s="23" t="n">
+        <v>16</v>
+      </c>
+      <c r="K22" s="23" t="n">
         <v>18</v>
       </c>
-      <c r="K22" s="23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L22" s="23" t="n">
+        <v>20</v>
+      </c>
+      <c r="M22" s="23" t="n">
         <v>22</v>
       </c>
-      <c r="M22" s="23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="23" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="O22" s="23" t="n">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="P22" s="23" t="n">
-        <v>246</v>
+        <v>11</v>
+      </c>
+      <c r="Q22" s="23" t="n">
+        <v>260</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="23" t="n">
         <v>11</v>
       </c>
       <c r="C23" s="23" t="n">
         <v>6</v>
       </c>
       <c r="D23" s="23" t="n">
         <v>14</v>
       </c>
       <c r="E23" s="23" t="n">
         <v>9</v>
       </c>
       <c r="F23" s="23" t="n">
         <v>18</v>
       </c>
       <c r="G23" s="23" t="n">
         <v>19</v>
       </c>
       <c r="H23" s="23" t="n">
         <v>6</v>
       </c>
       <c r="I23" s="23" t="n">
         <v>20</v>
       </c>
       <c r="J23" s="23" t="n">
         <v>16</v>
       </c>
       <c r="K23" s="23" t="n">
         <v>13</v>
       </c>
       <c r="L23" s="23" t="n">
         <v>7</v>
       </c>
       <c r="M23" s="23" t="n">
         <v>11</v>
       </c>
       <c r="N23" s="23" t="n">
         <v>10</v>
       </c>
       <c r="O23" s="23" t="n">
         <v>9</v>
       </c>
       <c r="P23" s="23" t="n">
-        <v>169</v>
+        <v>13</v>
+      </c>
+      <c r="Q23" s="23" t="n">
+        <v>182</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="23" t="n">
         <v>3</v>
       </c>
       <c r="C24" s="23" t="n">
         <v>12</v>
       </c>
       <c r="D24" s="23" t="n">
         <v>8</v>
       </c>
       <c r="E24" s="23" t="n">
         <v>12</v>
       </c>
       <c r="F24" s="23" t="n">
         <v>6</v>
       </c>
       <c r="G24" s="23" t="n">
         <v>8</v>
       </c>
       <c r="H24" s="23" t="n">
         <v>13</v>
       </c>
       <c r="I24" s="23" t="n">
         <v>11</v>
       </c>
       <c r="J24" s="23" t="n">
         <v>15</v>
       </c>
       <c r="K24" s="23" t="n">
         <v>3</v>
       </c>
       <c r="L24" s="23" t="n">
         <v>9</v>
       </c>
       <c r="M24" s="23" t="n">
         <v>8</v>
       </c>
       <c r="N24" s="23" t="n">
         <v>2</v>
       </c>
       <c r="O24" s="23" t="n">
         <v>8</v>
       </c>
       <c r="P24" s="23" t="n">
-        <v>118</v>
+        <v>6</v>
+      </c>
+      <c r="Q24" s="23" t="n">
+        <v>124</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B25" s="23" t="n">
         <v>6</v>
       </c>
       <c r="C25" s="23" t="n">
         <v>7</v>
       </c>
       <c r="D25" s="23" t="n">
         <v>6</v>
       </c>
       <c r="E25" s="23" t="n">
         <v>7</v>
       </c>
       <c r="F25" s="23" t="n">
         <v>13</v>
       </c>
       <c r="G25" s="23" t="n">
         <v>3</v>
       </c>
       <c r="H25" s="23" t="n">
         <v>5</v>
       </c>
       <c r="I25" s="23" t="n">
         <v>8</v>
       </c>
       <c r="J25" s="23" t="n">
         <v>2</v>
       </c>
       <c r="K25" s="23" t="n">
         <v>15</v>
       </c>
       <c r="L25" s="23" t="n">
         <v>7</v>
       </c>
       <c r="M25" s="23" t="n">
         <v>5</v>
       </c>
       <c r="N25" s="23" t="n">
         <v>2</v>
       </c>
       <c r="O25" s="23" t="n">
         <v>10</v>
       </c>
       <c r="P25" s="23" t="n">
-        <v>96</v>
+        <v>9</v>
+      </c>
+      <c r="Q25" s="23" t="n">
+        <v>105</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B26" s="23" t="n">
         <v>9</v>
       </c>
       <c r="C26" s="23" t="n">
         <v>11</v>
       </c>
       <c r="D26" s="23" t="n">
         <v>6</v>
       </c>
       <c r="E26" s="23" t="n">
         <v>7</v>
       </c>
       <c r="F26" s="23" t="n">
         <v>3</v>
       </c>
       <c r="G26" s="23" t="n">
         <v>7</v>
       </c>
       <c r="H26" s="23" t="n">
         <v>4</v>
       </c>
       <c r="I26" s="23" t="n">
         <v>3</v>
       </c>
       <c r="J26" s="23" t="n">
         <v>5</v>
       </c>
       <c r="K26" s="23" t="n">
         <v>6</v>
       </c>
       <c r="L26" s="23" t="n">
         <v>10</v>
       </c>
       <c r="M26" s="23" t="n">
         <v>5</v>
       </c>
       <c r="N26" s="23" t="n">
         <v>4</v>
       </c>
       <c r="O26" s="23" t="n">
         <v>8</v>
       </c>
       <c r="P26" s="23" t="n">
-        <v>88</v>
+        <v>5</v>
+      </c>
+      <c r="Q26" s="23" t="n">
+        <v>93</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" s="23" t="n">
         <v>3</v>
       </c>
       <c r="C27" s="23" t="n">
         <v>2</v>
       </c>
       <c r="D27" s="23" t="n">
         <v>9</v>
       </c>
       <c r="E27" s="23" t="n">
         <v>3</v>
       </c>
       <c r="F27" s="23" t="n">
         <v>6</v>
       </c>
       <c r="G27" s="23" t="n">
         <v>7</v>
       </c>
       <c r="H27" s="23" t="n">
         <v>12</v>
       </c>
       <c r="I27" s="23" t="n">
         <v>2</v>
       </c>
       <c r="J27" s="23" t="n">
         <v>6</v>
       </c>
       <c r="K27" s="23" t="n">
         <v>4</v>
       </c>
       <c r="L27" s="23" t="n">
         <v>3</v>
       </c>
       <c r="M27" s="23" t="n">
         <v>12</v>
       </c>
       <c r="N27" s="23" t="n">
         <v>3</v>
       </c>
       <c r="O27" s="23" t="n">
         <v>4</v>
       </c>
       <c r="P27" s="23" t="n">
-        <v>76</v>
+        <v>6</v>
+      </c>
+      <c r="Q27" s="23" t="n">
+        <v>82</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="23" t="n">
         <v>4</v>
       </c>
       <c r="C28" s="23" t="n">
         <v>9</v>
       </c>
       <c r="D28" s="23" t="n">
         <v>2</v>
       </c>
       <c r="E28" s="23" t="n">
         <v>2</v>
       </c>
       <c r="F28" s="23" t="n">
         <v>5</v>
       </c>
       <c r="G28" s="23" t="n">
         <v>1</v>
       </c>
       <c r="H28" s="23" t="n">
         <v>3</v>
       </c>
       <c r="I28" s="23" t="n">
         <v>1</v>
       </c>
       <c r="J28" s="23" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="23" t="n">
         <v>3</v>
       </c>
       <c r="L28" s="23" t="n">
         <v>2</v>
       </c>
       <c r="M28" s="23" t="n">
         <v>2</v>
       </c>
       <c r="N28" s="23" t="n">
         <v>1</v>
       </c>
       <c r="O28" s="23" t="n">
         <v>1</v>
       </c>
       <c r="P28" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="23" t="n">
         <v>36</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="23" t="n">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="n">
         <v>3</v>
       </c>
       <c r="D29" s="23" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="23" t="n">
         <v>3</v>
       </c>
       <c r="F29" s="23" t="n">
         <v>1</v>
       </c>
       <c r="G29" s="23" t="n">
         <v>1</v>
       </c>
       <c r="H29" s="23" t="n">
         <v>5</v>
       </c>
       <c r="I29" s="23" t="n">
         <v>1</v>
       </c>
       <c r="J29" s="23" t="n">
         <v>4</v>
       </c>
       <c r="K29" s="23" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="23" t="n">
         <v>1</v>
       </c>
       <c r="M29" s="23" t="n">
         <v>3</v>
       </c>
       <c r="N29" s="23" t="n">
         <v>0</v>
       </c>
       <c r="O29" s="23" t="n">
         <v>1</v>
       </c>
       <c r="P29" s="23" t="n">
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="Q29" s="23" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="23" t="n">
         <v>2162</v>
       </c>
       <c r="C30" s="23" t="n">
         <v>2216</v>
       </c>
       <c r="D30" s="23" t="n">
         <v>2001</v>
       </c>
       <c r="E30" s="23" t="n">
         <v>2239</v>
       </c>
       <c r="F30" s="23" t="n">
         <v>2300</v>
       </c>
       <c r="G30" s="23" t="n">
         <v>2323</v>
       </c>
       <c r="H30" s="23" t="n">
         <v>2264</v>
       </c>
       <c r="I30" s="23" t="n">
         <v>2184</v>
       </c>
       <c r="J30" s="23" t="n">
         <v>2102</v>
       </c>
       <c r="K30" s="23" t="n">
         <v>2193</v>
       </c>
       <c r="L30" s="23" t="n">
         <v>1996</v>
       </c>
       <c r="M30" s="23" t="n">
         <v>2059</v>
       </c>
       <c r="N30" s="23" t="n">
         <v>1867</v>
       </c>
       <c r="O30" s="23" t="n">
         <v>2256</v>
       </c>
       <c r="P30" s="23" t="n">
-        <v>30162</v>
+        <v>2057</v>
+      </c>
+      <c r="Q30" s="23" t="n">
+        <v>32219</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="22"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
+      <c r="Q31" s="22"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
       <c r="O32" s="22"/>
       <c r="P32" s="22"/>
+      <c r="Q32" s="22"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="22"/>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="22"/>
+      <c r="Q33" s="22"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
       <c r="N34" s="22"/>
       <c r="O34" s="22"/>
       <c r="P34" s="22"/>
+      <c r="Q34" s="22"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -7046,89 +7257,89 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -7172,1483 +7383,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="25" t="n">
         <v>429</v>
       </c>
       <c r="C5" s="25" t="n">
         <v>462</v>
       </c>
       <c r="D5" s="25" t="n">
         <v>481</v>
       </c>
       <c r="E5" s="25" t="n">
         <v>509</v>
       </c>
       <c r="F5" s="25" t="n">
         <v>555</v>
       </c>
       <c r="G5" s="25" t="n">
         <v>520</v>
       </c>
       <c r="H5" s="25" t="n">
         <v>504</v>
       </c>
       <c r="I5" s="25" t="n">
         <v>534</v>
       </c>
       <c r="J5" s="25" t="n">
         <v>521</v>
       </c>
       <c r="K5" s="25" t="n">
         <v>590</v>
       </c>
       <c r="L5" s="25" t="n">
         <v>650</v>
       </c>
       <c r="M5" s="25" t="n">
         <v>616</v>
       </c>
       <c r="N5" s="25" t="n">
         <v>609</v>
       </c>
       <c r="O5" s="25" t="n">
         <v>705</v>
       </c>
       <c r="P5" s="25" t="n">
-        <v>7685</v>
+        <v>725</v>
+      </c>
+      <c r="Q5" s="25" t="n">
+        <v>8410</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="25" t="n">
         <v>169</v>
       </c>
       <c r="C6" s="25" t="n">
         <v>216</v>
       </c>
       <c r="D6" s="25" t="n">
         <v>190</v>
       </c>
       <c r="E6" s="25" t="n">
         <v>208</v>
       </c>
       <c r="F6" s="25" t="n">
         <v>255</v>
       </c>
       <c r="G6" s="25" t="n">
         <v>221</v>
       </c>
       <c r="H6" s="25" t="n">
         <v>197</v>
       </c>
       <c r="I6" s="25" t="n">
         <v>234</v>
       </c>
       <c r="J6" s="25" t="n">
         <v>216</v>
       </c>
       <c r="K6" s="25" t="n">
         <v>202</v>
       </c>
       <c r="L6" s="25" t="n">
         <v>203</v>
       </c>
       <c r="M6" s="25" t="n">
         <v>183</v>
       </c>
       <c r="N6" s="25" t="n">
         <v>163</v>
       </c>
       <c r="O6" s="25" t="n">
         <v>220</v>
       </c>
       <c r="P6" s="25" t="n">
-        <v>2877</v>
+        <v>245</v>
+      </c>
+      <c r="Q6" s="25" t="n">
+        <v>3122</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="25" t="n">
         <v>99</v>
       </c>
       <c r="C7" s="25" t="n">
         <v>101</v>
       </c>
       <c r="D7" s="25" t="n">
         <v>120</v>
       </c>
       <c r="E7" s="25" t="n">
         <v>140</v>
       </c>
       <c r="F7" s="25" t="n">
         <v>153</v>
       </c>
       <c r="G7" s="25" t="n">
         <v>148</v>
       </c>
       <c r="H7" s="25" t="n">
         <v>97</v>
       </c>
       <c r="I7" s="25" t="n">
         <v>165</v>
       </c>
       <c r="J7" s="25" t="n">
         <v>123</v>
       </c>
       <c r="K7" s="25" t="n">
         <v>108</v>
       </c>
       <c r="L7" s="25" t="n">
         <v>111</v>
       </c>
       <c r="M7" s="25" t="n">
         <v>102</v>
       </c>
       <c r="N7" s="25" t="n">
         <v>123</v>
       </c>
       <c r="O7" s="25" t="n">
         <v>123</v>
       </c>
       <c r="P7" s="25" t="n">
-        <v>1713</v>
+        <v>153</v>
+      </c>
+      <c r="Q7" s="25" t="n">
+        <v>1866</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="25" t="n">
         <v>127</v>
       </c>
       <c r="C8" s="25" t="n">
         <v>133</v>
       </c>
       <c r="D8" s="25" t="n">
         <v>129</v>
       </c>
       <c r="E8" s="25" t="n">
         <v>91</v>
       </c>
       <c r="F8" s="25" t="n">
         <v>136</v>
       </c>
       <c r="G8" s="25" t="n">
         <v>113</v>
       </c>
       <c r="H8" s="25" t="n">
         <v>123</v>
       </c>
       <c r="I8" s="25" t="n">
         <v>110</v>
       </c>
       <c r="J8" s="25" t="n">
         <v>108</v>
       </c>
       <c r="K8" s="25" t="n">
         <v>105</v>
       </c>
       <c r="L8" s="25" t="n">
         <v>125</v>
       </c>
       <c r="M8" s="25" t="n">
         <v>115</v>
       </c>
       <c r="N8" s="25" t="n">
         <v>94</v>
       </c>
       <c r="O8" s="25" t="n">
         <v>147</v>
       </c>
       <c r="P8" s="25" t="n">
-        <v>1656</v>
+        <v>142</v>
+      </c>
+      <c r="Q8" s="25" t="n">
+        <v>1798</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" s="25" t="n">
         <v>28</v>
       </c>
       <c r="C9" s="25" t="n">
         <v>33</v>
       </c>
       <c r="D9" s="25" t="n">
         <v>49</v>
       </c>
       <c r="E9" s="25" t="n">
         <v>183</v>
       </c>
       <c r="F9" s="25" t="n">
         <v>107</v>
       </c>
       <c r="G9" s="25" t="n">
         <v>60</v>
       </c>
       <c r="H9" s="25" t="n">
         <v>49</v>
       </c>
       <c r="I9" s="25" t="n">
         <v>67</v>
       </c>
       <c r="J9" s="25" t="n">
         <v>31</v>
       </c>
       <c r="K9" s="25" t="n">
         <v>80</v>
       </c>
       <c r="L9" s="25" t="n">
         <v>81</v>
       </c>
       <c r="M9" s="25" t="n">
         <v>78</v>
       </c>
       <c r="N9" s="25" t="n">
         <v>36</v>
       </c>
       <c r="O9" s="25" t="n">
         <v>59</v>
       </c>
       <c r="P9" s="25" t="n">
-        <v>941</v>
+        <v>73</v>
+      </c>
+      <c r="Q9" s="25" t="n">
+        <v>1014</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" s="25" t="n">
         <v>39</v>
       </c>
       <c r="C10" s="25" t="n">
         <v>45</v>
       </c>
       <c r="D10" s="25" t="n">
         <v>73</v>
       </c>
       <c r="E10" s="25" t="n">
         <v>42</v>
       </c>
       <c r="F10" s="25" t="n">
         <v>48</v>
       </c>
       <c r="G10" s="25" t="n">
         <v>64</v>
       </c>
       <c r="H10" s="25" t="n">
         <v>46</v>
       </c>
       <c r="I10" s="25" t="n">
         <v>44</v>
       </c>
       <c r="J10" s="25" t="n">
         <v>55</v>
       </c>
       <c r="K10" s="25" t="n">
         <v>55</v>
       </c>
       <c r="L10" s="25" t="n">
         <v>71</v>
       </c>
       <c r="M10" s="25" t="n">
         <v>53</v>
       </c>
       <c r="N10" s="25" t="n">
         <v>78</v>
       </c>
       <c r="O10" s="25" t="n">
         <v>66</v>
       </c>
       <c r="P10" s="25" t="n">
-        <v>779</v>
+        <v>69</v>
+      </c>
+      <c r="Q10" s="25" t="n">
+        <v>848</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="25" t="n">
         <v>27</v>
       </c>
       <c r="C11" s="25" t="n">
         <v>37</v>
       </c>
       <c r="D11" s="25" t="n">
         <v>33</v>
       </c>
       <c r="E11" s="25" t="n">
         <v>44</v>
       </c>
       <c r="F11" s="25" t="n">
         <v>48</v>
       </c>
       <c r="G11" s="25" t="n">
         <v>57</v>
       </c>
       <c r="H11" s="25" t="n">
         <v>58</v>
       </c>
       <c r="I11" s="25" t="n">
         <v>55</v>
       </c>
       <c r="J11" s="25" t="n">
         <v>29</v>
       </c>
       <c r="K11" s="25" t="n">
         <v>53</v>
       </c>
       <c r="L11" s="25" t="n">
         <v>51</v>
       </c>
       <c r="M11" s="25" t="n">
         <v>76</v>
       </c>
       <c r="N11" s="25" t="n">
         <v>50</v>
       </c>
       <c r="O11" s="25" t="n">
         <v>42</v>
       </c>
       <c r="P11" s="25" t="n">
-        <v>660</v>
+        <v>56</v>
+      </c>
+      <c r="Q11" s="25" t="n">
+        <v>716</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B12" s="25" t="n">
         <v>39</v>
       </c>
       <c r="C12" s="25" t="n">
         <v>36</v>
       </c>
       <c r="D12" s="25" t="n">
         <v>35</v>
       </c>
       <c r="E12" s="25" t="n">
         <v>22</v>
       </c>
       <c r="F12" s="25" t="n">
         <v>44</v>
       </c>
       <c r="G12" s="25" t="n">
         <v>50</v>
       </c>
       <c r="H12" s="25" t="n">
         <v>61</v>
       </c>
       <c r="I12" s="25" t="n">
         <v>40</v>
       </c>
       <c r="J12" s="25" t="n">
         <v>25</v>
       </c>
       <c r="K12" s="25" t="n">
         <v>56</v>
       </c>
       <c r="L12" s="25" t="n">
         <v>41</v>
       </c>
       <c r="M12" s="25" t="n">
         <v>45</v>
       </c>
       <c r="N12" s="25" t="n">
         <v>44</v>
       </c>
       <c r="O12" s="25" t="n">
         <v>41</v>
       </c>
       <c r="P12" s="25" t="n">
-        <v>579</v>
+        <v>28</v>
+      </c>
+      <c r="Q12" s="25" t="n">
+        <v>607</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" s="25" t="n">
         <v>34</v>
       </c>
       <c r="C13" s="25" t="n">
         <v>22</v>
       </c>
       <c r="D13" s="25" t="n">
         <v>39</v>
       </c>
       <c r="E13" s="25" t="n">
         <v>15</v>
       </c>
       <c r="F13" s="25" t="n">
         <v>48</v>
       </c>
       <c r="G13" s="25" t="n">
         <v>51</v>
       </c>
       <c r="H13" s="25" t="n">
         <v>41</v>
       </c>
       <c r="I13" s="25" t="n">
         <v>33</v>
       </c>
       <c r="J13" s="25" t="n">
         <v>54</v>
       </c>
       <c r="K13" s="25" t="n">
         <v>58</v>
       </c>
       <c r="L13" s="25" t="n">
         <v>46</v>
       </c>
       <c r="M13" s="25" t="n">
         <v>36</v>
       </c>
       <c r="N13" s="25" t="n">
         <v>40</v>
       </c>
       <c r="O13" s="25" t="n">
         <v>42</v>
       </c>
       <c r="P13" s="25" t="n">
-        <v>559</v>
+        <v>38</v>
+      </c>
+      <c r="Q13" s="25" t="n">
+        <v>597</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="25" t="n">
         <v>32</v>
       </c>
       <c r="C14" s="25" t="n">
         <v>12</v>
       </c>
       <c r="D14" s="25" t="n">
         <v>13</v>
       </c>
       <c r="E14" s="25" t="n">
         <v>21</v>
       </c>
       <c r="F14" s="25" t="n">
         <v>25</v>
       </c>
       <c r="G14" s="25" t="n">
         <v>23</v>
       </c>
       <c r="H14" s="25" t="n">
         <v>21</v>
       </c>
       <c r="I14" s="25" t="n">
         <v>40</v>
       </c>
       <c r="J14" s="25" t="n">
         <v>48</v>
       </c>
       <c r="K14" s="25" t="n">
         <v>46</v>
       </c>
       <c r="L14" s="25" t="n">
         <v>42</v>
       </c>
       <c r="M14" s="25" t="n">
         <v>43</v>
       </c>
       <c r="N14" s="25" t="n">
         <v>32</v>
       </c>
       <c r="O14" s="25" t="n">
         <v>30</v>
       </c>
       <c r="P14" s="25" t="n">
-        <v>428</v>
+        <v>31</v>
+      </c>
+      <c r="Q14" s="25" t="n">
+        <v>459</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="25" t="n">
         <v>24</v>
       </c>
       <c r="C15" s="25" t="n">
         <v>12</v>
       </c>
       <c r="D15" s="25" t="n">
         <v>20</v>
       </c>
       <c r="E15" s="25" t="n">
         <v>24</v>
       </c>
       <c r="F15" s="25" t="n">
         <v>25</v>
       </c>
       <c r="G15" s="25" t="n">
         <v>30</v>
       </c>
       <c r="H15" s="25" t="n">
         <v>20</v>
       </c>
       <c r="I15" s="25" t="n">
         <v>18</v>
       </c>
       <c r="J15" s="25" t="n">
         <v>16</v>
       </c>
       <c r="K15" s="25" t="n">
         <v>24</v>
       </c>
       <c r="L15" s="25" t="n">
         <v>22</v>
       </c>
       <c r="M15" s="25" t="n">
         <v>26</v>
       </c>
       <c r="N15" s="25" t="n">
         <v>20</v>
       </c>
       <c r="O15" s="25" t="n">
         <v>19</v>
       </c>
       <c r="P15" s="25" t="n">
-        <v>300</v>
+        <v>30</v>
+      </c>
+      <c r="Q15" s="25" t="n">
+        <v>330</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" s="25" t="n">
+        <v>16</v>
+      </c>
+      <c r="C16" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="D16" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="E16" s="25" t="n">
+        <v>30</v>
+      </c>
+      <c r="F16" s="25" t="n">
+        <v>18</v>
+      </c>
+      <c r="G16" s="25" t="n">
+        <v>18</v>
+      </c>
+      <c r="H16" s="25" t="n">
+        <v>22</v>
+      </c>
+      <c r="I16" s="25" t="n">
+        <v>16</v>
+      </c>
+      <c r="J16" s="25" t="n">
         <v>14</v>
       </c>
-      <c r="C16" s="25" t="n">
+      <c r="K16" s="25" t="n">
         <v>21</v>
       </c>
-      <c r="D16" s="25" t="n">
-[...11 lines deleted...]
-      <c r="H16" s="25" t="n">
+      <c r="L16" s="25" t="n">
+        <v>13</v>
+      </c>
+      <c r="M16" s="25" t="n">
+        <v>26</v>
+      </c>
+      <c r="N16" s="25" t="n">
+        <v>17</v>
+      </c>
+      <c r="O16" s="25" t="n">
         <v>20</v>
       </c>
-      <c r="I16" s="25" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="25" t="n">
-        <v>257</v>
+        <v>29</v>
+      </c>
+      <c r="Q16" s="25" t="n">
+        <v>282</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B17" s="25" t="n">
+        <v>14</v>
+      </c>
+      <c r="C17" s="25" t="n">
+        <v>21</v>
+      </c>
+      <c r="D17" s="25" t="n">
+        <v>15</v>
+      </c>
+      <c r="E17" s="25" t="n">
+        <v>23</v>
+      </c>
+      <c r="F17" s="25" t="n">
+        <v>19</v>
+      </c>
+      <c r="G17" s="25" t="n">
         <v>16</v>
       </c>
-      <c r="C17" s="25" t="n">
+      <c r="H17" s="25" t="n">
+        <v>20</v>
+      </c>
+      <c r="I17" s="25" t="n">
+        <v>20</v>
+      </c>
+      <c r="J17" s="25" t="n">
+        <v>10</v>
+      </c>
+      <c r="K17" s="25" t="n">
+        <v>17</v>
+      </c>
+      <c r="L17" s="25" t="n">
+        <v>17</v>
+      </c>
+      <c r="M17" s="25" t="n">
+        <v>22</v>
+      </c>
+      <c r="N17" s="25" t="n">
+        <v>16</v>
+      </c>
+      <c r="O17" s="25" t="n">
+        <v>27</v>
+      </c>
+      <c r="P17" s="25" t="n">
         <v>11</v>
       </c>
-      <c r="D17" s="25" t="n">
-[...36 lines deleted...]
-        <v>253</v>
+      <c r="Q17" s="25" t="n">
+        <v>268</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18" s="25" t="n">
         <v>10</v>
       </c>
       <c r="C18" s="25" t="n">
         <v>12</v>
       </c>
       <c r="D18" s="25" t="n">
         <v>20</v>
       </c>
       <c r="E18" s="25" t="n">
         <v>10</v>
       </c>
       <c r="F18" s="25" t="n">
         <v>23</v>
       </c>
       <c r="G18" s="25" t="n">
         <v>9</v>
       </c>
       <c r="H18" s="25" t="n">
         <v>18</v>
       </c>
       <c r="I18" s="25" t="n">
         <v>18</v>
       </c>
       <c r="J18" s="25" t="n">
         <v>19</v>
       </c>
       <c r="K18" s="25" t="n">
         <v>18</v>
       </c>
       <c r="L18" s="25" t="n">
         <v>28</v>
       </c>
       <c r="M18" s="25" t="n">
         <v>17</v>
       </c>
       <c r="N18" s="25" t="n">
         <v>16</v>
       </c>
       <c r="O18" s="25" t="n">
         <v>20</v>
       </c>
       <c r="P18" s="25" t="n">
-        <v>238</v>
+        <v>21</v>
+      </c>
+      <c r="Q18" s="25" t="n">
+        <v>259</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B19" s="25" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C19" s="25" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D19" s="25" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E19" s="25" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F19" s="25" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G19" s="25" t="n">
         <v>10</v>
       </c>
       <c r="H19" s="25" t="n">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="I19" s="25" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="J19" s="25" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K19" s="25" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L19" s="25" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="M19" s="25" t="n">
+        <v>5</v>
+      </c>
+      <c r="N19" s="25" t="n">
+        <v>21</v>
+      </c>
+      <c r="O19" s="25" t="n">
         <v>7</v>
       </c>
-      <c r="N19" s="25" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="25" t="n">
-        <v>164</v>
+        <v>20</v>
+      </c>
+      <c r="Q19" s="25" t="n">
+        <v>183</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B20" s="25" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C20" s="25" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D20" s="25" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E20" s="25" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F20" s="25" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G20" s="25" t="n">
         <v>10</v>
       </c>
       <c r="H20" s="25" t="n">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="I20" s="25" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="J20" s="25" t="n">
+        <v>14</v>
+      </c>
+      <c r="K20" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="L20" s="25" t="n">
         <v>15</v>
       </c>
-      <c r="K20" s="25" t="n">
-[...2 lines deleted...]
-      <c r="L20" s="25" t="n">
+      <c r="M20" s="25" t="n">
+        <v>7</v>
+      </c>
+      <c r="N20" s="25" t="n">
         <v>6</v>
       </c>
-      <c r="M20" s="25" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="25" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P20" s="25" t="n">
-        <v>163</v>
+        <v>6</v>
+      </c>
+      <c r="Q20" s="25" t="n">
+        <v>170</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21" s="25" t="n">
         <v>10</v>
       </c>
       <c r="C21" s="25" t="n">
         <v>8</v>
       </c>
       <c r="D21" s="25" t="n">
         <v>14</v>
       </c>
       <c r="E21" s="25" t="n">
         <v>4</v>
       </c>
       <c r="F21" s="25" t="n">
         <v>5</v>
       </c>
       <c r="G21" s="25" t="n">
         <v>12</v>
       </c>
       <c r="H21" s="25" t="n">
         <v>10</v>
       </c>
       <c r="I21" s="25" t="n">
         <v>6</v>
       </c>
       <c r="J21" s="25" t="n">
         <v>7</v>
       </c>
       <c r="K21" s="25" t="n">
         <v>4</v>
       </c>
       <c r="L21" s="25" t="n">
         <v>13</v>
       </c>
       <c r="M21" s="25" t="n">
         <v>9</v>
       </c>
       <c r="N21" s="25" t="n">
         <v>9</v>
       </c>
       <c r="O21" s="25" t="n">
         <v>25</v>
       </c>
       <c r="P21" s="25" t="n">
-        <v>136</v>
+        <v>17</v>
+      </c>
+      <c r="Q21" s="25" t="n">
+        <v>153</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B22" s="25" t="n">
         <v>6</v>
       </c>
       <c r="C22" s="25" t="n">
         <v>8</v>
       </c>
       <c r="D22" s="25" t="n">
         <v>3</v>
       </c>
       <c r="E22" s="25" t="n">
         <v>10</v>
       </c>
       <c r="F22" s="25" t="n">
         <v>14</v>
       </c>
       <c r="G22" s="25" t="n">
         <v>4</v>
       </c>
       <c r="H22" s="25" t="n">
         <v>4</v>
       </c>
       <c r="I22" s="25" t="n">
         <v>18</v>
       </c>
       <c r="J22" s="25" t="n">
         <v>9</v>
       </c>
       <c r="K22" s="25" t="n">
         <v>17</v>
       </c>
       <c r="L22" s="25" t="n">
         <v>7</v>
       </c>
       <c r="M22" s="25" t="n">
         <v>13</v>
       </c>
       <c r="N22" s="25" t="n">
         <v>7</v>
       </c>
       <c r="O22" s="25" t="n">
         <v>9</v>
       </c>
       <c r="P22" s="25" t="n">
-        <v>129</v>
+        <v>4</v>
+      </c>
+      <c r="Q22" s="25" t="n">
+        <v>133</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="25" t="n">
         <v>7</v>
       </c>
       <c r="C23" s="25" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="25" t="n">
         <v>5</v>
       </c>
       <c r="E23" s="25" t="n">
         <v>12</v>
       </c>
       <c r="F23" s="25" t="n">
         <v>13</v>
       </c>
       <c r="G23" s="25" t="n">
         <v>11</v>
       </c>
       <c r="H23" s="25" t="n">
         <v>3</v>
       </c>
       <c r="I23" s="25" t="n">
         <v>14</v>
       </c>
       <c r="J23" s="25" t="n">
         <v>11</v>
       </c>
       <c r="K23" s="25" t="n">
         <v>10</v>
       </c>
       <c r="L23" s="25" t="n">
         <v>4</v>
       </c>
       <c r="M23" s="25" t="n">
         <v>10</v>
       </c>
       <c r="N23" s="25" t="n">
         <v>12</v>
       </c>
       <c r="O23" s="25" t="n">
         <v>6</v>
       </c>
       <c r="P23" s="25" t="n">
-        <v>118</v>
+        <v>14</v>
+      </c>
+      <c r="Q23" s="25" t="n">
+        <v>132</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B24" s="25" t="n">
         <v>13</v>
       </c>
       <c r="C24" s="25" t="n">
         <v>10</v>
       </c>
       <c r="D24" s="25" t="n">
         <v>8</v>
       </c>
       <c r="E24" s="25" t="n">
         <v>5</v>
       </c>
       <c r="F24" s="25" t="n">
         <v>1</v>
       </c>
       <c r="G24" s="25" t="n">
         <v>9</v>
       </c>
       <c r="H24" s="25" t="n">
         <v>13</v>
       </c>
       <c r="I24" s="25" t="n">
         <v>9</v>
       </c>
       <c r="J24" s="25" t="n">
         <v>7</v>
       </c>
       <c r="K24" s="25" t="n">
         <v>2</v>
       </c>
       <c r="L24" s="25" t="n">
         <v>5</v>
       </c>
       <c r="M24" s="25" t="n">
         <v>4</v>
       </c>
       <c r="N24" s="25" t="n">
         <v>9</v>
       </c>
       <c r="O24" s="25" t="n">
         <v>15</v>
       </c>
       <c r="P24" s="25" t="n">
-        <v>110</v>
+        <v>9</v>
+      </c>
+      <c r="Q24" s="25" t="n">
+        <v>119</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25" s="25" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="25" t="n">
         <v>9</v>
       </c>
       <c r="D25" s="25" t="n">
         <v>12</v>
       </c>
       <c r="E25" s="25" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="25" t="n">
         <v>12</v>
       </c>
       <c r="G25" s="25" t="n">
         <v>6</v>
       </c>
       <c r="H25" s="25" t="n">
         <v>4</v>
       </c>
       <c r="I25" s="25" t="n">
         <v>19</v>
       </c>
       <c r="J25" s="25" t="n">
         <v>7</v>
       </c>
       <c r="K25" s="25" t="n">
         <v>3</v>
       </c>
       <c r="L25" s="25" t="n">
         <v>4</v>
       </c>
       <c r="M25" s="25" t="n">
         <v>9</v>
       </c>
       <c r="N25" s="25" t="n">
         <v>8</v>
       </c>
       <c r="O25" s="25" t="n">
         <v>4</v>
       </c>
       <c r="P25" s="25" t="n">
-        <v>104</v>
+        <v>10</v>
+      </c>
+      <c r="Q25" s="25" t="n">
+        <v>114</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" s="25" t="n">
         <v>1</v>
       </c>
       <c r="C26" s="25" t="n">
         <v>3</v>
       </c>
       <c r="D26" s="25" t="n">
         <v>9</v>
       </c>
       <c r="E26" s="25" t="n">
         <v>6</v>
       </c>
       <c r="F26" s="25" t="n">
         <v>7</v>
       </c>
       <c r="G26" s="25" t="n">
         <v>3</v>
       </c>
       <c r="H26" s="25" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="25" t="n">
         <v>9</v>
       </c>
       <c r="J26" s="25" t="n">
         <v>4</v>
       </c>
       <c r="K26" s="25" t="n">
         <v>2</v>
       </c>
       <c r="L26" s="25" t="n">
         <v>8</v>
       </c>
       <c r="M26" s="25" t="n">
         <v>3</v>
       </c>
       <c r="N26" s="25" t="n">
         <v>10</v>
       </c>
       <c r="O26" s="25" t="n">
         <v>1</v>
       </c>
       <c r="P26" s="25" t="n">
-        <v>66</v>
+        <v>3</v>
+      </c>
+      <c r="Q26" s="25" t="n">
+        <v>69</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="25" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="D27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="E27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="F27" s="25" t="n">
         <v>3</v>
       </c>
       <c r="G27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="H27" s="25" t="n">
         <v>5</v>
       </c>
       <c r="I27" s="25" t="n">
         <v>5</v>
       </c>
       <c r="J27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="K27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="L27" s="25" t="n">
         <v>3</v>
       </c>
       <c r="M27" s="25" t="n">
         <v>1</v>
       </c>
       <c r="N27" s="25" t="n">
         <v>5</v>
       </c>
       <c r="O27" s="25" t="n">
         <v>4</v>
       </c>
       <c r="P27" s="25" t="n">
-        <v>32</v>
+        <v>2</v>
+      </c>
+      <c r="Q27" s="25" t="n">
+        <v>34</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="D28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="E28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="G28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="H28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="J28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="25" t="n">
         <v>1</v>
       </c>
       <c r="M28" s="25" t="n">
         <v>2</v>
       </c>
       <c r="N28" s="25" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="25" t="n">
         <v>2</v>
       </c>
       <c r="P28" s="25" t="n">
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="Q28" s="25" t="n">
+        <v>11</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="D29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="F29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="G29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="I29" s="25" t="n">
         <v>2</v>
       </c>
       <c r="J29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="M29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="25" t="n">
         <v>0</v>
       </c>
       <c r="O29" s="25" t="n">
         <v>1</v>
       </c>
       <c r="P29" s="25" t="n">
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="Q29" s="25" t="n">
+        <v>11</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="25" t="n">
         <v>1152</v>
       </c>
       <c r="C30" s="25" t="n">
         <v>1212</v>
       </c>
       <c r="D30" s="25" t="n">
         <v>1309</v>
       </c>
       <c r="E30" s="25" t="n">
         <v>1427</v>
       </c>
       <c r="F30" s="25" t="n">
         <v>1591</v>
       </c>
       <c r="G30" s="25" t="n">
         <v>1447</v>
       </c>
       <c r="H30" s="25" t="n">
         <v>1358</v>
       </c>
       <c r="I30" s="25" t="n">
         <v>1503</v>
       </c>
       <c r="J30" s="25" t="n">
         <v>1344</v>
       </c>
       <c r="K30" s="25" t="n">
         <v>1491</v>
       </c>
       <c r="L30" s="25" t="n">
         <v>1568</v>
       </c>
       <c r="M30" s="25" t="n">
         <v>1501</v>
       </c>
       <c r="N30" s="25" t="n">
         <v>1425</v>
       </c>
       <c r="O30" s="25" t="n">
         <v>1638</v>
       </c>
       <c r="P30" s="25" t="n">
-        <v>19966</v>
+        <v>1739</v>
+      </c>
+      <c r="Q30" s="25" t="n">
+        <v>21705</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
+      <c r="Q31" s="24"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
+      <c r="Q33" s="24"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -9074,89 +9370,89 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -9200,1483 +9496,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="27" t="n">
         <v>1090</v>
       </c>
       <c r="C5" s="27" t="n">
         <v>1030</v>
       </c>
       <c r="D5" s="27" t="n">
         <v>957</v>
       </c>
       <c r="E5" s="27" t="n">
         <v>1006</v>
       </c>
       <c r="F5" s="27" t="n">
         <v>1075</v>
       </c>
       <c r="G5" s="27" t="n">
         <v>1218</v>
       </c>
       <c r="H5" s="27" t="n">
         <v>1198</v>
       </c>
       <c r="I5" s="27" t="n">
         <v>1266</v>
       </c>
       <c r="J5" s="27" t="n">
         <v>1204</v>
       </c>
       <c r="K5" s="27" t="n">
         <v>1200</v>
       </c>
       <c r="L5" s="27" t="n">
         <v>1121</v>
       </c>
       <c r="M5" s="27" t="n">
         <v>1133</v>
       </c>
       <c r="N5" s="27" t="n">
         <v>1127</v>
       </c>
       <c r="O5" s="27" t="n">
         <v>1179</v>
       </c>
       <c r="P5" s="27" t="n">
-        <v>15804</v>
+        <v>1048</v>
+      </c>
+      <c r="Q5" s="27" t="n">
+        <v>16852</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="27" t="n">
         <v>774</v>
       </c>
       <c r="C6" s="27" t="n">
         <v>787</v>
       </c>
       <c r="D6" s="27" t="n">
         <v>761</v>
       </c>
       <c r="E6" s="27" t="n">
         <v>684</v>
       </c>
       <c r="F6" s="27" t="n">
         <v>761</v>
       </c>
       <c r="G6" s="27" t="n">
         <v>746</v>
       </c>
       <c r="H6" s="27" t="n">
         <v>661</v>
       </c>
       <c r="I6" s="27" t="n">
         <v>771</v>
       </c>
       <c r="J6" s="27" t="n">
         <v>781</v>
       </c>
       <c r="K6" s="27" t="n">
         <v>793</v>
       </c>
       <c r="L6" s="27" t="n">
         <v>939</v>
       </c>
       <c r="M6" s="27" t="n">
         <v>810</v>
       </c>
       <c r="N6" s="27" t="n">
         <v>856</v>
       </c>
       <c r="O6" s="27" t="n">
         <v>791</v>
       </c>
       <c r="P6" s="27" t="n">
-        <v>10915</v>
+        <v>741</v>
+      </c>
+      <c r="Q6" s="27" t="n">
+        <v>11656</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="27" t="n">
         <v>570</v>
       </c>
       <c r="C7" s="27" t="n">
         <v>515</v>
       </c>
       <c r="D7" s="27" t="n">
         <v>470</v>
       </c>
       <c r="E7" s="27" t="n">
         <v>456</v>
       </c>
       <c r="F7" s="27" t="n">
         <v>472</v>
       </c>
       <c r="G7" s="27" t="n">
         <v>537</v>
       </c>
       <c r="H7" s="27" t="n">
         <v>497</v>
       </c>
       <c r="I7" s="27" t="n">
         <v>442</v>
       </c>
       <c r="J7" s="27" t="n">
         <v>521</v>
       </c>
       <c r="K7" s="27" t="n">
         <v>478</v>
       </c>
       <c r="L7" s="27" t="n">
         <v>608</v>
       </c>
       <c r="M7" s="27" t="n">
         <v>537</v>
       </c>
       <c r="N7" s="27" t="n">
         <v>546</v>
       </c>
       <c r="O7" s="27" t="n">
         <v>525</v>
       </c>
       <c r="P7" s="27" t="n">
-        <v>7174</v>
+        <v>423</v>
+      </c>
+      <c r="Q7" s="27" t="n">
+        <v>7597</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="27" t="n">
         <v>394</v>
       </c>
       <c r="C8" s="27" t="n">
         <v>394</v>
       </c>
       <c r="D8" s="27" t="n">
         <v>396</v>
       </c>
       <c r="E8" s="27" t="n">
         <v>370</v>
       </c>
       <c r="F8" s="27" t="n">
         <v>383</v>
       </c>
       <c r="G8" s="27" t="n">
         <v>392</v>
       </c>
       <c r="H8" s="27" t="n">
         <v>446</v>
       </c>
       <c r="I8" s="27" t="n">
         <v>440</v>
       </c>
       <c r="J8" s="27" t="n">
         <v>535</v>
       </c>
       <c r="K8" s="27" t="n">
         <v>565</v>
       </c>
       <c r="L8" s="27" t="n">
         <v>497</v>
       </c>
       <c r="M8" s="27" t="n">
         <v>494</v>
       </c>
       <c r="N8" s="27" t="n">
         <v>473</v>
       </c>
       <c r="O8" s="27" t="n">
         <v>520</v>
       </c>
       <c r="P8" s="27" t="n">
-        <v>6299</v>
+        <v>413</v>
+      </c>
+      <c r="Q8" s="27" t="n">
+        <v>6712</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="27" t="n">
         <v>141</v>
       </c>
       <c r="C9" s="27" t="n">
         <v>155</v>
       </c>
       <c r="D9" s="27" t="n">
         <v>133</v>
       </c>
       <c r="E9" s="27" t="n">
         <v>124</v>
       </c>
       <c r="F9" s="27" t="n">
         <v>163</v>
       </c>
       <c r="G9" s="27" t="n">
         <v>150</v>
       </c>
       <c r="H9" s="27" t="n">
         <v>133</v>
       </c>
       <c r="I9" s="27" t="n">
         <v>120</v>
       </c>
       <c r="J9" s="27" t="n">
         <v>155</v>
       </c>
       <c r="K9" s="27" t="n">
         <v>127</v>
       </c>
       <c r="L9" s="27" t="n">
         <v>94</v>
       </c>
       <c r="M9" s="27" t="n">
         <v>116</v>
       </c>
       <c r="N9" s="27" t="n">
         <v>114</v>
       </c>
       <c r="O9" s="27" t="n">
         <v>125</v>
       </c>
       <c r="P9" s="27" t="n">
-        <v>1850</v>
+        <v>149</v>
+      </c>
+      <c r="Q9" s="27" t="n">
+        <v>1999</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="27" t="n">
         <v>93</v>
       </c>
       <c r="C10" s="27" t="n">
         <v>80</v>
       </c>
       <c r="D10" s="27" t="n">
         <v>99</v>
       </c>
       <c r="E10" s="27" t="n">
         <v>83</v>
       </c>
       <c r="F10" s="27" t="n">
         <v>73</v>
       </c>
       <c r="G10" s="27" t="n">
         <v>67</v>
       </c>
       <c r="H10" s="27" t="n">
         <v>68</v>
       </c>
       <c r="I10" s="27" t="n">
         <v>59</v>
       </c>
       <c r="J10" s="27" t="n">
         <v>74</v>
       </c>
       <c r="K10" s="27" t="n">
         <v>73</v>
       </c>
       <c r="L10" s="27" t="n">
         <v>98</v>
       </c>
       <c r="M10" s="27" t="n">
         <v>91</v>
       </c>
       <c r="N10" s="27" t="n">
         <v>115</v>
       </c>
       <c r="O10" s="27" t="n">
         <v>96</v>
       </c>
       <c r="P10" s="27" t="n">
-        <v>1169</v>
+        <v>89</v>
+      </c>
+      <c r="Q10" s="27" t="n">
+        <v>1258</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" s="27" t="n">
         <v>73</v>
       </c>
       <c r="C11" s="27" t="n">
         <v>47</v>
       </c>
       <c r="D11" s="27" t="n">
         <v>59</v>
       </c>
       <c r="E11" s="27" t="n">
         <v>52</v>
       </c>
       <c r="F11" s="27" t="n">
         <v>41</v>
       </c>
       <c r="G11" s="27" t="n">
         <v>41</v>
       </c>
       <c r="H11" s="27" t="n">
         <v>60</v>
       </c>
       <c r="I11" s="27" t="n">
         <v>64</v>
       </c>
       <c r="J11" s="27" t="n">
         <v>71</v>
       </c>
       <c r="K11" s="27" t="n">
         <v>74</v>
       </c>
       <c r="L11" s="27" t="n">
         <v>76</v>
       </c>
       <c r="M11" s="27" t="n">
         <v>81</v>
       </c>
       <c r="N11" s="27" t="n">
         <v>88</v>
       </c>
       <c r="O11" s="27" t="n">
         <v>51</v>
       </c>
       <c r="P11" s="27" t="n">
-        <v>878</v>
+        <v>67</v>
+      </c>
+      <c r="Q11" s="27" t="n">
+        <v>945</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B12" s="27" t="n">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="C12" s="27" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D12" s="27" t="n">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E12" s="27" t="n">
+        <v>44</v>
+      </c>
+      <c r="F12" s="27" t="n">
+        <v>63</v>
+      </c>
+      <c r="G12" s="27" t="n">
+        <v>67</v>
+      </c>
+      <c r="H12" s="27" t="n">
+        <v>54</v>
+      </c>
+      <c r="I12" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="F12" s="27" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="J12" s="27" t="n">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="K12" s="27" t="n">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L12" s="27" t="n">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="M12" s="27" t="n">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="N12" s="27" t="n">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="O12" s="27" t="n">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="P12" s="27" t="n">
-        <v>810</v>
+        <v>87</v>
+      </c>
+      <c r="Q12" s="27" t="n">
+        <v>888</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B13" s="27" t="n">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="C13" s="27" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="27" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E13" s="27" t="n">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="F13" s="27" t="n">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="G13" s="27" t="n">
+        <v>64</v>
+      </c>
+      <c r="H13" s="27" t="n">
+        <v>55</v>
+      </c>
+      <c r="I13" s="27" t="n">
+        <v>40</v>
+      </c>
+      <c r="J13" s="27" t="n">
+        <v>52</v>
+      </c>
+      <c r="K13" s="27" t="n">
+        <v>65</v>
+      </c>
+      <c r="L13" s="27" t="n">
+        <v>85</v>
+      </c>
+      <c r="M13" s="27" t="n">
+        <v>81</v>
+      </c>
+      <c r="N13" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="H13" s="27" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="O13" s="27" t="n">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="P13" s="27" t="n">
-        <v>801</v>
+        <v>62</v>
+      </c>
+      <c r="Q13" s="27" t="n">
+        <v>872</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B14" s="27" t="n">
         <v>45</v>
       </c>
       <c r="C14" s="27" t="n">
         <v>34</v>
       </c>
       <c r="D14" s="27" t="n">
         <v>41</v>
       </c>
       <c r="E14" s="27" t="n">
         <v>49</v>
       </c>
       <c r="F14" s="27" t="n">
         <v>51</v>
       </c>
       <c r="G14" s="27" t="n">
         <v>65</v>
       </c>
       <c r="H14" s="27" t="n">
         <v>46</v>
       </c>
       <c r="I14" s="27" t="n">
         <v>41</v>
       </c>
       <c r="J14" s="27" t="n">
         <v>39</v>
       </c>
       <c r="K14" s="27" t="n">
         <v>41</v>
       </c>
       <c r="L14" s="27" t="n">
         <v>43</v>
       </c>
       <c r="M14" s="27" t="n">
         <v>37</v>
       </c>
       <c r="N14" s="27" t="n">
         <v>35</v>
       </c>
       <c r="O14" s="27" t="n">
         <v>58</v>
       </c>
       <c r="P14" s="27" t="n">
-        <v>625</v>
+        <v>47</v>
+      </c>
+      <c r="Q14" s="27" t="n">
+        <v>672</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B15" s="27" t="n">
         <v>39</v>
       </c>
       <c r="C15" s="27" t="n">
         <v>42</v>
       </c>
       <c r="D15" s="27" t="n">
         <v>54</v>
       </c>
       <c r="E15" s="27" t="n">
         <v>20</v>
       </c>
       <c r="F15" s="27" t="n">
         <v>41</v>
       </c>
       <c r="G15" s="27" t="n">
         <v>23</v>
       </c>
       <c r="H15" s="27" t="n">
         <v>33</v>
       </c>
       <c r="I15" s="27" t="n">
         <v>62</v>
       </c>
       <c r="J15" s="27" t="n">
         <v>37</v>
       </c>
       <c r="K15" s="27" t="n">
         <v>52</v>
       </c>
       <c r="L15" s="27" t="n">
         <v>60</v>
       </c>
       <c r="M15" s="27" t="n">
         <v>64</v>
       </c>
       <c r="N15" s="27" t="n">
         <v>38</v>
       </c>
       <c r="O15" s="27" t="n">
         <v>46</v>
       </c>
       <c r="P15" s="27" t="n">
-        <v>611</v>
+        <v>40</v>
+      </c>
+      <c r="Q15" s="27" t="n">
+        <v>651</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" s="27" t="n">
         <v>36</v>
       </c>
       <c r="C16" s="27" t="n">
         <v>43</v>
       </c>
       <c r="D16" s="27" t="n">
         <v>66</v>
       </c>
       <c r="E16" s="27" t="n">
         <v>25</v>
       </c>
       <c r="F16" s="27" t="n">
         <v>47</v>
       </c>
       <c r="G16" s="27" t="n">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="n">
         <v>37</v>
       </c>
       <c r="I16" s="27" t="n">
         <v>50</v>
       </c>
       <c r="J16" s="27" t="n">
         <v>53</v>
       </c>
       <c r="K16" s="27" t="n">
         <v>40</v>
       </c>
       <c r="L16" s="27" t="n">
         <v>46</v>
       </c>
       <c r="M16" s="27" t="n">
         <v>41</v>
       </c>
       <c r="N16" s="27" t="n">
         <v>32</v>
       </c>
       <c r="O16" s="27" t="n">
         <v>62</v>
       </c>
       <c r="P16" s="27" t="n">
-        <v>609</v>
+        <v>27</v>
+      </c>
+      <c r="Q16" s="27" t="n">
+        <v>636</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B17" s="27" t="n">
         <v>40</v>
       </c>
       <c r="C17" s="27" t="n">
         <v>38</v>
       </c>
       <c r="D17" s="27" t="n">
         <v>26</v>
       </c>
       <c r="E17" s="27" t="n">
         <v>25</v>
       </c>
       <c r="F17" s="27" t="n">
         <v>31</v>
       </c>
       <c r="G17" s="27" t="n">
         <v>51</v>
       </c>
       <c r="H17" s="27" t="n">
         <v>37</v>
       </c>
       <c r="I17" s="27" t="n">
         <v>29</v>
       </c>
       <c r="J17" s="27" t="n">
         <v>48</v>
       </c>
       <c r="K17" s="27" t="n">
         <v>49</v>
       </c>
       <c r="L17" s="27" t="n">
         <v>27</v>
       </c>
       <c r="M17" s="27" t="n">
         <v>50</v>
       </c>
       <c r="N17" s="27" t="n">
         <v>44</v>
       </c>
       <c r="O17" s="27" t="n">
         <v>45</v>
       </c>
       <c r="P17" s="27" t="n">
-        <v>540</v>
+        <v>41</v>
+      </c>
+      <c r="Q17" s="27" t="n">
+        <v>581</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="27" t="n">
         <v>27</v>
       </c>
       <c r="C18" s="27" t="n">
         <v>34</v>
       </c>
       <c r="D18" s="27" t="n">
         <v>32</v>
       </c>
       <c r="E18" s="27" t="n">
         <v>57</v>
       </c>
       <c r="F18" s="27" t="n">
         <v>46</v>
       </c>
       <c r="G18" s="27" t="n">
         <v>52</v>
       </c>
       <c r="H18" s="27" t="n">
         <v>43</v>
       </c>
       <c r="I18" s="27" t="n">
         <v>27</v>
       </c>
       <c r="J18" s="27" t="n">
         <v>40</v>
       </c>
       <c r="K18" s="27" t="n">
         <v>37</v>
       </c>
       <c r="L18" s="27" t="n">
         <v>31</v>
       </c>
       <c r="M18" s="27" t="n">
         <v>30</v>
       </c>
       <c r="N18" s="27" t="n">
         <v>27</v>
       </c>
       <c r="O18" s="27" t="n">
         <v>25</v>
       </c>
       <c r="P18" s="27" t="n">
-        <v>508</v>
+        <v>30</v>
+      </c>
+      <c r="Q18" s="27" t="n">
+        <v>538</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19" s="27" t="n">
         <v>20</v>
       </c>
       <c r="C19" s="27" t="n">
         <v>48</v>
       </c>
       <c r="D19" s="27" t="n">
         <v>36</v>
       </c>
       <c r="E19" s="27" t="n">
         <v>31</v>
       </c>
       <c r="F19" s="27" t="n">
         <v>20</v>
       </c>
       <c r="G19" s="27" t="n">
         <v>18</v>
       </c>
       <c r="H19" s="27" t="n">
         <v>23</v>
       </c>
       <c r="I19" s="27" t="n">
         <v>27</v>
       </c>
       <c r="J19" s="27" t="n">
         <v>35</v>
       </c>
       <c r="K19" s="27" t="n">
         <v>23</v>
       </c>
       <c r="L19" s="27" t="n">
         <v>9</v>
       </c>
       <c r="M19" s="27" t="n">
         <v>50</v>
       </c>
       <c r="N19" s="27" t="n">
         <v>28</v>
       </c>
       <c r="O19" s="27" t="n">
         <v>54</v>
       </c>
       <c r="P19" s="27" t="n">
-        <v>422</v>
+        <v>30</v>
+      </c>
+      <c r="Q19" s="27" t="n">
+        <v>452</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="C20" s="27" t="n">
         <v>35</v>
       </c>
       <c r="D20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="E20" s="27" t="n">
         <v>19</v>
       </c>
       <c r="F20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="G20" s="27" t="n">
         <v>31</v>
       </c>
       <c r="H20" s="27" t="n">
         <v>19</v>
       </c>
       <c r="I20" s="27" t="n">
         <v>25</v>
       </c>
       <c r="J20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="K20" s="27" t="n">
         <v>34</v>
       </c>
       <c r="L20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="M20" s="27" t="n">
         <v>22</v>
       </c>
       <c r="N20" s="27" t="n">
         <v>30</v>
       </c>
       <c r="O20" s="27" t="n">
         <v>35</v>
       </c>
       <c r="P20" s="27" t="n">
-        <v>400</v>
+        <v>33</v>
+      </c>
+      <c r="Q20" s="27" t="n">
+        <v>433</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" s="27" t="n">
         <v>15</v>
       </c>
       <c r="C21" s="27" t="n">
         <v>27</v>
       </c>
       <c r="D21" s="27" t="n">
         <v>22</v>
       </c>
       <c r="E21" s="27" t="n">
         <v>33</v>
       </c>
       <c r="F21" s="27" t="n">
         <v>26</v>
       </c>
       <c r="G21" s="27" t="n">
         <v>29</v>
       </c>
       <c r="H21" s="27" t="n">
         <v>33</v>
       </c>
       <c r="I21" s="27" t="n">
         <v>26</v>
       </c>
       <c r="J21" s="27" t="n">
         <v>25</v>
       </c>
       <c r="K21" s="27" t="n">
         <v>29</v>
       </c>
       <c r="L21" s="27" t="n">
         <v>25</v>
       </c>
       <c r="M21" s="27" t="n">
         <v>38</v>
       </c>
       <c r="N21" s="27" t="n">
         <v>33</v>
       </c>
       <c r="O21" s="27" t="n">
         <v>33</v>
       </c>
       <c r="P21" s="27" t="n">
-        <v>394</v>
+        <v>30</v>
+      </c>
+      <c r="Q21" s="27" t="n">
+        <v>424</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B22" s="27" t="n">
         <v>17</v>
       </c>
       <c r="C22" s="27" t="n">
         <v>22</v>
       </c>
       <c r="D22" s="27" t="n">
         <v>19</v>
       </c>
       <c r="E22" s="27" t="n">
         <v>25</v>
       </c>
       <c r="F22" s="27" t="n">
         <v>28</v>
       </c>
       <c r="G22" s="27" t="n">
         <v>24</v>
       </c>
       <c r="H22" s="27" t="n">
         <v>20</v>
       </c>
       <c r="I22" s="27" t="n">
         <v>24</v>
       </c>
       <c r="J22" s="27" t="n">
         <v>29</v>
       </c>
       <c r="K22" s="27" t="n">
         <v>19</v>
       </c>
       <c r="L22" s="27" t="n">
         <v>31</v>
       </c>
       <c r="M22" s="27" t="n">
         <v>32</v>
       </c>
       <c r="N22" s="27" t="n">
         <v>27</v>
       </c>
       <c r="O22" s="27" t="n">
         <v>27</v>
       </c>
       <c r="P22" s="27" t="n">
-        <v>344</v>
+        <v>25</v>
+      </c>
+      <c r="Q22" s="27" t="n">
+        <v>369</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="27" t="n">
         <v>10</v>
       </c>
       <c r="C23" s="27" t="n">
         <v>9</v>
       </c>
       <c r="D23" s="27" t="n">
         <v>16</v>
       </c>
       <c r="E23" s="27" t="n">
         <v>17</v>
       </c>
       <c r="F23" s="27" t="n">
         <v>12</v>
       </c>
       <c r="G23" s="27" t="n">
         <v>18</v>
       </c>
       <c r="H23" s="27" t="n">
         <v>15</v>
       </c>
       <c r="I23" s="27" t="n">
         <v>24</v>
       </c>
       <c r="J23" s="27" t="n">
         <v>20</v>
       </c>
       <c r="K23" s="27" t="n">
         <v>22</v>
       </c>
       <c r="L23" s="27" t="n">
         <v>23</v>
       </c>
       <c r="M23" s="27" t="n">
         <v>22</v>
       </c>
       <c r="N23" s="27" t="n">
         <v>17</v>
       </c>
       <c r="O23" s="27" t="n">
         <v>21</v>
       </c>
       <c r="P23" s="27" t="n">
-        <v>246</v>
+        <v>22</v>
+      </c>
+      <c r="Q23" s="27" t="n">
+        <v>268</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="27" t="n">
         <v>9</v>
       </c>
       <c r="C24" s="27" t="n">
         <v>16</v>
       </c>
       <c r="D24" s="27" t="n">
         <v>18</v>
       </c>
       <c r="E24" s="27" t="n">
         <v>6</v>
       </c>
       <c r="F24" s="27" t="n">
         <v>21</v>
       </c>
       <c r="G24" s="27" t="n">
         <v>16</v>
       </c>
       <c r="H24" s="27" t="n">
         <v>19</v>
       </c>
       <c r="I24" s="27" t="n">
         <v>10</v>
       </c>
       <c r="J24" s="27" t="n">
         <v>23</v>
       </c>
       <c r="K24" s="27" t="n">
         <v>24</v>
       </c>
       <c r="L24" s="27" t="n">
         <v>16</v>
       </c>
       <c r="M24" s="27" t="n">
         <v>20</v>
       </c>
       <c r="N24" s="27" t="n">
         <v>17</v>
       </c>
       <c r="O24" s="27" t="n">
         <v>12</v>
       </c>
       <c r="P24" s="27" t="n">
-        <v>227</v>
+        <v>18</v>
+      </c>
+      <c r="Q24" s="27" t="n">
+        <v>245</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B25" s="27" t="n">
         <v>9</v>
       </c>
       <c r="C25" s="27" t="n">
         <v>7</v>
       </c>
       <c r="D25" s="27" t="n">
         <v>10</v>
       </c>
       <c r="E25" s="27" t="n">
         <v>8</v>
       </c>
       <c r="F25" s="27" t="n">
         <v>5</v>
       </c>
       <c r="G25" s="27" t="n">
         <v>10</v>
       </c>
       <c r="H25" s="27" t="n">
         <v>21</v>
       </c>
       <c r="I25" s="27" t="n">
         <v>12</v>
       </c>
       <c r="J25" s="27" t="n">
         <v>11</v>
       </c>
       <c r="K25" s="27" t="n">
         <v>7</v>
       </c>
       <c r="L25" s="27" t="n">
         <v>13</v>
       </c>
       <c r="M25" s="27" t="n">
         <v>12</v>
       </c>
       <c r="N25" s="27" t="n">
         <v>8</v>
       </c>
       <c r="O25" s="27" t="n">
         <v>13</v>
       </c>
       <c r="P25" s="27" t="n">
-        <v>146</v>
+        <v>12</v>
+      </c>
+      <c r="Q25" s="27" t="n">
+        <v>158</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" s="27" t="n">
         <v>4</v>
       </c>
       <c r="C26" s="27" t="n">
         <v>7</v>
       </c>
       <c r="D26" s="27" t="n">
         <v>4</v>
       </c>
       <c r="E26" s="27" t="n">
         <v>5</v>
       </c>
       <c r="F26" s="27" t="n">
         <v>10</v>
       </c>
       <c r="G26" s="27" t="n">
         <v>3</v>
       </c>
       <c r="H26" s="27" t="n">
         <v>5</v>
       </c>
       <c r="I26" s="27" t="n">
         <v>9</v>
       </c>
       <c r="J26" s="27" t="n">
         <v>6</v>
       </c>
       <c r="K26" s="27" t="n">
         <v>12</v>
       </c>
       <c r="L26" s="27" t="n">
         <v>9</v>
       </c>
       <c r="M26" s="27" t="n">
         <v>15</v>
       </c>
       <c r="N26" s="27" t="n">
         <v>11</v>
       </c>
       <c r="O26" s="27" t="n">
         <v>4</v>
       </c>
       <c r="P26" s="27" t="n">
-        <v>104</v>
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27" t="n">
+        <v>109</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="27" t="n">
         <v>8</v>
       </c>
       <c r="C27" s="27" t="n">
         <v>3</v>
       </c>
       <c r="D27" s="27" t="n">
         <v>2</v>
       </c>
       <c r="E27" s="27" t="n">
         <v>3</v>
       </c>
       <c r="F27" s="27" t="n">
         <v>18</v>
       </c>
       <c r="G27" s="27" t="n">
         <v>12</v>
       </c>
       <c r="H27" s="27" t="n">
         <v>4</v>
       </c>
       <c r="I27" s="27" t="n">
         <v>5</v>
       </c>
       <c r="J27" s="27" t="n">
         <v>10</v>
       </c>
       <c r="K27" s="27" t="n">
         <v>6</v>
       </c>
       <c r="L27" s="27" t="n">
         <v>2</v>
       </c>
       <c r="M27" s="27" t="n">
         <v>7</v>
       </c>
       <c r="N27" s="27" t="n">
         <v>12</v>
       </c>
       <c r="O27" s="27" t="n">
         <v>5</v>
       </c>
       <c r="P27" s="27" t="n">
-        <v>97</v>
+        <v>9</v>
+      </c>
+      <c r="Q27" s="27" t="n">
+        <v>106</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="27" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="27" t="n">
         <v>5</v>
       </c>
       <c r="D28" s="27" t="n">
         <v>7</v>
       </c>
       <c r="E28" s="27" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="27" t="n">
         <v>1</v>
       </c>
       <c r="G28" s="27" t="n">
         <v>5</v>
       </c>
       <c r="H28" s="27" t="n">
         <v>2</v>
       </c>
       <c r="I28" s="27" t="n">
         <v>9</v>
       </c>
       <c r="J28" s="27" t="n">
         <v>3</v>
       </c>
       <c r="K28" s="27" t="n">
         <v>5</v>
       </c>
       <c r="L28" s="27" t="n">
         <v>2</v>
       </c>
       <c r="M28" s="27" t="n">
         <v>3</v>
       </c>
       <c r="N28" s="27" t="n">
         <v>1</v>
       </c>
       <c r="O28" s="27" t="n">
         <v>4</v>
       </c>
       <c r="P28" s="27" t="n">
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="Q28" s="27" t="n">
+        <v>49</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="27" t="n">
         <v>4</v>
       </c>
       <c r="C29" s="27" t="n">
         <v>8</v>
       </c>
       <c r="D29" s="27" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="27" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="27" t="n">
         <v>4</v>
       </c>
       <c r="G29" s="27" t="n">
         <v>2</v>
       </c>
       <c r="H29" s="27" t="n">
         <v>2</v>
       </c>
       <c r="I29" s="27" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="27" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="27" t="n">
         <v>5</v>
       </c>
       <c r="L29" s="27" t="n">
         <v>2</v>
       </c>
       <c r="M29" s="27" t="n">
         <v>6</v>
       </c>
       <c r="N29" s="27" t="n">
         <v>2</v>
       </c>
       <c r="O29" s="27" t="n">
         <v>2</v>
       </c>
       <c r="P29" s="27" t="n">
-        <v>38</v>
+        <v>2</v>
+      </c>
+      <c r="Q29" s="27" t="n">
+        <v>40</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="27" t="n">
         <v>3551</v>
       </c>
       <c r="C30" s="27" t="n">
         <v>3477</v>
       </c>
       <c r="D30" s="27" t="n">
         <v>3363</v>
       </c>
       <c r="E30" s="27" t="n">
         <v>3199</v>
       </c>
       <c r="F30" s="27" t="n">
         <v>3457</v>
       </c>
       <c r="G30" s="27" t="n">
         <v>3672</v>
       </c>
       <c r="H30" s="27" t="n">
         <v>3531</v>
       </c>
       <c r="I30" s="27" t="n">
         <v>3639</v>
       </c>
       <c r="J30" s="27" t="n">
         <v>3873</v>
       </c>
       <c r="K30" s="27" t="n">
         <v>3849</v>
       </c>
       <c r="L30" s="27" t="n">
         <v>3940</v>
       </c>
       <c r="M30" s="27" t="n">
         <v>3850</v>
       </c>
       <c r="N30" s="27" t="n">
         <v>3797</v>
       </c>
       <c r="O30" s="27" t="n">
         <v>3860</v>
       </c>
       <c r="P30" s="27" t="n">
-        <v>51058</v>
+        <v>3452</v>
+      </c>
+      <c r="Q30" s="27" t="n">
+        <v>54510</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
+      <c r="Q31" s="26"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
+      <c r="Q33" s="26"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
+      <c r="Q34" s="26"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -11102,89 +11483,89 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -11228,1483 +11609,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="29" t="n">
         <v>724</v>
       </c>
       <c r="C5" s="29" t="n">
         <v>673</v>
       </c>
       <c r="D5" s="29" t="n">
         <v>579</v>
       </c>
       <c r="E5" s="29" t="n">
         <v>625</v>
       </c>
       <c r="F5" s="29" t="n">
         <v>670</v>
       </c>
       <c r="G5" s="29" t="n">
         <v>755</v>
       </c>
       <c r="H5" s="29" t="n">
         <v>722</v>
       </c>
       <c r="I5" s="29" t="n">
         <v>802</v>
       </c>
       <c r="J5" s="29" t="n">
         <v>708</v>
       </c>
       <c r="K5" s="29" t="n">
         <v>786</v>
       </c>
       <c r="L5" s="29" t="n">
         <v>709</v>
       </c>
       <c r="M5" s="29" t="n">
         <v>687</v>
       </c>
       <c r="N5" s="29" t="n">
         <v>663</v>
       </c>
       <c r="O5" s="29" t="n">
         <v>688</v>
       </c>
       <c r="P5" s="29" t="n">
-        <v>9791</v>
+        <v>607</v>
+      </c>
+      <c r="Q5" s="29" t="n">
+        <v>10398</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="29" t="n">
         <v>555</v>
       </c>
       <c r="C6" s="29" t="n">
         <v>571</v>
       </c>
       <c r="D6" s="29" t="n">
         <v>529</v>
       </c>
       <c r="E6" s="29" t="n">
         <v>461</v>
       </c>
       <c r="F6" s="29" t="n">
         <v>531</v>
       </c>
       <c r="G6" s="29" t="n">
         <v>521</v>
       </c>
       <c r="H6" s="29" t="n">
         <v>461</v>
       </c>
       <c r="I6" s="29" t="n">
         <v>527</v>
       </c>
       <c r="J6" s="29" t="n">
         <v>484</v>
       </c>
       <c r="K6" s="29" t="n">
         <v>515</v>
       </c>
       <c r="L6" s="29" t="n">
         <v>631</v>
       </c>
       <c r="M6" s="29" t="n">
         <v>526</v>
       </c>
       <c r="N6" s="29" t="n">
         <v>523</v>
       </c>
       <c r="O6" s="29" t="n">
         <v>457</v>
       </c>
       <c r="P6" s="29" t="n">
-        <v>7292</v>
+        <v>453</v>
+      </c>
+      <c r="Q6" s="29" t="n">
+        <v>7745</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" s="29" t="n">
         <v>448</v>
       </c>
       <c r="C7" s="29" t="n">
         <v>384</v>
       </c>
       <c r="D7" s="29" t="n">
         <v>337</v>
       </c>
       <c r="E7" s="29" t="n">
         <v>314</v>
       </c>
       <c r="F7" s="29" t="n">
         <v>333</v>
       </c>
       <c r="G7" s="29" t="n">
         <v>383</v>
       </c>
       <c r="H7" s="29" t="n">
         <v>356</v>
       </c>
       <c r="I7" s="29" t="n">
         <v>317</v>
       </c>
       <c r="J7" s="29" t="n">
         <v>369</v>
       </c>
       <c r="K7" s="29" t="n">
         <v>363</v>
       </c>
       <c r="L7" s="29" t="n">
         <v>408</v>
       </c>
       <c r="M7" s="29" t="n">
         <v>377</v>
       </c>
       <c r="N7" s="29" t="n">
         <v>347</v>
       </c>
       <c r="O7" s="29" t="n">
         <v>369</v>
       </c>
       <c r="P7" s="29" t="n">
-        <v>5105</v>
+        <v>266</v>
+      </c>
+      <c r="Q7" s="29" t="n">
+        <v>5371</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="29" t="n">
         <v>282</v>
       </c>
       <c r="C8" s="29" t="n">
         <v>264</v>
       </c>
       <c r="D8" s="29" t="n">
         <v>249</v>
       </c>
       <c r="E8" s="29" t="n">
         <v>246</v>
       </c>
       <c r="F8" s="29" t="n">
         <v>239</v>
       </c>
       <c r="G8" s="29" t="n">
         <v>259</v>
       </c>
       <c r="H8" s="29" t="n">
         <v>289</v>
       </c>
       <c r="I8" s="29" t="n">
         <v>265</v>
       </c>
       <c r="J8" s="29" t="n">
         <v>322</v>
       </c>
       <c r="K8" s="29" t="n">
         <v>308</v>
       </c>
       <c r="L8" s="29" t="n">
         <v>286</v>
       </c>
       <c r="M8" s="29" t="n">
         <v>284</v>
       </c>
       <c r="N8" s="29" t="n">
         <v>264</v>
       </c>
       <c r="O8" s="29" t="n">
         <v>279</v>
       </c>
       <c r="P8" s="29" t="n">
-        <v>3836</v>
+        <v>226</v>
+      </c>
+      <c r="Q8" s="29" t="n">
+        <v>4062</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="29" t="n">
         <v>115</v>
       </c>
       <c r="C9" s="29" t="n">
         <v>124</v>
       </c>
       <c r="D9" s="29" t="n">
         <v>96</v>
       </c>
       <c r="E9" s="29" t="n">
         <v>98</v>
       </c>
       <c r="F9" s="29" t="n">
         <v>126</v>
       </c>
       <c r="G9" s="29" t="n">
         <v>106</v>
       </c>
       <c r="H9" s="29" t="n">
         <v>99</v>
       </c>
       <c r="I9" s="29" t="n">
         <v>90</v>
       </c>
       <c r="J9" s="29" t="n">
         <v>124</v>
       </c>
       <c r="K9" s="29" t="n">
         <v>99</v>
       </c>
       <c r="L9" s="29" t="n">
         <v>67</v>
       </c>
       <c r="M9" s="29" t="n">
         <v>88</v>
       </c>
       <c r="N9" s="29" t="n">
         <v>94</v>
       </c>
       <c r="O9" s="29" t="n">
         <v>91</v>
       </c>
       <c r="P9" s="29" t="n">
-        <v>1417</v>
+        <v>111</v>
+      </c>
+      <c r="Q9" s="29" t="n">
+        <v>1528</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="29" t="n">
         <v>60</v>
       </c>
       <c r="C10" s="29" t="n">
         <v>58</v>
       </c>
       <c r="D10" s="29" t="n">
         <v>75</v>
       </c>
       <c r="E10" s="29" t="n">
         <v>55</v>
       </c>
       <c r="F10" s="29" t="n">
         <v>51</v>
       </c>
       <c r="G10" s="29" t="n">
         <v>39</v>
       </c>
       <c r="H10" s="29" t="n">
         <v>42</v>
       </c>
       <c r="I10" s="29" t="n">
         <v>41</v>
       </c>
       <c r="J10" s="29" t="n">
         <v>52</v>
       </c>
       <c r="K10" s="29" t="n">
         <v>47</v>
       </c>
       <c r="L10" s="29" t="n">
         <v>58</v>
       </c>
       <c r="M10" s="29" t="n">
         <v>75</v>
       </c>
       <c r="N10" s="29" t="n">
         <v>88</v>
       </c>
       <c r="O10" s="29" t="n">
         <v>67</v>
       </c>
       <c r="P10" s="29" t="n">
-        <v>808</v>
+        <v>58</v>
+      </c>
+      <c r="Q10" s="29" t="n">
+        <v>866</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" s="29" t="n">
         <v>58</v>
       </c>
       <c r="C11" s="29" t="n">
         <v>41</v>
       </c>
       <c r="D11" s="29" t="n">
         <v>46</v>
       </c>
       <c r="E11" s="29" t="n">
         <v>46</v>
       </c>
       <c r="F11" s="29" t="n">
         <v>35</v>
       </c>
       <c r="G11" s="29" t="n">
         <v>29</v>
       </c>
       <c r="H11" s="29" t="n">
         <v>46</v>
       </c>
       <c r="I11" s="29" t="n">
         <v>50</v>
       </c>
       <c r="J11" s="29" t="n">
         <v>57</v>
       </c>
       <c r="K11" s="29" t="n">
         <v>62</v>
       </c>
       <c r="L11" s="29" t="n">
         <v>51</v>
       </c>
       <c r="M11" s="29" t="n">
         <v>61</v>
       </c>
       <c r="N11" s="29" t="n">
         <v>57</v>
       </c>
       <c r="O11" s="29" t="n">
         <v>40</v>
       </c>
       <c r="P11" s="29" t="n">
-        <v>679</v>
+        <v>53</v>
+      </c>
+      <c r="Q11" s="29" t="n">
+        <v>732</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" s="29" t="n">
         <v>29</v>
       </c>
       <c r="C12" s="29" t="n">
         <v>37</v>
       </c>
       <c r="D12" s="29" t="n">
         <v>44</v>
       </c>
       <c r="E12" s="29" t="n">
         <v>12</v>
       </c>
       <c r="F12" s="29" t="n">
         <v>30</v>
       </c>
       <c r="G12" s="29" t="n">
         <v>20</v>
       </c>
       <c r="H12" s="29" t="n">
         <v>26</v>
       </c>
       <c r="I12" s="29" t="n">
         <v>44</v>
       </c>
       <c r="J12" s="29" t="n">
         <v>27</v>
       </c>
       <c r="K12" s="29" t="n">
         <v>46</v>
       </c>
       <c r="L12" s="29" t="n">
         <v>41</v>
       </c>
       <c r="M12" s="29" t="n">
         <v>49</v>
       </c>
       <c r="N12" s="29" t="n">
         <v>25</v>
       </c>
       <c r="O12" s="29" t="n">
         <v>30</v>
       </c>
       <c r="P12" s="29" t="n">
-        <v>460</v>
+        <v>28</v>
+      </c>
+      <c r="Q12" s="29" t="n">
+        <v>488</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" s="29" t="n">
         <v>29</v>
       </c>
       <c r="C13" s="29" t="n">
         <v>25</v>
       </c>
       <c r="D13" s="29" t="n">
         <v>29</v>
       </c>
       <c r="E13" s="29" t="n">
         <v>31</v>
       </c>
       <c r="F13" s="29" t="n">
         <v>30</v>
       </c>
       <c r="G13" s="29" t="n">
         <v>36</v>
       </c>
       <c r="H13" s="29" t="n">
         <v>41</v>
       </c>
       <c r="I13" s="29" t="n">
         <v>29</v>
       </c>
       <c r="J13" s="29" t="n">
         <v>30</v>
       </c>
       <c r="K13" s="29" t="n">
         <v>35</v>
       </c>
       <c r="L13" s="29" t="n">
         <v>35</v>
       </c>
       <c r="M13" s="29" t="n">
         <v>20</v>
       </c>
       <c r="N13" s="29" t="n">
         <v>23</v>
       </c>
       <c r="O13" s="29" t="n">
         <v>38</v>
       </c>
       <c r="P13" s="29" t="n">
-        <v>431</v>
+        <v>28</v>
+      </c>
+      <c r="Q13" s="29" t="n">
+        <v>459</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="29" t="n">
         <v>18</v>
       </c>
       <c r="C14" s="29" t="n">
         <v>23</v>
       </c>
       <c r="D14" s="29" t="n">
         <v>24</v>
       </c>
       <c r="E14" s="29" t="n">
         <v>34</v>
       </c>
       <c r="F14" s="29" t="n">
         <v>13</v>
       </c>
       <c r="G14" s="29" t="n">
         <v>36</v>
       </c>
       <c r="H14" s="29" t="n">
         <v>29</v>
       </c>
       <c r="I14" s="29" t="n">
         <v>24</v>
       </c>
       <c r="J14" s="29" t="n">
         <v>21</v>
       </c>
       <c r="K14" s="29" t="n">
         <v>28</v>
       </c>
       <c r="L14" s="29" t="n">
         <v>39</v>
       </c>
       <c r="M14" s="29" t="n">
         <v>49</v>
       </c>
       <c r="N14" s="29" t="n">
         <v>22</v>
       </c>
       <c r="O14" s="29" t="n">
         <v>35</v>
       </c>
       <c r="P14" s="29" t="n">
-        <v>395</v>
+        <v>25</v>
+      </c>
+      <c r="Q14" s="29" t="n">
+        <v>420</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" s="29" t="n">
         <v>21</v>
       </c>
       <c r="C15" s="29" t="n">
         <v>28</v>
       </c>
       <c r="D15" s="29" t="n">
         <v>41</v>
       </c>
       <c r="E15" s="29" t="n">
         <v>14</v>
       </c>
       <c r="F15" s="29" t="n">
         <v>27</v>
       </c>
       <c r="G15" s="29" t="n">
         <v>20</v>
       </c>
       <c r="H15" s="29" t="n">
         <v>25</v>
       </c>
       <c r="I15" s="29" t="n">
         <v>30</v>
       </c>
       <c r="J15" s="29" t="n">
         <v>30</v>
       </c>
       <c r="K15" s="29" t="n">
         <v>25</v>
       </c>
       <c r="L15" s="29" t="n">
         <v>27</v>
       </c>
       <c r="M15" s="29" t="n">
         <v>24</v>
       </c>
       <c r="N15" s="29" t="n">
         <v>19</v>
       </c>
       <c r="O15" s="29" t="n">
         <v>36</v>
       </c>
       <c r="P15" s="29" t="n">
-        <v>367</v>
+        <v>15</v>
+      </c>
+      <c r="Q15" s="29" t="n">
+        <v>382</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16" s="29" t="n">
         <v>28</v>
       </c>
       <c r="C16" s="29" t="n">
         <v>15</v>
       </c>
       <c r="D16" s="29" t="n">
         <v>15</v>
       </c>
       <c r="E16" s="29" t="n">
         <v>21</v>
       </c>
       <c r="F16" s="29" t="n">
         <v>24</v>
       </c>
       <c r="G16" s="29" t="n">
         <v>37</v>
       </c>
       <c r="H16" s="29" t="n">
         <v>35</v>
       </c>
       <c r="I16" s="29" t="n">
         <v>20</v>
       </c>
       <c r="J16" s="29" t="n">
         <v>26</v>
       </c>
       <c r="K16" s="29" t="n">
         <v>46</v>
       </c>
       <c r="L16" s="29" t="n">
         <v>22</v>
       </c>
       <c r="M16" s="29" t="n">
         <v>21</v>
       </c>
       <c r="N16" s="29" t="n">
         <v>20</v>
       </c>
       <c r="O16" s="29" t="n">
         <v>24</v>
       </c>
       <c r="P16" s="29" t="n">
-        <v>354</v>
+        <v>27</v>
+      </c>
+      <c r="Q16" s="29" t="n">
+        <v>381</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17" s="29" t="n">
         <v>14</v>
       </c>
       <c r="C17" s="29" t="n">
         <v>18</v>
       </c>
       <c r="D17" s="29" t="n">
         <v>20</v>
       </c>
       <c r="E17" s="29" t="n">
         <v>39</v>
       </c>
       <c r="F17" s="29" t="n">
         <v>36</v>
       </c>
       <c r="G17" s="29" t="n">
         <v>27</v>
       </c>
       <c r="H17" s="29" t="n">
         <v>27</v>
       </c>
       <c r="I17" s="29" t="n">
         <v>17</v>
       </c>
       <c r="J17" s="29" t="n">
         <v>27</v>
       </c>
       <c r="K17" s="29" t="n">
         <v>26</v>
       </c>
       <c r="L17" s="29" t="n">
         <v>21</v>
       </c>
       <c r="M17" s="29" t="n">
         <v>24</v>
       </c>
       <c r="N17" s="29" t="n">
         <v>21</v>
       </c>
       <c r="O17" s="29" t="n">
         <v>17</v>
       </c>
       <c r="P17" s="29" t="n">
-        <v>334</v>
+        <v>20</v>
+      </c>
+      <c r="Q17" s="29" t="n">
+        <v>354</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B18" s="29" t="n">
         <v>24</v>
       </c>
       <c r="C18" s="29" t="n">
         <v>22</v>
       </c>
       <c r="D18" s="29" t="n">
         <v>19</v>
       </c>
       <c r="E18" s="29" t="n">
         <v>18</v>
       </c>
       <c r="F18" s="29" t="n">
         <v>18</v>
       </c>
       <c r="G18" s="29" t="n">
         <v>25</v>
       </c>
       <c r="H18" s="29" t="n">
         <v>16</v>
       </c>
       <c r="I18" s="29" t="n">
         <v>15</v>
       </c>
       <c r="J18" s="29" t="n">
         <v>26</v>
       </c>
       <c r="K18" s="29" t="n">
         <v>28</v>
       </c>
       <c r="L18" s="29" t="n">
         <v>19</v>
       </c>
       <c r="M18" s="29" t="n">
         <v>21</v>
       </c>
       <c r="N18" s="29" t="n">
         <v>21</v>
       </c>
       <c r="O18" s="29" t="n">
         <v>23</v>
       </c>
       <c r="P18" s="29" t="n">
-        <v>295</v>
+        <v>20</v>
+      </c>
+      <c r="Q18" s="29" t="n">
+        <v>315</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B19" s="29" t="n">
         <v>21</v>
       </c>
       <c r="C19" s="29" t="n">
         <v>21</v>
       </c>
       <c r="D19" s="29" t="n">
         <v>24</v>
       </c>
       <c r="E19" s="29" t="n">
         <v>13</v>
       </c>
       <c r="F19" s="29" t="n">
         <v>20</v>
       </c>
       <c r="G19" s="29" t="n">
         <v>21</v>
       </c>
       <c r="H19" s="29" t="n">
         <v>16</v>
       </c>
       <c r="I19" s="29" t="n">
         <v>18</v>
       </c>
       <c r="J19" s="29" t="n">
         <v>20</v>
       </c>
       <c r="K19" s="29" t="n">
         <v>28</v>
       </c>
       <c r="L19" s="29" t="n">
         <v>27</v>
       </c>
       <c r="M19" s="29" t="n">
         <v>15</v>
       </c>
       <c r="N19" s="29" t="n">
         <v>24</v>
       </c>
       <c r="O19" s="29" t="n">
         <v>25</v>
       </c>
       <c r="P19" s="29" t="n">
-        <v>293</v>
+        <v>20</v>
+      </c>
+      <c r="Q19" s="29" t="n">
+        <v>313</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" s="29" t="n">
         <v>12</v>
       </c>
       <c r="C20" s="29" t="n">
         <v>17</v>
       </c>
       <c r="D20" s="29" t="n">
         <v>14</v>
       </c>
       <c r="E20" s="29" t="n">
         <v>26</v>
       </c>
       <c r="F20" s="29" t="n">
         <v>22</v>
       </c>
       <c r="G20" s="29" t="n">
         <v>24</v>
       </c>
       <c r="H20" s="29" t="n">
         <v>27</v>
       </c>
       <c r="I20" s="29" t="n">
         <v>22</v>
       </c>
       <c r="J20" s="29" t="n">
         <v>18</v>
       </c>
       <c r="K20" s="29" t="n">
         <v>22</v>
       </c>
       <c r="L20" s="29" t="n">
         <v>19</v>
       </c>
       <c r="M20" s="29" t="n">
         <v>29</v>
       </c>
       <c r="N20" s="29" t="n">
         <v>19</v>
       </c>
       <c r="O20" s="29" t="n">
         <v>17</v>
       </c>
       <c r="P20" s="29" t="n">
-        <v>288</v>
+        <v>17</v>
+      </c>
+      <c r="Q20" s="29" t="n">
+        <v>305</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21" s="29" t="n">
         <v>15</v>
       </c>
       <c r="C21" s="29" t="n">
         <v>20</v>
       </c>
       <c r="D21" s="29" t="n">
         <v>11</v>
       </c>
       <c r="E21" s="29" t="n">
         <v>15</v>
       </c>
       <c r="F21" s="29" t="n">
         <v>13</v>
       </c>
       <c r="G21" s="29" t="n">
         <v>15</v>
       </c>
       <c r="H21" s="29" t="n">
         <v>13</v>
       </c>
       <c r="I21" s="29" t="n">
         <v>20</v>
       </c>
       <c r="J21" s="29" t="n">
         <v>22</v>
       </c>
       <c r="K21" s="29" t="n">
         <v>14</v>
       </c>
       <c r="L21" s="29" t="n">
         <v>23</v>
       </c>
       <c r="M21" s="29" t="n">
         <v>19</v>
       </c>
       <c r="N21" s="29" t="n">
         <v>20</v>
       </c>
       <c r="O21" s="29" t="n">
         <v>17</v>
       </c>
       <c r="P21" s="29" t="n">
-        <v>237</v>
+        <v>15</v>
+      </c>
+      <c r="Q21" s="29" t="n">
+        <v>252</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22" s="29" t="n">
         <v>4</v>
       </c>
       <c r="C22" s="29" t="n">
         <v>5</v>
       </c>
       <c r="D22" s="29" t="n">
         <v>12</v>
       </c>
       <c r="E22" s="29" t="n">
         <v>15</v>
       </c>
       <c r="F22" s="29" t="n">
         <v>10</v>
       </c>
       <c r="G22" s="29" t="n">
         <v>12</v>
       </c>
       <c r="H22" s="29" t="n">
         <v>10</v>
       </c>
       <c r="I22" s="29" t="n">
         <v>18</v>
       </c>
       <c r="J22" s="29" t="n">
         <v>17</v>
       </c>
       <c r="K22" s="29" t="n">
         <v>19</v>
       </c>
       <c r="L22" s="29" t="n">
         <v>14</v>
       </c>
       <c r="M22" s="29" t="n">
         <v>15</v>
       </c>
       <c r="N22" s="29" t="n">
         <v>4</v>
       </c>
       <c r="O22" s="29" t="n">
         <v>11</v>
       </c>
       <c r="P22" s="29" t="n">
-        <v>166</v>
+        <v>10</v>
+      </c>
+      <c r="Q22" s="29" t="n">
+        <v>176</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23" s="29" t="n">
         <v>7</v>
       </c>
       <c r="C23" s="29" t="n">
         <v>19</v>
       </c>
       <c r="D23" s="29" t="n">
         <v>10</v>
       </c>
       <c r="E23" s="29" t="n">
         <v>12</v>
       </c>
       <c r="F23" s="29" t="n">
         <v>4</v>
       </c>
       <c r="G23" s="29" t="n">
         <v>10</v>
       </c>
       <c r="H23" s="29" t="n">
         <v>4</v>
       </c>
       <c r="I23" s="29" t="n">
         <v>11</v>
       </c>
       <c r="J23" s="29" t="n">
         <v>10</v>
       </c>
       <c r="K23" s="29" t="n">
         <v>6</v>
       </c>
       <c r="L23" s="29" t="n">
         <v>4</v>
       </c>
       <c r="M23" s="29" t="n">
         <v>23</v>
       </c>
       <c r="N23" s="29" t="n">
         <v>5</v>
       </c>
       <c r="O23" s="29" t="n">
         <v>18</v>
       </c>
       <c r="P23" s="29" t="n">
-        <v>143</v>
+        <v>9</v>
+      </c>
+      <c r="Q23" s="29" t="n">
+        <v>152</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="29" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="29" t="n">
         <v>11</v>
       </c>
       <c r="D24" s="29" t="n">
         <v>13</v>
       </c>
       <c r="E24" s="29" t="n">
         <v>5</v>
       </c>
       <c r="F24" s="29" t="n">
         <v>15</v>
       </c>
       <c r="G24" s="29" t="n">
         <v>9</v>
       </c>
       <c r="H24" s="29" t="n">
         <v>9</v>
       </c>
       <c r="I24" s="29" t="n">
         <v>7</v>
       </c>
       <c r="J24" s="29" t="n">
         <v>13</v>
       </c>
       <c r="K24" s="29" t="n">
         <v>10</v>
       </c>
       <c r="L24" s="29" t="n">
         <v>12</v>
       </c>
       <c r="M24" s="29" t="n">
         <v>15</v>
       </c>
       <c r="N24" s="29" t="n">
         <v>9</v>
       </c>
       <c r="O24" s="29" t="n">
         <v>8</v>
       </c>
       <c r="P24" s="29" t="n">
-        <v>142</v>
+        <v>7</v>
+      </c>
+      <c r="Q24" s="29" t="n">
+        <v>149</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B25" s="29" t="n">
         <v>7</v>
       </c>
       <c r="C25" s="29" t="n">
         <v>1</v>
       </c>
       <c r="D25" s="29" t="n">
         <v>7</v>
       </c>
       <c r="E25" s="29" t="n">
         <v>3</v>
       </c>
       <c r="F25" s="29" t="n">
         <v>4</v>
       </c>
       <c r="G25" s="29" t="n">
         <v>9</v>
       </c>
       <c r="H25" s="29" t="n">
         <v>18</v>
       </c>
       <c r="I25" s="29" t="n">
         <v>7</v>
       </c>
       <c r="J25" s="29" t="n">
         <v>9</v>
       </c>
       <c r="K25" s="29" t="n">
         <v>4</v>
       </c>
       <c r="L25" s="29" t="n">
         <v>13</v>
       </c>
       <c r="M25" s="29" t="n">
         <v>10</v>
       </c>
       <c r="N25" s="29" t="n">
         <v>7</v>
       </c>
       <c r="O25" s="29" t="n">
         <v>10</v>
       </c>
       <c r="P25" s="29" t="n">
-        <v>109</v>
+        <v>4</v>
+      </c>
+      <c r="Q25" s="29" t="n">
+        <v>113</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B26" s="29" t="n">
         <v>4</v>
       </c>
       <c r="C26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="D26" s="29" t="n">
         <v>1</v>
       </c>
       <c r="E26" s="29" t="n">
         <v>1</v>
       </c>
       <c r="F26" s="29" t="n">
         <v>14</v>
       </c>
       <c r="G26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="H26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="I26" s="29" t="n">
         <v>5</v>
       </c>
       <c r="J26" s="29" t="n">
         <v>6</v>
       </c>
       <c r="K26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="L26" s="29" t="n">
         <v>2</v>
       </c>
       <c r="M26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="N26" s="29" t="n">
         <v>11</v>
       </c>
       <c r="O26" s="29" t="n">
         <v>3</v>
       </c>
       <c r="P26" s="29" t="n">
-        <v>62</v>
+        <v>8</v>
+      </c>
+      <c r="Q26" s="29" t="n">
+        <v>70</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" s="29" t="n">
         <v>2</v>
       </c>
       <c r="C27" s="29" t="n">
         <v>4</v>
       </c>
       <c r="D27" s="29" t="n">
         <v>2</v>
       </c>
       <c r="E27" s="29" t="n">
         <v>4</v>
       </c>
       <c r="F27" s="29" t="n">
         <v>2</v>
       </c>
       <c r="G27" s="29" t="n">
         <v>2</v>
       </c>
       <c r="H27" s="29" t="n">
         <v>5</v>
       </c>
       <c r="I27" s="29" t="n">
         <v>6</v>
       </c>
       <c r="J27" s="29" t="n">
         <v>1</v>
       </c>
       <c r="K27" s="29" t="n">
         <v>5</v>
       </c>
       <c r="L27" s="29" t="n">
         <v>3</v>
       </c>
       <c r="M27" s="29" t="n">
         <v>7</v>
       </c>
       <c r="N27" s="29" t="n">
         <v>6</v>
       </c>
       <c r="O27" s="29" t="n">
         <v>1</v>
       </c>
       <c r="P27" s="29" t="n">
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="Q27" s="29" t="n">
+        <v>52</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="29" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="29" t="n">
         <v>5</v>
       </c>
       <c r="D28" s="29" t="n">
         <v>3</v>
       </c>
       <c r="E28" s="29" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="29" t="n">
         <v>1</v>
       </c>
       <c r="G28" s="29" t="n">
         <v>3</v>
       </c>
       <c r="H28" s="29" t="n">
         <v>1</v>
       </c>
       <c r="I28" s="29" t="n">
         <v>8</v>
       </c>
       <c r="J28" s="29" t="n">
         <v>3</v>
       </c>
       <c r="K28" s="29" t="n">
         <v>2</v>
       </c>
       <c r="L28" s="29" t="n">
         <v>2</v>
       </c>
       <c r="M28" s="29" t="n">
         <v>3</v>
       </c>
       <c r="N28" s="29" t="n">
         <v>1</v>
       </c>
       <c r="O28" s="29" t="n">
         <v>2</v>
       </c>
       <c r="P28" s="29" t="n">
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="Q28" s="29" t="n">
+        <v>35</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="29" t="n">
         <v>3</v>
       </c>
       <c r="C29" s="29" t="n">
         <v>8</v>
       </c>
       <c r="D29" s="29" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="29" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="29" t="n">
         <v>4</v>
       </c>
       <c r="G29" s="29" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="29" t="n">
         <v>2</v>
       </c>
       <c r="I29" s="29" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="29" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="29" t="n">
         <v>3</v>
       </c>
       <c r="L29" s="29" t="n">
         <v>1</v>
       </c>
       <c r="M29" s="29" t="n">
         <v>5</v>
       </c>
       <c r="N29" s="29" t="n">
         <v>1</v>
       </c>
       <c r="O29" s="29" t="n">
         <v>1</v>
       </c>
       <c r="P29" s="29" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="Q29" s="29" t="n">
+        <v>31</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="29" t="n">
         <v>2486</v>
       </c>
       <c r="C30" s="29" t="n">
         <v>2397</v>
       </c>
       <c r="D30" s="29" t="n">
         <v>2201</v>
       </c>
       <c r="E30" s="29" t="n">
         <v>2108</v>
       </c>
       <c r="F30" s="29" t="n">
         <v>2272</v>
       </c>
       <c r="G30" s="29" t="n">
         <v>2401</v>
       </c>
       <c r="H30" s="29" t="n">
         <v>2322</v>
       </c>
       <c r="I30" s="29" t="n">
         <v>2393</v>
       </c>
       <c r="J30" s="29" t="n">
         <v>2422</v>
       </c>
       <c r="K30" s="29" t="n">
         <v>2530</v>
       </c>
       <c r="L30" s="29" t="n">
         <v>2534</v>
       </c>
       <c r="M30" s="29" t="n">
         <v>2450</v>
       </c>
       <c r="N30" s="29" t="n">
         <v>2294</v>
       </c>
       <c r="O30" s="29" t="n">
         <v>2307</v>
       </c>
       <c r="P30" s="29" t="n">
-        <v>33117</v>
+        <v>2032</v>
+      </c>
+      <c r="Q30" s="29" t="n">
+        <v>35149</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="28"/>
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
+      <c r="Q31" s="28"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
+      <c r="Q32" s="28"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
+      <c r="Q33" s="28"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
+      <c r="Q34" s="28"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -13130,89 +13596,89 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="21.9183333333333" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -13256,1483 +13722,1568 @@
     <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
     <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
     <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
     <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
     <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5" s="31" t="n">
         <v>366</v>
       </c>
       <c r="C5" s="31" t="n">
         <v>357</v>
       </c>
       <c r="D5" s="31" t="n">
         <v>378</v>
       </c>
       <c r="E5" s="31" t="n">
         <v>381</v>
       </c>
       <c r="F5" s="31" t="n">
         <v>405</v>
       </c>
       <c r="G5" s="31" t="n">
         <v>463</v>
       </c>
       <c r="H5" s="31" t="n">
         <v>476</v>
       </c>
       <c r="I5" s="31" t="n">
         <v>464</v>
       </c>
       <c r="J5" s="31" t="n">
         <v>496</v>
       </c>
       <c r="K5" s="31" t="n">
         <v>414</v>
       </c>
       <c r="L5" s="31" t="n">
         <v>412</v>
       </c>
       <c r="M5" s="31" t="n">
         <v>446</v>
       </c>
       <c r="N5" s="31" t="n">
         <v>464</v>
       </c>
       <c r="O5" s="31" t="n">
         <v>491</v>
       </c>
       <c r="P5" s="31" t="n">
-        <v>6013</v>
+        <v>441</v>
+      </c>
+      <c r="Q5" s="31" t="n">
+        <v>6454</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" s="31" t="n">
         <v>219</v>
       </c>
       <c r="C6" s="31" t="n">
         <v>216</v>
       </c>
       <c r="D6" s="31" t="n">
         <v>232</v>
       </c>
       <c r="E6" s="31" t="n">
         <v>223</v>
       </c>
       <c r="F6" s="31" t="n">
         <v>230</v>
       </c>
       <c r="G6" s="31" t="n">
         <v>225</v>
       </c>
       <c r="H6" s="31" t="n">
         <v>200</v>
       </c>
       <c r="I6" s="31" t="n">
         <v>244</v>
       </c>
       <c r="J6" s="31" t="n">
         <v>297</v>
       </c>
       <c r="K6" s="31" t="n">
         <v>278</v>
       </c>
       <c r="L6" s="31" t="n">
         <v>308</v>
       </c>
       <c r="M6" s="31" t="n">
         <v>284</v>
       </c>
       <c r="N6" s="31" t="n">
         <v>333</v>
       </c>
       <c r="O6" s="31" t="n">
         <v>334</v>
       </c>
       <c r="P6" s="31" t="n">
-        <v>3623</v>
+        <v>288</v>
+      </c>
+      <c r="Q6" s="31" t="n">
+        <v>3911</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" s="31" t="n">
         <v>112</v>
       </c>
       <c r="C7" s="31" t="n">
         <v>130</v>
       </c>
       <c r="D7" s="31" t="n">
         <v>147</v>
       </c>
       <c r="E7" s="31" t="n">
         <v>124</v>
       </c>
       <c r="F7" s="31" t="n">
         <v>144</v>
       </c>
       <c r="G7" s="31" t="n">
         <v>133</v>
       </c>
       <c r="H7" s="31" t="n">
         <v>157</v>
       </c>
       <c r="I7" s="31" t="n">
         <v>175</v>
       </c>
       <c r="J7" s="31" t="n">
         <v>213</v>
       </c>
       <c r="K7" s="31" t="n">
         <v>257</v>
       </c>
       <c r="L7" s="31" t="n">
         <v>211</v>
       </c>
       <c r="M7" s="31" t="n">
         <v>210</v>
       </c>
       <c r="N7" s="31" t="n">
         <v>209</v>
       </c>
       <c r="O7" s="31" t="n">
         <v>241</v>
       </c>
       <c r="P7" s="31" t="n">
-        <v>2463</v>
+        <v>187</v>
+      </c>
+      <c r="Q7" s="31" t="n">
+        <v>2650</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" s="31" t="n">
         <v>122</v>
       </c>
       <c r="C8" s="31" t="n">
         <v>131</v>
       </c>
       <c r="D8" s="31" t="n">
         <v>133</v>
       </c>
       <c r="E8" s="31" t="n">
         <v>142</v>
       </c>
       <c r="F8" s="31" t="n">
         <v>139</v>
       </c>
       <c r="G8" s="31" t="n">
         <v>154</v>
       </c>
       <c r="H8" s="31" t="n">
         <v>141</v>
       </c>
       <c r="I8" s="31" t="n">
         <v>125</v>
       </c>
       <c r="J8" s="31" t="n">
         <v>152</v>
       </c>
       <c r="K8" s="31" t="n">
         <v>115</v>
       </c>
       <c r="L8" s="31" t="n">
         <v>200</v>
       </c>
       <c r="M8" s="31" t="n">
         <v>160</v>
       </c>
       <c r="N8" s="31" t="n">
         <v>199</v>
       </c>
       <c r="O8" s="31" t="n">
         <v>156</v>
       </c>
       <c r="P8" s="31" t="n">
-        <v>2069</v>
+        <v>157</v>
+      </c>
+      <c r="Q8" s="31" t="n">
+        <v>2226</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" s="31" t="n">
         <v>38</v>
       </c>
       <c r="C9" s="31" t="n">
         <v>30</v>
       </c>
       <c r="D9" s="31" t="n">
         <v>39</v>
       </c>
       <c r="E9" s="31" t="n">
         <v>23</v>
       </c>
       <c r="F9" s="31" t="n">
         <v>39</v>
       </c>
       <c r="G9" s="31" t="n">
         <v>30</v>
       </c>
       <c r="H9" s="31" t="n">
         <v>19</v>
       </c>
       <c r="I9" s="31" t="n">
         <v>37</v>
       </c>
       <c r="J9" s="31" t="n">
         <v>45</v>
       </c>
       <c r="K9" s="31" t="n">
         <v>23</v>
       </c>
       <c r="L9" s="31" t="n">
         <v>31</v>
       </c>
       <c r="M9" s="31" t="n">
         <v>37</v>
       </c>
       <c r="N9" s="31" t="n">
         <v>29</v>
       </c>
       <c r="O9" s="31" t="n">
         <v>27</v>
       </c>
       <c r="P9" s="31" t="n">
-        <v>447</v>
+        <v>60</v>
+      </c>
+      <c r="Q9" s="31" t="n">
+        <v>507</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" s="31" t="n">
         <v>26</v>
       </c>
       <c r="C10" s="31" t="n">
         <v>31</v>
       </c>
       <c r="D10" s="31" t="n">
         <v>37</v>
       </c>
       <c r="E10" s="31" t="n">
         <v>26</v>
       </c>
       <c r="F10" s="31" t="n">
         <v>37</v>
       </c>
       <c r="G10" s="31" t="n">
         <v>44</v>
       </c>
       <c r="H10" s="31" t="n">
         <v>34</v>
       </c>
       <c r="I10" s="31" t="n">
         <v>30</v>
       </c>
       <c r="J10" s="31" t="n">
         <v>31</v>
       </c>
       <c r="K10" s="31" t="n">
         <v>28</v>
       </c>
       <c r="L10" s="31" t="n">
         <v>27</v>
       </c>
       <c r="M10" s="31" t="n">
         <v>28</v>
       </c>
       <c r="N10" s="31" t="n">
         <v>20</v>
       </c>
       <c r="O10" s="31" t="n">
         <v>34</v>
       </c>
       <c r="P10" s="31" t="n">
-        <v>433</v>
+        <v>38</v>
+      </c>
+      <c r="Q10" s="31" t="n">
+        <v>471</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="31" t="n">
         <v>19</v>
       </c>
       <c r="C11" s="31" t="n">
         <v>23</v>
       </c>
       <c r="D11" s="31" t="n">
         <v>26</v>
       </c>
       <c r="E11" s="31" t="n">
         <v>23</v>
       </c>
       <c r="F11" s="31" t="n">
         <v>22</v>
       </c>
       <c r="G11" s="31" t="n">
         <v>28</v>
       </c>
       <c r="H11" s="31" t="n">
         <v>26</v>
       </c>
       <c r="I11" s="31" t="n">
         <v>16</v>
       </c>
       <c r="J11" s="31" t="n">
         <v>31</v>
       </c>
       <c r="K11" s="31" t="n">
         <v>37</v>
       </c>
       <c r="L11" s="31" t="n">
         <v>46</v>
       </c>
       <c r="M11" s="31" t="n">
         <v>32</v>
       </c>
       <c r="N11" s="31" t="n">
         <v>45</v>
       </c>
       <c r="O11" s="31" t="n">
         <v>41</v>
       </c>
       <c r="P11" s="31" t="n">
-        <v>415</v>
+        <v>37</v>
+      </c>
+      <c r="Q11" s="31" t="n">
+        <v>452</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="31" t="n">
         <v>33</v>
       </c>
       <c r="C12" s="31" t="n">
         <v>22</v>
       </c>
       <c r="D12" s="31" t="n">
         <v>24</v>
       </c>
       <c r="E12" s="31" t="n">
         <v>28</v>
       </c>
       <c r="F12" s="31" t="n">
         <v>22</v>
       </c>
       <c r="G12" s="31" t="n">
         <v>28</v>
       </c>
       <c r="H12" s="31" t="n">
         <v>26</v>
       </c>
       <c r="I12" s="31" t="n">
         <v>18</v>
       </c>
       <c r="J12" s="31" t="n">
         <v>22</v>
       </c>
       <c r="K12" s="31" t="n">
         <v>26</v>
       </c>
       <c r="L12" s="31" t="n">
         <v>40</v>
       </c>
       <c r="M12" s="31" t="n">
         <v>16</v>
       </c>
       <c r="N12" s="31" t="n">
         <v>27</v>
       </c>
       <c r="O12" s="31" t="n">
         <v>29</v>
       </c>
       <c r="P12" s="31" t="n">
-        <v>361</v>
+        <v>31</v>
+      </c>
+      <c r="Q12" s="31" t="n">
+        <v>392</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="31" t="n">
         <v>13</v>
       </c>
       <c r="C13" s="31" t="n">
         <v>29</v>
       </c>
       <c r="D13" s="31" t="n">
         <v>26</v>
       </c>
       <c r="E13" s="31" t="n">
         <v>19</v>
       </c>
       <c r="F13" s="31" t="n">
         <v>16</v>
       </c>
       <c r="G13" s="31" t="n">
         <v>8</v>
       </c>
       <c r="H13" s="31" t="n">
         <v>19</v>
       </c>
       <c r="I13" s="31" t="n">
         <v>16</v>
       </c>
       <c r="J13" s="31" t="n">
         <v>25</v>
       </c>
       <c r="K13" s="31" t="n">
         <v>17</v>
       </c>
       <c r="L13" s="31" t="n">
         <v>5</v>
       </c>
       <c r="M13" s="31" t="n">
         <v>27</v>
       </c>
       <c r="N13" s="31" t="n">
         <v>23</v>
       </c>
       <c r="O13" s="31" t="n">
         <v>36</v>
       </c>
       <c r="P13" s="31" t="n">
-        <v>279</v>
+        <v>21</v>
+      </c>
+      <c r="Q13" s="31" t="n">
+        <v>300</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B14" s="31" t="n">
         <v>16</v>
       </c>
       <c r="C14" s="31" t="n">
         <v>16</v>
       </c>
       <c r="D14" s="31" t="n">
         <v>7</v>
       </c>
       <c r="E14" s="31" t="n">
         <v>7</v>
       </c>
       <c r="F14" s="31" t="n">
         <v>13</v>
       </c>
       <c r="G14" s="31" t="n">
         <v>26</v>
       </c>
       <c r="H14" s="31" t="n">
         <v>21</v>
       </c>
       <c r="I14" s="31" t="n">
         <v>14</v>
       </c>
       <c r="J14" s="31" t="n">
         <v>22</v>
       </c>
       <c r="K14" s="31" t="n">
         <v>21</v>
       </c>
       <c r="L14" s="31" t="n">
         <v>8</v>
       </c>
       <c r="M14" s="31" t="n">
         <v>29</v>
       </c>
       <c r="N14" s="31" t="n">
         <v>23</v>
       </c>
       <c r="O14" s="31" t="n">
         <v>22</v>
       </c>
       <c r="P14" s="31" t="n">
-        <v>245</v>
+        <v>21</v>
+      </c>
+      <c r="Q14" s="31" t="n">
+        <v>266</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" s="31" t="n">
         <v>15</v>
       </c>
       <c r="C15" s="31" t="n">
         <v>15</v>
       </c>
       <c r="D15" s="31" t="n">
         <v>25</v>
       </c>
       <c r="E15" s="31" t="n">
         <v>11</v>
       </c>
       <c r="F15" s="31" t="n">
         <v>20</v>
       </c>
       <c r="G15" s="31" t="n">
         <v>11</v>
       </c>
       <c r="H15" s="31" t="n">
         <v>12</v>
       </c>
       <c r="I15" s="31" t="n">
         <v>20</v>
       </c>
       <c r="J15" s="31" t="n">
         <v>23</v>
       </c>
       <c r="K15" s="31" t="n">
         <v>15</v>
       </c>
       <c r="L15" s="31" t="n">
         <v>19</v>
       </c>
       <c r="M15" s="31" t="n">
         <v>17</v>
       </c>
       <c r="N15" s="31" t="n">
         <v>13</v>
       </c>
       <c r="O15" s="31" t="n">
         <v>26</v>
       </c>
       <c r="P15" s="31" t="n">
-        <v>242</v>
+        <v>12</v>
+      </c>
+      <c r="Q15" s="31" t="n">
+        <v>254</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B16" s="31" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C16" s="31" t="n">
+        <v>9</v>
+      </c>
+      <c r="D16" s="31" t="n">
+        <v>12</v>
+      </c>
+      <c r="E16" s="31" t="n">
+        <v>18</v>
+      </c>
+      <c r="F16" s="31" t="n">
+        <v>21</v>
+      </c>
+      <c r="G16" s="31" t="n">
+        <v>29</v>
+      </c>
+      <c r="H16" s="31" t="n">
+        <v>5</v>
+      </c>
+      <c r="I16" s="31" t="n">
+        <v>12</v>
+      </c>
+      <c r="J16" s="31" t="n">
+        <v>9</v>
+      </c>
+      <c r="K16" s="31" t="n">
         <v>6</v>
       </c>
-      <c r="D16" s="31" t="n">
-[...8 lines deleted...]
-      <c r="G16" s="31" t="n">
+      <c r="L16" s="31" t="n">
+        <v>8</v>
+      </c>
+      <c r="M16" s="31" t="n">
+        <v>17</v>
+      </c>
+      <c r="N16" s="31" t="n">
         <v>12</v>
       </c>
-      <c r="H16" s="31" t="n">
-[...14 lines deleted...]
-      <c r="M16" s="31" t="n">
+      <c r="O16" s="31" t="n">
         <v>20</v>
       </c>
-      <c r="N16" s="31" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="31" t="n">
-        <v>199</v>
+        <v>19</v>
+      </c>
+      <c r="Q16" s="31" t="n">
+        <v>213</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B17" s="31" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C17" s="31" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D17" s="31" t="n">
+        <v>13</v>
+      </c>
+      <c r="E17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="F17" s="31" t="n">
+        <v>6</v>
+      </c>
+      <c r="G17" s="31" t="n">
         <v>12</v>
       </c>
-      <c r="E17" s="31" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H17" s="31" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I17" s="31" t="n">
+        <v>14</v>
+      </c>
+      <c r="J17" s="31" t="n">
+        <v>14</v>
+      </c>
+      <c r="K17" s="31" t="n">
         <v>12</v>
       </c>
-      <c r="J17" s="31" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L17" s="31" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="M17" s="31" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="N17" s="31" t="n">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="O17" s="31" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="P17" s="31" t="n">
-        <v>194</v>
+        <v>14</v>
+      </c>
+      <c r="Q17" s="31" t="n">
+        <v>213</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="31" t="n">
         <v>13</v>
       </c>
       <c r="C18" s="31" t="n">
         <v>16</v>
       </c>
       <c r="D18" s="31" t="n">
         <v>12</v>
       </c>
       <c r="E18" s="31" t="n">
         <v>18</v>
       </c>
       <c r="F18" s="31" t="n">
         <v>10</v>
       </c>
       <c r="G18" s="31" t="n">
         <v>25</v>
       </c>
       <c r="H18" s="31" t="n">
         <v>16</v>
       </c>
       <c r="I18" s="31" t="n">
         <v>10</v>
       </c>
       <c r="J18" s="31" t="n">
         <v>13</v>
       </c>
       <c r="K18" s="31" t="n">
         <v>11</v>
       </c>
       <c r="L18" s="31" t="n">
         <v>10</v>
       </c>
       <c r="M18" s="31" t="n">
         <v>6</v>
       </c>
       <c r="N18" s="31" t="n">
         <v>6</v>
       </c>
       <c r="O18" s="31" t="n">
         <v>8</v>
       </c>
       <c r="P18" s="31" t="n">
-        <v>174</v>
+        <v>10</v>
+      </c>
+      <c r="Q18" s="31" t="n">
+        <v>184</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19" s="31" t="n">
         <v>10</v>
       </c>
       <c r="C19" s="31" t="n">
         <v>5</v>
       </c>
       <c r="D19" s="31" t="n">
         <v>10</v>
       </c>
       <c r="E19" s="31" t="n">
         <v>8</v>
       </c>
       <c r="F19" s="31" t="n">
         <v>11</v>
       </c>
       <c r="G19" s="31" t="n">
         <v>3</v>
       </c>
       <c r="H19" s="31" t="n">
         <v>7</v>
       </c>
       <c r="I19" s="31" t="n">
         <v>18</v>
       </c>
       <c r="J19" s="31" t="n">
         <v>10</v>
       </c>
       <c r="K19" s="31" t="n">
         <v>6</v>
       </c>
       <c r="L19" s="31" t="n">
         <v>19</v>
       </c>
       <c r="M19" s="31" t="n">
         <v>15</v>
       </c>
       <c r="N19" s="31" t="n">
         <v>13</v>
       </c>
       <c r="O19" s="31" t="n">
         <v>16</v>
       </c>
       <c r="P19" s="31" t="n">
-        <v>151</v>
+        <v>12</v>
+      </c>
+      <c r="Q19" s="31" t="n">
+        <v>163</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20" s="31" t="n">
         <v>9</v>
       </c>
       <c r="C20" s="31" t="n">
         <v>14</v>
       </c>
       <c r="D20" s="31" t="n">
         <v>6</v>
       </c>
       <c r="E20" s="31" t="n">
         <v>6</v>
       </c>
       <c r="F20" s="31" t="n">
         <v>10</v>
       </c>
       <c r="G20" s="31" t="n">
         <v>10</v>
       </c>
       <c r="H20" s="31" t="n">
         <v>3</v>
       </c>
       <c r="I20" s="31" t="n">
         <v>7</v>
       </c>
       <c r="J20" s="31" t="n">
         <v>10</v>
       </c>
       <c r="K20" s="31" t="n">
         <v>6</v>
       </c>
       <c r="L20" s="31" t="n">
         <v>3</v>
       </c>
       <c r="M20" s="31" t="n">
         <v>7</v>
       </c>
       <c r="N20" s="31" t="n">
         <v>6</v>
       </c>
       <c r="O20" s="31" t="n">
         <v>10</v>
       </c>
       <c r="P20" s="31" t="n">
-        <v>107</v>
+        <v>13</v>
+      </c>
+      <c r="Q20" s="31" t="n">
+        <v>120</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B21" s="31" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C21" s="31" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D21" s="31" t="n">
         <v>8</v>
       </c>
       <c r="E21" s="31" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F21" s="31" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G21" s="31" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H21" s="31" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I21" s="31" t="n">
         <v>4</v>
       </c>
       <c r="J21" s="31" t="n">
         <v>7</v>
       </c>
       <c r="K21" s="31" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L21" s="31" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M21" s="31" t="n">
+        <v>9</v>
+      </c>
+      <c r="N21" s="31" t="n">
+        <v>14</v>
+      </c>
+      <c r="O21" s="31" t="n">
+        <v>16</v>
+      </c>
+      <c r="P21" s="31" t="n">
         <v>13</v>
       </c>
-      <c r="N21" s="31" t="n">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="Q21" s="31" t="n">
+        <v>119</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="31" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C22" s="31" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D22" s="31" t="n">
         <v>8</v>
       </c>
       <c r="E22" s="31" t="n">
+        <v>10</v>
+      </c>
+      <c r="F22" s="31" t="n">
+        <v>15</v>
+      </c>
+      <c r="G22" s="31" t="n">
+        <v>9</v>
+      </c>
+      <c r="H22" s="31" t="n">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
       <c r="I22" s="31" t="n">
         <v>4</v>
       </c>
       <c r="J22" s="31" t="n">
         <v>7</v>
       </c>
       <c r="K22" s="31" t="n">
+        <v>5</v>
+      </c>
+      <c r="L22" s="31" t="n">
+        <v>8</v>
+      </c>
+      <c r="M22" s="31" t="n">
+        <v>13</v>
+      </c>
+      <c r="N22" s="31" t="n">
         <v>7</v>
       </c>
-      <c r="L22" s="31" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="31" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="P22" s="31" t="n">
-        <v>106</v>
+        <v>10</v>
+      </c>
+      <c r="Q22" s="31" t="n">
+        <v>117</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23" s="31" t="n">
         <v>3</v>
       </c>
       <c r="C23" s="31" t="n">
         <v>5</v>
       </c>
       <c r="D23" s="31" t="n">
         <v>5</v>
       </c>
       <c r="E23" s="31" t="n">
         <v>1</v>
       </c>
       <c r="F23" s="31" t="n">
         <v>6</v>
       </c>
       <c r="G23" s="31" t="n">
         <v>7</v>
       </c>
       <c r="H23" s="31" t="n">
         <v>10</v>
       </c>
       <c r="I23" s="31" t="n">
         <v>3</v>
       </c>
       <c r="J23" s="31" t="n">
         <v>10</v>
       </c>
       <c r="K23" s="31" t="n">
         <v>14</v>
       </c>
       <c r="L23" s="31" t="n">
         <v>4</v>
       </c>
       <c r="M23" s="31" t="n">
         <v>5</v>
       </c>
       <c r="N23" s="31" t="n">
         <v>8</v>
       </c>
       <c r="O23" s="31" t="n">
         <v>4</v>
       </c>
       <c r="P23" s="31" t="n">
-        <v>85</v>
+        <v>11</v>
+      </c>
+      <c r="Q23" s="31" t="n">
+        <v>96</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24" s="31" t="n">
         <v>6</v>
       </c>
       <c r="C24" s="31" t="n">
         <v>4</v>
       </c>
       <c r="D24" s="31" t="n">
         <v>4</v>
       </c>
       <c r="E24" s="31" t="n">
         <v>2</v>
       </c>
       <c r="F24" s="31" t="n">
         <v>2</v>
       </c>
       <c r="G24" s="31" t="n">
         <v>6</v>
       </c>
       <c r="H24" s="31" t="n">
         <v>5</v>
       </c>
       <c r="I24" s="31" t="n">
         <v>6</v>
       </c>
       <c r="J24" s="31" t="n">
         <v>3</v>
       </c>
       <c r="K24" s="31" t="n">
         <v>3</v>
       </c>
       <c r="L24" s="31" t="n">
         <v>9</v>
       </c>
       <c r="M24" s="31" t="n">
         <v>7</v>
       </c>
       <c r="N24" s="31" t="n">
         <v>13</v>
       </c>
       <c r="O24" s="31" t="n">
         <v>10</v>
       </c>
       <c r="P24" s="31" t="n">
-        <v>80</v>
+        <v>12</v>
+      </c>
+      <c r="Q24" s="31" t="n">
+        <v>92</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" s="31" t="n">
         <v>2</v>
       </c>
       <c r="C25" s="31" t="n">
         <v>3</v>
       </c>
       <c r="D25" s="31" t="n">
         <v>2</v>
       </c>
       <c r="E25" s="31" t="n">
         <v>1</v>
       </c>
       <c r="F25" s="31" t="n">
         <v>8</v>
       </c>
       <c r="G25" s="31" t="n">
         <v>1</v>
       </c>
       <c r="H25" s="31" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="31" t="n">
         <v>3</v>
       </c>
       <c r="J25" s="31" t="n">
         <v>5</v>
       </c>
       <c r="K25" s="31" t="n">
         <v>7</v>
       </c>
       <c r="L25" s="31" t="n">
         <v>6</v>
       </c>
       <c r="M25" s="31" t="n">
         <v>8</v>
       </c>
       <c r="N25" s="31" t="n">
         <v>5</v>
       </c>
       <c r="O25" s="31" t="n">
         <v>3</v>
       </c>
       <c r="P25" s="31" t="n">
-        <v>54</v>
+        <v>3</v>
+      </c>
+      <c r="Q25" s="31" t="n">
+        <v>57</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" s="31" t="n">
         <v>2</v>
       </c>
       <c r="C26" s="31" t="n">
         <v>6</v>
       </c>
       <c r="D26" s="31" t="n">
         <v>3</v>
       </c>
       <c r="E26" s="31" t="n">
         <v>5</v>
       </c>
       <c r="F26" s="31" t="n">
         <v>1</v>
       </c>
       <c r="G26" s="31" t="n">
         <v>1</v>
       </c>
       <c r="H26" s="31" t="n">
         <v>3</v>
       </c>
       <c r="I26" s="31" t="n">
         <v>5</v>
       </c>
       <c r="J26" s="31" t="n">
         <v>2</v>
       </c>
       <c r="K26" s="31" t="n">
         <v>3</v>
       </c>
       <c r="L26" s="31" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="31" t="n">
         <v>2</v>
       </c>
       <c r="N26" s="31" t="n">
         <v>1</v>
       </c>
       <c r="O26" s="31" t="n">
         <v>3</v>
       </c>
       <c r="P26" s="31" t="n">
-        <v>37</v>
+        <v>8</v>
+      </c>
+      <c r="Q26" s="31" t="n">
+        <v>45</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="31" t="n">
         <v>4</v>
       </c>
       <c r="C27" s="31" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="31" t="n">
         <v>1</v>
       </c>
       <c r="E27" s="31" t="n">
         <v>2</v>
       </c>
       <c r="F27" s="31" t="n">
         <v>4</v>
       </c>
       <c r="G27" s="31" t="n">
         <v>9</v>
       </c>
       <c r="H27" s="31" t="n">
         <v>1</v>
       </c>
       <c r="I27" s="31" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="31" t="n">
         <v>4</v>
       </c>
       <c r="K27" s="31" t="n">
         <v>3</v>
       </c>
       <c r="L27" s="31" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="31" t="n">
         <v>4</v>
       </c>
       <c r="N27" s="31" t="n">
         <v>1</v>
       </c>
       <c r="O27" s="31" t="n">
         <v>2</v>
       </c>
       <c r="P27" s="31" t="n">
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="Q27" s="31" t="n">
+        <v>36</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="31" t="n">
         <v>4</v>
       </c>
       <c r="E28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="31" t="n">
         <v>2</v>
       </c>
       <c r="H28" s="31" t="n">
         <v>1</v>
       </c>
       <c r="I28" s="31" t="n">
         <v>1</v>
       </c>
       <c r="J28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="31" t="n">
         <v>3</v>
       </c>
       <c r="L28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="31" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="31" t="n">
         <v>2</v>
       </c>
       <c r="P28" s="31" t="n">
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="Q28" s="31" t="n">
+        <v>14</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" s="31" t="n">
         <v>1</v>
       </c>
       <c r="C29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="31" t="n">
         <v>2</v>
       </c>
       <c r="H29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="31" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="31" t="n">
         <v>2</v>
       </c>
       <c r="L29" s="31" t="n">
         <v>1</v>
       </c>
       <c r="M29" s="31" t="n">
         <v>1</v>
       </c>
       <c r="N29" s="31" t="n">
         <v>1</v>
       </c>
       <c r="O29" s="31" t="n">
         <v>1</v>
       </c>
       <c r="P29" s="31" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="31" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30" s="31" t="n">
         <v>1065</v>
       </c>
       <c r="C30" s="31" t="n">
         <v>1080</v>
       </c>
       <c r="D30" s="31" t="n">
         <v>1162</v>
       </c>
       <c r="E30" s="31" t="n">
         <v>1091</v>
       </c>
       <c r="F30" s="31" t="n">
         <v>1185</v>
       </c>
       <c r="G30" s="31" t="n">
         <v>1271</v>
       </c>
       <c r="H30" s="31" t="n">
         <v>1209</v>
       </c>
       <c r="I30" s="31" t="n">
         <v>1246</v>
       </c>
       <c r="J30" s="31" t="n">
         <v>1451</v>
       </c>
       <c r="K30" s="31" t="n">
         <v>1319</v>
       </c>
       <c r="L30" s="31" t="n">
         <v>1406</v>
       </c>
       <c r="M30" s="31" t="n">
         <v>1400</v>
       </c>
       <c r="N30" s="31" t="n">
         <v>1503</v>
       </c>
       <c r="O30" s="31" t="n">
         <v>1553</v>
       </c>
       <c r="P30" s="31" t="n">
-        <v>17941</v>
+        <v>1420</v>
+      </c>
+      <c r="Q30" s="31" t="n">
+        <v>19361</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="30"/>
       <c r="E31" s="30"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30"/>
       <c r="H31" s="30"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="30"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="30"/>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
+      <c r="Q31" s="30"/>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
+      <c r="Q32" s="30"/>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="30"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
       <c r="K33" s="30"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="30"/>
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
+      <c r="Q33" s="30"/>
     </row>
     <row r="34" ht="81" customHeight="1">
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
       <c r="N34" s="30"/>
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
+      <c r="Q34" s="30"/>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
     <row r="48" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
@@ -15158,49 +15709,49 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A35:P35"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A35:Q35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zghori</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>