--- v0 (2026-04-12)
+++ v1 (2026-10-09)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Konfessionen nach Gemeinde" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t xml:space="preserve">Konfessionen nach Gemeinde</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2024</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Andere</t>
   </si>
   <si>
     <t xml:space="preserve">Evangelisch-reformierte/ protestantische</t>
   </si>
   <si>
     <t xml:space="preserve">Römisch-katholische</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Baar</t>
   </si>
   <si>
     <t xml:space="preserve">Cham</t>
   </si>
   <si>
     <t xml:space="preserve">Hünenberg</t>
   </si>
@@ -70,54 +70,54 @@
   <si>
     <t xml:space="preserve">Neuheim</t>
   </si>
   <si>
     <t xml:space="preserve">Oberägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Risch</t>
   </si>
   <si>
     <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
     <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
     <t xml:space="preserve">Zug</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bestandsdaten, Aktualisiert am 27.08.2025 13:40</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bestandsdaten, Aktualisiert am 20.08.2026 09:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -637,247 +637,247 @@
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="7" t="n">
-        <v>12037</v>
+        <v>12742</v>
       </c>
       <c r="C5" s="7" t="n">
-        <v>2529</v>
+        <v>2496</v>
       </c>
       <c r="D5" s="7" t="n">
-        <v>10438</v>
+        <v>10281</v>
       </c>
       <c r="E5" s="7" t="n">
-        <v>25004</v>
+        <v>25519</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="7" t="n">
-        <v>9105</v>
+        <v>9431</v>
       </c>
       <c r="C6" s="7" t="n">
-        <v>2064</v>
+        <v>2041</v>
       </c>
       <c r="D6" s="7" t="n">
-        <v>7104</v>
+        <v>7046</v>
       </c>
       <c r="E6" s="7" t="n">
-        <v>18273</v>
+        <v>18518</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="n">
-        <v>3667</v>
+        <v>3786</v>
       </c>
       <c r="C7" s="7" t="n">
-        <v>1233</v>
+        <v>1205</v>
       </c>
       <c r="D7" s="7" t="n">
-        <v>4072</v>
+        <v>3994</v>
       </c>
       <c r="E7" s="7" t="n">
-        <v>8972</v>
+        <v>8985</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="n">
-        <v>1902</v>
+        <v>2047</v>
       </c>
       <c r="C8" s="7" t="n">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="D8" s="7" t="n">
-        <v>2332</v>
+        <v>2319</v>
       </c>
       <c r="E8" s="7" t="n">
-        <v>4700</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="n">
-        <v>1139</v>
+        <v>1168</v>
       </c>
       <c r="C9" s="7" t="n">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D9" s="7" t="n">
-        <v>1120</v>
+        <v>1096</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>2527</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="7" t="n">
-        <v>2881</v>
+        <v>3030</v>
       </c>
       <c r="C10" s="7" t="n">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="D10" s="7" t="n">
-        <v>3020</v>
+        <v>2969</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>6578</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="7" t="n">
-        <v>5643</v>
+        <v>5851</v>
       </c>
       <c r="C11" s="7" t="n">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="D11" s="7" t="n">
-        <v>4930</v>
+        <v>4889</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>11674</v>
+        <v>11830</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="7" t="n">
-        <v>4679</v>
+        <v>4864</v>
       </c>
       <c r="C12" s="7" t="n">
-        <v>1285</v>
+        <v>1251</v>
       </c>
       <c r="D12" s="7" t="n">
-        <v>4435</v>
+        <v>4334</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>10399</v>
+        <v>10449</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="7" t="n">
-        <v>3937</v>
+        <v>4057</v>
       </c>
       <c r="C13" s="7" t="n">
-        <v>1180</v>
+        <v>1162</v>
       </c>
       <c r="D13" s="7" t="n">
-        <v>4378</v>
+        <v>4308</v>
       </c>
       <c r="E13" s="7" t="n">
-        <v>9495</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="7" t="n">
-        <v>2022</v>
+        <v>2089</v>
       </c>
       <c r="C14" s="7" t="n">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="D14" s="7" t="n">
-        <v>1545</v>
+        <v>1510</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>3995</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="7" t="n">
-        <v>17901</v>
+        <v>18216</v>
       </c>
       <c r="C15" s="7" t="n">
-        <v>3315</v>
+        <v>3221</v>
       </c>
       <c r="D15" s="7" t="n">
-        <v>10906</v>
+        <v>10723</v>
       </c>
       <c r="E15" s="7" t="n">
-        <v>32122</v>
+        <v>32160</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7" t="n">
-        <v>64913</v>
+        <v>67281</v>
       </c>
       <c r="C16" s="7" t="n">
-        <v>14546</v>
+        <v>14268</v>
       </c>
       <c r="D16" s="7" t="n">
-        <v>54280</v>
+        <v>53469</v>
       </c>
       <c r="E16" s="7" t="n">
-        <v>133739</v>
+        <v>135018</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
     </row>
     <row r="18" ht="30" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
     </row>