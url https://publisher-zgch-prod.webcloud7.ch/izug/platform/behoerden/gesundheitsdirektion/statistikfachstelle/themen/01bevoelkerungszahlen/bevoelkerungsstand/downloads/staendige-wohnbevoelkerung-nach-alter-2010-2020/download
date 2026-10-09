--- v0 (2026-04-12)
+++ v1 (2026-10-09)
@@ -19,178 +19,185 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="1" state="visible" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="2010" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2020" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2019" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2018" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2017" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2015" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2014" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2013" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2012" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="2011" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2010" sheetId="16" state="visible" r:id="rId16"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t xml:space="preserve">Ständige Wohnbevölkerung nach Geschlecht und Alter</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2024</t>
+    <t xml:space="preserve">Kanton Zug, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Alter</t>
   </si>
   <si>
     <t xml:space="preserve">Mann</t>
   </si>
   <si>
     <t xml:space="preserve">Frau</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;5</t>
   </si>
   <si>
     <t xml:space="preserve">Bei Zellen mit weniger als 5 Beobachtungen werden zur Wahrung des Datenschutzes die genauen Zahlen nicht ausgewiesen.</t>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATPOP</t>
   </si>
   <si>
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2016</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2015</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2013</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2011</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug, 2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="16">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
+    <numFmt numFmtId="181" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -201,81 +208,81 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -350,181 +357,193 @@
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">114</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
-      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
-[...32 lines deleted...]
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -616,50 +635,84 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -685,85 +738,85 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -787,85 +840,85 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">113</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">112</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -1215,50 +1268,53 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1382,1542 +1438,3596 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="6" t="n">
-        <v>568</v>
+        <v>634</v>
       </c>
       <c r="C5" s="6" t="n">
-        <v>603</v>
+        <v>557</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>1171</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="n">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C6" s="6" t="n">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="D6" s="6" t="n">
-        <v>1197</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="6" t="n">
-        <v>652</v>
+        <v>608</v>
       </c>
       <c r="C7" s="6" t="n">
-        <v>613</v>
+        <v>598</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>1265</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="n">
-        <v>731</v>
+        <v>649</v>
       </c>
       <c r="C8" s="6" t="n">
-        <v>690</v>
+        <v>621</v>
       </c>
       <c r="D8" s="6" t="n">
-        <v>1421</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="6" t="n">
-        <v>658</v>
+        <v>728</v>
       </c>
       <c r="C9" s="6" t="n">
-        <v>620</v>
+        <v>696</v>
       </c>
       <c r="D9" s="6" t="n">
-        <v>1278</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="6" t="n">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="C10" s="6" t="n">
-        <v>679</v>
+        <v>623</v>
       </c>
       <c r="D10" s="6" t="n">
-        <v>1340</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="6" t="n">
-        <v>699</v>
+        <v>669</v>
       </c>
       <c r="C11" s="6" t="n">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="D11" s="6" t="n">
-        <v>1355</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="6" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="6" t="n">
-        <v>679</v>
+        <v>695</v>
       </c>
       <c r="C12" s="6" t="n">
-        <v>648</v>
+        <v>663</v>
       </c>
       <c r="D12" s="6" t="n">
-        <v>1327</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="6" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="6" t="n">
-        <v>733</v>
+        <v>682</v>
       </c>
       <c r="C13" s="6" t="n">
-        <v>706</v>
+        <v>647</v>
       </c>
       <c r="D13" s="6" t="n">
-        <v>1439</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="6" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="6" t="n">
-        <v>715</v>
+        <v>736</v>
       </c>
       <c r="C14" s="6" t="n">
-        <v>672</v>
+        <v>718</v>
       </c>
       <c r="D14" s="6" t="n">
-        <v>1387</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="6" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="6" t="n">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="C15" s="6" t="n">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="D15" s="6" t="n">
-        <v>1380</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="6" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="6" t="n">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="C16" s="6" t="n">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="D16" s="6" t="n">
-        <v>1373</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="6" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="6" t="n">
-        <v>682</v>
+        <v>710</v>
       </c>
       <c r="C17" s="6" t="n">
-        <v>641</v>
+        <v>680</v>
       </c>
       <c r="D17" s="6" t="n">
-        <v>1323</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="6" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="6" t="n">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="C18" s="6" t="n">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="D18" s="6" t="n">
-        <v>1322</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="6" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="6" t="n">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="C19" s="6" t="n">
-        <v>686</v>
+        <v>639</v>
       </c>
       <c r="D19" s="6" t="n">
-        <v>1398</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="6" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="6" t="n">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C20" s="6" t="n">
-        <v>667</v>
+        <v>692</v>
       </c>
       <c r="D20" s="6" t="n">
-        <v>1385</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="6" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="6" t="n">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="C21" s="6" t="n">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="D21" s="6" t="n">
-        <v>1389</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="6" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="6" t="n">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="C22" s="6" t="n">
-        <v>656</v>
+        <v>697</v>
       </c>
       <c r="D22" s="6" t="n">
-        <v>1343</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="6" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="6" t="n">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="C23" s="6" t="n">
-        <v>684</v>
+        <v>650</v>
       </c>
       <c r="D23" s="6" t="n">
-        <v>1412</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="6" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="6" t="n">
-        <v>622</v>
+        <v>732</v>
       </c>
       <c r="C24" s="6" t="n">
-        <v>611</v>
+        <v>670</v>
       </c>
       <c r="D24" s="6" t="n">
-        <v>1233</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="6" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="n">
-        <v>692</v>
+        <v>616</v>
       </c>
       <c r="C25" s="6" t="n">
-        <v>552</v>
+        <v>608</v>
       </c>
       <c r="D25" s="6" t="n">
-        <v>1244</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="6" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="6" t="n">
-        <v>650</v>
+        <v>683</v>
       </c>
       <c r="C26" s="6" t="n">
-        <v>614</v>
+        <v>553</v>
       </c>
       <c r="D26" s="6" t="n">
-        <v>1264</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="6" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="6" t="n">
-        <v>588</v>
+        <v>640</v>
       </c>
       <c r="C27" s="6" t="n">
-        <v>542</v>
+        <v>611</v>
       </c>
       <c r="D27" s="6" t="n">
-        <v>1130</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="6" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="6" t="n">
-        <v>644</v>
+        <v>585</v>
       </c>
       <c r="C28" s="6" t="n">
-        <v>587</v>
+        <v>552</v>
       </c>
       <c r="D28" s="6" t="n">
-        <v>1231</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="6" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="6" t="n">
         <v>649</v>
       </c>
       <c r="C29" s="6" t="n">
-        <v>629</v>
+        <v>575</v>
       </c>
       <c r="D29" s="6" t="n">
-        <v>1278</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="6" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="6" t="n">
-        <v>636</v>
+        <v>670</v>
       </c>
       <c r="C30" s="6" t="n">
-        <v>596</v>
+        <v>641</v>
       </c>
       <c r="D30" s="6" t="n">
-        <v>1232</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="6" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="6" t="n">
-        <v>683</v>
+        <v>661</v>
       </c>
       <c r="C31" s="6" t="n">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="D31" s="6" t="n">
-        <v>1288</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="6" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="6" t="n">
-        <v>749</v>
+        <v>685</v>
       </c>
       <c r="C32" s="6" t="n">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="D32" s="6" t="n">
-        <v>1406</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="6" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="6" t="n">
-        <v>723</v>
+        <v>774</v>
       </c>
       <c r="C33" s="6" t="n">
-        <v>698</v>
+        <v>668</v>
       </c>
       <c r="D33" s="6" t="n">
-        <v>1421</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="6" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="6" t="n">
-        <v>751</v>
+        <v>773</v>
       </c>
       <c r="C34" s="6" t="n">
-        <v>750</v>
+        <v>710</v>
       </c>
       <c r="D34" s="6" t="n">
-        <v>1501</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="6" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="6" t="n">
-        <v>844</v>
+        <v>791</v>
       </c>
       <c r="C35" s="6" t="n">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="D35" s="6" t="n">
-        <v>1619</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="6" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="6" t="n">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="C36" s="6" t="n">
-        <v>806</v>
+        <v>792</v>
       </c>
       <c r="D36" s="6" t="n">
-        <v>1691</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="6" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="6" t="n">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="C37" s="6" t="n">
-        <v>864</v>
+        <v>843</v>
       </c>
       <c r="D37" s="6" t="n">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="6" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="6" t="n">
-        <v>949</v>
+        <v>925</v>
       </c>
       <c r="C38" s="6" t="n">
-        <v>864</v>
+        <v>907</v>
       </c>
       <c r="D38" s="6" t="n">
-        <v>1813</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="6" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="6" t="n">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="C39" s="6" t="n">
-        <v>940</v>
+        <v>889</v>
       </c>
       <c r="D39" s="6" t="n">
-        <v>1924</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="6" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="6" t="n">
-        <v>1071</v>
+        <v>1026</v>
       </c>
       <c r="C40" s="6" t="n">
-        <v>970</v>
+        <v>942</v>
       </c>
       <c r="D40" s="6" t="n">
-        <v>2041</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="6" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="6" t="n">
-        <v>1015</v>
+        <v>1085</v>
       </c>
       <c r="C41" s="6" t="n">
-        <v>971</v>
+        <v>992</v>
       </c>
       <c r="D41" s="6" t="n">
-        <v>1986</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="6" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="6" t="n">
-        <v>1005</v>
+        <v>1033</v>
       </c>
       <c r="C42" s="6" t="n">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="D42" s="6" t="n">
-        <v>1996</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="6" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="6" t="n">
-        <v>1108</v>
+        <v>1028</v>
       </c>
       <c r="C43" s="6" t="n">
-        <v>1034</v>
+        <v>1004</v>
       </c>
       <c r="D43" s="6" t="n">
-        <v>2142</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="6" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="6" t="n">
-        <v>1032</v>
+        <v>1117</v>
       </c>
       <c r="C44" s="6" t="n">
-        <v>977</v>
+        <v>1047</v>
       </c>
       <c r="D44" s="6" t="n">
-        <v>2009</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="6" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="6" t="n">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="C45" s="6" t="n">
-        <v>987</v>
+        <v>973</v>
       </c>
       <c r="D45" s="6" t="n">
-        <v>2051</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="6" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="6" t="n">
-        <v>1031</v>
+        <v>1066</v>
       </c>
       <c r="C46" s="6" t="n">
-        <v>1019</v>
+        <v>1012</v>
       </c>
       <c r="D46" s="6" t="n">
-        <v>2050</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="6" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="6" t="n">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="C47" s="6" t="n">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="D47" s="6" t="n">
-        <v>2072</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="6" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="6" t="n">
-        <v>1002</v>
+        <v>1061</v>
       </c>
       <c r="C48" s="6" t="n">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="D48" s="6" t="n">
-        <v>2017</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="6" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="6" t="n">
-        <v>1080</v>
+        <v>1006</v>
       </c>
       <c r="C49" s="6" t="n">
-        <v>990</v>
+        <v>1019</v>
       </c>
       <c r="D49" s="6" t="n">
-        <v>2070</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="6" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="6" t="n">
-        <v>1046</v>
+        <v>1074</v>
       </c>
       <c r="C50" s="6" t="n">
-        <v>975</v>
+        <v>993</v>
       </c>
       <c r="D50" s="6" t="n">
-        <v>2021</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="6" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="6" t="n">
-        <v>1004</v>
+        <v>1055</v>
       </c>
       <c r="C51" s="6" t="n">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="D51" s="6" t="n">
-        <v>1954</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="6" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="6" t="n">
-        <v>965</v>
+        <v>1016</v>
       </c>
       <c r="C52" s="6" t="n">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="D52" s="6" t="n">
-        <v>1916</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="6" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="6" t="n">
-        <v>1014</v>
+        <v>973</v>
       </c>
       <c r="C53" s="6" t="n">
-        <v>982</v>
+        <v>959</v>
       </c>
       <c r="D53" s="6" t="n">
-        <v>1996</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="6" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="6" t="n">
-        <v>941</v>
+        <v>1022</v>
       </c>
       <c r="C54" s="6" t="n">
-        <v>924</v>
+        <v>996</v>
       </c>
       <c r="D54" s="6" t="n">
-        <v>1865</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="6" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="6" t="n">
-        <v>1018</v>
+        <v>942</v>
       </c>
       <c r="C55" s="6" t="n">
-        <v>974</v>
+        <v>930</v>
       </c>
       <c r="D55" s="6" t="n">
-        <v>1992</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="6" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="6" t="n">
-        <v>996</v>
+        <v>1023</v>
       </c>
       <c r="C56" s="6" t="n">
-        <v>1000</v>
+        <v>973</v>
       </c>
       <c r="D56" s="6" t="n">
         <v>1996</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="6" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="6" t="n">
-        <v>1036</v>
+        <v>1007</v>
       </c>
       <c r="C57" s="6" t="n">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="D57" s="6" t="n">
-        <v>2028</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="6" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="6" t="n">
-        <v>1093</v>
+        <v>1056</v>
       </c>
       <c r="C58" s="6" t="n">
-        <v>1029</v>
+        <v>994</v>
       </c>
       <c r="D58" s="6" t="n">
-        <v>2122</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="6" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="6" t="n">
-        <v>1055</v>
+        <v>1107</v>
       </c>
       <c r="C59" s="6" t="n">
-        <v>983</v>
+        <v>1017</v>
       </c>
       <c r="D59" s="6" t="n">
-        <v>2038</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="6" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="6" t="n">
-        <v>1129</v>
+        <v>1062</v>
       </c>
       <c r="C60" s="6" t="n">
-        <v>1056</v>
+        <v>977</v>
       </c>
       <c r="D60" s="6" t="n">
-        <v>2185</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="6" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="6" t="n">
-        <v>1136</v>
+        <v>1118</v>
       </c>
       <c r="C61" s="6" t="n">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="D61" s="6" t="n">
-        <v>2180</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="6" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="6" t="n">
-        <v>1097</v>
+        <v>1133</v>
       </c>
       <c r="C62" s="6" t="n">
-        <v>989</v>
+        <v>1042</v>
       </c>
       <c r="D62" s="6" t="n">
-        <v>2086</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="6" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="6" t="n">
-        <v>1169</v>
+        <v>1097</v>
       </c>
       <c r="C63" s="6" t="n">
-        <v>1018</v>
+        <v>979</v>
       </c>
       <c r="D63" s="6" t="n">
-        <v>2187</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="6" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="6" t="n">
-        <v>1128</v>
+        <v>1161</v>
       </c>
       <c r="C64" s="6" t="n">
-        <v>970</v>
+        <v>1002</v>
       </c>
       <c r="D64" s="6" t="n">
-        <v>2098</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="6" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="6" t="n">
-        <v>1089</v>
+        <v>1123</v>
       </c>
       <c r="C65" s="6" t="n">
-        <v>1017</v>
+        <v>964</v>
       </c>
       <c r="D65" s="6" t="n">
-        <v>2106</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="6" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="6" t="n">
-        <v>1006</v>
+        <v>1084</v>
       </c>
       <c r="C66" s="6" t="n">
-        <v>1018</v>
+        <v>1007</v>
       </c>
       <c r="D66" s="6" t="n">
-        <v>2024</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="6" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="6" t="n">
-        <v>966</v>
+        <v>1011</v>
       </c>
       <c r="C67" s="6" t="n">
-        <v>843</v>
+        <v>997</v>
       </c>
       <c r="D67" s="6" t="n">
-        <v>1809</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="6" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="6" t="n">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="C68" s="6" t="n">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D68" s="6" t="n">
-        <v>1777</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="6" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="6" t="n">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="C69" s="6" t="n">
-        <v>810</v>
+        <v>837</v>
       </c>
       <c r="D69" s="6" t="n">
-        <v>1722</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="6" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="6" t="n">
-        <v>804</v>
+        <v>877</v>
       </c>
       <c r="C70" s="6" t="n">
-        <v>776</v>
+        <v>800</v>
       </c>
       <c r="D70" s="6" t="n">
-        <v>1580</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="6" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="6" t="n">
-        <v>752</v>
+        <v>778</v>
       </c>
       <c r="C71" s="6" t="n">
-        <v>659</v>
+        <v>767</v>
       </c>
       <c r="D71" s="6" t="n">
-        <v>1411</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="6" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="6" t="n">
-        <v>684</v>
+        <v>742</v>
       </c>
       <c r="C72" s="6" t="n">
-        <v>700</v>
+        <v>648</v>
       </c>
       <c r="D72" s="6" t="n">
-        <v>1384</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="6" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="6" t="n">
-        <v>624</v>
+        <v>664</v>
       </c>
       <c r="C73" s="6" t="n">
-        <v>633</v>
+        <v>692</v>
       </c>
       <c r="D73" s="6" t="n">
-        <v>1257</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="6" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="6" t="n">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C74" s="6" t="n">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="D74" s="6" t="n">
-        <v>1236</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="6" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="6" t="n">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C75" s="6" t="n">
-        <v>640</v>
+        <v>606</v>
       </c>
       <c r="D75" s="6" t="n">
-        <v>1255</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="6" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="6" t="n">
-        <v>556</v>
+        <v>605</v>
       </c>
       <c r="C76" s="6" t="n">
-        <v>591</v>
+        <v>628</v>
       </c>
       <c r="D76" s="6" t="n">
-        <v>1147</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="6" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="6" t="n">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="C77" s="6" t="n">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="D77" s="6" t="n">
-        <v>1117</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="6" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="6" t="n">
         <v>511</v>
       </c>
       <c r="C78" s="6" t="n">
-        <v>536</v>
+        <v>582</v>
       </c>
       <c r="D78" s="6" t="n">
-        <v>1047</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="6" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="6" t="n">
-        <v>537</v>
+        <v>492</v>
       </c>
       <c r="C79" s="6" t="n">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="D79" s="6" t="n">
-        <v>1083</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="6" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="6" t="n">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="C80" s="6" t="n">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="D80" s="6" t="n">
-        <v>1036</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="6" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="6" t="n">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C81" s="6" t="n">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="D81" s="6" t="n">
-        <v>1014</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="6" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="6" t="n">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="C82" s="6" t="n">
-        <v>559</v>
+        <v>532</v>
       </c>
       <c r="D82" s="6" t="n">
-        <v>1025</v>
+        <v>991</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="6" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="6" t="n">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C83" s="6" t="n">
-        <v>513</v>
+        <v>554</v>
       </c>
       <c r="D83" s="6" t="n">
-        <v>965</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="6" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="6" t="n">
-        <v>469</v>
+        <v>437</v>
       </c>
       <c r="C84" s="6" t="n">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="D84" s="6" t="n">
-        <v>967</v>
+        <v>940</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="6" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="6" t="n">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="C85" s="6" t="n">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="D85" s="6" t="n">
-        <v>895</v>
+        <v>941</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="6" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="6" t="n">
-        <v>386</v>
+        <v>409</v>
       </c>
       <c r="C86" s="6" t="n">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="D86" s="6" t="n">
-        <v>830</v>
+        <v>866</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="6" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="6" t="n">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="C87" s="6" t="n">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="D87" s="6" t="n">
-        <v>752</v>
+        <v>803</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="6" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="6" t="n">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C88" s="6" t="n">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="D88" s="6" t="n">
-        <v>738</v>
+        <v>718</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="6" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="6" t="n">
-        <v>274</v>
+        <v>330</v>
       </c>
       <c r="C89" s="6" t="n">
-        <v>335</v>
+        <v>376</v>
       </c>
       <c r="D89" s="6" t="n">
-        <v>609</v>
+        <v>706</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="6" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="6" t="n">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C90" s="6" t="n">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D90" s="6" t="n">
-        <v>561</v>
+        <v>566</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="6" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="6" t="n">
-        <v>189</v>
+        <v>223</v>
       </c>
       <c r="C91" s="6" t="n">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D91" s="6" t="n">
-        <v>480</v>
+        <v>518</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="6" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="6" t="n">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="C92" s="6" t="n">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D92" s="6" t="n">
-        <v>415</v>
+        <v>451</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="6" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="6" t="n">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C93" s="6" t="n">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="D93" s="6" t="n">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="6" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="6" t="n">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C94" s="6" t="n">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="D94" s="6" t="n">
-        <v>349</v>
+        <v>337</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="6" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="6" t="n">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="C95" s="6" t="n">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="D95" s="6" t="n">
-        <v>270</v>
+        <v>309</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="6" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="6" t="n">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C96" s="6" t="n">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D96" s="6" t="n">
-        <v>210</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="6" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="6" t="n">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="C97" s="6" t="n">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="D97" s="6" t="n">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="6" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="6" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C98" s="6" t="n">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="D98" s="6" t="n">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="6" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="6" t="n">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C99" s="6" t="n">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D99" s="6" t="n">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="6" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="6" t="n">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C100" s="6" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D100" s="6" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="6" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="6" t="n">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C101" s="6" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D101" s="6" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="6" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C102" s="6" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D102" s="6" t="n">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="6" t="n">
         <v>98</v>
       </c>
       <c r="B103" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C103" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D103" s="6" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="6" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="6" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D104" s="6" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="6" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="6" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D105" s="6" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="6" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C106" s="6" t="s">
-        <v>6</v>
+      <c r="C106" s="6" t="n">
+        <v>5</v>
       </c>
       <c r="D106" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="6" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="6" t="n">
         <v>103</v>
       </c>
-      <c r="B108" s="6" t="s">
-        <v>6</v>
+      <c r="B108" s="6" t="n">
+        <v>0</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="6" t="n">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>104</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>6</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
-      <c r="A110" s="1"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A110" s="6" t="n">
+        <v>108</v>
+      </c>
+      <c r="B110" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="1"/>
       <c r="B111" s="1"/>
       <c r="C111" s="1"/>
       <c r="D111" s="1"/>
     </row>
-    <row r="112" ht="15" customHeight="1">
+    <row r="112" ht="30" customHeight="1">
       <c r="A112" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B112" s="1"/>
       <c r="C112" s="1"/>
       <c r="D112" s="1"/>
     </row>
     <row r="113" ht="15" customHeight="1">
-      <c r="A113" s="1"/>
+      <c r="A113" s="4" t="s">
+        <v>8</v>
+      </c>
       <c r="B113" s="1"/>
       <c r="C113" s="1"/>
       <c r="D113" s="1"/>
+    </row>
+    <row r="114" ht="15" customHeight="1">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+    </row>
+    <row r="115" ht="81" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1">
+      <c r="A116" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A116:H116"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="B5" s="34" t="n">
+        <v>698</v>
+      </c>
+      <c r="C5" s="34" t="n">
+        <v>669</v>
+      </c>
+      <c r="D5" s="34" t="n">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="34" t="n">
+        <v>679</v>
+      </c>
+      <c r="C6" s="34" t="n">
+        <v>629</v>
+      </c>
+      <c r="D6" s="34" t="n">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" s="34" t="n">
+        <v>695</v>
+      </c>
+      <c r="C7" s="34" t="n">
+        <v>628</v>
+      </c>
+      <c r="D7" s="34" t="n">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="B8" s="34" t="n">
+        <v>642</v>
+      </c>
+      <c r="C8" s="34" t="n">
+        <v>628</v>
+      </c>
+      <c r="D8" s="34" t="n">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" s="34" t="n">
+        <v>628</v>
+      </c>
+      <c r="C9" s="34" t="n">
+        <v>598</v>
+      </c>
+      <c r="D9" s="34" t="n">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" s="34" t="n">
+        <v>637</v>
+      </c>
+      <c r="C10" s="34" t="n">
+        <v>599</v>
+      </c>
+      <c r="D10" s="34" t="n">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" s="34" t="n">
+        <v>666</v>
+      </c>
+      <c r="C11" s="34" t="n">
+        <v>619</v>
+      </c>
+      <c r="D11" s="34" t="n">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="B12" s="34" t="n">
+        <v>643</v>
+      </c>
+      <c r="C12" s="34" t="n">
+        <v>617</v>
+      </c>
+      <c r="D12" s="34" t="n">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="34" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="34" t="n">
+        <v>615</v>
+      </c>
+      <c r="C13" s="34" t="n">
+        <v>623</v>
+      </c>
+      <c r="D13" s="34" t="n">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="B14" s="34" t="n">
+        <v>635</v>
+      </c>
+      <c r="C14" s="34" t="n">
+        <v>609</v>
+      </c>
+      <c r="D14" s="34" t="n">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="34" t="n">
+        <v>663</v>
+      </c>
+      <c r="C15" s="34" t="n">
+        <v>620</v>
+      </c>
+      <c r="D15" s="34" t="n">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="34" t="n">
+        <v>603</v>
+      </c>
+      <c r="C16" s="34" t="n">
+        <v>618</v>
+      </c>
+      <c r="D16" s="34" t="n">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="34" t="n">
+        <v>660</v>
+      </c>
+      <c r="C17" s="34" t="n">
+        <v>543</v>
+      </c>
+      <c r="D17" s="34" t="n">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="34" t="n">
+        <v>651</v>
+      </c>
+      <c r="C18" s="34" t="n">
+        <v>619</v>
+      </c>
+      <c r="D18" s="34" t="n">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="34" t="n">
+        <v>592</v>
+      </c>
+      <c r="C19" s="34" t="n">
+        <v>552</v>
+      </c>
+      <c r="D19" s="34" t="n">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" s="34" t="n">
+        <v>634</v>
+      </c>
+      <c r="C20" s="34" t="n">
+        <v>594</v>
+      </c>
+      <c r="D20" s="34" t="n">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="B21" s="34" t="n">
+        <v>664</v>
+      </c>
+      <c r="C21" s="34" t="n">
+        <v>656</v>
+      </c>
+      <c r="D21" s="34" t="n">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="34" t="n">
+        <v>17</v>
+      </c>
+      <c r="B22" s="34" t="n">
+        <v>639</v>
+      </c>
+      <c r="C22" s="34" t="n">
+        <v>580</v>
+      </c>
+      <c r="D22" s="34" t="n">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="B23" s="34" t="n">
+        <v>621</v>
+      </c>
+      <c r="C23" s="34" t="n">
+        <v>581</v>
+      </c>
+      <c r="D23" s="34" t="n">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="B24" s="34" t="n">
+        <v>664</v>
+      </c>
+      <c r="C24" s="34" t="n">
+        <v>602</v>
+      </c>
+      <c r="D24" s="34" t="n">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" s="34" t="n">
+        <v>647</v>
+      </c>
+      <c r="C25" s="34" t="n">
+        <v>596</v>
+      </c>
+      <c r="D25" s="34" t="n">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="B26" s="34" t="n">
+        <v>640</v>
+      </c>
+      <c r="C26" s="34" t="n">
+        <v>610</v>
+      </c>
+      <c r="D26" s="34" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="B27" s="34" t="n">
+        <v>663</v>
+      </c>
+      <c r="C27" s="34" t="n">
+        <v>623</v>
+      </c>
+      <c r="D27" s="34" t="n">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="B28" s="34" t="n">
+        <v>670</v>
+      </c>
+      <c r="C28" s="34" t="n">
+        <v>596</v>
+      </c>
+      <c r="D28" s="34" t="n">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="B29" s="34" t="n">
+        <v>670</v>
+      </c>
+      <c r="C29" s="34" t="n">
+        <v>678</v>
+      </c>
+      <c r="D29" s="34" t="n">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="34" t="n">
+        <v>733</v>
+      </c>
+      <c r="C30" s="34" t="n">
+        <v>690</v>
+      </c>
+      <c r="D30" s="34" t="n">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="34" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="34" t="n">
+        <v>751</v>
+      </c>
+      <c r="C31" s="34" t="n">
+        <v>704</v>
+      </c>
+      <c r="D31" s="34" t="n">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="34" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="34" t="n">
+        <v>821</v>
+      </c>
+      <c r="C32" s="34" t="n">
+        <v>726</v>
+      </c>
+      <c r="D32" s="34" t="n">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="34" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="34" t="n">
+        <v>805</v>
+      </c>
+      <c r="C33" s="34" t="n">
+        <v>758</v>
+      </c>
+      <c r="D33" s="34" t="n">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="34" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="34" t="n">
+        <v>788</v>
+      </c>
+      <c r="C34" s="34" t="n">
+        <v>834</v>
+      </c>
+      <c r="D34" s="34" t="n">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="34" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="34" t="n">
+        <v>895</v>
+      </c>
+      <c r="C35" s="34" t="n">
+        <v>871</v>
+      </c>
+      <c r="D35" s="34" t="n">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="34" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="34" t="n">
+        <v>844</v>
+      </c>
+      <c r="C36" s="34" t="n">
+        <v>821</v>
+      </c>
+      <c r="D36" s="34" t="n">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="34" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="34" t="n">
+        <v>898</v>
+      </c>
+      <c r="C37" s="34" t="n">
+        <v>874</v>
+      </c>
+      <c r="D37" s="34" t="n">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="34" t="n">
+        <v>912</v>
+      </c>
+      <c r="C38" s="34" t="n">
+        <v>879</v>
+      </c>
+      <c r="D38" s="34" t="n">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="34" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="34" t="n">
+        <v>910</v>
+      </c>
+      <c r="C39" s="34" t="n">
+        <v>908</v>
+      </c>
+      <c r="D39" s="34" t="n">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="34" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="34" t="n">
+        <v>956</v>
+      </c>
+      <c r="C40" s="34" t="n">
+        <v>921</v>
+      </c>
+      <c r="D40" s="34" t="n">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="34" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="34" t="n">
+        <v>936</v>
+      </c>
+      <c r="C41" s="34" t="n">
+        <v>888</v>
+      </c>
+      <c r="D41" s="34" t="n">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="34" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="34" t="n">
+        <v>912</v>
+      </c>
+      <c r="C42" s="34" t="n">
+        <v>867</v>
+      </c>
+      <c r="D42" s="34" t="n">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="34" t="n">
+        <v>38</v>
+      </c>
+      <c r="B43" s="34" t="n">
+        <v>894</v>
+      </c>
+      <c r="C43" s="34" t="n">
+        <v>865</v>
+      </c>
+      <c r="D43" s="34" t="n">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="34" t="n">
+        <v>39</v>
+      </c>
+      <c r="B44" s="34" t="n">
+        <v>877</v>
+      </c>
+      <c r="C44" s="34" t="n">
+        <v>898</v>
+      </c>
+      <c r="D44" s="34" t="n">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="34" t="n">
+        <v>40</v>
+      </c>
+      <c r="B45" s="34" t="n">
+        <v>955</v>
+      </c>
+      <c r="C45" s="34" t="n">
+        <v>940</v>
+      </c>
+      <c r="D45" s="34" t="n">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="34" t="n">
+        <v>41</v>
+      </c>
+      <c r="B46" s="34" t="n">
+        <v>848</v>
+      </c>
+      <c r="C46" s="34" t="n">
+        <v>897</v>
+      </c>
+      <c r="D46" s="34" t="n">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="34" t="n">
+        <v>42</v>
+      </c>
+      <c r="B47" s="34" t="n">
+        <v>952</v>
+      </c>
+      <c r="C47" s="34" t="n">
+        <v>949</v>
+      </c>
+      <c r="D47" s="34" t="n">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="34" t="n">
+        <v>43</v>
+      </c>
+      <c r="B48" s="34" t="n">
+        <v>961</v>
+      </c>
+      <c r="C48" s="34" t="n">
+        <v>964</v>
+      </c>
+      <c r="D48" s="34" t="n">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="34" t="n">
+        <v>44</v>
+      </c>
+      <c r="B49" s="34" t="n">
+        <v>1042</v>
+      </c>
+      <c r="C49" s="34" t="n">
+        <v>957</v>
+      </c>
+      <c r="D49" s="34" t="n">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="34" t="n">
+        <v>45</v>
+      </c>
+      <c r="B50" s="34" t="n">
+        <v>1083</v>
+      </c>
+      <c r="C50" s="34" t="n">
+        <v>1003</v>
+      </c>
+      <c r="D50" s="34" t="n">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="34" t="n">
+        <v>46</v>
+      </c>
+      <c r="B51" s="34" t="n">
+        <v>1046</v>
+      </c>
+      <c r="C51" s="34" t="n">
+        <v>973</v>
+      </c>
+      <c r="D51" s="34" t="n">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="34" t="n">
+        <v>47</v>
+      </c>
+      <c r="B52" s="34" t="n">
+        <v>1112</v>
+      </c>
+      <c r="C52" s="34" t="n">
+        <v>1053</v>
+      </c>
+      <c r="D52" s="34" t="n">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="34" t="n">
+        <v>48</v>
+      </c>
+      <c r="B53" s="34" t="n">
+        <v>1139</v>
+      </c>
+      <c r="C53" s="34" t="n">
+        <v>1020</v>
+      </c>
+      <c r="D53" s="34" t="n">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="34" t="n">
+        <v>49</v>
+      </c>
+      <c r="B54" s="34" t="n">
+        <v>1092</v>
+      </c>
+      <c r="C54" s="34" t="n">
+        <v>1008</v>
+      </c>
+      <c r="D54" s="34" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="34" t="n">
+        <v>50</v>
+      </c>
+      <c r="B55" s="34" t="n">
+        <v>1217</v>
+      </c>
+      <c r="C55" s="34" t="n">
+        <v>1005</v>
+      </c>
+      <c r="D55" s="34" t="n">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="34" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="34" t="n">
+        <v>1166</v>
+      </c>
+      <c r="C56" s="34" t="n">
+        <v>1010</v>
+      </c>
+      <c r="D56" s="34" t="n">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="34" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="34" t="n">
+        <v>1156</v>
+      </c>
+      <c r="C57" s="34" t="n">
+        <v>1060</v>
+      </c>
+      <c r="D57" s="34" t="n">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="34" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="34" t="n">
+        <v>1097</v>
+      </c>
+      <c r="C58" s="34" t="n">
+        <v>1065</v>
+      </c>
+      <c r="D58" s="34" t="n">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="34" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="34" t="n">
+        <v>1044</v>
+      </c>
+      <c r="C59" s="34" t="n">
+        <v>897</v>
+      </c>
+      <c r="D59" s="34" t="n">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="34" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="34" t="n">
+        <v>1014</v>
+      </c>
+      <c r="C60" s="34" t="n">
+        <v>904</v>
+      </c>
+      <c r="D60" s="34" t="n">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="34" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="34" t="n">
+        <v>984</v>
+      </c>
+      <c r="C61" s="34" t="n">
+        <v>908</v>
+      </c>
+      <c r="D61" s="34" t="n">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="34" t="n">
+        <v>57</v>
+      </c>
+      <c r="B62" s="34" t="n">
+        <v>914</v>
+      </c>
+      <c r="C62" s="34" t="n">
+        <v>857</v>
+      </c>
+      <c r="D62" s="34" t="n">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="34" t="n">
+        <v>58</v>
+      </c>
+      <c r="B63" s="34" t="n">
+        <v>898</v>
+      </c>
+      <c r="C63" s="34" t="n">
+        <v>740</v>
+      </c>
+      <c r="D63" s="34" t="n">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="34" t="n">
+        <v>59</v>
+      </c>
+      <c r="B64" s="34" t="n">
+        <v>842</v>
+      </c>
+      <c r="C64" s="34" t="n">
+        <v>773</v>
+      </c>
+      <c r="D64" s="34" t="n">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="34" t="n">
+        <v>60</v>
+      </c>
+      <c r="B65" s="34" t="n">
+        <v>740</v>
+      </c>
+      <c r="C65" s="34" t="n">
+        <v>712</v>
+      </c>
+      <c r="D65" s="34" t="n">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="34" t="n">
+        <v>61</v>
+      </c>
+      <c r="B66" s="34" t="n">
+        <v>765</v>
+      </c>
+      <c r="C66" s="34" t="n">
+        <v>680</v>
+      </c>
+      <c r="D66" s="34" t="n">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="34" t="n">
+        <v>62</v>
+      </c>
+      <c r="B67" s="34" t="n">
+        <v>740</v>
+      </c>
+      <c r="C67" s="34" t="n">
+        <v>708</v>
+      </c>
+      <c r="D67" s="34" t="n">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="34" t="n">
+        <v>63</v>
+      </c>
+      <c r="B68" s="34" t="n">
+        <v>675</v>
+      </c>
+      <c r="C68" s="34" t="n">
+        <v>676</v>
+      </c>
+      <c r="D68" s="34" t="n">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="34" t="n">
+        <v>64</v>
+      </c>
+      <c r="B69" s="34" t="n">
+        <v>638</v>
+      </c>
+      <c r="C69" s="34" t="n">
+        <v>668</v>
+      </c>
+      <c r="D69" s="34" t="n">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="34" t="n">
+        <v>65</v>
+      </c>
+      <c r="B70" s="34" t="n">
+        <v>598</v>
+      </c>
+      <c r="C70" s="34" t="n">
+        <v>582</v>
+      </c>
+      <c r="D70" s="34" t="n">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="34" t="n">
+        <v>66</v>
+      </c>
+      <c r="B71" s="34" t="n">
+        <v>629</v>
+      </c>
+      <c r="C71" s="34" t="n">
+        <v>597</v>
+      </c>
+      <c r="D71" s="34" t="n">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="34" t="n">
+        <v>67</v>
+      </c>
+      <c r="B72" s="34" t="n">
+        <v>604</v>
+      </c>
+      <c r="C72" s="34" t="n">
+        <v>594</v>
+      </c>
+      <c r="D72" s="34" t="n">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="34" t="n">
+        <v>68</v>
+      </c>
+      <c r="B73" s="34" t="n">
+        <v>543</v>
+      </c>
+      <c r="C73" s="34" t="n">
+        <v>596</v>
+      </c>
+      <c r="D73" s="34" t="n">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="34" t="n">
+        <v>69</v>
+      </c>
+      <c r="B74" s="34" t="n">
+        <v>568</v>
+      </c>
+      <c r="C74" s="34" t="n">
+        <v>638</v>
+      </c>
+      <c r="D74" s="34" t="n">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="34" t="n">
+        <v>70</v>
+      </c>
+      <c r="B75" s="34" t="n">
+        <v>572</v>
+      </c>
+      <c r="C75" s="34" t="n">
+        <v>594</v>
+      </c>
+      <c r="D75" s="34" t="n">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="34" t="n">
+        <v>71</v>
+      </c>
+      <c r="B76" s="34" t="n">
+        <v>563</v>
+      </c>
+      <c r="C76" s="34" t="n">
+        <v>568</v>
+      </c>
+      <c r="D76" s="34" t="n">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="34" t="n">
+        <v>72</v>
+      </c>
+      <c r="B77" s="34" t="n">
+        <v>536</v>
+      </c>
+      <c r="C77" s="34" t="n">
+        <v>547</v>
+      </c>
+      <c r="D77" s="34" t="n">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="34" t="n">
+        <v>73</v>
+      </c>
+      <c r="B78" s="34" t="n">
+        <v>489</v>
+      </c>
+      <c r="C78" s="34" t="n">
+        <v>512</v>
+      </c>
+      <c r="D78" s="34" t="n">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="34" t="n">
+        <v>74</v>
+      </c>
+      <c r="B79" s="34" t="n">
+        <v>455</v>
+      </c>
+      <c r="C79" s="34" t="n">
+        <v>483</v>
+      </c>
+      <c r="D79" s="34" t="n">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="34" t="n">
+        <v>75</v>
+      </c>
+      <c r="B80" s="34" t="n">
+        <v>498</v>
+      </c>
+      <c r="C80" s="34" t="n">
+        <v>480</v>
+      </c>
+      <c r="D80" s="34" t="n">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="34" t="n">
+        <v>76</v>
+      </c>
+      <c r="B81" s="34" t="n">
+        <v>407</v>
+      </c>
+      <c r="C81" s="34" t="n">
+        <v>443</v>
+      </c>
+      <c r="D81" s="34" t="n">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="34" t="n">
+        <v>77</v>
+      </c>
+      <c r="B82" s="34" t="n">
+        <v>369</v>
+      </c>
+      <c r="C82" s="34" t="n">
+        <v>422</v>
+      </c>
+      <c r="D82" s="34" t="n">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="34" t="n">
+        <v>78</v>
+      </c>
+      <c r="B83" s="34" t="n">
+        <v>324</v>
+      </c>
+      <c r="C83" s="34" t="n">
+        <v>411</v>
+      </c>
+      <c r="D83" s="34" t="n">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="34" t="n">
+        <v>79</v>
+      </c>
+      <c r="B84" s="34" t="n">
+        <v>273</v>
+      </c>
+      <c r="C84" s="34" t="n">
+        <v>398</v>
+      </c>
+      <c r="D84" s="34" t="n">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="34" t="n">
+        <v>80</v>
+      </c>
+      <c r="B85" s="34" t="n">
+        <v>274</v>
+      </c>
+      <c r="C85" s="34" t="n">
+        <v>376</v>
+      </c>
+      <c r="D85" s="34" t="n">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="34" t="n">
+        <v>81</v>
+      </c>
+      <c r="B86" s="34" t="n">
+        <v>282</v>
+      </c>
+      <c r="C86" s="34" t="n">
+        <v>345</v>
+      </c>
+      <c r="D86" s="34" t="n">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="34" t="n">
+        <v>82</v>
+      </c>
+      <c r="B87" s="34" t="n">
+        <v>238</v>
+      </c>
+      <c r="C87" s="34" t="n">
+        <v>333</v>
+      </c>
+      <c r="D87" s="34" t="n">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="34" t="n">
+        <v>83</v>
+      </c>
+      <c r="B88" s="34" t="n">
+        <v>182</v>
+      </c>
+      <c r="C88" s="34" t="n">
+        <v>320</v>
+      </c>
+      <c r="D88" s="34" t="n">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="34" t="n">
+        <v>84</v>
+      </c>
+      <c r="B89" s="34" t="n">
+        <v>172</v>
+      </c>
+      <c r="C89" s="34" t="n">
+        <v>253</v>
+      </c>
+      <c r="D89" s="34" t="n">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="34" t="n">
+        <v>85</v>
+      </c>
+      <c r="B90" s="34" t="n">
+        <v>177</v>
+      </c>
+      <c r="C90" s="34" t="n">
+        <v>232</v>
+      </c>
+      <c r="D90" s="34" t="n">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="34" t="n">
+        <v>86</v>
+      </c>
+      <c r="B91" s="34" t="n">
+        <v>148</v>
+      </c>
+      <c r="C91" s="34" t="n">
+        <v>246</v>
+      </c>
+      <c r="D91" s="34" t="n">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="34" t="n">
+        <v>87</v>
+      </c>
+      <c r="B92" s="34" t="n">
+        <v>109</v>
+      </c>
+      <c r="C92" s="34" t="n">
+        <v>222</v>
+      </c>
+      <c r="D92" s="34" t="n">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="34" t="n">
+        <v>88</v>
+      </c>
+      <c r="B93" s="34" t="n">
+        <v>103</v>
+      </c>
+      <c r="C93" s="34" t="n">
+        <v>186</v>
+      </c>
+      <c r="D93" s="34" t="n">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="34" t="n">
+        <v>89</v>
+      </c>
+      <c r="B94" s="34" t="n">
+        <v>89</v>
+      </c>
+      <c r="C94" s="34" t="n">
+        <v>150</v>
+      </c>
+      <c r="D94" s="34" t="n">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="34" t="n">
+        <v>90</v>
+      </c>
+      <c r="B95" s="34" t="n">
+        <v>67</v>
+      </c>
+      <c r="C95" s="34" t="n">
+        <v>120</v>
+      </c>
+      <c r="D95" s="34" t="n">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="34" t="n">
+        <v>91</v>
+      </c>
+      <c r="B96" s="34" t="n">
+        <v>43</v>
+      </c>
+      <c r="C96" s="34" t="n">
+        <v>101</v>
+      </c>
+      <c r="D96" s="34" t="n">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="34" t="n">
+        <v>92</v>
+      </c>
+      <c r="B97" s="34" t="n">
+        <v>33</v>
+      </c>
+      <c r="C97" s="34" t="n">
+        <v>86</v>
+      </c>
+      <c r="D97" s="34" t="n">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="34" t="n">
+        <v>93</v>
+      </c>
+      <c r="B98" s="34" t="n">
+        <v>38</v>
+      </c>
+      <c r="C98" s="34" t="n">
+        <v>68</v>
+      </c>
+      <c r="D98" s="34" t="n">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="34" t="n">
+        <v>94</v>
+      </c>
+      <c r="B99" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C99" s="34" t="n">
+        <v>42</v>
+      </c>
+      <c r="D99" s="34" t="n">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="34" t="n">
+        <v>95</v>
+      </c>
+      <c r="B100" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C100" s="34" t="n">
+        <v>27</v>
+      </c>
+      <c r="D100" s="34" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="34" t="n">
+        <v>96</v>
+      </c>
+      <c r="B101" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="34" t="n">
+        <v>26</v>
+      </c>
+      <c r="D101" s="34" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="34" t="n">
+        <v>97</v>
+      </c>
+      <c r="B102" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="D102" s="34" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="34" t="n">
+        <v>98</v>
+      </c>
+      <c r="B103" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="D103" s="34" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="34" t="n">
+        <v>99</v>
+      </c>
+      <c r="B104" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="34" t="n">
+        <v>8</v>
+      </c>
+      <c r="D104" s="34" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="34" t="n">
+        <v>100</v>
+      </c>
+      <c r="B105" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="D105" s="34" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="34" t="n">
+        <v>101</v>
+      </c>
+      <c r="B106" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="C106" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="34" t="n">
+        <v>102</v>
+      </c>
+      <c r="B107" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="34" t="n">
+        <v>103</v>
+      </c>
+      <c r="B108" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="34" t="n">
+        <v>105</v>
+      </c>
+      <c r="B109" s="34" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="32"/>
+      <c r="B110" s="32"/>
+      <c r="C110" s="32"/>
+      <c r="D110" s="32"/>
+    </row>
+    <row r="111" ht="30" customHeight="1">
+      <c r="A111" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="32"/>
+      <c r="C111" s="32"/>
+      <c r="D111" s="32"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" s="32"/>
+      <c r="C112" s="32"/>
+      <c r="D112" s="32"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="32"/>
+      <c r="B113" s="32"/>
+      <c r="C113" s="32"/>
+      <c r="D113" s="32"/>
     </row>
     <row r="114" ht="81" customHeight="1"/>
     <row r="115" ht="15" customHeight="1">
       <c r="A115" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
     <row r="133" ht="15" customHeight="1"/>
@@ -3280,51 +5390,51 @@
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A111:H111"/>
     <mergeCell ref="A112:H112"/>
     <mergeCell ref="A115:H115"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
@@ -3400,1551 +5510,1551 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="60" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="34" t="n">
+      <c r="A5" s="37" t="n">
         <v>0</v>
       </c>
-      <c r="B5" s="34" t="n">
+      <c r="B5" s="37" t="n">
         <v>682</v>
       </c>
-      <c r="C5" s="34" t="n">
+      <c r="C5" s="37" t="n">
         <v>616</v>
       </c>
-      <c r="D5" s="34" t="n">
+      <c r="D5" s="37" t="n">
         <v>1298</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="34" t="n">
+      <c r="A6" s="37" t="n">
         <v>1</v>
       </c>
-      <c r="B6" s="34" t="n">
+      <c r="B6" s="37" t="n">
         <v>685</v>
       </c>
-      <c r="C6" s="34" t="n">
+      <c r="C6" s="37" t="n">
         <v>634</v>
       </c>
-      <c r="D6" s="34" t="n">
+      <c r="D6" s="37" t="n">
         <v>1319</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="34" t="n">
+      <c r="A7" s="37" t="n">
         <v>2</v>
       </c>
-      <c r="B7" s="34" t="n">
+      <c r="B7" s="37" t="n">
         <v>654</v>
       </c>
-      <c r="C7" s="34" t="n">
+      <c r="C7" s="37" t="n">
         <v>622</v>
       </c>
-      <c r="D7" s="34" t="n">
+      <c r="D7" s="37" t="n">
         <v>1276</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="34" t="n">
+      <c r="A8" s="37" t="n">
         <v>3</v>
       </c>
-      <c r="B8" s="34" t="n">
+      <c r="B8" s="37" t="n">
         <v>636</v>
       </c>
-      <c r="C8" s="34" t="n">
+      <c r="C8" s="37" t="n">
         <v>595</v>
       </c>
-      <c r="D8" s="34" t="n">
+      <c r="D8" s="37" t="n">
         <v>1231</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="34" t="n">
+      <c r="A9" s="37" t="n">
         <v>4</v>
       </c>
-      <c r="B9" s="34" t="n">
+      <c r="B9" s="37" t="n">
         <v>632</v>
       </c>
-      <c r="C9" s="34" t="n">
+      <c r="C9" s="37" t="n">
         <v>594</v>
       </c>
-      <c r="D9" s="34" t="n">
+      <c r="D9" s="37" t="n">
         <v>1226</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="34" t="n">
+      <c r="A10" s="37" t="n">
         <v>5</v>
       </c>
-      <c r="B10" s="34" t="n">
+      <c r="B10" s="37" t="n">
         <v>660</v>
       </c>
-      <c r="C10" s="34" t="n">
+      <c r="C10" s="37" t="n">
         <v>601</v>
       </c>
-      <c r="D10" s="34" t="n">
+      <c r="D10" s="37" t="n">
         <v>1261</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="34" t="n">
+      <c r="A11" s="37" t="n">
         <v>6</v>
       </c>
-      <c r="B11" s="34" t="n">
+      <c r="B11" s="37" t="n">
         <v>646</v>
       </c>
-      <c r="C11" s="34" t="n">
+      <c r="C11" s="37" t="n">
         <v>610</v>
       </c>
-      <c r="D11" s="34" t="n">
+      <c r="D11" s="37" t="n">
         <v>1256</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="34" t="n">
+      <c r="A12" s="37" t="n">
         <v>7</v>
       </c>
-      <c r="B12" s="34" t="n">
+      <c r="B12" s="37" t="n">
         <v>599</v>
       </c>
-      <c r="C12" s="34" t="n">
+      <c r="C12" s="37" t="n">
         <v>610</v>
       </c>
-      <c r="D12" s="34" t="n">
+      <c r="D12" s="37" t="n">
         <v>1209</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="34" t="n">
+      <c r="A13" s="37" t="n">
         <v>8</v>
       </c>
-      <c r="B13" s="34" t="n">
+      <c r="B13" s="37" t="n">
         <v>630</v>
       </c>
-      <c r="C13" s="34" t="n">
+      <c r="C13" s="37" t="n">
         <v>609</v>
       </c>
-      <c r="D13" s="34" t="n">
+      <c r="D13" s="37" t="n">
         <v>1239</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="34" t="n">
+      <c r="A14" s="37" t="n">
         <v>9</v>
       </c>
-      <c r="B14" s="34" t="n">
+      <c r="B14" s="37" t="n">
         <v>640</v>
       </c>
-      <c r="C14" s="34" t="n">
+      <c r="C14" s="37" t="n">
         <v>610</v>
       </c>
-      <c r="D14" s="34" t="n">
+      <c r="D14" s="37" t="n">
         <v>1250</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="34" t="n">
+      <c r="A15" s="37" t="n">
         <v>10</v>
       </c>
-      <c r="B15" s="34" t="n">
+      <c r="B15" s="37" t="n">
         <v>583</v>
       </c>
-      <c r="C15" s="34" t="n">
+      <c r="C15" s="37" t="n">
         <v>613</v>
       </c>
-      <c r="D15" s="34" t="n">
+      <c r="D15" s="37" t="n">
         <v>1196</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="34" t="n">
+      <c r="A16" s="37" t="n">
         <v>11</v>
       </c>
-      <c r="B16" s="34" t="n">
+      <c r="B16" s="37" t="n">
         <v>658</v>
       </c>
-      <c r="C16" s="34" t="n">
+      <c r="C16" s="37" t="n">
         <v>544</v>
       </c>
-      <c r="D16" s="34" t="n">
+      <c r="D16" s="37" t="n">
         <v>1202</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
-      <c r="A17" s="34" t="n">
+      <c r="A17" s="37" t="n">
         <v>12</v>
       </c>
-      <c r="B17" s="34" t="n">
+      <c r="B17" s="37" t="n">
         <v>641</v>
       </c>
-      <c r="C17" s="34" t="n">
+      <c r="C17" s="37" t="n">
         <v>613</v>
       </c>
-      <c r="D17" s="34" t="n">
+      <c r="D17" s="37" t="n">
         <v>1254</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="34" t="n">
+      <c r="A18" s="37" t="n">
         <v>13</v>
       </c>
-      <c r="B18" s="34" t="n">
+      <c r="B18" s="37" t="n">
         <v>576</v>
       </c>
-      <c r="C18" s="34" t="n">
+      <c r="C18" s="37" t="n">
         <v>540</v>
       </c>
-      <c r="D18" s="34" t="n">
+      <c r="D18" s="37" t="n">
         <v>1116</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="34" t="n">
+      <c r="A19" s="37" t="n">
         <v>14</v>
       </c>
-      <c r="B19" s="34" t="n">
+      <c r="B19" s="37" t="n">
         <v>624</v>
       </c>
-      <c r="C19" s="34" t="n">
+      <c r="C19" s="37" t="n">
         <v>578</v>
       </c>
-      <c r="D19" s="34" t="n">
+      <c r="D19" s="37" t="n">
         <v>1202</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="34" t="n">
+      <c r="A20" s="37" t="n">
         <v>15</v>
       </c>
-      <c r="B20" s="34" t="n">
+      <c r="B20" s="37" t="n">
         <v>657</v>
       </c>
-      <c r="C20" s="34" t="n">
+      <c r="C20" s="37" t="n">
         <v>641</v>
       </c>
-      <c r="D20" s="34" t="n">
+      <c r="D20" s="37" t="n">
         <v>1298</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="34" t="n">
+      <c r="A21" s="37" t="n">
         <v>16</v>
       </c>
-      <c r="B21" s="34" t="n">
+      <c r="B21" s="37" t="n">
         <v>621</v>
       </c>
-      <c r="C21" s="34" t="n">
+      <c r="C21" s="37" t="n">
         <v>572</v>
       </c>
-      <c r="D21" s="34" t="n">
+      <c r="D21" s="37" t="n">
         <v>1193</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
-      <c r="A22" s="34" t="n">
+      <c r="A22" s="37" t="n">
         <v>17</v>
       </c>
-      <c r="B22" s="34" t="n">
+      <c r="B22" s="37" t="n">
         <v>616</v>
       </c>
-      <c r="C22" s="34" t="n">
+      <c r="C22" s="37" t="n">
         <v>591</v>
       </c>
-      <c r="D22" s="34" t="n">
+      <c r="D22" s="37" t="n">
         <v>1207</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
-      <c r="A23" s="34" t="n">
+      <c r="A23" s="37" t="n">
         <v>18</v>
       </c>
-      <c r="B23" s="34" t="n">
+      <c r="B23" s="37" t="n">
         <v>645</v>
       </c>
-      <c r="C23" s="34" t="n">
+      <c r="C23" s="37" t="n">
         <v>602</v>
       </c>
-      <c r="D23" s="34" t="n">
+      <c r="D23" s="37" t="n">
         <v>1247</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
-      <c r="A24" s="34" t="n">
+      <c r="A24" s="37" t="n">
         <v>19</v>
       </c>
-      <c r="B24" s="34" t="n">
+      <c r="B24" s="37" t="n">
         <v>639</v>
       </c>
-      <c r="C24" s="34" t="n">
+      <c r="C24" s="37" t="n">
         <v>591</v>
       </c>
-      <c r="D24" s="34" t="n">
+      <c r="D24" s="37" t="n">
         <v>1230</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
-      <c r="A25" s="34" t="n">
+      <c r="A25" s="37" t="n">
         <v>20</v>
       </c>
-      <c r="B25" s="34" t="n">
+      <c r="B25" s="37" t="n">
         <v>628</v>
       </c>
-      <c r="C25" s="34" t="n">
+      <c r="C25" s="37" t="n">
         <v>602</v>
       </c>
-      <c r="D25" s="34" t="n">
+      <c r="D25" s="37" t="n">
         <v>1230</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
-      <c r="A26" s="34" t="n">
+      <c r="A26" s="37" t="n">
         <v>21</v>
       </c>
-      <c r="B26" s="34" t="n">
+      <c r="B26" s="37" t="n">
         <v>648</v>
       </c>
-      <c r="C26" s="34" t="n">
+      <c r="C26" s="37" t="n">
         <v>630</v>
       </c>
-      <c r="D26" s="34" t="n">
+      <c r="D26" s="37" t="n">
         <v>1278</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
-      <c r="A27" s="34" t="n">
+      <c r="A27" s="37" t="n">
         <v>22</v>
       </c>
-      <c r="B27" s="34" t="n">
+      <c r="B27" s="37" t="n">
         <v>637</v>
       </c>
-      <c r="C27" s="34" t="n">
+      <c r="C27" s="37" t="n">
         <v>603</v>
       </c>
-      <c r="D27" s="34" t="n">
+      <c r="D27" s="37" t="n">
         <v>1240</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
-      <c r="A28" s="34" t="n">
+      <c r="A28" s="37" t="n">
         <v>23</v>
       </c>
-      <c r="B28" s="34" t="n">
+      <c r="B28" s="37" t="n">
         <v>653</v>
       </c>
-      <c r="C28" s="34" t="n">
+      <c r="C28" s="37" t="n">
         <v>666</v>
       </c>
-      <c r="D28" s="34" t="n">
+      <c r="D28" s="37" t="n">
         <v>1319</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
-      <c r="A29" s="34" t="n">
+      <c r="A29" s="37" t="n">
         <v>24</v>
       </c>
-      <c r="B29" s="34" t="n">
+      <c r="B29" s="37" t="n">
         <v>710</v>
       </c>
-      <c r="C29" s="34" t="n">
+      <c r="C29" s="37" t="n">
         <v>691</v>
       </c>
-      <c r="D29" s="34" t="n">
+      <c r="D29" s="37" t="n">
         <v>1401</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
-      <c r="A30" s="34" t="n">
+      <c r="A30" s="37" t="n">
         <v>25</v>
       </c>
-      <c r="B30" s="34" t="n">
+      <c r="B30" s="37" t="n">
         <v>727</v>
       </c>
-      <c r="C30" s="34" t="n">
+      <c r="C30" s="37" t="n">
         <v>671</v>
       </c>
-      <c r="D30" s="34" t="n">
+      <c r="D30" s="37" t="n">
         <v>1398</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
-      <c r="A31" s="34" t="n">
+      <c r="A31" s="37" t="n">
         <v>26</v>
       </c>
-      <c r="B31" s="34" t="n">
+      <c r="B31" s="37" t="n">
         <v>770</v>
       </c>
-      <c r="C31" s="34" t="n">
+      <c r="C31" s="37" t="n">
         <v>697</v>
       </c>
-      <c r="D31" s="34" t="n">
+      <c r="D31" s="37" t="n">
         <v>1467</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
-      <c r="A32" s="34" t="n">
+      <c r="A32" s="37" t="n">
         <v>27</v>
       </c>
-      <c r="B32" s="34" t="n">
+      <c r="B32" s="37" t="n">
         <v>785</v>
       </c>
-      <c r="C32" s="34" t="n">
+      <c r="C32" s="37" t="n">
         <v>733</v>
       </c>
-      <c r="D32" s="34" t="n">
+      <c r="D32" s="37" t="n">
         <v>1518</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
-      <c r="A33" s="34" t="n">
+      <c r="A33" s="37" t="n">
         <v>28</v>
       </c>
-      <c r="B33" s="34" t="n">
+      <c r="B33" s="37" t="n">
         <v>757</v>
       </c>
-      <c r="C33" s="34" t="n">
+      <c r="C33" s="37" t="n">
         <v>787</v>
       </c>
-      <c r="D33" s="34" t="n">
+      <c r="D33" s="37" t="n">
         <v>1544</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
-      <c r="A34" s="34" t="n">
+      <c r="A34" s="37" t="n">
         <v>29</v>
       </c>
-      <c r="B34" s="34" t="n">
+      <c r="B34" s="37" t="n">
         <v>888</v>
       </c>
-      <c r="C34" s="34" t="n">
+      <c r="C34" s="37" t="n">
         <v>813</v>
       </c>
-      <c r="D34" s="34" t="n">
+      <c r="D34" s="37" t="n">
         <v>1701</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
-      <c r="A35" s="34" t="n">
+      <c r="A35" s="37" t="n">
         <v>30</v>
       </c>
-      <c r="B35" s="34" t="n">
+      <c r="B35" s="37" t="n">
         <v>838</v>
       </c>
-      <c r="C35" s="34" t="n">
+      <c r="C35" s="37" t="n">
         <v>814</v>
       </c>
-      <c r="D35" s="34" t="n">
+      <c r="D35" s="37" t="n">
         <v>1652</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
-      <c r="A36" s="34" t="n">
+      <c r="A36" s="37" t="n">
         <v>31</v>
       </c>
-      <c r="B36" s="34" t="n">
+      <c r="B36" s="37" t="n">
         <v>865</v>
       </c>
-      <c r="C36" s="34" t="n">
+      <c r="C36" s="37" t="n">
         <v>847</v>
       </c>
-      <c r="D36" s="34" t="n">
+      <c r="D36" s="37" t="n">
         <v>1712</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
-      <c r="A37" s="34" t="n">
+      <c r="A37" s="37" t="n">
         <v>32</v>
       </c>
-      <c r="B37" s="34" t="n">
+      <c r="B37" s="37" t="n">
         <v>866</v>
       </c>
-      <c r="C37" s="34" t="n">
+      <c r="C37" s="37" t="n">
         <v>844</v>
       </c>
-      <c r="D37" s="34" t="n">
+      <c r="D37" s="37" t="n">
         <v>1710</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
-      <c r="A38" s="34" t="n">
+      <c r="A38" s="37" t="n">
         <v>33</v>
       </c>
-      <c r="B38" s="34" t="n">
+      <c r="B38" s="37" t="n">
         <v>906</v>
       </c>
-      <c r="C38" s="34" t="n">
+      <c r="C38" s="37" t="n">
         <v>872</v>
       </c>
-      <c r="D38" s="34" t="n">
+      <c r="D38" s="37" t="n">
         <v>1778</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
-      <c r="A39" s="34" t="n">
+      <c r="A39" s="37" t="n">
         <v>34</v>
       </c>
-      <c r="B39" s="34" t="n">
+      <c r="B39" s="37" t="n">
         <v>904</v>
       </c>
-      <c r="C39" s="34" t="n">
+      <c r="C39" s="37" t="n">
         <v>891</v>
       </c>
-      <c r="D39" s="34" t="n">
+      <c r="D39" s="37" t="n">
         <v>1795</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
-      <c r="A40" s="34" t="n">
+      <c r="A40" s="37" t="n">
         <v>35</v>
       </c>
-      <c r="B40" s="34" t="n">
+      <c r="B40" s="37" t="n">
         <v>928</v>
       </c>
-      <c r="C40" s="34" t="n">
+      <c r="C40" s="37" t="n">
         <v>864</v>
       </c>
-      <c r="D40" s="34" t="n">
+      <c r="D40" s="37" t="n">
         <v>1792</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
-      <c r="A41" s="34" t="n">
+      <c r="A41" s="37" t="n">
         <v>36</v>
       </c>
-      <c r="B41" s="34" t="n">
+      <c r="B41" s="37" t="n">
         <v>895</v>
       </c>
-      <c r="C41" s="34" t="n">
+      <c r="C41" s="37" t="n">
         <v>859</v>
       </c>
-      <c r="D41" s="34" t="n">
+      <c r="D41" s="37" t="n">
         <v>1754</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
-      <c r="A42" s="34" t="n">
+      <c r="A42" s="37" t="n">
         <v>37</v>
       </c>
-      <c r="B42" s="34" t="n">
+      <c r="B42" s="37" t="n">
         <v>896</v>
       </c>
-      <c r="C42" s="34" t="n">
+      <c r="C42" s="37" t="n">
         <v>843</v>
       </c>
-      <c r="D42" s="34" t="n">
+      <c r="D42" s="37" t="n">
         <v>1739</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
-      <c r="A43" s="34" t="n">
+      <c r="A43" s="37" t="n">
         <v>38</v>
       </c>
-      <c r="B43" s="34" t="n">
+      <c r="B43" s="37" t="n">
         <v>862</v>
       </c>
-      <c r="C43" s="34" t="n">
+      <c r="C43" s="37" t="n">
         <v>892</v>
       </c>
-      <c r="D43" s="34" t="n">
+      <c r="D43" s="37" t="n">
         <v>1754</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
-      <c r="A44" s="34" t="n">
+      <c r="A44" s="37" t="n">
         <v>39</v>
       </c>
-      <c r="B44" s="34" t="n">
+      <c r="B44" s="37" t="n">
         <v>945</v>
       </c>
-      <c r="C44" s="34" t="n">
+      <c r="C44" s="37" t="n">
         <v>925</v>
       </c>
-      <c r="D44" s="34" t="n">
+      <c r="D44" s="37" t="n">
         <v>1870</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
-      <c r="A45" s="34" t="n">
+      <c r="A45" s="37" t="n">
         <v>40</v>
       </c>
-      <c r="B45" s="34" t="n">
+      <c r="B45" s="37" t="n">
         <v>851</v>
       </c>
-      <c r="C45" s="34" t="n">
+      <c r="C45" s="37" t="n">
         <v>895</v>
       </c>
-      <c r="D45" s="34" t="n">
+      <c r="D45" s="37" t="n">
         <v>1746</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
-      <c r="A46" s="34" t="n">
+      <c r="A46" s="37" t="n">
         <v>41</v>
       </c>
-      <c r="B46" s="34" t="n">
+      <c r="B46" s="37" t="n">
         <v>944</v>
       </c>
-      <c r="C46" s="34" t="n">
+      <c r="C46" s="37" t="n">
         <v>943</v>
       </c>
-      <c r="D46" s="34" t="n">
+      <c r="D46" s="37" t="n">
         <v>1887</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
-      <c r="A47" s="34" t="n">
+      <c r="A47" s="37" t="n">
         <v>42</v>
       </c>
-      <c r="B47" s="34" t="n">
+      <c r="B47" s="37" t="n">
         <v>952</v>
       </c>
-      <c r="C47" s="34" t="n">
+      <c r="C47" s="37" t="n">
         <v>940</v>
       </c>
-      <c r="D47" s="34" t="n">
+      <c r="D47" s="37" t="n">
         <v>1892</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
-      <c r="A48" s="34" t="n">
+      <c r="A48" s="37" t="n">
         <v>43</v>
       </c>
-      <c r="B48" s="34" t="n">
+      <c r="B48" s="37" t="n">
         <v>1016</v>
       </c>
-      <c r="C48" s="34" t="n">
+      <c r="C48" s="37" t="n">
         <v>946</v>
       </c>
-      <c r="D48" s="34" t="n">
+      <c r="D48" s="37" t="n">
         <v>1962</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
-      <c r="A49" s="34" t="n">
+      <c r="A49" s="37" t="n">
         <v>44</v>
       </c>
-      <c r="B49" s="34" t="n">
+      <c r="B49" s="37" t="n">
         <v>1068</v>
       </c>
-      <c r="C49" s="34" t="n">
+      <c r="C49" s="37" t="n">
         <v>1002</v>
       </c>
-      <c r="D49" s="34" t="n">
+      <c r="D49" s="37" t="n">
         <v>2070</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
-      <c r="A50" s="34" t="n">
+      <c r="A50" s="37" t="n">
         <v>45</v>
       </c>
-      <c r="B50" s="34" t="n">
+      <c r="B50" s="37" t="n">
         <v>1032</v>
       </c>
-      <c r="C50" s="34" t="n">
+      <c r="C50" s="37" t="n">
         <v>959</v>
       </c>
-      <c r="D50" s="34" t="n">
+      <c r="D50" s="37" t="n">
         <v>1991</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
-      <c r="A51" s="34" t="n">
+      <c r="A51" s="37" t="n">
         <v>46</v>
       </c>
-      <c r="B51" s="34" t="n">
+      <c r="B51" s="37" t="n">
         <v>1115</v>
       </c>
-      <c r="C51" s="34" t="n">
+      <c r="C51" s="37" t="n">
         <v>1064</v>
       </c>
-      <c r="D51" s="34" t="n">
+      <c r="D51" s="37" t="n">
         <v>2179</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
-      <c r="A52" s="34" t="n">
+      <c r="A52" s="37" t="n">
         <v>47</v>
       </c>
-      <c r="B52" s="34" t="n">
+      <c r="B52" s="37" t="n">
         <v>1121</v>
       </c>
-      <c r="C52" s="34" t="n">
+      <c r="C52" s="37" t="n">
         <v>1012</v>
       </c>
-      <c r="D52" s="34" t="n">
+      <c r="D52" s="37" t="n">
         <v>2133</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
-      <c r="A53" s="34" t="n">
+      <c r="A53" s="37" t="n">
         <v>48</v>
       </c>
-      <c r="B53" s="34" t="n">
+      <c r="B53" s="37" t="n">
         <v>1076</v>
       </c>
-      <c r="C53" s="34" t="n">
+      <c r="C53" s="37" t="n">
         <v>998</v>
       </c>
-      <c r="D53" s="34" t="n">
+      <c r="D53" s="37" t="n">
         <v>2074</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
-      <c r="A54" s="34" t="n">
+      <c r="A54" s="37" t="n">
         <v>49</v>
       </c>
-      <c r="B54" s="34" t="n">
+      <c r="B54" s="37" t="n">
         <v>1212</v>
       </c>
-      <c r="C54" s="34" t="n">
+      <c r="C54" s="37" t="n">
         <v>1008</v>
       </c>
-      <c r="D54" s="34" t="n">
+      <c r="D54" s="37" t="n">
         <v>2220</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
-      <c r="A55" s="34" t="n">
+      <c r="A55" s="37" t="n">
         <v>50</v>
       </c>
-      <c r="B55" s="34" t="n">
+      <c r="B55" s="37" t="n">
         <v>1161</v>
       </c>
-      <c r="C55" s="34" t="n">
+      <c r="C55" s="37" t="n">
         <v>1011</v>
       </c>
-      <c r="D55" s="34" t="n">
+      <c r="D55" s="37" t="n">
         <v>2172</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
-      <c r="A56" s="34" t="n">
+      <c r="A56" s="37" t="n">
         <v>51</v>
       </c>
-      <c r="B56" s="34" t="n">
+      <c r="B56" s="37" t="n">
         <v>1150</v>
       </c>
-      <c r="C56" s="34" t="n">
+      <c r="C56" s="37" t="n">
         <v>1058</v>
       </c>
-      <c r="D56" s="34" t="n">
+      <c r="D56" s="37" t="n">
         <v>2208</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
-      <c r="A57" s="34" t="n">
+      <c r="A57" s="37" t="n">
         <v>52</v>
       </c>
-      <c r="B57" s="34" t="n">
+      <c r="B57" s="37" t="n">
         <v>1082</v>
       </c>
-      <c r="C57" s="34" t="n">
+      <c r="C57" s="37" t="n">
         <v>1063</v>
       </c>
-      <c r="D57" s="34" t="n">
+      <c r="D57" s="37" t="n">
         <v>2145</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
-      <c r="A58" s="34" t="n">
+      <c r="A58" s="37" t="n">
         <v>53</v>
       </c>
-      <c r="B58" s="34" t="n">
+      <c r="B58" s="37" t="n">
         <v>1038</v>
       </c>
-      <c r="C58" s="34" t="n">
+      <c r="C58" s="37" t="n">
         <v>906</v>
       </c>
-      <c r="D58" s="34" t="n">
+      <c r="D58" s="37" t="n">
         <v>1944</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
-      <c r="A59" s="34" t="n">
+      <c r="A59" s="37" t="n">
         <v>54</v>
       </c>
-      <c r="B59" s="34" t="n">
+      <c r="B59" s="37" t="n">
         <v>1017</v>
       </c>
-      <c r="C59" s="34" t="n">
+      <c r="C59" s="37" t="n">
         <v>912</v>
       </c>
-      <c r="D59" s="34" t="n">
+      <c r="D59" s="37" t="n">
         <v>1929</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
-      <c r="A60" s="34" t="n">
+      <c r="A60" s="37" t="n">
         <v>55</v>
       </c>
-      <c r="B60" s="34" t="n">
+      <c r="B60" s="37" t="n">
         <v>981</v>
       </c>
-      <c r="C60" s="34" t="n">
+      <c r="C60" s="37" t="n">
         <v>908</v>
       </c>
-      <c r="D60" s="34" t="n">
+      <c r="D60" s="37" t="n">
         <v>1889</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
-      <c r="A61" s="34" t="n">
+      <c r="A61" s="37" t="n">
         <v>56</v>
       </c>
-      <c r="B61" s="34" t="n">
+      <c r="B61" s="37" t="n">
         <v>925</v>
       </c>
-      <c r="C61" s="34" t="n">
+      <c r="C61" s="37" t="n">
         <v>868</v>
       </c>
-      <c r="D61" s="34" t="n">
+      <c r="D61" s="37" t="n">
         <v>1793</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
-      <c r="A62" s="34" t="n">
+      <c r="A62" s="37" t="n">
         <v>57</v>
       </c>
-      <c r="B62" s="34" t="n">
+      <c r="B62" s="37" t="n">
         <v>911</v>
       </c>
-      <c r="C62" s="34" t="n">
+      <c r="C62" s="37" t="n">
         <v>744</v>
       </c>
-      <c r="D62" s="34" t="n">
+      <c r="D62" s="37" t="n">
         <v>1655</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
-      <c r="A63" s="34" t="n">
+      <c r="A63" s="37" t="n">
         <v>58</v>
       </c>
-      <c r="B63" s="34" t="n">
+      <c r="B63" s="37" t="n">
         <v>849</v>
       </c>
-      <c r="C63" s="34" t="n">
+      <c r="C63" s="37" t="n">
         <v>771</v>
       </c>
-      <c r="D63" s="34" t="n">
+      <c r="D63" s="37" t="n">
         <v>1620</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
-      <c r="A64" s="34" t="n">
+      <c r="A64" s="37" t="n">
         <v>59</v>
       </c>
-      <c r="B64" s="34" t="n">
+      <c r="B64" s="37" t="n">
         <v>757</v>
       </c>
-      <c r="C64" s="34" t="n">
+      <c r="C64" s="37" t="n">
         <v>716</v>
       </c>
-      <c r="D64" s="34" t="n">
+      <c r="D64" s="37" t="n">
         <v>1473</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
-      <c r="A65" s="34" t="n">
+      <c r="A65" s="37" t="n">
         <v>60</v>
       </c>
-      <c r="B65" s="34" t="n">
+      <c r="B65" s="37" t="n">
         <v>782</v>
       </c>
-      <c r="C65" s="34" t="n">
+      <c r="C65" s="37" t="n">
         <v>684</v>
       </c>
-      <c r="D65" s="34" t="n">
+      <c r="D65" s="37" t="n">
         <v>1466</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
-      <c r="A66" s="34" t="n">
+      <c r="A66" s="37" t="n">
         <v>61</v>
       </c>
-      <c r="B66" s="34" t="n">
+      <c r="B66" s="37" t="n">
         <v>742</v>
       </c>
-      <c r="C66" s="34" t="n">
+      <c r="C66" s="37" t="n">
         <v>705</v>
       </c>
-      <c r="D66" s="34" t="n">
+      <c r="D66" s="37" t="n">
         <v>1447</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
-      <c r="A67" s="34" t="n">
+      <c r="A67" s="37" t="n">
         <v>62</v>
       </c>
-      <c r="B67" s="34" t="n">
+      <c r="B67" s="37" t="n">
         <v>677</v>
       </c>
-      <c r="C67" s="34" t="n">
+      <c r="C67" s="37" t="n">
         <v>675</v>
       </c>
-      <c r="D67" s="34" t="n">
+      <c r="D67" s="37" t="n">
         <v>1352</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
-      <c r="A68" s="34" t="n">
+      <c r="A68" s="37" t="n">
         <v>63</v>
       </c>
-      <c r="B68" s="34" t="n">
+      <c r="B68" s="37" t="n">
         <v>652</v>
       </c>
-      <c r="C68" s="34" t="n">
+      <c r="C68" s="37" t="n">
         <v>673</v>
       </c>
-      <c r="D68" s="34" t="n">
+      <c r="D68" s="37" t="n">
         <v>1325</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
-      <c r="A69" s="34" t="n">
+      <c r="A69" s="37" t="n">
         <v>64</v>
       </c>
-      <c r="B69" s="34" t="n">
+      <c r="B69" s="37" t="n">
         <v>617</v>
       </c>
-      <c r="C69" s="34" t="n">
+      <c r="C69" s="37" t="n">
         <v>591</v>
       </c>
-      <c r="D69" s="34" t="n">
+      <c r="D69" s="37" t="n">
         <v>1208</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
-      <c r="A70" s="34" t="n">
+      <c r="A70" s="37" t="n">
         <v>65</v>
       </c>
-      <c r="B70" s="34" t="n">
+      <c r="B70" s="37" t="n">
         <v>652</v>
       </c>
-      <c r="C70" s="34" t="n">
+      <c r="C70" s="37" t="n">
         <v>600</v>
       </c>
-      <c r="D70" s="34" t="n">
+      <c r="D70" s="37" t="n">
         <v>1252</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
-      <c r="A71" s="34" t="n">
+      <c r="A71" s="37" t="n">
         <v>66</v>
       </c>
-      <c r="B71" s="34" t="n">
+      <c r="B71" s="37" t="n">
         <v>604</v>
       </c>
-      <c r="C71" s="34" t="n">
+      <c r="C71" s="37" t="n">
         <v>608</v>
       </c>
-      <c r="D71" s="34" t="n">
+      <c r="D71" s="37" t="n">
         <v>1212</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
-      <c r="A72" s="34" t="n">
+      <c r="A72" s="37" t="n">
         <v>67</v>
       </c>
-      <c r="B72" s="34" t="n">
+      <c r="B72" s="37" t="n">
         <v>559</v>
       </c>
-      <c r="C72" s="34" t="n">
+      <c r="C72" s="37" t="n">
         <v>604</v>
       </c>
-      <c r="D72" s="34" t="n">
+      <c r="D72" s="37" t="n">
         <v>1163</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
-      <c r="A73" s="34" t="n">
+      <c r="A73" s="37" t="n">
         <v>68</v>
       </c>
-      <c r="B73" s="34" t="n">
+      <c r="B73" s="37" t="n">
         <v>580</v>
       </c>
-      <c r="C73" s="34" t="n">
+      <c r="C73" s="37" t="n">
         <v>643</v>
       </c>
-      <c r="D73" s="34" t="n">
+      <c r="D73" s="37" t="n">
         <v>1223</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
-      <c r="A74" s="34" t="n">
+      <c r="A74" s="37" t="n">
         <v>69</v>
       </c>
-      <c r="B74" s="34" t="n">
+      <c r="B74" s="37" t="n">
         <v>575</v>
       </c>
-      <c r="C74" s="34" t="n">
+      <c r="C74" s="37" t="n">
         <v>602</v>
       </c>
-      <c r="D74" s="34" t="n">
+      <c r="D74" s="37" t="n">
         <v>1177</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
-      <c r="A75" s="34" t="n">
+      <c r="A75" s="37" t="n">
         <v>70</v>
       </c>
-      <c r="B75" s="34" t="n">
+      <c r="B75" s="37" t="n">
         <v>572</v>
       </c>
-      <c r="C75" s="34" t="n">
+      <c r="C75" s="37" t="n">
         <v>571</v>
       </c>
-      <c r="D75" s="34" t="n">
+      <c r="D75" s="37" t="n">
         <v>1143</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
-      <c r="A76" s="34" t="n">
+      <c r="A76" s="37" t="n">
         <v>71</v>
       </c>
-      <c r="B76" s="34" t="n">
+      <c r="B76" s="37" t="n">
         <v>549</v>
       </c>
-      <c r="C76" s="34" t="n">
+      <c r="C76" s="37" t="n">
         <v>555</v>
       </c>
-      <c r="D76" s="34" t="n">
+      <c r="D76" s="37" t="n">
         <v>1104</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
-      <c r="A77" s="34" t="n">
+      <c r="A77" s="37" t="n">
         <v>72</v>
       </c>
-      <c r="B77" s="34" t="n">
+      <c r="B77" s="37" t="n">
         <v>499</v>
       </c>
-      <c r="C77" s="34" t="n">
+      <c r="C77" s="37" t="n">
         <v>512</v>
       </c>
-      <c r="D77" s="34" t="n">
+      <c r="D77" s="37" t="n">
         <v>1011</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
-      <c r="A78" s="34" t="n">
+      <c r="A78" s="37" t="n">
         <v>73</v>
       </c>
-      <c r="B78" s="34" t="n">
+      <c r="B78" s="37" t="n">
         <v>468</v>
       </c>
-      <c r="C78" s="34" t="n">
+      <c r="C78" s="37" t="n">
         <v>491</v>
       </c>
-      <c r="D78" s="34" t="n">
+      <c r="D78" s="37" t="n">
         <v>959</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
-      <c r="A79" s="34" t="n">
+      <c r="A79" s="37" t="n">
         <v>74</v>
       </c>
-      <c r="B79" s="34" t="n">
+      <c r="B79" s="37" t="n">
         <v>506</v>
       </c>
-      <c r="C79" s="34" t="n">
+      <c r="C79" s="37" t="n">
         <v>491</v>
       </c>
-      <c r="D79" s="34" t="n">
+      <c r="D79" s="37" t="n">
         <v>997</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
-      <c r="A80" s="34" t="n">
+      <c r="A80" s="37" t="n">
         <v>75</v>
       </c>
-      <c r="B80" s="34" t="n">
+      <c r="B80" s="37" t="n">
         <v>411</v>
       </c>
-      <c r="C80" s="34" t="n">
+      <c r="C80" s="37" t="n">
         <v>450</v>
       </c>
-      <c r="D80" s="34" t="n">
+      <c r="D80" s="37" t="n">
         <v>861</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
-      <c r="A81" s="34" t="n">
+      <c r="A81" s="37" t="n">
         <v>76</v>
       </c>
-      <c r="B81" s="34" t="n">
+      <c r="B81" s="37" t="n">
         <v>384</v>
       </c>
-      <c r="C81" s="34" t="n">
+      <c r="C81" s="37" t="n">
         <v>430</v>
       </c>
-      <c r="D81" s="34" t="n">
+      <c r="D81" s="37" t="n">
         <v>814</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
-      <c r="A82" s="34" t="n">
+      <c r="A82" s="37" t="n">
         <v>77</v>
       </c>
-      <c r="B82" s="34" t="n">
+      <c r="B82" s="37" t="n">
         <v>339</v>
       </c>
-      <c r="C82" s="34" t="n">
+      <c r="C82" s="37" t="n">
         <v>420</v>
       </c>
-      <c r="D82" s="34" t="n">
+      <c r="D82" s="37" t="n">
         <v>759</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
-      <c r="A83" s="34" t="n">
+      <c r="A83" s="37" t="n">
         <v>78</v>
       </c>
-      <c r="B83" s="34" t="n">
+      <c r="B83" s="37" t="n">
         <v>278</v>
       </c>
-      <c r="C83" s="34" t="n">
+      <c r="C83" s="37" t="n">
         <v>408</v>
       </c>
-      <c r="D83" s="34" t="n">
+      <c r="D83" s="37" t="n">
         <v>686</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
-      <c r="A84" s="34" t="n">
+      <c r="A84" s="37" t="n">
         <v>79</v>
       </c>
-      <c r="B84" s="34" t="n">
+      <c r="B84" s="37" t="n">
         <v>294</v>
       </c>
-      <c r="C84" s="34" t="n">
+      <c r="C84" s="37" t="n">
         <v>384</v>
       </c>
-      <c r="D84" s="34" t="n">
+      <c r="D84" s="37" t="n">
         <v>678</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
-      <c r="A85" s="34" t="n">
+      <c r="A85" s="37" t="n">
         <v>80</v>
       </c>
-      <c r="B85" s="34" t="n">
+      <c r="B85" s="37" t="n">
         <v>294</v>
       </c>
-      <c r="C85" s="34" t="n">
+      <c r="C85" s="37" t="n">
         <v>364</v>
       </c>
-      <c r="D85" s="34" t="n">
+      <c r="D85" s="37" t="n">
         <v>658</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
-      <c r="A86" s="34" t="n">
+      <c r="A86" s="37" t="n">
         <v>81</v>
       </c>
-      <c r="B86" s="34" t="n">
+      <c r="B86" s="37" t="n">
         <v>253</v>
       </c>
-      <c r="C86" s="34" t="n">
+      <c r="C86" s="37" t="n">
         <v>345</v>
       </c>
-      <c r="D86" s="34" t="n">
+      <c r="D86" s="37" t="n">
         <v>598</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
-      <c r="A87" s="34" t="n">
+      <c r="A87" s="37" t="n">
         <v>82</v>
       </c>
-      <c r="B87" s="34" t="n">
+      <c r="B87" s="37" t="n">
         <v>188</v>
       </c>
-      <c r="C87" s="34" t="n">
+      <c r="C87" s="37" t="n">
         <v>334</v>
       </c>
-      <c r="D87" s="34" t="n">
+      <c r="D87" s="37" t="n">
         <v>522</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
-      <c r="A88" s="34" t="n">
+      <c r="A88" s="37" t="n">
         <v>83</v>
       </c>
-      <c r="B88" s="34" t="n">
+      <c r="B88" s="37" t="n">
         <v>182</v>
       </c>
-      <c r="C88" s="34" t="n">
+      <c r="C88" s="37" t="n">
         <v>267</v>
       </c>
-      <c r="D88" s="34" t="n">
+      <c r="D88" s="37" t="n">
         <v>449</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
-      <c r="A89" s="34" t="n">
+      <c r="A89" s="37" t="n">
         <v>84</v>
       </c>
-      <c r="B89" s="34" t="n">
+      <c r="B89" s="37" t="n">
         <v>193</v>
       </c>
-      <c r="C89" s="34" t="n">
+      <c r="C89" s="37" t="n">
         <v>248</v>
       </c>
-      <c r="D89" s="34" t="n">
+      <c r="D89" s="37" t="n">
         <v>441</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
-      <c r="A90" s="34" t="n">
+      <c r="A90" s="37" t="n">
         <v>85</v>
       </c>
-      <c r="B90" s="34" t="n">
+      <c r="B90" s="37" t="n">
         <v>166</v>
       </c>
-      <c r="C90" s="34" t="n">
+      <c r="C90" s="37" t="n">
         <v>262</v>
       </c>
-      <c r="D90" s="34" t="n">
+      <c r="D90" s="37" t="n">
         <v>428</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
-      <c r="A91" s="34" t="n">
+      <c r="A91" s="37" t="n">
         <v>86</v>
       </c>
-      <c r="B91" s="34" t="n">
+      <c r="B91" s="37" t="n">
         <v>125</v>
       </c>
-      <c r="C91" s="34" t="n">
+      <c r="C91" s="37" t="n">
         <v>239</v>
       </c>
-      <c r="D91" s="34" t="n">
+      <c r="D91" s="37" t="n">
         <v>364</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
-      <c r="A92" s="34" t="n">
+      <c r="A92" s="37" t="n">
         <v>87</v>
       </c>
-      <c r="B92" s="34" t="n">
+      <c r="B92" s="37" t="n">
         <v>114</v>
       </c>
-      <c r="C92" s="34" t="n">
+      <c r="C92" s="37" t="n">
         <v>208</v>
       </c>
-      <c r="D92" s="34" t="n">
+      <c r="D92" s="37" t="n">
         <v>322</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
-      <c r="A93" s="34" t="n">
+      <c r="A93" s="37" t="n">
         <v>88</v>
       </c>
-      <c r="B93" s="34" t="n">
+      <c r="B93" s="37" t="n">
         <v>93</v>
       </c>
-      <c r="C93" s="34" t="n">
+      <c r="C93" s="37" t="n">
         <v>170</v>
       </c>
-      <c r="D93" s="34" t="n">
+      <c r="D93" s="37" t="n">
         <v>263</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
-      <c r="A94" s="34" t="n">
+      <c r="A94" s="37" t="n">
         <v>89</v>
       </c>
-      <c r="B94" s="34" t="n">
+      <c r="B94" s="37" t="n">
         <v>77</v>
       </c>
-      <c r="C94" s="34" t="n">
+      <c r="C94" s="37" t="n">
         <v>137</v>
       </c>
-      <c r="D94" s="34" t="n">
+      <c r="D94" s="37" t="n">
         <v>214</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
-      <c r="A95" s="34" t="n">
+      <c r="A95" s="37" t="n">
         <v>90</v>
       </c>
-      <c r="B95" s="34" t="n">
+      <c r="B95" s="37" t="n">
         <v>54</v>
       </c>
-      <c r="C95" s="34" t="n">
+      <c r="C95" s="37" t="n">
         <v>125</v>
       </c>
-      <c r="D95" s="34" t="n">
+      <c r="D95" s="37" t="n">
         <v>179</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
-      <c r="A96" s="34" t="n">
+      <c r="A96" s="37" t="n">
         <v>91</v>
       </c>
-      <c r="B96" s="34" t="n">
+      <c r="B96" s="37" t="n">
         <v>43</v>
       </c>
-      <c r="C96" s="34" t="n">
+      <c r="C96" s="37" t="n">
         <v>97</v>
       </c>
-      <c r="D96" s="34" t="n">
+      <c r="D96" s="37" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
-      <c r="A97" s="34" t="n">
+      <c r="A97" s="37" t="n">
         <v>92</v>
       </c>
-      <c r="B97" s="34" t="n">
+      <c r="B97" s="37" t="n">
         <v>49</v>
       </c>
-      <c r="C97" s="34" t="n">
+      <c r="C97" s="37" t="n">
         <v>84</v>
       </c>
-      <c r="D97" s="34" t="n">
+      <c r="D97" s="37" t="n">
         <v>133</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
-      <c r="A98" s="34" t="n">
+      <c r="A98" s="37" t="n">
         <v>93</v>
       </c>
-      <c r="B98" s="34" t="n">
+      <c r="B98" s="37" t="n">
         <v>14</v>
       </c>
-      <c r="C98" s="34" t="n">
+      <c r="C98" s="37" t="n">
         <v>55</v>
       </c>
-      <c r="D98" s="34" t="n">
+      <c r="D98" s="37" t="n">
         <v>69</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
-      <c r="A99" s="34" t="n">
+      <c r="A99" s="37" t="n">
         <v>94</v>
       </c>
-      <c r="B99" s="34" t="n">
+      <c r="B99" s="37" t="n">
         <v>14</v>
       </c>
-      <c r="C99" s="34" t="n">
+      <c r="C99" s="37" t="n">
         <v>38</v>
       </c>
-      <c r="D99" s="34" t="n">
+      <c r="D99" s="37" t="n">
         <v>52</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
-      <c r="A100" s="34" t="n">
+      <c r="A100" s="37" t="n">
         <v>95</v>
       </c>
-      <c r="B100" s="34" t="n">
+      <c r="B100" s="37" t="n">
         <v>6</v>
       </c>
-      <c r="C100" s="34" t="n">
+      <c r="C100" s="37" t="n">
         <v>37</v>
       </c>
-      <c r="D100" s="34" t="n">
+      <c r="D100" s="37" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
-      <c r="A101" s="34" t="n">
+      <c r="A101" s="37" t="n">
         <v>96</v>
       </c>
-      <c r="B101" s="34" t="s">
+      <c r="B101" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C101" s="34" t="n">
+      <c r="C101" s="37" t="n">
         <v>19</v>
       </c>
-      <c r="D101" s="34" t="n">
+      <c r="D101" s="37" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
-      <c r="A102" s="34" t="n">
+      <c r="A102" s="37" t="n">
         <v>97</v>
       </c>
-      <c r="B102" s="34" t="n">
+      <c r="B102" s="37" t="n">
         <v>5</v>
       </c>
-      <c r="C102" s="34" t="n">
+      <c r="C102" s="37" t="n">
         <v>16</v>
       </c>
-      <c r="D102" s="34" t="n">
+      <c r="D102" s="37" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
-      <c r="A103" s="34" t="n">
+      <c r="A103" s="37" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="34" t="s">
+      <c r="B103" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C103" s="34" t="n">
+      <c r="C103" s="37" t="n">
         <v>14</v>
       </c>
-      <c r="D103" s="34" t="n">
+      <c r="D103" s="37" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
-      <c r="A104" s="34" t="n">
+      <c r="A104" s="37" t="n">
         <v>99</v>
       </c>
-      <c r="B104" s="34" t="s">
+      <c r="B104" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C104" s="34" t="n">
+      <c r="C104" s="37" t="n">
         <v>8</v>
       </c>
-      <c r="D104" s="34" t="n">
+      <c r="D104" s="37" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
-      <c r="A105" s="34" t="n">
+      <c r="A105" s="37" t="n">
         <v>100</v>
       </c>
-      <c r="B105" s="34" t="n">
+      <c r="B105" s="37" t="n">
         <v>0</v>
       </c>
-      <c r="C105" s="34" t="s">
+      <c r="C105" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="34" t="s">
+      <c r="D105" s="37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
-      <c r="A106" s="34" t="n">
+      <c r="A106" s="37" t="n">
         <v>101</v>
       </c>
-      <c r="B106" s="34" t="s">
+      <c r="B106" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C106" s="34" t="s">
+      <c r="C106" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D106" s="34" t="s">
+      <c r="D106" s="37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
-      <c r="A107" s="34" t="n">
+      <c r="A107" s="37" t="n">
         <v>102</v>
       </c>
-      <c r="B107" s="34" t="s">
+      <c r="B107" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C107" s="34" t="s">
+      <c r="C107" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D107" s="34" t="s">
+      <c r="D107" s="37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
-      <c r="A108" s="34" t="n">
+      <c r="A108" s="37" t="n">
         <v>104</v>
       </c>
-      <c r="B108" s="34" t="n">
+      <c r="B108" s="37" t="n">
         <v>0</v>
       </c>
-      <c r="C108" s="34" t="s">
+      <c r="C108" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D108" s="34" t="s">
+      <c r="D108" s="37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
-      <c r="A109" s="32"/>
-[...2 lines deleted...]
-      <c r="D109" s="32"/>
+      <c r="A109" s="35"/>
+      <c r="B109" s="35"/>
+      <c r="C109" s="35"/>
+      <c r="D109" s="35"/>
     </row>
     <row r="110" ht="30" customHeight="1">
-      <c r="A110" s="33" t="s">
+      <c r="A110" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B110" s="32"/>
-[...1 lines deleted...]
-      <c r="D110" s="32"/>
+      <c r="B110" s="35"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="35"/>
     </row>
     <row r="111" ht="15" customHeight="1">
-      <c r="A111" s="33" t="s">
+      <c r="A111" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B111" s="32"/>
-[...1 lines deleted...]
-      <c r="D111" s="32"/>
+      <c r="B111" s="35"/>
+      <c r="C111" s="35"/>
+      <c r="D111" s="35"/>
     </row>
     <row r="112" ht="15" customHeight="1">
-      <c r="A112" s="32"/>
-[...2 lines deleted...]
-      <c r="D112" s="32"/>
+      <c r="A112" s="35"/>
+      <c r="B112" s="35"/>
+      <c r="C112" s="35"/>
+      <c r="D112" s="35"/>
     </row>
     <row r="113" ht="81" customHeight="1"/>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1"/>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
@@ -5308,2091 +7418,50 @@
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A110:H110"/>
     <mergeCell ref="A111:H111"/>
     <mergeCell ref="A114:H114"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...2039 lines deleted...]
-
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
@@ -7492,1471 +7561,1471 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="40" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="40" t="n">
-        <v>643</v>
+        <v>676</v>
       </c>
       <c r="C5" s="40" t="n">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D5" s="40" t="n">
-        <v>1247</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="40" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="40" t="n">
-        <v>626</v>
+        <v>656</v>
       </c>
       <c r="C6" s="40" t="n">
-        <v>581</v>
+        <v>630</v>
       </c>
       <c r="D6" s="40" t="n">
-        <v>1207</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="40" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="40" t="n">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="C7" s="40" t="n">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="D7" s="40" t="n">
-        <v>1193</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="40" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="40" t="n">
-        <v>650</v>
+        <v>616</v>
       </c>
       <c r="C8" s="40" t="n">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="D8" s="40" t="n">
-        <v>1243</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="40" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="40" t="n">
-        <v>615</v>
+        <v>656</v>
       </c>
       <c r="C9" s="40" t="n">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="D9" s="40" t="n">
-        <v>1203</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="40" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="40" t="n">
-        <v>591</v>
+        <v>635</v>
       </c>
       <c r="C10" s="40" t="n">
-        <v>585</v>
+        <v>602</v>
       </c>
       <c r="D10" s="40" t="n">
-        <v>1176</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="40" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="40" t="n">
-        <v>629</v>
+        <v>595</v>
       </c>
       <c r="C11" s="40" t="n">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="D11" s="40" t="n">
-        <v>1211</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="40" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="40" t="n">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="C12" s="40" t="n">
-        <v>613</v>
+        <v>590</v>
       </c>
       <c r="D12" s="40" t="n">
-        <v>1238</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="40" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="40" t="n">
-        <v>563</v>
+        <v>631</v>
       </c>
       <c r="C13" s="40" t="n">
-        <v>586</v>
+        <v>611</v>
       </c>
       <c r="D13" s="40" t="n">
-        <v>1149</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="40" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="40" t="n">
-        <v>648</v>
+        <v>568</v>
       </c>
       <c r="C14" s="40" t="n">
-        <v>536</v>
+        <v>595</v>
       </c>
       <c r="D14" s="40" t="n">
-        <v>1184</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="40" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="40" t="n">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="C15" s="40" t="n">
-        <v>609</v>
+        <v>532</v>
       </c>
       <c r="D15" s="40" t="n">
-        <v>1234</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="40" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="40" t="n">
-        <v>577</v>
+        <v>632</v>
       </c>
       <c r="C16" s="40" t="n">
-        <v>536</v>
+        <v>610</v>
       </c>
       <c r="D16" s="40" t="n">
-        <v>1113</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="40" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="40" t="n">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="C17" s="40" t="n">
-        <v>573</v>
+        <v>534</v>
       </c>
       <c r="D17" s="40" t="n">
-        <v>1195</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="40" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="40" t="n">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="C18" s="40" t="n">
-        <v>632</v>
+        <v>579</v>
       </c>
       <c r="D18" s="40" t="n">
-        <v>1275</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="40" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="40" t="n">
-        <v>602</v>
+        <v>648</v>
       </c>
       <c r="C19" s="40" t="n">
-        <v>567</v>
+        <v>637</v>
       </c>
       <c r="D19" s="40" t="n">
-        <v>1169</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="40" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="40" t="n">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="C20" s="40" t="n">
-        <v>586</v>
+        <v>564</v>
       </c>
       <c r="D20" s="40" t="n">
-        <v>1179</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="40" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="40" t="n">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="C21" s="40" t="n">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="D21" s="40" t="n">
-        <v>1250</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="40" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="40" t="n">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="C22" s="40" t="n">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D22" s="40" t="n">
-        <v>1247</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="40" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="40" t="n">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="C23" s="40" t="n">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="D23" s="40" t="n">
-        <v>1230</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="40" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="40" t="n">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="C24" s="40" t="n">
-        <v>623</v>
+        <v>593</v>
       </c>
       <c r="D24" s="40" t="n">
-        <v>1256</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="40" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="40" t="n">
-        <v>600</v>
+        <v>643</v>
       </c>
       <c r="C25" s="40" t="n">
-        <v>595</v>
+        <v>622</v>
       </c>
       <c r="D25" s="40" t="n">
-        <v>1195</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="40" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="40" t="n">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="C26" s="40" t="n">
-        <v>629</v>
+        <v>593</v>
       </c>
       <c r="D26" s="40" t="n">
-        <v>1254</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="40" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="40" t="n">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C27" s="40" t="n">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="D27" s="40" t="n">
-        <v>1275</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="40" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="40" t="n">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C28" s="40" t="n">
-        <v>632</v>
+        <v>660</v>
       </c>
       <c r="D28" s="40" t="n">
-        <v>1298</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="40" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="40" t="n">
-        <v>716</v>
+        <v>684</v>
       </c>
       <c r="C29" s="40" t="n">
-        <v>614</v>
+        <v>650</v>
       </c>
       <c r="D29" s="40" t="n">
-        <v>1330</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="40" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="40" t="n">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="C30" s="40" t="n">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D30" s="40" t="n">
-        <v>1359</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="40" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="40" t="n">
-        <v>659</v>
+        <v>747</v>
       </c>
       <c r="C31" s="40" t="n">
-        <v>710</v>
+        <v>680</v>
       </c>
       <c r="D31" s="40" t="n">
-        <v>1369</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="40" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="40" t="n">
-        <v>806</v>
+        <v>704</v>
       </c>
       <c r="C32" s="40" t="n">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="D32" s="40" t="n">
-        <v>1545</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="40" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="40" t="n">
-        <v>749</v>
+        <v>846</v>
       </c>
       <c r="C33" s="40" t="n">
-        <v>723</v>
+        <v>766</v>
       </c>
       <c r="D33" s="40" t="n">
-        <v>1472</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="40" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="40" t="n">
-        <v>775</v>
+        <v>802</v>
       </c>
       <c r="C34" s="40" t="n">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D34" s="40" t="n">
-        <v>1546</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="40" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="40" t="n">
-        <v>793</v>
+        <v>822</v>
       </c>
       <c r="C35" s="40" t="n">
-        <v>772</v>
+        <v>828</v>
       </c>
       <c r="D35" s="40" t="n">
-        <v>1565</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="40" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="40" t="n">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="C36" s="40" t="n">
-        <v>828</v>
+        <v>803</v>
       </c>
       <c r="D36" s="40" t="n">
-        <v>1673</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="40" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="40" t="n">
-        <v>843</v>
+        <v>873</v>
       </c>
       <c r="C37" s="40" t="n">
-        <v>819</v>
+        <v>864</v>
       </c>
       <c r="D37" s="40" t="n">
-        <v>1662</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="40" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="40" t="n">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="C38" s="40" t="n">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D38" s="40" t="n">
-        <v>1729</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="40" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="40" t="n">
-        <v>844</v>
+        <v>901</v>
       </c>
       <c r="C39" s="40" t="n">
-        <v>825</v>
+        <v>869</v>
       </c>
       <c r="D39" s="40" t="n">
-        <v>1669</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="40" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="40" t="n">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="C40" s="40" t="n">
-        <v>797</v>
+        <v>844</v>
       </c>
       <c r="D40" s="40" t="n">
-        <v>1655</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="40" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="40" t="n">
-        <v>853</v>
+        <v>890</v>
       </c>
       <c r="C41" s="40" t="n">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D41" s="40" t="n">
-        <v>1681</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="40" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="40" t="n">
-        <v>901</v>
+        <v>871</v>
       </c>
       <c r="C42" s="40" t="n">
-        <v>886</v>
+        <v>866</v>
       </c>
       <c r="D42" s="40" t="n">
-        <v>1787</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="40" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="40" t="n">
-        <v>839</v>
+        <v>934</v>
       </c>
       <c r="C43" s="40" t="n">
-        <v>847</v>
+        <v>888</v>
       </c>
       <c r="D43" s="40" t="n">
-        <v>1686</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="40" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="40" t="n">
-        <v>908</v>
+        <v>846</v>
       </c>
       <c r="C44" s="40" t="n">
-        <v>903</v>
+        <v>870</v>
       </c>
       <c r="D44" s="40" t="n">
-        <v>1811</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="40" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="40" t="n">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="C45" s="40" t="n">
-        <v>902</v>
+        <v>925</v>
       </c>
       <c r="D45" s="40" t="n">
-        <v>1834</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="40" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="40" t="n">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="C46" s="40" t="n">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="D46" s="40" t="n">
-        <v>1866</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="40" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="40" t="n">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="C47" s="40" t="n">
-        <v>979</v>
+        <v>934</v>
       </c>
       <c r="D47" s="40" t="n">
-        <v>2012</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="40" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="40" t="n">
-        <v>1013</v>
+        <v>1056</v>
       </c>
       <c r="C48" s="40" t="n">
-        <v>945</v>
+        <v>996</v>
       </c>
       <c r="D48" s="40" t="n">
-        <v>1958</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="40" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="40" t="n">
-        <v>1093</v>
+        <v>1028</v>
       </c>
       <c r="C49" s="40" t="n">
-        <v>1031</v>
+        <v>943</v>
       </c>
       <c r="D49" s="40" t="n">
-        <v>2124</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="40" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="40" t="n">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="C50" s="40" t="n">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="D50" s="40" t="n">
-        <v>2117</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="40" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="40" t="n">
-        <v>1069</v>
+        <v>1112</v>
       </c>
       <c r="C51" s="40" t="n">
-        <v>980</v>
+        <v>1020</v>
       </c>
       <c r="D51" s="40" t="n">
-        <v>2049</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="40" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="40" t="n">
-        <v>1197</v>
+        <v>1070</v>
       </c>
       <c r="C52" s="40" t="n">
-        <v>1010</v>
+        <v>987</v>
       </c>
       <c r="D52" s="40" t="n">
-        <v>2207</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="40" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="40" t="n">
-        <v>1134</v>
+        <v>1178</v>
       </c>
       <c r="C53" s="40" t="n">
-        <v>1013</v>
+        <v>1004</v>
       </c>
       <c r="D53" s="40" t="n">
-        <v>2147</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="40" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="40" t="n">
-        <v>1118</v>
+        <v>1143</v>
       </c>
       <c r="C54" s="40" t="n">
-        <v>1056</v>
+        <v>994</v>
       </c>
       <c r="D54" s="40" t="n">
-        <v>2174</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="40" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="40" t="n">
-        <v>1072</v>
+        <v>1130</v>
       </c>
       <c r="C55" s="40" t="n">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="D55" s="40" t="n">
-        <v>2130</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="40" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="40" t="n">
-        <v>1057</v>
+        <v>1083</v>
       </c>
       <c r="C56" s="40" t="n">
-        <v>900</v>
+        <v>1064</v>
       </c>
       <c r="D56" s="40" t="n">
-        <v>1957</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="40" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="40" t="n">
-        <v>1017</v>
+        <v>1044</v>
       </c>
       <c r="C57" s="40" t="n">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D57" s="40" t="n">
-        <v>1923</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="40" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="40" t="n">
         <v>1007</v>
       </c>
       <c r="C58" s="40" t="n">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="D58" s="40" t="n">
-        <v>1913</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="40" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="40" t="n">
-        <v>938</v>
+        <v>995</v>
       </c>
       <c r="C59" s="40" t="n">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="D59" s="40" t="n">
-        <v>1813</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="40" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="40" t="n">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="C60" s="40" t="n">
-        <v>745</v>
+        <v>876</v>
       </c>
       <c r="D60" s="40" t="n">
-        <v>1668</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="40" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="40" t="n">
-        <v>837</v>
+        <v>911</v>
       </c>
       <c r="C61" s="40" t="n">
-        <v>769</v>
+        <v>748</v>
       </c>
       <c r="D61" s="40" t="n">
-        <v>1606</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="40" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="40" t="n">
-        <v>772</v>
+        <v>842</v>
       </c>
       <c r="C62" s="40" t="n">
-        <v>713</v>
+        <v>767</v>
       </c>
       <c r="D62" s="40" t="n">
-        <v>1485</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="40" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="40" t="n">
-        <v>805</v>
+        <v>764</v>
       </c>
       <c r="C63" s="40" t="n">
-        <v>692</v>
+        <v>715</v>
       </c>
       <c r="D63" s="40" t="n">
-        <v>1497</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="40" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="40" t="n">
-        <v>750</v>
+        <v>795</v>
       </c>
       <c r="C64" s="40" t="n">
-        <v>726</v>
+        <v>680</v>
       </c>
       <c r="D64" s="40" t="n">
-        <v>1476</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="40" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="40" t="n">
-        <v>700</v>
+        <v>747</v>
       </c>
       <c r="C65" s="40" t="n">
-        <v>690</v>
+        <v>723</v>
       </c>
       <c r="D65" s="40" t="n">
-        <v>1390</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="40" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="40" t="n">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="C66" s="40" t="n">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="D66" s="40" t="n">
-        <v>1352</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="40" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="40" t="n">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="C67" s="40" t="n">
-        <v>613</v>
+        <v>682</v>
       </c>
       <c r="D67" s="40" t="n">
-        <v>1265</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="40" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="40" t="n">
-        <v>671</v>
+        <v>630</v>
       </c>
       <c r="C68" s="40" t="n">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="D68" s="40" t="n">
-        <v>1286</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="40" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="40" t="n">
-        <v>636</v>
+        <v>661</v>
       </c>
       <c r="C69" s="40" t="n">
-        <v>629</v>
+        <v>606</v>
       </c>
       <c r="D69" s="40" t="n">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="40" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="40" t="n">
-        <v>590</v>
+        <v>618</v>
       </c>
       <c r="C70" s="40" t="n">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="D70" s="40" t="n">
-        <v>1203</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="40" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="40" t="n">
-        <v>609</v>
+        <v>570</v>
       </c>
       <c r="C71" s="40" t="n">
-        <v>650</v>
+        <v>610</v>
       </c>
       <c r="D71" s="40" t="n">
-        <v>1259</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="40" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="40" t="n">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="C72" s="40" t="n">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="D72" s="40" t="n">
-        <v>1192</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="40" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="40" t="n">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C73" s="40" t="n">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="D73" s="40" t="n">
-        <v>1172</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="40" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="40" t="n">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="C74" s="40" t="n">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="D74" s="40" t="n">
-        <v>1153</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="40" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="40" t="n">
-        <v>520</v>
+        <v>562</v>
       </c>
       <c r="C75" s="40" t="n">
-        <v>520</v>
+        <v>567</v>
       </c>
       <c r="D75" s="40" t="n">
-        <v>1040</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="40" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="40" t="n">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="C76" s="40" t="n">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="D76" s="40" t="n">
-        <v>986</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="40" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="40" t="n">
-        <v>528</v>
+        <v>481</v>
       </c>
       <c r="C77" s="40" t="n">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D77" s="40" t="n">
-        <v>1025</v>
+        <v>977</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="40" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="40" t="n">
-        <v>423</v>
+        <v>514</v>
       </c>
       <c r="C78" s="40" t="n">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="D78" s="40" t="n">
-        <v>884</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="40" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="40" t="n">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="C79" s="40" t="n">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="D79" s="40" t="n">
-        <v>854</v>
+        <v>871</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="40" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="40" t="n">
-        <v>353</v>
+        <v>393</v>
       </c>
       <c r="C80" s="40" t="n">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="D80" s="40" t="n">
-        <v>788</v>
+        <v>834</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="40" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="40" t="n">
-        <v>291</v>
+        <v>344</v>
       </c>
       <c r="C81" s="40" t="n">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D81" s="40" t="n">
-        <v>714</v>
+        <v>772</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="40" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="40" t="n">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="C82" s="40" t="n">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="D82" s="40" t="n">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="40" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="40" t="n">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C83" s="40" t="n">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D83" s="40" t="n">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="40" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="40" t="n">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="C84" s="40" t="n">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="D84" s="40" t="n">
-        <v>644</v>
+        <v>679</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="40" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="40" t="n">
-        <v>217</v>
+        <v>271</v>
       </c>
       <c r="C85" s="40" t="n">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D85" s="40" t="n">
-        <v>572</v>
+        <v>629</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="40" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="40" t="n">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C86" s="40" t="n">
-        <v>289</v>
+        <v>341</v>
       </c>
       <c r="D86" s="40" t="n">
-        <v>500</v>
+        <v>542</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="40" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="40" t="n">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="C87" s="40" t="n">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D87" s="40" t="n">
-        <v>501</v>
+        <v>483</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="40" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="40" t="n">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C88" s="40" t="n">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="D88" s="40" t="n">
-        <v>477</v>
+        <v>468</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="40" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="40" t="n">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="C89" s="40" t="n">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D89" s="40" t="n">
-        <v>413</v>
+        <v>450</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="40" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="40" t="n">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C90" s="40" t="n">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D90" s="40" t="n">
-        <v>380</v>
+        <v>389</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="40" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="40" t="n">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="C91" s="40" t="n">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="D91" s="40" t="n">
-        <v>317</v>
+        <v>347</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="40" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="40" t="n">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C92" s="40" t="n">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="D92" s="40" t="n">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="40" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="40" t="n">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="C93" s="40" t="n">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D93" s="40" t="n">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="40" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="40" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C94" s="40" t="n">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D94" s="40" t="n">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="40" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="40" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C95" s="40" t="n">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D95" s="40" t="n">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="40" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="40" t="n">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="C96" s="40" t="n">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="D96" s="40" t="n">
-        <v>114</v>
+        <v>158</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="40" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="40" t="n">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C97" s="40" t="n">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="D97" s="40" t="n">
-        <v>86</v>
+        <v>93</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="40" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="40" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C98" s="40" t="n">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D98" s="40" t="n">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="40" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="40" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C99" s="40" t="n">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D99" s="40" t="n">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="40" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="40" t="n">
         <v>7</v>
       </c>
       <c r="C100" s="40" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D100" s="40" t="n">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="40" t="n">
         <v>96</v>
       </c>
-      <c r="B101" s="40" t="s">
-        <v>6</v>
+      <c r="B101" s="40" t="n">
+        <v>5</v>
       </c>
       <c r="C101" s="40" t="n">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D101" s="40" t="n">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="40" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="40" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D102" s="40" t="n">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="40" t="n">
         <v>98</v>
       </c>
       <c r="B103" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="40" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D103" s="40" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="40" t="n">
         <v>99</v>
       </c>
-      <c r="B104" s="40" t="s">
-        <v>6</v>
+      <c r="B104" s="40" t="n">
+        <v>0</v>
       </c>
       <c r="C104" s="40" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D104" s="40" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="40" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="40" t="n">
+      <c r="D105" s="40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="40" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="D106" s="40" t="s">
-        <v>6</v>
+      <c r="D106" s="40" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="40" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="40" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="40" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="40" t="n">
         <v>103</v>
       </c>
       <c r="B108" s="40" t="n">
         <v>0</v>
       </c>
       <c r="C108" s="40" t="s">
         <v>6</v>
@@ -9533,1510 +9602,1510 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="43" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="43" t="n">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="C5" s="43" t="n">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="D5" s="43" t="n">
-        <v>1191</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="43" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="43" t="n">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C6" s="43" t="n">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D6" s="43" t="n">
-        <v>1203</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="43" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="43" t="n">
-        <v>642</v>
+        <v>608</v>
       </c>
       <c r="C7" s="43" t="n">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="D7" s="43" t="n">
-        <v>1245</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="43" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="43" t="n">
-        <v>606</v>
+        <v>650</v>
       </c>
       <c r="C8" s="43" t="n">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="D8" s="43" t="n">
-        <v>1185</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="43" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="43" t="n">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="C9" s="43" t="n">
-        <v>576</v>
+        <v>588</v>
       </c>
       <c r="D9" s="43" t="n">
-        <v>1170</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="43" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="43" t="n">
-        <v>624</v>
+        <v>591</v>
       </c>
       <c r="C10" s="43" t="n">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="D10" s="43" t="n">
-        <v>1204</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="43" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="43" t="n">
-        <v>601</v>
+        <v>629</v>
       </c>
       <c r="C11" s="43" t="n">
-        <v>614</v>
+        <v>582</v>
       </c>
       <c r="D11" s="43" t="n">
-        <v>1215</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="43" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="43" t="n">
-        <v>569</v>
+        <v>625</v>
       </c>
       <c r="C12" s="43" t="n">
-        <v>583</v>
+        <v>613</v>
       </c>
       <c r="D12" s="43" t="n">
-        <v>1152</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="43" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="43" t="n">
-        <v>632</v>
+        <v>563</v>
       </c>
       <c r="C13" s="43" t="n">
-        <v>523</v>
+        <v>586</v>
       </c>
       <c r="D13" s="43" t="n">
-        <v>1155</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="43" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="43" t="n">
-        <v>619</v>
+        <v>648</v>
       </c>
       <c r="C14" s="43" t="n">
-        <v>597</v>
+        <v>536</v>
       </c>
       <c r="D14" s="43" t="n">
-        <v>1216</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="43" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="43" t="n">
-        <v>562</v>
+        <v>625</v>
       </c>
       <c r="C15" s="43" t="n">
-        <v>528</v>
+        <v>609</v>
       </c>
       <c r="D15" s="43" t="n">
-        <v>1090</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="43" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="43" t="n">
-        <v>616</v>
+        <v>577</v>
       </c>
       <c r="C16" s="43" t="n">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="D16" s="43" t="n">
-        <v>1178</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="43" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="43" t="n">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="C17" s="43" t="n">
-        <v>621</v>
+        <v>573</v>
       </c>
       <c r="D17" s="43" t="n">
-        <v>1254</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="43" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="43" t="n">
-        <v>586</v>
+        <v>643</v>
       </c>
       <c r="C18" s="43" t="n">
-        <v>552</v>
+        <v>632</v>
       </c>
       <c r="D18" s="43" t="n">
-        <v>1138</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="43" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="43" t="n">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="C19" s="43" t="n">
-        <v>592</v>
+        <v>567</v>
       </c>
       <c r="D19" s="43" t="n">
-        <v>1186</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="43" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="43" t="n">
-        <v>647</v>
+        <v>593</v>
       </c>
       <c r="C20" s="43" t="n">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="D20" s="43" t="n">
-        <v>1243</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="43" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="43" t="n">
         <v>646</v>
       </c>
       <c r="C21" s="43" t="n">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D21" s="43" t="n">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="43" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="43" t="n">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="C22" s="43" t="n">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D22" s="43" t="n">
-        <v>1237</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="43" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="43" t="n">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C23" s="43" t="n">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="D23" s="43" t="n">
-        <v>1239</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="43" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="43" t="n">
-        <v>592</v>
+        <v>633</v>
       </c>
       <c r="C24" s="43" t="n">
-        <v>587</v>
+        <v>623</v>
       </c>
       <c r="D24" s="43" t="n">
-        <v>1179</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="43" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="43" t="n">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="C25" s="43" t="n">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="D25" s="43" t="n">
-        <v>1221</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="43" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="43" t="n">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="C26" s="43" t="n">
         <v>629</v>
       </c>
       <c r="D26" s="43" t="n">
-        <v>1263</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="43" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="43" t="n">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="C27" s="43" t="n">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="D27" s="43" t="n">
-        <v>1256</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="43" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="43" t="n">
-        <v>687</v>
+        <v>666</v>
       </c>
       <c r="C28" s="43" t="n">
-        <v>601</v>
+        <v>632</v>
       </c>
       <c r="D28" s="43" t="n">
-        <v>1288</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="43" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="43" t="n">
-        <v>678</v>
+        <v>716</v>
       </c>
       <c r="C29" s="43" t="n">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="D29" s="43" t="n">
-        <v>1305</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="43" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="43" t="n">
-        <v>649</v>
+        <v>714</v>
       </c>
       <c r="C30" s="43" t="n">
-        <v>698</v>
+        <v>645</v>
       </c>
       <c r="D30" s="43" t="n">
-        <v>1347</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="43" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="43" t="n">
-        <v>759</v>
+        <v>659</v>
       </c>
       <c r="C31" s="43" t="n">
         <v>710</v>
       </c>
       <c r="D31" s="43" t="n">
-        <v>1469</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="43" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="43" t="n">
-        <v>734</v>
+        <v>806</v>
       </c>
       <c r="C32" s="43" t="n">
-        <v>705</v>
+        <v>739</v>
       </c>
       <c r="D32" s="43" t="n">
-        <v>1439</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="43" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="43" t="n">
-        <v>726</v>
+        <v>749</v>
       </c>
       <c r="C33" s="43" t="n">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="D33" s="43" t="n">
-        <v>1459</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="43" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="43" t="n">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C34" s="43" t="n">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="D34" s="43" t="n">
-        <v>1497</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="43" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="43" t="n">
-        <v>818</v>
+        <v>793</v>
       </c>
       <c r="C35" s="43" t="n">
-        <v>805</v>
+        <v>772</v>
       </c>
       <c r="D35" s="43" t="n">
-        <v>1623</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="43" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="43" t="n">
-        <v>792</v>
+        <v>845</v>
       </c>
       <c r="C36" s="43" t="n">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="D36" s="43" t="n">
-        <v>1583</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="43" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="43" t="n">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="C37" s="43" t="n">
         <v>819</v>
       </c>
       <c r="D37" s="43" t="n">
-        <v>1670</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="43" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="43" t="n">
-        <v>826</v>
+        <v>866</v>
       </c>
       <c r="C38" s="43" t="n">
-        <v>818</v>
+        <v>863</v>
       </c>
       <c r="D38" s="43" t="n">
-        <v>1644</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="43" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="43" t="n">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="C39" s="43" t="n">
-        <v>777</v>
+        <v>825</v>
       </c>
       <c r="D39" s="43" t="n">
-        <v>1613</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="43" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="43" t="n">
-        <v>831</v>
+        <v>858</v>
       </c>
       <c r="C40" s="43" t="n">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="D40" s="43" t="n">
-        <v>1640</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="43" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="43" t="n">
-        <v>889</v>
+        <v>853</v>
       </c>
       <c r="C41" s="43" t="n">
-        <v>866</v>
+        <v>828</v>
       </c>
       <c r="D41" s="43" t="n">
-        <v>1755</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="43" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="43" t="n">
-        <v>825</v>
+        <v>901</v>
       </c>
       <c r="C42" s="43" t="n">
-        <v>846</v>
+        <v>886</v>
       </c>
       <c r="D42" s="43" t="n">
-        <v>1671</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="43" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="43" t="n">
-        <v>894</v>
+        <v>839</v>
       </c>
       <c r="C43" s="43" t="n">
-        <v>900</v>
+        <v>847</v>
       </c>
       <c r="D43" s="43" t="n">
-        <v>1794</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="43" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="43" t="n">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="C44" s="43" t="n">
-        <v>914</v>
+        <v>903</v>
       </c>
       <c r="D44" s="43" t="n">
-        <v>1826</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="43" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="43" t="n">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="C45" s="43" t="n">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="D45" s="43" t="n">
-        <v>1826</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="43" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="43" t="n">
-        <v>1020</v>
+        <v>956</v>
       </c>
       <c r="C46" s="43" t="n">
-        <v>970</v>
+        <v>910</v>
       </c>
       <c r="D46" s="43" t="n">
-        <v>1990</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="43" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="43" t="n">
-        <v>973</v>
+        <v>1033</v>
       </c>
       <c r="C47" s="43" t="n">
-        <v>928</v>
+        <v>979</v>
       </c>
       <c r="D47" s="43" t="n">
-        <v>1901</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="43" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="43" t="n">
-        <v>1090</v>
+        <v>1013</v>
       </c>
       <c r="C48" s="43" t="n">
-        <v>1028</v>
+        <v>945</v>
       </c>
       <c r="D48" s="43" t="n">
-        <v>2118</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="43" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="43" t="n">
-        <v>1118</v>
+        <v>1093</v>
       </c>
       <c r="C49" s="43" t="n">
-        <v>1004</v>
+        <v>1031</v>
       </c>
       <c r="D49" s="43" t="n">
-        <v>2122</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="43" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="43" t="n">
-        <v>1051</v>
+        <v>1111</v>
       </c>
       <c r="C50" s="43" t="n">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="D50" s="43" t="n">
-        <v>2020</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="43" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="43" t="n">
-        <v>1209</v>
+        <v>1069</v>
       </c>
       <c r="C51" s="43" t="n">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="D51" s="43" t="n">
-        <v>2208</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="43" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="43" t="n">
-        <v>1129</v>
+        <v>1197</v>
       </c>
       <c r="C52" s="43" t="n">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D52" s="43" t="n">
-        <v>2138</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="43" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="43" t="n">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="C53" s="43" t="n">
-        <v>1051</v>
+        <v>1013</v>
       </c>
       <c r="D53" s="43" t="n">
-        <v>2183</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="43" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="43" t="n">
-        <v>1087</v>
+        <v>1118</v>
       </c>
       <c r="C54" s="43" t="n">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="D54" s="43" t="n">
-        <v>2142</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="43" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="43" t="n">
-        <v>1054</v>
+        <v>1072</v>
       </c>
       <c r="C55" s="43" t="n">
-        <v>896</v>
+        <v>1058</v>
       </c>
       <c r="D55" s="43" t="n">
-        <v>1950</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="43" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="43" t="n">
-        <v>1010</v>
+        <v>1057</v>
       </c>
       <c r="C56" s="43" t="n">
-        <v>913</v>
+        <v>900</v>
       </c>
       <c r="D56" s="43" t="n">
-        <v>1923</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="43" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="43" t="n">
-        <v>1040</v>
+        <v>1017</v>
       </c>
       <c r="C57" s="43" t="n">
-        <v>892</v>
+        <v>906</v>
       </c>
       <c r="D57" s="43" t="n">
-        <v>1932</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="43" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="43" t="n">
-        <v>950</v>
+        <v>1007</v>
       </c>
       <c r="C58" s="43" t="n">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="D58" s="43" t="n">
-        <v>1828</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="43" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="43" t="n">
-        <v>926</v>
+        <v>938</v>
       </c>
       <c r="C59" s="43" t="n">
-        <v>753</v>
+        <v>875</v>
       </c>
       <c r="D59" s="43" t="n">
-        <v>1679</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="43" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="43" t="n">
-        <v>840</v>
+        <v>923</v>
       </c>
       <c r="C60" s="43" t="n">
-        <v>778</v>
+        <v>745</v>
       </c>
       <c r="D60" s="43" t="n">
-        <v>1618</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="43" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="43" t="n">
-        <v>776</v>
+        <v>837</v>
       </c>
       <c r="C61" s="43" t="n">
-        <v>719</v>
+        <v>769</v>
       </c>
       <c r="D61" s="43" t="n">
-        <v>1495</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="43" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="43" t="n">
-        <v>809</v>
+        <v>772</v>
       </c>
       <c r="C62" s="43" t="n">
-        <v>688</v>
+        <v>713</v>
       </c>
       <c r="D62" s="43" t="n">
-        <v>1497</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="43" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="43" t="n">
-        <v>754</v>
+        <v>805</v>
       </c>
       <c r="C63" s="43" t="n">
-        <v>726</v>
+        <v>692</v>
       </c>
       <c r="D63" s="43" t="n">
-        <v>1480</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="43" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="43" t="n">
-        <v>709</v>
+        <v>750</v>
       </c>
       <c r="C64" s="43" t="n">
-        <v>692</v>
+        <v>726</v>
       </c>
       <c r="D64" s="43" t="n">
-        <v>1401</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="43" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="43" t="n">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="C65" s="43" t="n">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="D65" s="43" t="n">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="43" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="43" t="n">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C66" s="43" t="n">
-        <v>619</v>
+        <v>689</v>
       </c>
       <c r="D66" s="43" t="n">
-        <v>1280</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="43" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="43" t="n">
-        <v>677</v>
+        <v>652</v>
       </c>
       <c r="C67" s="43" t="n">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="D67" s="43" t="n">
-        <v>1294</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="43" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="43" t="n">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="C68" s="43" t="n">
-        <v>638</v>
+        <v>615</v>
       </c>
       <c r="D68" s="43" t="n">
-        <v>1287</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="43" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="43" t="n">
-        <v>609</v>
+        <v>636</v>
       </c>
       <c r="C69" s="43" t="n">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="D69" s="43" t="n">
-        <v>1229</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="43" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="43" t="n">
-        <v>624</v>
+        <v>590</v>
       </c>
       <c r="C70" s="43" t="n">
-        <v>656</v>
+        <v>613</v>
       </c>
       <c r="D70" s="43" t="n">
-        <v>1280</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="43" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="43" t="n">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="C71" s="43" t="n">
-        <v>612</v>
+        <v>650</v>
       </c>
       <c r="D71" s="43" t="n">
-        <v>1205</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="43" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="43" t="n">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C72" s="43" t="n">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="D72" s="43" t="n">
-        <v>1184</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="43" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="43" t="n">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="C73" s="43" t="n">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="D73" s="43" t="n">
-        <v>1182</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="43" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="43" t="n">
-        <v>534</v>
+        <v>585</v>
       </c>
       <c r="C74" s="43" t="n">
-        <v>522</v>
+        <v>568</v>
       </c>
       <c r="D74" s="43" t="n">
-        <v>1056</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="43" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="43" t="n">
-        <v>494</v>
+        <v>520</v>
       </c>
       <c r="C75" s="43" t="n">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="D75" s="43" t="n">
-        <v>998</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="43" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="43" t="n">
-        <v>539</v>
+        <v>483</v>
       </c>
       <c r="C76" s="43" t="n">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D76" s="43" t="n">
-        <v>1051</v>
+        <v>986</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="43" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="43" t="n">
-        <v>434</v>
+        <v>528</v>
       </c>
       <c r="C77" s="43" t="n">
-        <v>468</v>
+        <v>497</v>
       </c>
       <c r="D77" s="43" t="n">
-        <v>902</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="43" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="43" t="n">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="C78" s="43" t="n">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="D78" s="43" t="n">
-        <v>861</v>
+        <v>884</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="43" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="43" t="n">
-        <v>365</v>
+        <v>405</v>
       </c>
       <c r="C79" s="43" t="n">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D79" s="43" t="n">
-        <v>807</v>
+        <v>854</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="43" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="43" t="n">
-        <v>298</v>
+        <v>353</v>
       </c>
       <c r="C80" s="43" t="n">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="D80" s="43" t="n">
-        <v>722</v>
+        <v>788</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="43" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="43" t="n">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="C81" s="43" t="n">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D81" s="43" t="n">
-        <v>748</v>
+        <v>714</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="43" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="43" t="n">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C82" s="43" t="n">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="D82" s="43" t="n">
-        <v>707</v>
+        <v>715</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="43" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="43" t="n">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="C83" s="43" t="n">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="D83" s="43" t="n">
-        <v>672</v>
+        <v>694</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="43" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="43" t="n">
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="C84" s="43" t="n">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D84" s="43" t="n">
-        <v>607</v>
+        <v>644</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="43" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="43" t="n">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C85" s="43" t="n">
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="D85" s="43" t="n">
-        <v>526</v>
+        <v>572</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="43" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="43" t="n">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="C86" s="43" t="n">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D86" s="43" t="n">
-        <v>526</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="43" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="43" t="n">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C87" s="43" t="n">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="D87" s="43" t="n">
-        <v>504</v>
+        <v>501</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="43" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="43" t="n">
-        <v>160</v>
+        <v>195</v>
       </c>
       <c r="C88" s="43" t="n">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D88" s="43" t="n">
-        <v>439</v>
+        <v>477</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="43" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="43" t="n">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C89" s="43" t="n">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="D89" s="43" t="n">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="43" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="43" t="n">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="C90" s="43" t="n">
-        <v>219</v>
+        <v>240</v>
       </c>
       <c r="D90" s="43" t="n">
-        <v>347</v>
+        <v>380</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="43" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="43" t="n">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C91" s="43" t="n">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="D91" s="43" t="n">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="43" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="43" t="n">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="C92" s="43" t="n">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D92" s="43" t="n">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="43" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="43" t="n">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C93" s="43" t="n">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D93" s="43" t="n">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="43" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="43" t="n">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C94" s="43" t="n">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D94" s="43" t="n">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="43" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="43" t="n">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="C95" s="43" t="n">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="D95" s="43" t="n">
-        <v>135</v>
+        <v>179</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="43" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="43" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C96" s="43" t="n">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D96" s="43" t="n">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="43" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="43" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C97" s="43" t="n">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="D97" s="43" t="n">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="43" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="43" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C98" s="43" t="n">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="D98" s="43" t="n">
-        <v>62</v>
+        <v>83</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="43" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="43" t="n">
         <v>10</v>
       </c>
       <c r="C99" s="43" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D99" s="43" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="43" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="43" t="n">
         <v>7</v>
       </c>
       <c r="C100" s="43" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D100" s="43" t="n">
-        <v>46</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="43" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="43" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D101" s="43" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="43" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="43" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D102" s="43" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="43" t="n">
         <v>98</v>
       </c>
       <c r="B103" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="43" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D103" s="43" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="43" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="43" t="n">
+        <v>5</v>
+      </c>
+      <c r="D104" s="43" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="43" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="43" t="s">
+      <c r="D105" s="43" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="43" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="43" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="43" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="43" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="43" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="43" t="n">
         <v>103</v>
       </c>
       <c r="B108" s="43" t="n">
         <v>0</v>
       </c>
       <c r="C108" s="43" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="43" t="n">
         <v>104</v>
       </c>
-      <c r="B109" s="43" t="s">
+      <c r="B109" s="43" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="43" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D109" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="41"/>
       <c r="B110" s="41"/>
       <c r="C110" s="41"/>
       <c r="D110" s="41"/>
     </row>
     <row r="111" ht="30" customHeight="1">
       <c r="A111" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="41"/>
       <c r="C111" s="41"/>
       <c r="D111" s="41"/>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="A112" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="41"/>
       <c r="C112" s="41"/>
@@ -11574,1510 +11643,1510 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="46" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="46" t="n">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C5" s="46" t="n">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D5" s="46" t="n">
-        <v>1196</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="46" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="46" t="n">
         <v>624</v>
       </c>
       <c r="C6" s="46" t="n">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="D6" s="46" t="n">
-        <v>1222</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="46" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="46" t="n">
-        <v>606</v>
+        <v>642</v>
       </c>
       <c r="C7" s="46" t="n">
-        <v>577</v>
+        <v>603</v>
       </c>
       <c r="D7" s="46" t="n">
-        <v>1183</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="46" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="46" t="n">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="C8" s="46" t="n">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="D8" s="46" t="n">
-        <v>1175</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="46" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="46" t="n">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="C9" s="46" t="n">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="D9" s="46" t="n">
-        <v>1189</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="46" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="46" t="n">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="C10" s="46" t="n">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="D10" s="46" t="n">
-        <v>1196</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="46" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="46" t="n">
-        <v>573</v>
+        <v>601</v>
       </c>
       <c r="C11" s="46" t="n">
-        <v>581</v>
+        <v>614</v>
       </c>
       <c r="D11" s="46" t="n">
-        <v>1154</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="46" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="46" t="n">
-        <v>617</v>
+        <v>569</v>
       </c>
       <c r="C12" s="46" t="n">
-        <v>520</v>
+        <v>583</v>
       </c>
       <c r="D12" s="46" t="n">
-        <v>1137</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="46" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="46" t="n">
-        <v>609</v>
+        <v>632</v>
       </c>
       <c r="C13" s="46" t="n">
-        <v>598</v>
+        <v>523</v>
       </c>
       <c r="D13" s="46" t="n">
-        <v>1207</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="46" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="46" t="n">
-        <v>559</v>
+        <v>619</v>
       </c>
       <c r="C14" s="46" t="n">
-        <v>534</v>
+        <v>597</v>
       </c>
       <c r="D14" s="46" t="n">
-        <v>1093</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="46" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="46" t="n">
-        <v>614</v>
+        <v>562</v>
       </c>
       <c r="C15" s="46" t="n">
-        <v>556</v>
+        <v>528</v>
       </c>
       <c r="D15" s="46" t="n">
-        <v>1170</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="46" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="46" t="n">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="C16" s="46" t="n">
-        <v>614</v>
+        <v>562</v>
       </c>
       <c r="D16" s="46" t="n">
-        <v>1247</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="46" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="46" t="n">
-        <v>585</v>
+        <v>633</v>
       </c>
       <c r="C17" s="46" t="n">
-        <v>552</v>
+        <v>621</v>
       </c>
       <c r="D17" s="46" t="n">
-        <v>1137</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="46" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="46" t="n">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="C18" s="46" t="n">
-        <v>597</v>
+        <v>552</v>
       </c>
       <c r="D18" s="46" t="n">
-        <v>1192</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="46" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="46" t="n">
-        <v>644</v>
+        <v>594</v>
       </c>
       <c r="C19" s="46" t="n">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="D19" s="46" t="n">
-        <v>1238</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="46" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="46" t="n">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="C20" s="46" t="n">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="D20" s="46" t="n">
-        <v>1229</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="46" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="46" t="n">
-        <v>628</v>
+        <v>646</v>
       </c>
       <c r="C21" s="46" t="n">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D21" s="46" t="n">
-        <v>1229</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="46" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="46" t="n">
         <v>630</v>
       </c>
       <c r="C22" s="46" t="n">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="D22" s="46" t="n">
-        <v>1255</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="46" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="46" t="n">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="C23" s="46" t="n">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="D23" s="46" t="n">
-        <v>1207</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="46" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="46" t="n">
-        <v>621</v>
+        <v>592</v>
       </c>
       <c r="C24" s="46" t="n">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="D24" s="46" t="n">
-        <v>1222</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="46" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="46" t="n">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="C25" s="46" t="n">
-        <v>620</v>
+        <v>601</v>
       </c>
       <c r="D25" s="46" t="n">
-        <v>1231</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="46" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="46" t="n">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="C26" s="46" t="n">
-        <v>594</v>
+        <v>629</v>
       </c>
       <c r="D26" s="46" t="n">
-        <v>1237</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="46" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="46" t="n">
-        <v>670</v>
+        <v>643</v>
       </c>
       <c r="C27" s="46" t="n">
-        <v>586</v>
+        <v>613</v>
       </c>
       <c r="D27" s="46" t="n">
         <v>1256</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="46" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="46" t="n">
-        <v>644</v>
+        <v>687</v>
       </c>
       <c r="C28" s="46" t="n">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="D28" s="46" t="n">
-        <v>1255</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="46" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="46" t="n">
-        <v>633</v>
+        <v>678</v>
       </c>
       <c r="C29" s="46" t="n">
-        <v>652</v>
+        <v>627</v>
       </c>
       <c r="D29" s="46" t="n">
-        <v>1285</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="46" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="46" t="n">
-        <v>724</v>
+        <v>649</v>
       </c>
       <c r="C30" s="46" t="n">
-        <v>669</v>
+        <v>698</v>
       </c>
       <c r="D30" s="46" t="n">
-        <v>1393</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="46" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="46" t="n">
-        <v>700</v>
+        <v>759</v>
       </c>
       <c r="C31" s="46" t="n">
-        <v>688</v>
+        <v>710</v>
       </c>
       <c r="D31" s="46" t="n">
-        <v>1388</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="46" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="46" t="n">
-        <v>687</v>
+        <v>734</v>
       </c>
       <c r="C32" s="46" t="n">
-        <v>719</v>
+        <v>705</v>
       </c>
       <c r="D32" s="46" t="n">
-        <v>1406</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="46" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="46" t="n">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="C33" s="46" t="n">
-        <v>694</v>
+        <v>733</v>
       </c>
       <c r="D33" s="46" t="n">
-        <v>1421</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="46" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="46" t="n">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C34" s="46" t="n">
-        <v>799</v>
+        <v>723</v>
       </c>
       <c r="D34" s="46" t="n">
-        <v>1575</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="46" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="46" t="n">
-        <v>762</v>
+        <v>818</v>
       </c>
       <c r="C35" s="46" t="n">
-        <v>763</v>
+        <v>805</v>
       </c>
       <c r="D35" s="46" t="n">
-        <v>1525</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="46" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="46" t="n">
-        <v>808</v>
+        <v>792</v>
       </c>
       <c r="C36" s="46" t="n">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="D36" s="46" t="n">
-        <v>1608</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="46" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="46" t="n">
-        <v>798</v>
+        <v>851</v>
       </c>
       <c r="C37" s="46" t="n">
-        <v>782</v>
+        <v>819</v>
       </c>
       <c r="D37" s="46" t="n">
-        <v>1580</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="46" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="46" t="n">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="C38" s="46" t="n">
-        <v>751</v>
+        <v>818</v>
       </c>
       <c r="D38" s="46" t="n">
-        <v>1584</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="46" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="46" t="n">
-        <v>803</v>
+        <v>836</v>
       </c>
       <c r="C39" s="46" t="n">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="D39" s="46" t="n">
-        <v>1584</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="46" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="46" t="n">
-        <v>866</v>
+        <v>831</v>
       </c>
       <c r="C40" s="46" t="n">
-        <v>832</v>
+        <v>809</v>
       </c>
       <c r="D40" s="46" t="n">
-        <v>1698</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="46" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="46" t="n">
-        <v>802</v>
+        <v>889</v>
       </c>
       <c r="C41" s="46" t="n">
-        <v>825</v>
+        <v>866</v>
       </c>
       <c r="D41" s="46" t="n">
-        <v>1627</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="46" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="46" t="n">
-        <v>852</v>
+        <v>825</v>
       </c>
       <c r="C42" s="46" t="n">
-        <v>888</v>
+        <v>846</v>
       </c>
       <c r="D42" s="46" t="n">
-        <v>1740</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="46" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="46" t="n">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="C43" s="46" t="n">
         <v>900</v>
       </c>
       <c r="D43" s="46" t="n">
-        <v>1801</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="46" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="46" t="n">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="C44" s="46" t="n">
-        <v>899</v>
+        <v>914</v>
       </c>
       <c r="D44" s="46" t="n">
-        <v>1805</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="46" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="46" t="n">
-        <v>1014</v>
+        <v>927</v>
       </c>
       <c r="C45" s="46" t="n">
-        <v>958</v>
+        <v>899</v>
       </c>
       <c r="D45" s="46" t="n">
-        <v>1972</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="46" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="46" t="n">
-        <v>980</v>
+        <v>1020</v>
       </c>
       <c r="C46" s="46" t="n">
-        <v>928</v>
+        <v>970</v>
       </c>
       <c r="D46" s="46" t="n">
-        <v>1908</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="46" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="46" t="n">
-        <v>1077</v>
+        <v>973</v>
       </c>
       <c r="C47" s="46" t="n">
-        <v>1038</v>
+        <v>928</v>
       </c>
       <c r="D47" s="46" t="n">
-        <v>2115</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="46" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="46" t="n">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="C48" s="46" t="n">
-        <v>1002</v>
+        <v>1028</v>
       </c>
       <c r="D48" s="46" t="n">
-        <v>2100</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="46" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="46" t="n">
-        <v>1046</v>
+        <v>1118</v>
       </c>
       <c r="C49" s="46" t="n">
-        <v>974</v>
+        <v>1004</v>
       </c>
       <c r="D49" s="46" t="n">
-        <v>2020</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="46" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="46" t="n">
-        <v>1208</v>
+        <v>1051</v>
       </c>
       <c r="C50" s="46" t="n">
-        <v>990</v>
+        <v>969</v>
       </c>
       <c r="D50" s="46" t="n">
-        <v>2198</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="46" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="46" t="n">
-        <v>1133</v>
+        <v>1209</v>
       </c>
       <c r="C51" s="46" t="n">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="D51" s="46" t="n">
-        <v>2124</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="46" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="46" t="n">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="C52" s="46" t="n">
-        <v>1040</v>
+        <v>1009</v>
       </c>
       <c r="D52" s="46" t="n">
-        <v>2164</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="46" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="46" t="n">
-        <v>1094</v>
+        <v>1132</v>
       </c>
       <c r="C53" s="46" t="n">
-        <v>1068</v>
+        <v>1051</v>
       </c>
       <c r="D53" s="46" t="n">
-        <v>2162</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="46" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="46" t="n">
-        <v>1056</v>
+        <v>1087</v>
       </c>
       <c r="C54" s="46" t="n">
-        <v>897</v>
+        <v>1055</v>
       </c>
       <c r="D54" s="46" t="n">
-        <v>1953</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="46" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="46" t="n">
-        <v>1020</v>
+        <v>1054</v>
       </c>
       <c r="C55" s="46" t="n">
-        <v>907</v>
+        <v>896</v>
       </c>
       <c r="D55" s="46" t="n">
-        <v>1927</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="46" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="46" t="n">
-        <v>1035</v>
+        <v>1010</v>
       </c>
       <c r="C56" s="46" t="n">
-        <v>883</v>
+        <v>913</v>
       </c>
       <c r="D56" s="46" t="n">
-        <v>1918</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="46" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="46" t="n">
-        <v>957</v>
+        <v>1040</v>
       </c>
       <c r="C57" s="46" t="n">
-        <v>878</v>
+        <v>892</v>
       </c>
       <c r="D57" s="46" t="n">
-        <v>1835</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="46" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="46" t="n">
-        <v>918</v>
+        <v>950</v>
       </c>
       <c r="C58" s="46" t="n">
-        <v>748</v>
+        <v>878</v>
       </c>
       <c r="D58" s="46" t="n">
-        <v>1666</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="46" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="46" t="n">
-        <v>839</v>
+        <v>926</v>
       </c>
       <c r="C59" s="46" t="n">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="D59" s="46" t="n">
-        <v>1628</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="46" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="46" t="n">
-        <v>774</v>
+        <v>840</v>
       </c>
       <c r="C60" s="46" t="n">
-        <v>728</v>
+        <v>778</v>
       </c>
       <c r="D60" s="46" t="n">
-        <v>1502</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="46" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="46" t="n">
-        <v>811</v>
+        <v>776</v>
       </c>
       <c r="C61" s="46" t="n">
-        <v>691</v>
+        <v>719</v>
       </c>
       <c r="D61" s="46" t="n">
-        <v>1502</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="46" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="46" t="n">
-        <v>760</v>
+        <v>809</v>
       </c>
       <c r="C62" s="46" t="n">
-        <v>721</v>
+        <v>688</v>
       </c>
       <c r="D62" s="46" t="n">
-        <v>1481</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="46" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="46" t="n">
+        <v>754</v>
+      </c>
+      <c r="C63" s="46" t="n">
         <v>726</v>
       </c>
-      <c r="C63" s="46" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="46" t="n">
-        <v>1411</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="46" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="46" t="n">
-        <v>679</v>
+        <v>709</v>
       </c>
       <c r="C64" s="46" t="n">
-        <v>719</v>
+        <v>692</v>
       </c>
       <c r="D64" s="46" t="n">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="46" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="46" t="n">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="C65" s="46" t="n">
-        <v>623</v>
+        <v>707</v>
       </c>
       <c r="D65" s="46" t="n">
-        <v>1296</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="46" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="46" t="n">
-        <v>692</v>
+        <v>661</v>
       </c>
       <c r="C66" s="46" t="n">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D66" s="46" t="n">
-        <v>1312</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="46" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="46" t="n">
-        <v>658</v>
+        <v>677</v>
       </c>
       <c r="C67" s="46" t="n">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="D67" s="46" t="n">
-        <v>1300</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="46" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="46" t="n">
-        <v>614</v>
+        <v>649</v>
       </c>
       <c r="C68" s="46" t="n">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D68" s="46" t="n">
-        <v>1247</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="46" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="46" t="n">
-        <v>641</v>
+        <v>609</v>
       </c>
       <c r="C69" s="46" t="n">
-        <v>661</v>
+        <v>620</v>
       </c>
       <c r="D69" s="46" t="n">
-        <v>1302</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="46" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="46" t="n">
         <v>624</v>
       </c>
       <c r="C70" s="46" t="n">
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="D70" s="46" t="n">
-        <v>1244</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="46" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="46" t="n">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="C71" s="46" t="n">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="D71" s="46" t="n">
-        <v>1208</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="46" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="46" t="n">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="C72" s="46" t="n">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D72" s="46" t="n">
-        <v>1199</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="46" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="46" t="n">
-        <v>548</v>
+        <v>600</v>
       </c>
       <c r="C73" s="46" t="n">
-        <v>527</v>
+        <v>582</v>
       </c>
       <c r="D73" s="46" t="n">
-        <v>1075</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="46" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="46" t="n">
-        <v>506</v>
+        <v>534</v>
       </c>
       <c r="C74" s="46" t="n">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="D74" s="46" t="n">
-        <v>1014</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="46" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="46" t="n">
-        <v>548</v>
+        <v>494</v>
       </c>
       <c r="C75" s="46" t="n">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="D75" s="46" t="n">
-        <v>1066</v>
+        <v>998</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="46" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="46" t="n">
-        <v>440</v>
+        <v>539</v>
       </c>
       <c r="C76" s="46" t="n">
-        <v>474</v>
+        <v>512</v>
       </c>
       <c r="D76" s="46" t="n">
-        <v>914</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="46" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="46" t="n">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="C77" s="46" t="n">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="D77" s="46" t="n">
-        <v>879</v>
+        <v>902</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="46" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="46" t="n">
-        <v>383</v>
+        <v>411</v>
       </c>
       <c r="C78" s="46" t="n">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="D78" s="46" t="n">
-        <v>826</v>
+        <v>861</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="46" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="46" t="n">
-        <v>306</v>
+        <v>365</v>
       </c>
       <c r="C79" s="46" t="n">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="D79" s="46" t="n">
-        <v>737</v>
+        <v>807</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="46" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="46" t="n">
-        <v>339</v>
+        <v>298</v>
       </c>
       <c r="C80" s="46" t="n">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D80" s="46" t="n">
-        <v>759</v>
+        <v>722</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="46" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="46" t="n">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C81" s="46" t="n">
-        <v>391</v>
+        <v>417</v>
       </c>
       <c r="D81" s="46" t="n">
-        <v>715</v>
+        <v>748</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="46" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="46" t="n">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C82" s="46" t="n">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D82" s="46" t="n">
-        <v>695</v>
+        <v>707</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="46" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="46" t="n">
-        <v>248</v>
+        <v>299</v>
       </c>
       <c r="C83" s="46" t="n">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D83" s="46" t="n">
-        <v>625</v>
+        <v>672</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="46" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="46" t="n">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C84" s="46" t="n">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="D84" s="46" t="n">
-        <v>542</v>
+        <v>607</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="46" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="46" t="n">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="C85" s="46" t="n">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D85" s="46" t="n">
-        <v>551</v>
+        <v>526</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="46" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="46" t="n">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="C86" s="46" t="n">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="D86" s="46" t="n">
-        <v>537</v>
+        <v>526</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="46" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="46" t="n">
-        <v>174</v>
+        <v>213</v>
       </c>
       <c r="C87" s="46" t="n">
         <v>291</v>
       </c>
       <c r="D87" s="46" t="n">
-        <v>465</v>
+        <v>504</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="46" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="46" t="n">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="C88" s="46" t="n">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="D88" s="46" t="n">
-        <v>447</v>
+        <v>439</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="46" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="46" t="n">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C89" s="46" t="n">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="D89" s="46" t="n">
-        <v>369</v>
+        <v>412</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="46" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="46" t="n">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C90" s="46" t="n">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D90" s="46" t="n">
         <v>347</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="46" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="46" t="n">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="C91" s="46" t="n">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D91" s="46" t="n">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="46" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="46" t="n">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="C92" s="46" t="n">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D92" s="46" t="n">
-        <v>266</v>
+        <v>279</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="46" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="46" t="n">
         <v>79</v>
       </c>
       <c r="C93" s="46" t="n">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D93" s="46" t="n">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="46" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="46" t="n">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C94" s="46" t="n">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="D94" s="46" t="n">
-        <v>164</v>
+        <v>206</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="46" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="46" t="n">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C95" s="46" t="n">
         <v>96</v>
       </c>
       <c r="D95" s="46" t="n">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="46" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="46" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C96" s="46" t="n">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="D96" s="46" t="n">
-        <v>124</v>
+        <v>112</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="46" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="46" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C97" s="46" t="n">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="D97" s="46" t="n">
-        <v>74</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="46" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="46" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C98" s="46" t="n">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D98" s="46" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="46" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="46" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C99" s="46" t="n">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D99" s="46" t="n">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="46" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="46" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C100" s="46" t="n">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D100" s="46" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="46" t="n">
         <v>96</v>
       </c>
-      <c r="B101" s="46" t="n">
-        <v>9</v>
+      <c r="B101" s="46" t="s">
+        <v>6</v>
       </c>
       <c r="C101" s="46" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D101" s="46" t="n">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="46" t="n">
         <v>97</v>
       </c>
-      <c r="B102" s="46" t="n">
-        <v>5</v>
+      <c r="B102" s="46" t="s">
+        <v>6</v>
       </c>
       <c r="C102" s="46" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D102" s="46" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="46" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="46" t="n">
-        <v>5</v>
+      <c r="B103" s="46" t="s">
+        <v>6</v>
       </c>
       <c r="C103" s="46" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D103" s="46" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="46" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="46" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="46" t="n">
         <v>6</v>
       </c>
       <c r="D104" s="46" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="46" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="C105" s="46" t="n">
-[...2 lines deleted...]
-      <c r="D105" s="46" t="n">
+      <c r="C105" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="46" t="n">
         <v>101</v>
       </c>
-      <c r="B106" s="46" t="n">
-        <v>0</v>
+      <c r="B106" s="46" t="s">
+        <v>6</v>
       </c>
       <c r="C106" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="46" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="46" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="46" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="46" t="n">
         <v>103</v>
       </c>
-      <c r="B108" s="46" t="s">
+      <c r="B108" s="46" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" s="46" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D108" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="46" t="n">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B109" s="46" t="n">
+        <v>104</v>
+      </c>
+      <c r="B109" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="46" t="n">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D109" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="44"/>
       <c r="B110" s="44"/>
       <c r="C110" s="44"/>
       <c r="D110" s="44"/>
     </row>
     <row r="111" ht="30" customHeight="1">
       <c r="A111" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="44"/>
       <c r="C111" s="44"/>
       <c r="D111" s="44"/>
     </row>
     <row r="112" ht="15" customHeight="1">
       <c r="A112" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="44"/>
       <c r="C112" s="44"/>
@@ -13615,1528 +13684,3569 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="49" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="49" t="n">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="C5" s="49" t="n">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="D5" s="49" t="n">
-        <v>1160</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="49" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="49" t="n">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="C6" s="49" t="n">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="D6" s="49" t="n">
-        <v>1189</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="49" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="49" t="n">
-        <v>576</v>
+        <v>606</v>
       </c>
       <c r="C7" s="49" t="n">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="D7" s="49" t="n">
-        <v>1141</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="49" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="49" t="n">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C8" s="49" t="n">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="D8" s="49" t="n">
-        <v>1163</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="49" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="49" t="n">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="C9" s="49" t="n">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="D9" s="49" t="n">
-        <v>1176</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="49" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="49" t="n">
-        <v>552</v>
+        <v>597</v>
       </c>
       <c r="C10" s="49" t="n">
-        <v>563</v>
+        <v>599</v>
       </c>
       <c r="D10" s="49" t="n">
-        <v>1115</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="49" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="49" t="n">
-        <v>608</v>
+        <v>573</v>
       </c>
       <c r="C11" s="49" t="n">
-        <v>521</v>
+        <v>581</v>
       </c>
       <c r="D11" s="49" t="n">
-        <v>1129</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="49" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="49" t="n">
-        <v>590</v>
+        <v>617</v>
       </c>
       <c r="C12" s="49" t="n">
-        <v>588</v>
+        <v>520</v>
       </c>
       <c r="D12" s="49" t="n">
-        <v>1178</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="49" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="49" t="n">
-        <v>538</v>
+        <v>609</v>
       </c>
       <c r="C13" s="49" t="n">
-        <v>531</v>
+        <v>598</v>
       </c>
       <c r="D13" s="49" t="n">
-        <v>1069</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="49" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="49" t="n">
-        <v>590</v>
+        <v>559</v>
       </c>
       <c r="C14" s="49" t="n">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="D14" s="49" t="n">
-        <v>1135</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="49" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="49" t="n">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C15" s="49" t="n">
-        <v>601</v>
+        <v>556</v>
       </c>
       <c r="D15" s="49" t="n">
-        <v>1225</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="49" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="49" t="n">
-        <v>572</v>
+        <v>633</v>
       </c>
       <c r="C16" s="49" t="n">
-        <v>548</v>
+        <v>614</v>
       </c>
       <c r="D16" s="49" t="n">
-        <v>1120</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="49" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="49" t="n">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="C17" s="49" t="n">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="D17" s="49" t="n">
-        <v>1171</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="49" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="49" t="n">
-        <v>634</v>
+        <v>595</v>
       </c>
       <c r="C18" s="49" t="n">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="D18" s="49" t="n">
-        <v>1227</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="49" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="49" t="n">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="C19" s="49" t="n">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="D19" s="49" t="n">
-        <v>1211</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="49" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="49" t="n">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="C20" s="49" t="n">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="D20" s="49" t="n">
-        <v>1230</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="49" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="49" t="n">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C21" s="49" t="n">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="D21" s="49" t="n">
-        <v>1251</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="49" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="49" t="n">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="C22" s="49" t="n">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="D22" s="49" t="n">
-        <v>1206</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="49" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="49" t="n">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="C23" s="49" t="n">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="D23" s="49" t="n">
-        <v>1227</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="49" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="49" t="n">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="C24" s="49" t="n">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="D24" s="49" t="n">
-        <v>1232</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="49" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="49" t="n">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="C25" s="49" t="n">
-        <v>584</v>
+        <v>620</v>
       </c>
       <c r="D25" s="49" t="n">
-        <v>1209</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="49" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="49" t="n">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="C26" s="49" t="n">
-        <v>575</v>
+        <v>594</v>
       </c>
       <c r="D26" s="49" t="n">
-        <v>1223</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="49" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="49" t="n">
-        <v>632</v>
+        <v>670</v>
       </c>
       <c r="C27" s="49" t="n">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D27" s="49" t="n">
-        <v>1217</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="49" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="49" t="n">
-        <v>598</v>
+        <v>644</v>
       </c>
       <c r="C28" s="49" t="n">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D28" s="49" t="n">
-        <v>1212</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="49" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="49" t="n">
-        <v>679</v>
+        <v>633</v>
       </c>
       <c r="C29" s="49" t="n">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="D29" s="49" t="n">
-        <v>1324</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="49" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="49" t="n">
-        <v>679</v>
+        <v>724</v>
       </c>
       <c r="C30" s="49" t="n">
-        <v>680</v>
+        <v>669</v>
       </c>
       <c r="D30" s="49" t="n">
-        <v>1359</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="49" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="49" t="n">
-        <v>672</v>
+        <v>700</v>
       </c>
       <c r="C31" s="49" t="n">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="D31" s="49" t="n">
-        <v>1357</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="49" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="49" t="n">
-        <v>714</v>
+        <v>687</v>
       </c>
       <c r="C32" s="49" t="n">
-        <v>651</v>
+        <v>719</v>
       </c>
       <c r="D32" s="49" t="n">
-        <v>1365</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="49" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="49" t="n">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="C33" s="49" t="n">
-        <v>759</v>
+        <v>694</v>
       </c>
       <c r="D33" s="49" t="n">
-        <v>1512</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="49" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="49" t="n">
-        <v>720</v>
+        <v>776</v>
       </c>
       <c r="C34" s="49" t="n">
-        <v>717</v>
+        <v>799</v>
       </c>
       <c r="D34" s="49" t="n">
-        <v>1437</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="49" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="49" t="n">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C35" s="49" t="n">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="D35" s="49" t="n">
-        <v>1533</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="49" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="49" t="n">
-        <v>761</v>
+        <v>808</v>
       </c>
       <c r="C36" s="49" t="n">
-        <v>756</v>
+        <v>800</v>
       </c>
       <c r="D36" s="49" t="n">
-        <v>1517</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="49" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="49" t="n">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="C37" s="49" t="n">
-        <v>709</v>
+        <v>782</v>
       </c>
       <c r="D37" s="49" t="n">
-        <v>1485</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="49" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="49" t="n">
-        <v>761</v>
+        <v>833</v>
       </c>
       <c r="C38" s="49" t="n">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="D38" s="49" t="n">
-        <v>1506</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="49" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="49" t="n">
-        <v>844</v>
+        <v>803</v>
       </c>
       <c r="C39" s="49" t="n">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="D39" s="49" t="n">
-        <v>1650</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="49" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="49" t="n">
-        <v>789</v>
+        <v>866</v>
       </c>
       <c r="C40" s="49" t="n">
-        <v>803</v>
+        <v>832</v>
       </c>
       <c r="D40" s="49" t="n">
-        <v>1592</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="49" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="49" t="n">
-        <v>824</v>
+        <v>802</v>
       </c>
       <c r="C41" s="49" t="n">
-        <v>846</v>
+        <v>825</v>
       </c>
       <c r="D41" s="49" t="n">
-        <v>1670</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="49" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="49" t="n">
-        <v>867</v>
+        <v>852</v>
       </c>
       <c r="C42" s="49" t="n">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D42" s="49" t="n">
-        <v>1754</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="49" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="49" t="n">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="C43" s="49" t="n">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="D43" s="49" t="n">
-        <v>1773</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="49" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="49" t="n">
-        <v>1006</v>
+        <v>906</v>
       </c>
       <c r="C44" s="49" t="n">
-        <v>940</v>
+        <v>899</v>
       </c>
       <c r="D44" s="49" t="n">
-        <v>1946</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="49" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="49" t="n">
-        <v>982</v>
+        <v>1014</v>
       </c>
       <c r="C45" s="49" t="n">
-        <v>926</v>
+        <v>958</v>
       </c>
       <c r="D45" s="49" t="n">
-        <v>1908</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="49" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="49" t="n">
-        <v>1056</v>
+        <v>980</v>
       </c>
       <c r="C46" s="49" t="n">
-        <v>1029</v>
+        <v>928</v>
       </c>
       <c r="D46" s="49" t="n">
-        <v>2085</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="49" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="49" t="n">
-        <v>1097</v>
+        <v>1077</v>
       </c>
       <c r="C47" s="49" t="n">
-        <v>995</v>
+        <v>1038</v>
       </c>
       <c r="D47" s="49" t="n">
-        <v>2092</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="49" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="49" t="n">
-        <v>1044</v>
+        <v>1098</v>
       </c>
       <c r="C48" s="49" t="n">
-        <v>975</v>
+        <v>1002</v>
       </c>
       <c r="D48" s="49" t="n">
-        <v>2019</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="49" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="49" t="n">
-        <v>1180</v>
+        <v>1046</v>
       </c>
       <c r="C49" s="49" t="n">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="D49" s="49" t="n">
-        <v>2167</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="49" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="49" t="n">
-        <v>1115</v>
+        <v>1208</v>
       </c>
       <c r="C50" s="49" t="n">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="D50" s="49" t="n">
-        <v>2108</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="49" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="49" t="n">
-        <v>1106</v>
+        <v>1133</v>
       </c>
       <c r="C51" s="49" t="n">
-        <v>1025</v>
+        <v>991</v>
       </c>
       <c r="D51" s="49" t="n">
-        <v>2131</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="49" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="49" t="n">
-        <v>1103</v>
+        <v>1124</v>
       </c>
       <c r="C52" s="49" t="n">
-        <v>1060</v>
+        <v>1040</v>
       </c>
       <c r="D52" s="49" t="n">
-        <v>2163</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="49" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="49" t="n">
-        <v>1036</v>
+        <v>1094</v>
       </c>
       <c r="C53" s="49" t="n">
-        <v>895</v>
+        <v>1068</v>
       </c>
       <c r="D53" s="49" t="n">
-        <v>1931</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="49" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="49" t="n">
-        <v>1010</v>
+        <v>1056</v>
       </c>
       <c r="C54" s="49" t="n">
-        <v>909</v>
+        <v>897</v>
       </c>
       <c r="D54" s="49" t="n">
-        <v>1919</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="49" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="49" t="n">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="C55" s="49" t="n">
-        <v>877</v>
+        <v>907</v>
       </c>
       <c r="D55" s="49" t="n">
-        <v>1895</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="49" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="49" t="n">
-        <v>945</v>
+        <v>1035</v>
       </c>
       <c r="C56" s="49" t="n">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="D56" s="49" t="n">
-        <v>1822</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="49" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="49" t="n">
-        <v>908</v>
+        <v>957</v>
       </c>
       <c r="C57" s="49" t="n">
-        <v>744</v>
+        <v>878</v>
       </c>
       <c r="D57" s="49" t="n">
-        <v>1652</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="49" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="49" t="n">
-        <v>842</v>
+        <v>918</v>
       </c>
       <c r="C58" s="49" t="n">
-        <v>789</v>
+        <v>748</v>
       </c>
       <c r="D58" s="49" t="n">
-        <v>1631</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="49" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="49" t="n">
-        <v>783</v>
+        <v>839</v>
       </c>
       <c r="C59" s="49" t="n">
-        <v>729</v>
+        <v>789</v>
       </c>
       <c r="D59" s="49" t="n">
-        <v>1512</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="49" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="49" t="n">
-        <v>815</v>
+        <v>774</v>
       </c>
       <c r="C60" s="49" t="n">
-        <v>694</v>
+        <v>728</v>
       </c>
       <c r="D60" s="49" t="n">
-        <v>1509</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="49" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="49" t="n">
-        <v>757</v>
+        <v>811</v>
       </c>
       <c r="C61" s="49" t="n">
-        <v>735</v>
+        <v>691</v>
       </c>
       <c r="D61" s="49" t="n">
-        <v>1492</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="49" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="49" t="n">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="C62" s="49" t="n">
-        <v>696</v>
+        <v>721</v>
       </c>
       <c r="D62" s="49" t="n">
-        <v>1419</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="49" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="49" t="n">
-        <v>693</v>
+        <v>726</v>
       </c>
       <c r="C63" s="49" t="n">
-        <v>723</v>
+        <v>685</v>
       </c>
       <c r="D63" s="49" t="n">
-        <v>1416</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="49" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="49" t="n">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="C64" s="49" t="n">
-        <v>633</v>
+        <v>719</v>
       </c>
       <c r="D64" s="49" t="n">
-        <v>1313</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="49" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="49" t="n">
-        <v>701</v>
+        <v>673</v>
       </c>
       <c r="C65" s="49" t="n">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="D65" s="49" t="n">
-        <v>1330</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="49" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="49" t="n">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="C66" s="49" t="n">
-        <v>653</v>
+        <v>620</v>
       </c>
       <c r="D66" s="49" t="n">
-        <v>1325</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="49" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="49" t="n">
-        <v>625</v>
+        <v>658</v>
       </c>
       <c r="C67" s="49" t="n">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="D67" s="49" t="n">
-        <v>1264</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="49" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="49" t="n">
-        <v>653</v>
+        <v>614</v>
       </c>
       <c r="C68" s="49" t="n">
-        <v>669</v>
+        <v>633</v>
       </c>
       <c r="D68" s="49" t="n">
-        <v>1322</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="49" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="49" t="n">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="C69" s="49" t="n">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="D69" s="49" t="n">
-        <v>1280</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="49" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="49" t="n">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="C70" s="49" t="n">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="D70" s="49" t="n">
-        <v>1239</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="49" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="49" t="n">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C71" s="49" t="n">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="D71" s="49" t="n">
-        <v>1209</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="49" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="49" t="n">
-        <v>561</v>
+        <v>608</v>
       </c>
       <c r="C72" s="49" t="n">
-        <v>533</v>
+        <v>591</v>
       </c>
       <c r="D72" s="49" t="n">
-        <v>1094</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="49" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="49" t="n">
-        <v>516</v>
+        <v>548</v>
       </c>
       <c r="C73" s="49" t="n">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="D73" s="49" t="n">
-        <v>1034</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="49" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="49" t="n">
-        <v>558</v>
+        <v>506</v>
       </c>
       <c r="C74" s="49" t="n">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="D74" s="49" t="n">
-        <v>1086</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="49" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="49" t="n">
-        <v>449</v>
+        <v>548</v>
       </c>
       <c r="C75" s="49" t="n">
-        <v>486</v>
+        <v>518</v>
       </c>
       <c r="D75" s="49" t="n">
-        <v>935</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="49" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="49" t="n">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="C76" s="49" t="n">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="D76" s="49" t="n">
-        <v>885</v>
+        <v>914</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="49" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="49" t="n">
-        <v>390</v>
+        <v>423</v>
       </c>
       <c r="C77" s="49" t="n">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="D77" s="49" t="n">
-        <v>839</v>
+        <v>879</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="49" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="49" t="n">
-        <v>316</v>
+        <v>383</v>
       </c>
       <c r="C78" s="49" t="n">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D78" s="49" t="n">
-        <v>756</v>
+        <v>826</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="49" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="49" t="n">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="C79" s="49" t="n">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D79" s="49" t="n">
-        <v>776</v>
+        <v>737</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="49" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="49" t="n">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C80" s="49" t="n">
-        <v>397</v>
+        <v>420</v>
       </c>
       <c r="D80" s="49" t="n">
-        <v>735</v>
+        <v>759</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="49" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="49" t="n">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C81" s="49" t="n">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D81" s="49" t="n">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="49" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="49" t="n">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="C82" s="49" t="n">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D82" s="49" t="n">
-        <v>640</v>
+        <v>695</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="49" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="49" t="n">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C83" s="49" t="n">
-        <v>318</v>
+        <v>377</v>
       </c>
       <c r="D83" s="49" t="n">
-        <v>567</v>
+        <v>625</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="49" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="49" t="n">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="C84" s="49" t="n">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="D84" s="49" t="n">
-        <v>581</v>
+        <v>542</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="49" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="49" t="n">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C85" s="49" t="n">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="D85" s="49" t="n">
-        <v>561</v>
+        <v>551</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="49" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="49" t="n">
-        <v>185</v>
+        <v>224</v>
       </c>
       <c r="C86" s="49" t="n">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D86" s="49" t="n">
-        <v>493</v>
+        <v>537</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="49" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="49" t="n">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="C87" s="49" t="n">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="D87" s="49" t="n">
-        <v>476</v>
+        <v>465</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="49" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="49" t="n">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="C88" s="49" t="n">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="D88" s="49" t="n">
-        <v>391</v>
+        <v>447</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="49" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="49" t="n">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C89" s="49" t="n">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D89" s="49" t="n">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="49" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="49" t="n">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C90" s="49" t="n">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D90" s="49" t="n">
-        <v>336</v>
+        <v>347</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="49" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="49" t="n">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C91" s="49" t="n">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D91" s="49" t="n">
-        <v>298</v>
+        <v>309</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="49" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="49" t="n">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C92" s="49" t="n">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D92" s="49" t="n">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="49" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="49" t="n">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="C93" s="49" t="n">
-        <v>124</v>
+        <v>159</v>
       </c>
       <c r="D93" s="49" t="n">
-        <v>188</v>
+        <v>238</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="49" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="49" t="n">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C94" s="49" t="n">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="D94" s="49" t="n">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="49" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="49" t="n">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C95" s="49" t="n">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D95" s="49" t="n">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="49" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="49" t="n">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="C96" s="49" t="n">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="D96" s="49" t="n">
-        <v>85</v>
+        <v>124</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="49" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="49" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C97" s="49" t="n">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D97" s="49" t="n">
-        <v>84</v>
+        <v>74</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="49" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="49" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C98" s="49" t="n">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D98" s="49" t="n">
-        <v>78</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="49" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="49" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C99" s="49" t="n">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D99" s="49" t="n">
-        <v>51</v>
+        <v>64</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="49" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="49" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C100" s="49" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D100" s="49" t="n">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="49" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="49" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C101" s="49" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D101" s="49" t="n">
-        <v>27</v>
+        <v>36</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="49" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="49" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C102" s="49" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D102" s="49" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="49" t="n">
         <v>98</v>
       </c>
       <c r="B103" s="49" t="n">
         <v>5</v>
       </c>
       <c r="C103" s="49" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D103" s="49" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="49" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="49" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="49" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D104" s="49" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="49" t="n">
         <v>100</v>
       </c>
-      <c r="B105" s="49" t="n">
-[...2 lines deleted...]
-      <c r="C105" s="49" t="s">
+      <c r="B105" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="49" t="s">
+      <c r="C105" s="49" t="n">
+        <v>5</v>
+      </c>
+      <c r="D105" s="49" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="49" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="49" t="n">
         <v>0</v>
       </c>
       <c r="C106" s="49" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="49" t="n">
         <v>102</v>
       </c>
-      <c r="B107" s="49" t="s">
+      <c r="B107" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="49" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D107" s="49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="49" t="n">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B108" s="49" t="n">
+        <v>103</v>
+      </c>
+      <c r="B108" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="49" t="n">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D108" s="49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
-      <c r="A109" s="47"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A109" s="49" t="n">
+        <v>105</v>
+      </c>
+      <c r="B109" s="49" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="47"/>
       <c r="B110" s="47"/>
       <c r="C110" s="47"/>
       <c r="D110" s="47"/>
     </row>
-    <row r="111" ht="15" customHeight="1">
+    <row r="111" ht="30" customHeight="1">
       <c r="A111" s="48" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B111" s="47"/>
       <c r="C111" s="47"/>
       <c r="D111" s="47"/>
     </row>
     <row r="112" ht="15" customHeight="1">
-      <c r="A112" s="47"/>
+      <c r="A112" s="48" t="s">
+        <v>8</v>
+      </c>
       <c r="B112" s="47"/>
       <c r="C112" s="47"/>
       <c r="D112" s="47"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="47"/>
+      <c r="B113" s="47"/>
+      <c r="C113" s="47"/>
+      <c r="D113" s="47"/>
+    </row>
+    <row r="114" ht="81" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1">
+      <c r="A115" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A115:H115"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="52" t="n">
+        <v>0</v>
+      </c>
+      <c r="B5" s="52" t="n">
+        <v>598</v>
+      </c>
+      <c r="C5" s="52" t="n">
+        <v>562</v>
+      </c>
+      <c r="D5" s="52" t="n">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="52" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="52" t="n">
+        <v>612</v>
+      </c>
+      <c r="C6" s="52" t="n">
+        <v>577</v>
+      </c>
+      <c r="D6" s="52" t="n">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="52" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" s="52" t="n">
+        <v>576</v>
+      </c>
+      <c r="C7" s="52" t="n">
+        <v>565</v>
+      </c>
+      <c r="D7" s="52" t="n">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="52" t="n">
+        <v>3</v>
+      </c>
+      <c r="B8" s="52" t="n">
+        <v>590</v>
+      </c>
+      <c r="C8" s="52" t="n">
+        <v>573</v>
+      </c>
+      <c r="D8" s="52" t="n">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="52" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" s="52" t="n">
+        <v>589</v>
+      </c>
+      <c r="C9" s="52" t="n">
+        <v>587</v>
+      </c>
+      <c r="D9" s="52" t="n">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="52" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" s="52" t="n">
+        <v>552</v>
+      </c>
+      <c r="C10" s="52" t="n">
+        <v>563</v>
+      </c>
+      <c r="D10" s="52" t="n">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="52" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" s="52" t="n">
+        <v>608</v>
+      </c>
+      <c r="C11" s="52" t="n">
+        <v>521</v>
+      </c>
+      <c r="D11" s="52" t="n">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="52" t="n">
+        <v>7</v>
+      </c>
+      <c r="B12" s="52" t="n">
+        <v>590</v>
+      </c>
+      <c r="C12" s="52" t="n">
+        <v>588</v>
+      </c>
+      <c r="D12" s="52" t="n">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="52" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="52" t="n">
+        <v>538</v>
+      </c>
+      <c r="C13" s="52" t="n">
+        <v>531</v>
+      </c>
+      <c r="D13" s="52" t="n">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="52" t="n">
+        <v>9</v>
+      </c>
+      <c r="B14" s="52" t="n">
+        <v>590</v>
+      </c>
+      <c r="C14" s="52" t="n">
+        <v>545</v>
+      </c>
+      <c r="D14" s="52" t="n">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="52" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="52" t="n">
+        <v>624</v>
+      </c>
+      <c r="C15" s="52" t="n">
+        <v>601</v>
+      </c>
+      <c r="D15" s="52" t="n">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="52" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="52" t="n">
+        <v>572</v>
+      </c>
+      <c r="C16" s="52" t="n">
+        <v>548</v>
+      </c>
+      <c r="D16" s="52" t="n">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="52" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="52" t="n">
+        <v>594</v>
+      </c>
+      <c r="C17" s="52" t="n">
+        <v>577</v>
+      </c>
+      <c r="D17" s="52" t="n">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="52" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="52" t="n">
+        <v>634</v>
+      </c>
+      <c r="C18" s="52" t="n">
+        <v>593</v>
+      </c>
+      <c r="D18" s="52" t="n">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="52" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="52" t="n">
+        <v>630</v>
+      </c>
+      <c r="C19" s="52" t="n">
+        <v>581</v>
+      </c>
+      <c r="D19" s="52" t="n">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="52" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" s="52" t="n">
+        <v>629</v>
+      </c>
+      <c r="C20" s="52" t="n">
+        <v>601</v>
+      </c>
+      <c r="D20" s="52" t="n">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="52" t="n">
+        <v>16</v>
+      </c>
+      <c r="B21" s="52" t="n">
+        <v>627</v>
+      </c>
+      <c r="C21" s="52" t="n">
+        <v>624</v>
+      </c>
+      <c r="D21" s="52" t="n">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="52" t="n">
+        <v>17</v>
+      </c>
+      <c r="B22" s="52" t="n">
+        <v>608</v>
+      </c>
+      <c r="C22" s="52" t="n">
+        <v>598</v>
+      </c>
+      <c r="D22" s="52" t="n">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="52" t="n">
+        <v>18</v>
+      </c>
+      <c r="B23" s="52" t="n">
+        <v>620</v>
+      </c>
+      <c r="C23" s="52" t="n">
+        <v>607</v>
+      </c>
+      <c r="D23" s="52" t="n">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="52" t="n">
+        <v>19</v>
+      </c>
+      <c r="B24" s="52" t="n">
+        <v>617</v>
+      </c>
+      <c r="C24" s="52" t="n">
+        <v>615</v>
+      </c>
+      <c r="D24" s="52" t="n">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="52" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" s="52" t="n">
+        <v>625</v>
+      </c>
+      <c r="C25" s="52" t="n">
+        <v>584</v>
+      </c>
+      <c r="D25" s="52" t="n">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="52" t="n">
+        <v>21</v>
+      </c>
+      <c r="B26" s="52" t="n">
+        <v>648</v>
+      </c>
+      <c r="C26" s="52" t="n">
+        <v>575</v>
+      </c>
+      <c r="D26" s="52" t="n">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="52" t="n">
+        <v>22</v>
+      </c>
+      <c r="B27" s="52" t="n">
+        <v>632</v>
+      </c>
+      <c r="C27" s="52" t="n">
+        <v>585</v>
+      </c>
+      <c r="D27" s="52" t="n">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="52" t="n">
+        <v>23</v>
+      </c>
+      <c r="B28" s="52" t="n">
+        <v>598</v>
+      </c>
+      <c r="C28" s="52" t="n">
+        <v>614</v>
+      </c>
+      <c r="D28" s="52" t="n">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="52" t="n">
+        <v>24</v>
+      </c>
+      <c r="B29" s="52" t="n">
+        <v>679</v>
+      </c>
+      <c r="C29" s="52" t="n">
+        <v>645</v>
+      </c>
+      <c r="D29" s="52" t="n">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="52" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="52" t="n">
+        <v>679</v>
+      </c>
+      <c r="C30" s="52" t="n">
+        <v>680</v>
+      </c>
+      <c r="D30" s="52" t="n">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="52" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="52" t="n">
+        <v>672</v>
+      </c>
+      <c r="C31" s="52" t="n">
+        <v>685</v>
+      </c>
+      <c r="D31" s="52" t="n">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="52" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="52" t="n">
+        <v>714</v>
+      </c>
+      <c r="C32" s="52" t="n">
+        <v>651</v>
+      </c>
+      <c r="D32" s="52" t="n">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="52" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="52" t="n">
+        <v>753</v>
+      </c>
+      <c r="C33" s="52" t="n">
+        <v>759</v>
+      </c>
+      <c r="D33" s="52" t="n">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="52" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="52" t="n">
+        <v>720</v>
+      </c>
+      <c r="C34" s="52" t="n">
+        <v>717</v>
+      </c>
+      <c r="D34" s="52" t="n">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="52" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="52" t="n">
+        <v>758</v>
+      </c>
+      <c r="C35" s="52" t="n">
+        <v>775</v>
+      </c>
+      <c r="D35" s="52" t="n">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="52" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="52" t="n">
+        <v>761</v>
+      </c>
+      <c r="C36" s="52" t="n">
+        <v>756</v>
+      </c>
+      <c r="D36" s="52" t="n">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="52" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="52" t="n">
+        <v>776</v>
+      </c>
+      <c r="C37" s="52" t="n">
+        <v>709</v>
+      </c>
+      <c r="D37" s="52" t="n">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="52" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="52" t="n">
+        <v>761</v>
+      </c>
+      <c r="C38" s="52" t="n">
+        <v>745</v>
+      </c>
+      <c r="D38" s="52" t="n">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="52" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="52" t="n">
+        <v>844</v>
+      </c>
+      <c r="C39" s="52" t="n">
+        <v>806</v>
+      </c>
+      <c r="D39" s="52" t="n">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="52" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="52" t="n">
+        <v>789</v>
+      </c>
+      <c r="C40" s="52" t="n">
+        <v>803</v>
+      </c>
+      <c r="D40" s="52" t="n">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="52" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="52" t="n">
+        <v>824</v>
+      </c>
+      <c r="C41" s="52" t="n">
+        <v>846</v>
+      </c>
+      <c r="D41" s="52" t="n">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="52" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="52" t="n">
+        <v>867</v>
+      </c>
+      <c r="C42" s="52" t="n">
+        <v>887</v>
+      </c>
+      <c r="D42" s="52" t="n">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="52" t="n">
+        <v>38</v>
+      </c>
+      <c r="B43" s="52" t="n">
+        <v>894</v>
+      </c>
+      <c r="C43" s="52" t="n">
+        <v>879</v>
+      </c>
+      <c r="D43" s="52" t="n">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="52" t="n">
+        <v>39</v>
+      </c>
+      <c r="B44" s="52" t="n">
+        <v>1006</v>
+      </c>
+      <c r="C44" s="52" t="n">
+        <v>940</v>
+      </c>
+      <c r="D44" s="52" t="n">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="52" t="n">
+        <v>40</v>
+      </c>
+      <c r="B45" s="52" t="n">
+        <v>982</v>
+      </c>
+      <c r="C45" s="52" t="n">
+        <v>926</v>
+      </c>
+      <c r="D45" s="52" t="n">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="52" t="n">
+        <v>41</v>
+      </c>
+      <c r="B46" s="52" t="n">
+        <v>1056</v>
+      </c>
+      <c r="C46" s="52" t="n">
+        <v>1029</v>
+      </c>
+      <c r="D46" s="52" t="n">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="52" t="n">
+        <v>42</v>
+      </c>
+      <c r="B47" s="52" t="n">
+        <v>1097</v>
+      </c>
+      <c r="C47" s="52" t="n">
+        <v>995</v>
+      </c>
+      <c r="D47" s="52" t="n">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="52" t="n">
+        <v>43</v>
+      </c>
+      <c r="B48" s="52" t="n">
+        <v>1044</v>
+      </c>
+      <c r="C48" s="52" t="n">
+        <v>975</v>
+      </c>
+      <c r="D48" s="52" t="n">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="52" t="n">
+        <v>44</v>
+      </c>
+      <c r="B49" s="52" t="n">
+        <v>1180</v>
+      </c>
+      <c r="C49" s="52" t="n">
+        <v>987</v>
+      </c>
+      <c r="D49" s="52" t="n">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="52" t="n">
+        <v>45</v>
+      </c>
+      <c r="B50" s="52" t="n">
+        <v>1115</v>
+      </c>
+      <c r="C50" s="52" t="n">
+        <v>993</v>
+      </c>
+      <c r="D50" s="52" t="n">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="52" t="n">
+        <v>46</v>
+      </c>
+      <c r="B51" s="52" t="n">
+        <v>1106</v>
+      </c>
+      <c r="C51" s="52" t="n">
+        <v>1025</v>
+      </c>
+      <c r="D51" s="52" t="n">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="52" t="n">
+        <v>47</v>
+      </c>
+      <c r="B52" s="52" t="n">
+        <v>1103</v>
+      </c>
+      <c r="C52" s="52" t="n">
+        <v>1060</v>
+      </c>
+      <c r="D52" s="52" t="n">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="52" t="n">
+        <v>48</v>
+      </c>
+      <c r="B53" s="52" t="n">
+        <v>1036</v>
+      </c>
+      <c r="C53" s="52" t="n">
+        <v>895</v>
+      </c>
+      <c r="D53" s="52" t="n">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="52" t="n">
+        <v>49</v>
+      </c>
+      <c r="B54" s="52" t="n">
+        <v>1010</v>
+      </c>
+      <c r="C54" s="52" t="n">
+        <v>909</v>
+      </c>
+      <c r="D54" s="52" t="n">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="52" t="n">
+        <v>50</v>
+      </c>
+      <c r="B55" s="52" t="n">
+        <v>1018</v>
+      </c>
+      <c r="C55" s="52" t="n">
+        <v>877</v>
+      </c>
+      <c r="D55" s="52" t="n">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="52" t="n">
+        <v>945</v>
+      </c>
+      <c r="C56" s="52" t="n">
+        <v>877</v>
+      </c>
+      <c r="D56" s="52" t="n">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="52" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="52" t="n">
+        <v>908</v>
+      </c>
+      <c r="C57" s="52" t="n">
+        <v>744</v>
+      </c>
+      <c r="D57" s="52" t="n">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="52" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="52" t="n">
+        <v>842</v>
+      </c>
+      <c r="C58" s="52" t="n">
+        <v>789</v>
+      </c>
+      <c r="D58" s="52" t="n">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="52" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="52" t="n">
+        <v>783</v>
+      </c>
+      <c r="C59" s="52" t="n">
+        <v>729</v>
+      </c>
+      <c r="D59" s="52" t="n">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="52" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="52" t="n">
+        <v>815</v>
+      </c>
+      <c r="C60" s="52" t="n">
+        <v>694</v>
+      </c>
+      <c r="D60" s="52" t="n">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="52" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="52" t="n">
+        <v>757</v>
+      </c>
+      <c r="C61" s="52" t="n">
+        <v>735</v>
+      </c>
+      <c r="D61" s="52" t="n">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="52" t="n">
+        <v>57</v>
+      </c>
+      <c r="B62" s="52" t="n">
+        <v>723</v>
+      </c>
+      <c r="C62" s="52" t="n">
+        <v>696</v>
+      </c>
+      <c r="D62" s="52" t="n">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="52" t="n">
+        <v>58</v>
+      </c>
+      <c r="B63" s="52" t="n">
+        <v>693</v>
+      </c>
+      <c r="C63" s="52" t="n">
+        <v>723</v>
+      </c>
+      <c r="D63" s="52" t="n">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="52" t="n">
+        <v>59</v>
+      </c>
+      <c r="B64" s="52" t="n">
+        <v>680</v>
+      </c>
+      <c r="C64" s="52" t="n">
+        <v>633</v>
+      </c>
+      <c r="D64" s="52" t="n">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="52" t="n">
+        <v>60</v>
+      </c>
+      <c r="B65" s="52" t="n">
+        <v>701</v>
+      </c>
+      <c r="C65" s="52" t="n">
+        <v>629</v>
+      </c>
+      <c r="D65" s="52" t="n">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="52" t="n">
+        <v>61</v>
+      </c>
+      <c r="B66" s="52" t="n">
+        <v>672</v>
+      </c>
+      <c r="C66" s="52" t="n">
+        <v>653</v>
+      </c>
+      <c r="D66" s="52" t="n">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="52" t="n">
+        <v>62</v>
+      </c>
+      <c r="B67" s="52" t="n">
+        <v>625</v>
+      </c>
+      <c r="C67" s="52" t="n">
+        <v>639</v>
+      </c>
+      <c r="D67" s="52" t="n">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="52" t="n">
+        <v>63</v>
+      </c>
+      <c r="B68" s="52" t="n">
+        <v>653</v>
+      </c>
+      <c r="C68" s="52" t="n">
+        <v>669</v>
+      </c>
+      <c r="D68" s="52" t="n">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="52" t="n">
+        <v>64</v>
+      </c>
+      <c r="B69" s="52" t="n">
+        <v>643</v>
+      </c>
+      <c r="C69" s="52" t="n">
+        <v>637</v>
+      </c>
+      <c r="D69" s="52" t="n">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="52" t="n">
+        <v>65</v>
+      </c>
+      <c r="B70" s="52" t="n">
+        <v>634</v>
+      </c>
+      <c r="C70" s="52" t="n">
+        <v>605</v>
+      </c>
+      <c r="D70" s="52" t="n">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="52" t="n">
+        <v>66</v>
+      </c>
+      <c r="B71" s="52" t="n">
+        <v>616</v>
+      </c>
+      <c r="C71" s="52" t="n">
+        <v>593</v>
+      </c>
+      <c r="D71" s="52" t="n">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="52" t="n">
+        <v>67</v>
+      </c>
+      <c r="B72" s="52" t="n">
+        <v>561</v>
+      </c>
+      <c r="C72" s="52" t="n">
+        <v>533</v>
+      </c>
+      <c r="D72" s="52" t="n">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="52" t="n">
+        <v>68</v>
+      </c>
+      <c r="B73" s="52" t="n">
+        <v>516</v>
+      </c>
+      <c r="C73" s="52" t="n">
+        <v>518</v>
+      </c>
+      <c r="D73" s="52" t="n">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="52" t="n">
+        <v>69</v>
+      </c>
+      <c r="B74" s="52" t="n">
+        <v>558</v>
+      </c>
+      <c r="C74" s="52" t="n">
+        <v>528</v>
+      </c>
+      <c r="D74" s="52" t="n">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="52" t="n">
+        <v>70</v>
+      </c>
+      <c r="B75" s="52" t="n">
+        <v>449</v>
+      </c>
+      <c r="C75" s="52" t="n">
+        <v>486</v>
+      </c>
+      <c r="D75" s="52" t="n">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="52" t="n">
+        <v>71</v>
+      </c>
+      <c r="B76" s="52" t="n">
+        <v>428</v>
+      </c>
+      <c r="C76" s="52" t="n">
+        <v>457</v>
+      </c>
+      <c r="D76" s="52" t="n">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="52" t="n">
+        <v>72</v>
+      </c>
+      <c r="B77" s="52" t="n">
+        <v>390</v>
+      </c>
+      <c r="C77" s="52" t="n">
+        <v>449</v>
+      </c>
+      <c r="D77" s="52" t="n">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="52" t="n">
+        <v>73</v>
+      </c>
+      <c r="B78" s="52" t="n">
+        <v>316</v>
+      </c>
+      <c r="C78" s="52" t="n">
+        <v>440</v>
+      </c>
+      <c r="D78" s="52" t="n">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="52" t="n">
+        <v>74</v>
+      </c>
+      <c r="B79" s="52" t="n">
+        <v>352</v>
+      </c>
+      <c r="C79" s="52" t="n">
+        <v>424</v>
+      </c>
+      <c r="D79" s="52" t="n">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="52" t="n">
+        <v>75</v>
+      </c>
+      <c r="B80" s="52" t="n">
+        <v>338</v>
+      </c>
+      <c r="C80" s="52" t="n">
+        <v>397</v>
+      </c>
+      <c r="D80" s="52" t="n">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="52" t="n">
+        <v>76</v>
+      </c>
+      <c r="B81" s="52" t="n">
+        <v>321</v>
+      </c>
+      <c r="C81" s="52" t="n">
+        <v>392</v>
+      </c>
+      <c r="D81" s="52" t="n">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="52" t="n">
+        <v>77</v>
+      </c>
+      <c r="B82" s="52" t="n">
+        <v>256</v>
+      </c>
+      <c r="C82" s="52" t="n">
+        <v>384</v>
+      </c>
+      <c r="D82" s="52" t="n">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="52" t="n">
+        <v>78</v>
+      </c>
+      <c r="B83" s="52" t="n">
+        <v>249</v>
+      </c>
+      <c r="C83" s="52" t="n">
+        <v>318</v>
+      </c>
+      <c r="D83" s="52" t="n">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="52" t="n">
+        <v>79</v>
+      </c>
+      <c r="B84" s="52" t="n">
+        <v>263</v>
+      </c>
+      <c r="C84" s="52" t="n">
+        <v>318</v>
+      </c>
+      <c r="D84" s="52" t="n">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="52" t="n">
+        <v>80</v>
+      </c>
+      <c r="B85" s="52" t="n">
+        <v>238</v>
+      </c>
+      <c r="C85" s="52" t="n">
+        <v>323</v>
+      </c>
+      <c r="D85" s="52" t="n">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="52" t="n">
+        <v>81</v>
+      </c>
+      <c r="B86" s="52" t="n">
+        <v>185</v>
+      </c>
+      <c r="C86" s="52" t="n">
+        <v>308</v>
+      </c>
+      <c r="D86" s="52" t="n">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="52" t="n">
+        <v>82</v>
+      </c>
+      <c r="B87" s="52" t="n">
+        <v>196</v>
+      </c>
+      <c r="C87" s="52" t="n">
+        <v>280</v>
+      </c>
+      <c r="D87" s="52" t="n">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="52" t="n">
+        <v>83</v>
+      </c>
+      <c r="B88" s="52" t="n">
+        <v>153</v>
+      </c>
+      <c r="C88" s="52" t="n">
+        <v>238</v>
+      </c>
+      <c r="D88" s="52" t="n">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="52" t="n">
+        <v>84</v>
+      </c>
+      <c r="B89" s="52" t="n">
+        <v>138</v>
+      </c>
+      <c r="C89" s="52" t="n">
+        <v>228</v>
+      </c>
+      <c r="D89" s="52" t="n">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="52" t="n">
+        <v>85</v>
+      </c>
+      <c r="B90" s="52" t="n">
+        <v>123</v>
+      </c>
+      <c r="C90" s="52" t="n">
+        <v>213</v>
+      </c>
+      <c r="D90" s="52" t="n">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="52" t="n">
+        <v>86</v>
+      </c>
+      <c r="B91" s="52" t="n">
+        <v>100</v>
+      </c>
+      <c r="C91" s="52" t="n">
+        <v>198</v>
+      </c>
+      <c r="D91" s="52" t="n">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="52" t="n">
+        <v>87</v>
+      </c>
+      <c r="B92" s="52" t="n">
+        <v>92</v>
+      </c>
+      <c r="C92" s="52" t="n">
+        <v>172</v>
+      </c>
+      <c r="D92" s="52" t="n">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="52" t="n">
+        <v>88</v>
+      </c>
+      <c r="B93" s="52" t="n">
+        <v>64</v>
+      </c>
+      <c r="C93" s="52" t="n">
+        <v>124</v>
+      </c>
+      <c r="D93" s="52" t="n">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="52" t="n">
+        <v>89</v>
+      </c>
+      <c r="B94" s="52" t="n">
+        <v>54</v>
+      </c>
+      <c r="C94" s="52" t="n">
+        <v>121</v>
+      </c>
+      <c r="D94" s="52" t="n">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="52" t="n">
+        <v>90</v>
+      </c>
+      <c r="B95" s="52" t="n">
+        <v>41</v>
+      </c>
+      <c r="C95" s="52" t="n">
+        <v>101</v>
+      </c>
+      <c r="D95" s="52" t="n">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="52" t="n">
+        <v>91</v>
+      </c>
+      <c r="B96" s="52" t="n">
+        <v>21</v>
+      </c>
+      <c r="C96" s="52" t="n">
+        <v>64</v>
+      </c>
+      <c r="D96" s="52" t="n">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="52" t="n">
+        <v>92</v>
+      </c>
+      <c r="B97" s="52" t="n">
+        <v>20</v>
+      </c>
+      <c r="C97" s="52" t="n">
+        <v>64</v>
+      </c>
+      <c r="D97" s="52" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="52" t="n">
+        <v>93</v>
+      </c>
+      <c r="B98" s="52" t="n">
+        <v>16</v>
+      </c>
+      <c r="C98" s="52" t="n">
+        <v>62</v>
+      </c>
+      <c r="D98" s="52" t="n">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="52" t="n">
+        <v>94</v>
+      </c>
+      <c r="B99" s="52" t="n">
+        <v>10</v>
+      </c>
+      <c r="C99" s="52" t="n">
+        <v>41</v>
+      </c>
+      <c r="D99" s="52" t="n">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="52" t="n">
+        <v>95</v>
+      </c>
+      <c r="B100" s="52" t="n">
+        <v>13</v>
+      </c>
+      <c r="C100" s="52" t="n">
+        <v>36</v>
+      </c>
+      <c r="D100" s="52" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="52" t="n">
+        <v>96</v>
+      </c>
+      <c r="B101" s="52" t="n">
+        <v>5</v>
+      </c>
+      <c r="C101" s="52" t="n">
+        <v>22</v>
+      </c>
+      <c r="D101" s="52" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="52" t="n">
+        <v>97</v>
+      </c>
+      <c r="B102" s="52" t="n">
+        <v>9</v>
+      </c>
+      <c r="C102" s="52" t="n">
+        <v>12</v>
+      </c>
+      <c r="D102" s="52" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="52" t="n">
+        <v>98</v>
+      </c>
+      <c r="B103" s="52" t="n">
+        <v>5</v>
+      </c>
+      <c r="C103" s="52" t="n">
+        <v>10</v>
+      </c>
+      <c r="D103" s="52" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="52" t="n">
+        <v>99</v>
+      </c>
+      <c r="B104" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="52" t="n">
+        <v>7</v>
+      </c>
+      <c r="D104" s="52" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="52" t="n">
+        <v>100</v>
+      </c>
+      <c r="B105" s="52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="52" t="n">
+        <v>101</v>
+      </c>
+      <c r="B106" s="52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C106" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="52" t="n">
+        <v>102</v>
+      </c>
+      <c r="B107" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="52" t="n">
+        <v>0</v>
+      </c>
+      <c r="D107" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="52" t="n">
+        <v>104</v>
+      </c>
+      <c r="B108" s="52" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="50"/>
+      <c r="B109" s="50"/>
+      <c r="C109" s="50"/>
+      <c r="D109" s="50"/>
+    </row>
+    <row r="110" ht="30" customHeight="1">
+      <c r="A110" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="50"/>
+      <c r="C110" s="50"/>
+      <c r="D110" s="50"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="50"/>
+      <c r="C111" s="50"/>
+      <c r="D111" s="50"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="50"/>
+      <c r="B112" s="50"/>
+      <c r="C112" s="50"/>
+      <c r="D112" s="50"/>
     </row>
     <row r="113" ht="81" customHeight="1"/>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1"/>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
@@ -15639,1546 +17749,1546 @@
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="8" t="n">
+      <c r="A5" s="9" t="n">
         <v>0</v>
       </c>
-      <c r="B5" s="8" t="n">
-[...6 lines deleted...]
-        <v>1168</v>
+      <c r="B5" s="9" t="n">
+        <v>568</v>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>603</v>
+      </c>
+      <c r="D5" s="9" t="n">
+        <v>1171</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="8" t="n">
+      <c r="A6" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="B6" s="8" t="n">
-[...5 lines deleted...]
-      <c r="D6" s="8" t="n">
+      <c r="B6" s="9" t="n">
+        <v>605</v>
+      </c>
+      <c r="C6" s="9" t="n">
+        <v>592</v>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9" t="n">
+        <v>652</v>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>613</v>
+      </c>
+      <c r="D7" s="9" t="n">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="9" t="n">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9" t="n">
+        <v>731</v>
+      </c>
+      <c r="C8" s="9" t="n">
+        <v>690</v>
+      </c>
+      <c r="D8" s="9" t="n">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="9" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" s="9" t="n">
+        <v>658</v>
+      </c>
+      <c r="C9" s="9" t="n">
+        <v>620</v>
+      </c>
+      <c r="D9" s="9" t="n">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="9" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" s="9" t="n">
+        <v>661</v>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>679</v>
+      </c>
+      <c r="D10" s="9" t="n">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" s="9" t="n">
+        <v>699</v>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>656</v>
+      </c>
+      <c r="D11" s="9" t="n">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="9" t="n">
+        <v>7</v>
+      </c>
+      <c r="B12" s="9" t="n">
+        <v>679</v>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>648</v>
+      </c>
+      <c r="D12" s="9" t="n">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="9" t="n">
+        <v>733</v>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>706</v>
+      </c>
+      <c r="D13" s="9" t="n">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9" t="n">
+        <v>715</v>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>672</v>
+      </c>
+      <c r="D14" s="9" t="n">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="9" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9" t="n">
+        <v>707</v>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>673</v>
+      </c>
+      <c r="D15" s="9" t="n">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="9" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="9" t="n">
+        <v>700</v>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>673</v>
+      </c>
+      <c r="D16" s="9" t="n">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="9" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="9" t="n">
+        <v>682</v>
+      </c>
+      <c r="C17" s="9" t="n">
+        <v>641</v>
+      </c>
+      <c r="D17" s="9" t="n">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="9" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="9" t="n">
+        <v>699</v>
+      </c>
+      <c r="C18" s="9" t="n">
+        <v>623</v>
+      </c>
+      <c r="D18" s="9" t="n">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="9" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="9" t="n">
+        <v>712</v>
+      </c>
+      <c r="C19" s="9" t="n">
+        <v>686</v>
+      </c>
+      <c r="D19" s="9" t="n">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="9" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" s="9" t="n">
+        <v>718</v>
+      </c>
+      <c r="C20" s="9" t="n">
+        <v>667</v>
+      </c>
+      <c r="D20" s="9" t="n">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="9" t="n">
+        <v>16</v>
+      </c>
+      <c r="B21" s="9" t="n">
+        <v>691</v>
+      </c>
+      <c r="C21" s="9" t="n">
+        <v>698</v>
+      </c>
+      <c r="D21" s="9" t="n">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="9" t="n">
+        <v>17</v>
+      </c>
+      <c r="B22" s="9" t="n">
+        <v>687</v>
+      </c>
+      <c r="C22" s="9" t="n">
+        <v>656</v>
+      </c>
+      <c r="D22" s="9" t="n">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="9" t="n">
+        <v>18</v>
+      </c>
+      <c r="B23" s="9" t="n">
+        <v>728</v>
+      </c>
+      <c r="C23" s="9" t="n">
+        <v>684</v>
+      </c>
+      <c r="D23" s="9" t="n">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="9" t="n">
+        <v>19</v>
+      </c>
+      <c r="B24" s="9" t="n">
+        <v>622</v>
+      </c>
+      <c r="C24" s="9" t="n">
+        <v>611</v>
+      </c>
+      <c r="D24" s="9" t="n">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="9" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9" t="n">
+        <v>692</v>
+      </c>
+      <c r="C25" s="9" t="n">
+        <v>552</v>
+      </c>
+      <c r="D25" s="9" t="n">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="9" t="n">
+        <v>21</v>
+      </c>
+      <c r="B26" s="9" t="n">
+        <v>650</v>
+      </c>
+      <c r="C26" s="9" t="n">
+        <v>614</v>
+      </c>
+      <c r="D26" s="9" t="n">
         <v>1264</v>
       </c>
     </row>
-    <row r="7" ht="15" customHeight="1">
-[...42 lines deleted...]
-      <c r="A10" s="8" t="n">
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="9" t="n">
+        <v>22</v>
+      </c>
+      <c r="B27" s="9" t="n">
+        <v>588</v>
+      </c>
+      <c r="C27" s="9" t="n">
+        <v>542</v>
+      </c>
+      <c r="D27" s="9" t="n">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="9" t="n">
+        <v>23</v>
+      </c>
+      <c r="B28" s="9" t="n">
+        <v>644</v>
+      </c>
+      <c r="C28" s="9" t="n">
+        <v>587</v>
+      </c>
+      <c r="D28" s="9" t="n">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="9" t="n">
+        <v>24</v>
+      </c>
+      <c r="B29" s="9" t="n">
+        <v>649</v>
+      </c>
+      <c r="C29" s="9" t="n">
+        <v>629</v>
+      </c>
+      <c r="D29" s="9" t="n">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="9" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="9" t="n">
+        <v>636</v>
+      </c>
+      <c r="C30" s="9" t="n">
+        <v>596</v>
+      </c>
+      <c r="D30" s="9" t="n">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="9" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="9" t="n">
+        <v>683</v>
+      </c>
+      <c r="C31" s="9" t="n">
+        <v>605</v>
+      </c>
+      <c r="D31" s="9" t="n">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="9" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="9" t="n">
+        <v>749</v>
+      </c>
+      <c r="C32" s="9" t="n">
+        <v>657</v>
+      </c>
+      <c r="D32" s="9" t="n">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="9" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="9" t="n">
+        <v>723</v>
+      </c>
+      <c r="C33" s="9" t="n">
+        <v>698</v>
+      </c>
+      <c r="D33" s="9" t="n">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="9" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="9" t="n">
+        <v>751</v>
+      </c>
+      <c r="C34" s="9" t="n">
+        <v>750</v>
+      </c>
+      <c r="D34" s="9" t="n">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="9" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="9" t="n">
+        <v>844</v>
+      </c>
+      <c r="C35" s="9" t="n">
+        <v>775</v>
+      </c>
+      <c r="D35" s="9" t="n">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="9" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="9" t="n">
+        <v>885</v>
+      </c>
+      <c r="C36" s="9" t="n">
+        <v>806</v>
+      </c>
+      <c r="D36" s="9" t="n">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="9" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="9" t="n">
+        <v>876</v>
+      </c>
+      <c r="C37" s="9" t="n">
+        <v>864</v>
+      </c>
+      <c r="D37" s="9" t="n">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="9" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="9" t="n">
+        <v>949</v>
+      </c>
+      <c r="C38" s="9" t="n">
+        <v>864</v>
+      </c>
+      <c r="D38" s="9" t="n">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="9" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="9" t="n">
+        <v>984</v>
+      </c>
+      <c r="C39" s="9" t="n">
+        <v>940</v>
+      </c>
+      <c r="D39" s="9" t="n">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="9" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="9" t="n">
+        <v>1071</v>
+      </c>
+      <c r="C40" s="9" t="n">
+        <v>970</v>
+      </c>
+      <c r="D40" s="9" t="n">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="9" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="9" t="n">
+        <v>1015</v>
+      </c>
+      <c r="C41" s="9" t="n">
+        <v>971</v>
+      </c>
+      <c r="D41" s="9" t="n">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="9" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="9" t="n">
+        <v>1005</v>
+      </c>
+      <c r="C42" s="9" t="n">
+        <v>991</v>
+      </c>
+      <c r="D42" s="9" t="n">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="9" t="n">
+        <v>38</v>
+      </c>
+      <c r="B43" s="9" t="n">
+        <v>1108</v>
+      </c>
+      <c r="C43" s="9" t="n">
+        <v>1034</v>
+      </c>
+      <c r="D43" s="9" t="n">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="9" t="n">
+        <v>39</v>
+      </c>
+      <c r="B44" s="9" t="n">
+        <v>1032</v>
+      </c>
+      <c r="C44" s="9" t="n">
+        <v>977</v>
+      </c>
+      <c r="D44" s="9" t="n">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="B45" s="9" t="n">
+        <v>1064</v>
+      </c>
+      <c r="C45" s="9" t="n">
+        <v>987</v>
+      </c>
+      <c r="D45" s="9" t="n">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="9" t="n">
+        <v>41</v>
+      </c>
+      <c r="B46" s="9" t="n">
+        <v>1031</v>
+      </c>
+      <c r="C46" s="9" t="n">
+        <v>1019</v>
+      </c>
+      <c r="D46" s="9" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="9" t="n">
+        <v>42</v>
+      </c>
+      <c r="B47" s="9" t="n">
+        <v>1063</v>
+      </c>
+      <c r="C47" s="9" t="n">
+        <v>1009</v>
+      </c>
+      <c r="D47" s="9" t="n">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="9" t="n">
+        <v>43</v>
+      </c>
+      <c r="B48" s="9" t="n">
+        <v>1002</v>
+      </c>
+      <c r="C48" s="9" t="n">
+        <v>1015</v>
+      </c>
+      <c r="D48" s="9" t="n">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="9" t="n">
+        <v>44</v>
+      </c>
+      <c r="B49" s="9" t="n">
+        <v>1080</v>
+      </c>
+      <c r="C49" s="9" t="n">
+        <v>990</v>
+      </c>
+      <c r="D49" s="9" t="n">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="9" t="n">
+        <v>45</v>
+      </c>
+      <c r="B50" s="9" t="n">
+        <v>1046</v>
+      </c>
+      <c r="C50" s="9" t="n">
+        <v>975</v>
+      </c>
+      <c r="D50" s="9" t="n">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="9" t="n">
+        <v>46</v>
+      </c>
+      <c r="B51" s="9" t="n">
+        <v>1004</v>
+      </c>
+      <c r="C51" s="9" t="n">
+        <v>950</v>
+      </c>
+      <c r="D51" s="9" t="n">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="9" t="n">
+        <v>47</v>
+      </c>
+      <c r="B52" s="9" t="n">
+        <v>965</v>
+      </c>
+      <c r="C52" s="9" t="n">
+        <v>951</v>
+      </c>
+      <c r="D52" s="9" t="n">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="9" t="n">
+        <v>48</v>
+      </c>
+      <c r="B53" s="9" t="n">
+        <v>1014</v>
+      </c>
+      <c r="C53" s="9" t="n">
+        <v>982</v>
+      </c>
+      <c r="D53" s="9" t="n">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="9" t="n">
+        <v>49</v>
+      </c>
+      <c r="B54" s="9" t="n">
+        <v>941</v>
+      </c>
+      <c r="C54" s="9" t="n">
+        <v>924</v>
+      </c>
+      <c r="D54" s="9" t="n">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="B55" s="9" t="n">
+        <v>1018</v>
+      </c>
+      <c r="C55" s="9" t="n">
+        <v>974</v>
+      </c>
+      <c r="D55" s="9" t="n">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="9" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="9" t="n">
+        <v>996</v>
+      </c>
+      <c r="C56" s="9" t="n">
+        <v>1000</v>
+      </c>
+      <c r="D56" s="9" t="n">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="9" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="9" t="n">
+        <v>1036</v>
+      </c>
+      <c r="C57" s="9" t="n">
+        <v>992</v>
+      </c>
+      <c r="D57" s="9" t="n">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="9" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="9" t="n">
+        <v>1093</v>
+      </c>
+      <c r="C58" s="9" t="n">
+        <v>1029</v>
+      </c>
+      <c r="D58" s="9" t="n">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="9" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="9" t="n">
+        <v>1055</v>
+      </c>
+      <c r="C59" s="9" t="n">
+        <v>983</v>
+      </c>
+      <c r="D59" s="9" t="n">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="9" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="9" t="n">
+        <v>1129</v>
+      </c>
+      <c r="C60" s="9" t="n">
+        <v>1056</v>
+      </c>
+      <c r="D60" s="9" t="n">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="9" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="9" t="n">
+        <v>1136</v>
+      </c>
+      <c r="C61" s="9" t="n">
+        <v>1044</v>
+      </c>
+      <c r="D61" s="9" t="n">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="9" t="n">
+        <v>57</v>
+      </c>
+      <c r="B62" s="9" t="n">
+        <v>1097</v>
+      </c>
+      <c r="C62" s="9" t="n">
+        <v>989</v>
+      </c>
+      <c r="D62" s="9" t="n">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="9" t="n">
+        <v>58</v>
+      </c>
+      <c r="B63" s="9" t="n">
+        <v>1169</v>
+      </c>
+      <c r="C63" s="9" t="n">
+        <v>1018</v>
+      </c>
+      <c r="D63" s="9" t="n">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="9" t="n">
+        <v>59</v>
+      </c>
+      <c r="B64" s="9" t="n">
+        <v>1128</v>
+      </c>
+      <c r="C64" s="9" t="n">
+        <v>970</v>
+      </c>
+      <c r="D64" s="9" t="n">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="9" t="n">
+        <v>60</v>
+      </c>
+      <c r="B65" s="9" t="n">
+        <v>1089</v>
+      </c>
+      <c r="C65" s="9" t="n">
+        <v>1017</v>
+      </c>
+      <c r="D65" s="9" t="n">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="9" t="n">
+        <v>61</v>
+      </c>
+      <c r="B66" s="9" t="n">
+        <v>1006</v>
+      </c>
+      <c r="C66" s="9" t="n">
+        <v>1018</v>
+      </c>
+      <c r="D66" s="9" t="n">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="9" t="n">
+        <v>62</v>
+      </c>
+      <c r="B67" s="9" t="n">
+        <v>966</v>
+      </c>
+      <c r="C67" s="9" t="n">
+        <v>843</v>
+      </c>
+      <c r="D67" s="9" t="n">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="9" t="n">
+        <v>63</v>
+      </c>
+      <c r="B68" s="9" t="n">
+        <v>936</v>
+      </c>
+      <c r="C68" s="9" t="n">
+        <v>841</v>
+      </c>
+      <c r="D68" s="9" t="n">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="9" t="n">
+        <v>64</v>
+      </c>
+      <c r="B69" s="9" t="n">
+        <v>912</v>
+      </c>
+      <c r="C69" s="9" t="n">
+        <v>810</v>
+      </c>
+      <c r="D69" s="9" t="n">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="9" t="n">
+        <v>65</v>
+      </c>
+      <c r="B70" s="9" t="n">
+        <v>804</v>
+      </c>
+      <c r="C70" s="9" t="n">
+        <v>776</v>
+      </c>
+      <c r="D70" s="9" t="n">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="9" t="n">
+        <v>66</v>
+      </c>
+      <c r="B71" s="9" t="n">
+        <v>752</v>
+      </c>
+      <c r="C71" s="9" t="n">
+        <v>659</v>
+      </c>
+      <c r="D71" s="9" t="n">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="9" t="n">
+        <v>67</v>
+      </c>
+      <c r="B72" s="9" t="n">
+        <v>684</v>
+      </c>
+      <c r="C72" s="9" t="n">
+        <v>700</v>
+      </c>
+      <c r="D72" s="9" t="n">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="9" t="n">
+        <v>68</v>
+      </c>
+      <c r="B73" s="9" t="n">
+        <v>624</v>
+      </c>
+      <c r="C73" s="9" t="n">
+        <v>633</v>
+      </c>
+      <c r="D73" s="9" t="n">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="9" t="n">
+        <v>69</v>
+      </c>
+      <c r="B74" s="9" t="n">
+        <v>623</v>
+      </c>
+      <c r="C74" s="9" t="n">
+        <v>613</v>
+      </c>
+      <c r="D74" s="9" t="n">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="9" t="n">
+        <v>70</v>
+      </c>
+      <c r="B75" s="9" t="n">
+        <v>615</v>
+      </c>
+      <c r="C75" s="9" t="n">
+        <v>640</v>
+      </c>
+      <c r="D75" s="9" t="n">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="9" t="n">
+        <v>71</v>
+      </c>
+      <c r="B76" s="9" t="n">
+        <v>556</v>
+      </c>
+      <c r="C76" s="9" t="n">
+        <v>591</v>
+      </c>
+      <c r="D76" s="9" t="n">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="9" t="n">
+        <v>72</v>
+      </c>
+      <c r="B77" s="9" t="n">
+        <v>522</v>
+      </c>
+      <c r="C77" s="9" t="n">
+        <v>595</v>
+      </c>
+      <c r="D77" s="9" t="n">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="9" t="n">
+        <v>73</v>
+      </c>
+      <c r="B78" s="9" t="n">
+        <v>511</v>
+      </c>
+      <c r="C78" s="9" t="n">
+        <v>536</v>
+      </c>
+      <c r="D78" s="9" t="n">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="9" t="n">
+        <v>74</v>
+      </c>
+      <c r="B79" s="9" t="n">
+        <v>537</v>
+      </c>
+      <c r="C79" s="9" t="n">
+        <v>546</v>
+      </c>
+      <c r="D79" s="9" t="n">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="9" t="n">
+        <v>75</v>
+      </c>
+      <c r="B80" s="9" t="n">
+        <v>486</v>
+      </c>
+      <c r="C80" s="9" t="n">
+        <v>550</v>
+      </c>
+      <c r="D80" s="9" t="n">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="9" t="n">
+        <v>76</v>
+      </c>
+      <c r="B81" s="9" t="n">
+        <v>471</v>
+      </c>
+      <c r="C81" s="9" t="n">
+        <v>543</v>
+      </c>
+      <c r="D81" s="9" t="n">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="9" t="n">
+        <v>77</v>
+      </c>
+      <c r="B82" s="9" t="n">
+        <v>466</v>
+      </c>
+      <c r="C82" s="9" t="n">
+        <v>559</v>
+      </c>
+      <c r="D82" s="9" t="n">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="9" t="n">
+        <v>78</v>
+      </c>
+      <c r="B83" s="9" t="n">
+        <v>452</v>
+      </c>
+      <c r="C83" s="9" t="n">
+        <v>513</v>
+      </c>
+      <c r="D83" s="9" t="n">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="9" t="n">
+        <v>79</v>
+      </c>
+      <c r="B84" s="9" t="n">
+        <v>469</v>
+      </c>
+      <c r="C84" s="9" t="n">
+        <v>498</v>
+      </c>
+      <c r="D84" s="9" t="n">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="9" t="n">
+        <v>80</v>
+      </c>
+      <c r="B85" s="9" t="n">
+        <v>425</v>
+      </c>
+      <c r="C85" s="9" t="n">
+        <v>470</v>
+      </c>
+      <c r="D85" s="9" t="n">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="9" t="n">
+        <v>81</v>
+      </c>
+      <c r="B86" s="9" t="n">
+        <v>386</v>
+      </c>
+      <c r="C86" s="9" t="n">
+        <v>444</v>
+      </c>
+      <c r="D86" s="9" t="n">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="9" t="n">
+        <v>82</v>
+      </c>
+      <c r="B87" s="9" t="n">
+        <v>351</v>
+      </c>
+      <c r="C87" s="9" t="n">
+        <v>401</v>
+      </c>
+      <c r="D87" s="9" t="n">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="9" t="n">
+        <v>83</v>
+      </c>
+      <c r="B88" s="9" t="n">
+        <v>347</v>
+      </c>
+      <c r="C88" s="9" t="n">
+        <v>391</v>
+      </c>
+      <c r="D88" s="9" t="n">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="9" t="n">
+        <v>84</v>
+      </c>
+      <c r="B89" s="9" t="n">
+        <v>274</v>
+      </c>
+      <c r="C89" s="9" t="n">
+        <v>335</v>
+      </c>
+      <c r="D89" s="9" t="n">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="9" t="n">
+        <v>85</v>
+      </c>
+      <c r="B90" s="9" t="n">
+        <v>245</v>
+      </c>
+      <c r="C90" s="9" t="n">
+        <v>316</v>
+      </c>
+      <c r="D90" s="9" t="n">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="9" t="n">
+        <v>86</v>
+      </c>
+      <c r="B91" s="9" t="n">
+        <v>189</v>
+      </c>
+      <c r="C91" s="9" t="n">
+        <v>291</v>
+      </c>
+      <c r="D91" s="9" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="9" t="n">
+        <v>87</v>
+      </c>
+      <c r="B92" s="9" t="n">
+        <v>148</v>
+      </c>
+      <c r="C92" s="9" t="n">
+        <v>267</v>
+      </c>
+      <c r="D92" s="9" t="n">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="9" t="n">
+        <v>88</v>
+      </c>
+      <c r="B93" s="9" t="n">
+        <v>143</v>
+      </c>
+      <c r="C93" s="9" t="n">
+        <v>232</v>
+      </c>
+      <c r="D93" s="9" t="n">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="9" t="n">
+        <v>89</v>
+      </c>
+      <c r="B94" s="9" t="n">
+        <v>135</v>
+      </c>
+      <c r="C94" s="9" t="n">
+        <v>214</v>
+      </c>
+      <c r="D94" s="9" t="n">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="9" t="n">
+        <v>90</v>
+      </c>
+      <c r="B95" s="9" t="n">
+        <v>92</v>
+      </c>
+      <c r="C95" s="9" t="n">
+        <v>178</v>
+      </c>
+      <c r="D95" s="9" t="n">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="9" t="n">
+        <v>91</v>
+      </c>
+      <c r="B96" s="9" t="n">
+        <v>65</v>
+      </c>
+      <c r="C96" s="9" t="n">
+        <v>145</v>
+      </c>
+      <c r="D96" s="9" t="n">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="9" t="n">
+        <v>92</v>
+      </c>
+      <c r="B97" s="9" t="n">
+        <v>66</v>
+      </c>
+      <c r="C97" s="9" t="n">
+        <v>106</v>
+      </c>
+      <c r="D97" s="9" t="n">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="9" t="n">
+        <v>93</v>
+      </c>
+      <c r="B98" s="9" t="n">
+        <v>51</v>
+      </c>
+      <c r="C98" s="9" t="n">
+        <v>87</v>
+      </c>
+      <c r="D98" s="9" t="n">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="9" t="n">
+        <v>94</v>
+      </c>
+      <c r="B99" s="9" t="n">
+        <v>33</v>
+      </c>
+      <c r="C99" s="9" t="n">
+        <v>72</v>
+      </c>
+      <c r="D99" s="9" t="n">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="9" t="n">
+        <v>95</v>
+      </c>
+      <c r="B100" s="9" t="n">
+        <v>30</v>
+      </c>
+      <c r="C100" s="9" t="n">
+        <v>54</v>
+      </c>
+      <c r="D100" s="9" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="9" t="n">
+        <v>96</v>
+      </c>
+      <c r="B101" s="9" t="n">
+        <v>26</v>
+      </c>
+      <c r="C101" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D101" s="9" t="n">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="9" t="n">
+        <v>97</v>
+      </c>
+      <c r="B102" s="9" t="n">
+        <v>10</v>
+      </c>
+      <c r="C102" s="9" t="n">
+        <v>29</v>
+      </c>
+      <c r="D102" s="9" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="9" t="n">
+        <v>98</v>
+      </c>
+      <c r="B103" s="9" t="n">
+        <v>6</v>
+      </c>
+      <c r="C103" s="9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D103" s="9" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="9" t="n">
+        <v>99</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="9" t="n">
+        <v>19</v>
+      </c>
+      <c r="D104" s="9" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="9" t="n">
+        <v>7</v>
+      </c>
+      <c r="D105" s="9" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="9" t="n">
+        <v>101</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="9" t="n">
         <v>5</v>
       </c>
-      <c r="B10" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A11" s="8" t="n">
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="9" t="n">
+        <v>102</v>
+      </c>
+      <c r="B107" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A12" s="8" t="n">
+      <c r="D107" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="9" t="n">
+        <v>103</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="9" t="n">
+        <v>107</v>
+      </c>
+      <c r="B109" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="10"/>
+      <c r="B110" s="10"/>
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+    </row>
+    <row r="111" ht="30" customHeight="1">
+      <c r="A111" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A13" s="8" t="n">
+      <c r="B111" s="10"/>
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="8" t="n">
-[...1373 lines deleted...]
-      <c r="D112" s="9"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
     </row>
     <row r="113" ht="15" customHeight="1">
-      <c r="A113" s="9"/>
-[...2 lines deleted...]
-      <c r="D113" s="9"/>
+      <c r="A113" s="10"/>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
     </row>
     <row r="114" ht="81" customHeight="1"/>
     <row r="115" ht="15" customHeight="1">
       <c r="A115" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
     <row r="133" ht="15" customHeight="1"/>
@@ -17684,1528 +19794,3569 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="13" t="n">
-        <v>650</v>
+        <v>593</v>
       </c>
       <c r="C5" s="13" t="n">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="D5" s="13" t="n">
-        <v>1252</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="13" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="13" t="n">
-        <v>744</v>
+        <v>662</v>
       </c>
       <c r="C6" s="13" t="n">
-        <v>681</v>
+        <v>602</v>
       </c>
       <c r="D6" s="13" t="n">
-        <v>1425</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="13" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="13" t="n">
-        <v>662</v>
+        <v>739</v>
       </c>
       <c r="C7" s="13" t="n">
-        <v>620</v>
+        <v>669</v>
       </c>
       <c r="D7" s="13" t="n">
-        <v>1282</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="13" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="13" t="n">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="C8" s="13" t="n">
-        <v>675</v>
+        <v>621</v>
       </c>
       <c r="D8" s="13" t="n">
-        <v>1345</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="13" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="13" t="n">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="C9" s="13" t="n">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="D9" s="13" t="n">
-        <v>1335</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="13" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="13" t="n">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="C10" s="13" t="n">
-        <v>634</v>
+        <v>659</v>
       </c>
       <c r="D10" s="13" t="n">
-        <v>1303</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="13" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="13" t="n">
-        <v>725</v>
+        <v>675</v>
       </c>
       <c r="C11" s="13" t="n">
-        <v>699</v>
+        <v>645</v>
       </c>
       <c r="D11" s="13" t="n">
-        <v>1424</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="13" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="13" t="n">
-        <v>698</v>
+        <v>730</v>
       </c>
       <c r="C12" s="13" t="n">
-        <v>655</v>
+        <v>705</v>
       </c>
       <c r="D12" s="13" t="n">
-        <v>1353</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="13" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="13" t="n">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="C13" s="13" t="n">
-        <v>648</v>
+        <v>666</v>
       </c>
       <c r="D13" s="13" t="n">
-        <v>1353</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="13" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="13" t="n">
-        <v>682</v>
+        <v>715</v>
       </c>
       <c r="C14" s="13" t="n">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="D14" s="13" t="n">
-        <v>1335</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="13" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="13" t="n">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="C15" s="13" t="n">
-        <v>633</v>
+        <v>664</v>
       </c>
       <c r="D15" s="13" t="n">
-        <v>1308</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="13" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="13" t="n">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C16" s="13" t="n">
-        <v>614</v>
+        <v>635</v>
       </c>
       <c r="D16" s="13" t="n">
-        <v>1297</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="13" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="13" t="n">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="C17" s="13" t="n">
-        <v>664</v>
+        <v>618</v>
       </c>
       <c r="D17" s="13" t="n">
-        <v>1351</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="13" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="13" t="n">
         <v>703</v>
       </c>
       <c r="C18" s="13" t="n">
-        <v>661</v>
+        <v>673</v>
       </c>
       <c r="D18" s="13" t="n">
-        <v>1364</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="13" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="13" t="n">
-        <v>662</v>
+        <v>712</v>
       </c>
       <c r="C19" s="13" t="n">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="D19" s="13" t="n">
-        <v>1334</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="13" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="13" t="n">
-        <v>661</v>
+        <v>676</v>
       </c>
       <c r="C20" s="13" t="n">
-        <v>644</v>
+        <v>687</v>
       </c>
       <c r="D20" s="13" t="n">
-        <v>1305</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="13" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="13" t="n">
-        <v>701</v>
+        <v>669</v>
       </c>
       <c r="C21" s="13" t="n">
-        <v>674</v>
+        <v>651</v>
       </c>
       <c r="D21" s="13" t="n">
-        <v>1375</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="13" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="13" t="n">
-        <v>608</v>
+        <v>711</v>
       </c>
       <c r="C22" s="13" t="n">
-        <v>622</v>
+        <v>679</v>
       </c>
       <c r="D22" s="13" t="n">
-        <v>1230</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="13" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="13" t="n">
-        <v>678</v>
+        <v>607</v>
       </c>
       <c r="C23" s="13" t="n">
-        <v>557</v>
+        <v>617</v>
       </c>
       <c r="D23" s="13" t="n">
-        <v>1235</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="13" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="13" t="n">
-        <v>649</v>
+        <v>687</v>
       </c>
       <c r="C24" s="13" t="n">
-        <v>625</v>
+        <v>558</v>
       </c>
       <c r="D24" s="13" t="n">
-        <v>1274</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="13" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="13" t="n">
-        <v>584</v>
+        <v>638</v>
       </c>
       <c r="C25" s="13" t="n">
-        <v>541</v>
+        <v>617</v>
       </c>
       <c r="D25" s="13" t="n">
-        <v>1125</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="13" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="13" t="n">
-        <v>624</v>
+        <v>580</v>
       </c>
       <c r="C26" s="13" t="n">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="D26" s="13" t="n">
-        <v>1189</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="13" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="13" t="n">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C27" s="13" t="n">
-        <v>605</v>
+        <v>560</v>
       </c>
       <c r="D27" s="13" t="n">
-        <v>1230</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="13" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="13" t="n">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="C28" s="13" t="n">
-        <v>560</v>
+        <v>613</v>
       </c>
       <c r="D28" s="13" t="n">
-        <v>1166</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="13" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="13" t="n">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C29" s="13" t="n">
-        <v>555</v>
+        <v>569</v>
       </c>
       <c r="D29" s="13" t="n">
-        <v>1182</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="13" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="13" t="n">
-        <v>678</v>
+        <v>643</v>
       </c>
       <c r="C30" s="13" t="n">
-        <v>612</v>
+        <v>574</v>
       </c>
       <c r="D30" s="13" t="n">
-        <v>1290</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="13" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="13" t="n">
-        <v>696</v>
+        <v>727</v>
       </c>
       <c r="C31" s="13" t="n">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="D31" s="13" t="n">
-        <v>1313</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="13" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="13" t="n">
-        <v>697</v>
+        <v>725</v>
       </c>
       <c r="C32" s="13" t="n">
-        <v>709</v>
+        <v>669</v>
       </c>
       <c r="D32" s="13" t="n">
-        <v>1406</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="13" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="13" t="n">
-        <v>746</v>
+        <v>717</v>
       </c>
       <c r="C33" s="13" t="n">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="D33" s="13" t="n">
-        <v>1477</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="13" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="13" t="n">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="C34" s="13" t="n">
-        <v>733</v>
+        <v>757</v>
       </c>
       <c r="D34" s="13" t="n">
-        <v>1547</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="13" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="13" t="n">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="C35" s="13" t="n">
-        <v>805</v>
+        <v>763</v>
       </c>
       <c r="D35" s="13" t="n">
-        <v>1641</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="13" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="13" t="n">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="C36" s="13" t="n">
-        <v>798</v>
+        <v>854</v>
       </c>
       <c r="D36" s="13" t="n">
-        <v>1659</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="13" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="13" t="n">
-        <v>922</v>
+        <v>891</v>
       </c>
       <c r="C37" s="13" t="n">
-        <v>882</v>
+        <v>825</v>
       </c>
       <c r="D37" s="13" t="n">
-        <v>1804</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="13" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="13" t="n">
-        <v>1025</v>
+        <v>956</v>
       </c>
       <c r="C38" s="13" t="n">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="D38" s="13" t="n">
-        <v>1953</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="13" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="13" t="n">
-        <v>951</v>
+        <v>1054</v>
       </c>
       <c r="C39" s="13" t="n">
-        <v>907</v>
+        <v>949</v>
       </c>
       <c r="D39" s="13" t="n">
-        <v>1858</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="13" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="13" t="n">
-        <v>963</v>
+        <v>990</v>
       </c>
       <c r="C40" s="13" t="n">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="D40" s="13" t="n">
-        <v>1917</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="13" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="13" t="n">
-        <v>1062</v>
+        <v>981</v>
       </c>
       <c r="C41" s="13" t="n">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="D41" s="13" t="n">
-        <v>2048</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="13" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="13" t="n">
-        <v>979</v>
+        <v>1085</v>
       </c>
       <c r="C42" s="13" t="n">
-        <v>943</v>
+        <v>1021</v>
       </c>
       <c r="D42" s="13" t="n">
-        <v>1922</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="13" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="13" t="n">
-        <v>1036</v>
+        <v>1002</v>
       </c>
       <c r="C43" s="13" t="n">
-        <v>980</v>
+        <v>954</v>
       </c>
       <c r="D43" s="13" t="n">
-        <v>2016</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="13" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="13" t="n">
-        <v>1020</v>
+        <v>1058</v>
       </c>
       <c r="C44" s="13" t="n">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D44" s="13" t="n">
-        <v>2005</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="13" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="13" t="n">
-        <v>1035</v>
+        <v>1025</v>
       </c>
       <c r="C45" s="13" t="n">
-        <v>991</v>
+        <v>1005</v>
       </c>
       <c r="D45" s="13" t="n">
-        <v>2026</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="13" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="13" t="n">
-        <v>1013</v>
+        <v>1046</v>
       </c>
       <c r="C46" s="13" t="n">
-        <v>983</v>
+        <v>1005</v>
       </c>
       <c r="D46" s="13" t="n">
-        <v>1996</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="13" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="13" t="n">
-        <v>1063</v>
+        <v>1015</v>
       </c>
       <c r="C47" s="13" t="n">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="D47" s="13" t="n">
-        <v>2040</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="13" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="13" t="n">
-        <v>1025</v>
+        <v>1074</v>
       </c>
       <c r="C48" s="13" t="n">
-        <v>951</v>
+        <v>988</v>
       </c>
       <c r="D48" s="13" t="n">
-        <v>1976</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="13" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="13" t="n">
-        <v>988</v>
+        <v>1032</v>
       </c>
       <c r="C49" s="13" t="n">
-        <v>932</v>
+        <v>960</v>
       </c>
       <c r="D49" s="13" t="n">
-        <v>1920</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="13" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="13" t="n">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="C50" s="13" t="n">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="D50" s="13" t="n">
-        <v>1886</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="13" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="13" t="n">
-        <v>1020</v>
+        <v>960</v>
       </c>
       <c r="C51" s="13" t="n">
-        <v>994</v>
+        <v>951</v>
       </c>
       <c r="D51" s="13" t="n">
-        <v>2014</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="13" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="13" t="n">
-        <v>939</v>
+        <v>1031</v>
       </c>
       <c r="C52" s="13" t="n">
-        <v>911</v>
+        <v>997</v>
       </c>
       <c r="D52" s="13" t="n">
-        <v>1850</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="13" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="13" t="n">
-        <v>1008</v>
+        <v>934</v>
       </c>
       <c r="C53" s="13" t="n">
-        <v>951</v>
+        <v>916</v>
       </c>
       <c r="D53" s="13" t="n">
-        <v>1959</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="13" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="13" t="n">
-        <v>989</v>
+        <v>1019</v>
       </c>
       <c r="C54" s="13" t="n">
-        <v>1004</v>
+        <v>964</v>
       </c>
       <c r="D54" s="13" t="n">
-        <v>1993</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="13" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="13" t="n">
-        <v>1045</v>
+        <v>998</v>
       </c>
       <c r="C55" s="13" t="n">
-        <v>973</v>
+        <v>1008</v>
       </c>
       <c r="D55" s="13" t="n">
-        <v>2018</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="13" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="13" t="n">
-        <v>1101</v>
+        <v>1038</v>
       </c>
       <c r="C56" s="13" t="n">
-        <v>1025</v>
+        <v>971</v>
       </c>
       <c r="D56" s="13" t="n">
-        <v>2126</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="13" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="13" t="n">
-        <v>1055</v>
+        <v>1103</v>
       </c>
       <c r="C57" s="13" t="n">
-        <v>1002</v>
+        <v>1030</v>
       </c>
       <c r="D57" s="13" t="n">
-        <v>2057</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="13" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="13" t="n">
-        <v>1137</v>
+        <v>1053</v>
       </c>
       <c r="C58" s="13" t="n">
-        <v>1053</v>
+        <v>989</v>
       </c>
       <c r="D58" s="13" t="n">
-        <v>2190</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="13" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="13" t="n">
         <v>1143</v>
       </c>
       <c r="C59" s="13" t="n">
-        <v>1028</v>
+        <v>1058</v>
       </c>
       <c r="D59" s="13" t="n">
-        <v>2171</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="13" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="13" t="n">
-        <v>1109</v>
+        <v>1132</v>
       </c>
       <c r="C60" s="13" t="n">
-        <v>996</v>
+        <v>1041</v>
       </c>
       <c r="D60" s="13" t="n">
-        <v>2105</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="13" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="13" t="n">
-        <v>1172</v>
+        <v>1097</v>
       </c>
       <c r="C61" s="13" t="n">
-        <v>1035</v>
+        <v>996</v>
       </c>
       <c r="D61" s="13" t="n">
-        <v>2207</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="13" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="13" t="n">
-        <v>1138</v>
+        <v>1176</v>
       </c>
       <c r="C62" s="13" t="n">
-        <v>965</v>
+        <v>1038</v>
       </c>
       <c r="D62" s="13" t="n">
-        <v>2103</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="13" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="13" t="n">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C63" s="13" t="n">
-        <v>1021</v>
+        <v>974</v>
       </c>
       <c r="D63" s="13" t="n">
-        <v>2146</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="13" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="13" t="n">
-        <v>1040</v>
+        <v>1121</v>
       </c>
       <c r="C64" s="13" t="n">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="D64" s="13" t="n">
-        <v>2067</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="13" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="13" t="n">
-        <v>988</v>
+        <v>1027</v>
       </c>
       <c r="C65" s="13" t="n">
-        <v>866</v>
+        <v>1028</v>
       </c>
       <c r="D65" s="13" t="n">
-        <v>1854</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="13" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="13" t="n">
-        <v>956</v>
+        <v>975</v>
       </c>
       <c r="C66" s="13" t="n">
         <v>859</v>
       </c>
       <c r="D66" s="13" t="n">
-        <v>1815</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="13" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="13" t="n">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="C67" s="13" t="n">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="D67" s="13" t="n">
-        <v>1778</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="13" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="13" t="n">
-        <v>836</v>
+        <v>922</v>
       </c>
       <c r="C68" s="13" t="n">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="D68" s="13" t="n">
-        <v>1636</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="13" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="13" t="n">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C69" s="13" t="n">
-        <v>674</v>
+        <v>787</v>
       </c>
       <c r="D69" s="13" t="n">
-        <v>1483</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="13" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="13" t="n">
-        <v>733</v>
+        <v>779</v>
       </c>
       <c r="C70" s="13" t="n">
-        <v>722</v>
+        <v>663</v>
       </c>
       <c r="D70" s="13" t="n">
-        <v>1455</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="13" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="13" t="n">
-        <v>656</v>
+        <v>701</v>
       </c>
       <c r="C71" s="13" t="n">
-        <v>639</v>
+        <v>713</v>
       </c>
       <c r="D71" s="13" t="n">
-        <v>1295</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="13" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="13" t="n">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="C72" s="13" t="n">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="D72" s="13" t="n">
-        <v>1281</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="13" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="13" t="n">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="C73" s="13" t="n">
-        <v>649</v>
+        <v>619</v>
       </c>
       <c r="D73" s="13" t="n">
-        <v>1292</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="13" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="13" t="n">
-        <v>596</v>
+        <v>634</v>
       </c>
       <c r="C74" s="13" t="n">
-        <v>613</v>
+        <v>651</v>
       </c>
       <c r="D74" s="13" t="n">
-        <v>1209</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="13" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="13" t="n">
-        <v>548</v>
+        <v>575</v>
       </c>
       <c r="C75" s="13" t="n">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D75" s="13" t="n">
-        <v>1148</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="13" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="13" t="n">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="C76" s="13" t="n">
-        <v>541</v>
+        <v>603</v>
       </c>
       <c r="D76" s="13" t="n">
-        <v>1069</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="13" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="13" t="n">
-        <v>557</v>
+        <v>521</v>
       </c>
       <c r="C77" s="13" t="n">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="D77" s="13" t="n">
-        <v>1120</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="13" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="13" t="n">
-        <v>508</v>
+        <v>543</v>
       </c>
       <c r="C78" s="13" t="n">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D78" s="13" t="n">
-        <v>1063</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="13" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="13" t="n">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C79" s="13" t="n">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D79" s="13" t="n">
-        <v>1038</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="13" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="13" t="n">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="C80" s="13" t="n">
-        <v>580</v>
+        <v>551</v>
       </c>
       <c r="D80" s="13" t="n">
-        <v>1081</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="13" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="13" t="n">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C81" s="13" t="n">
-        <v>539</v>
+        <v>572</v>
       </c>
       <c r="D81" s="13" t="n">
-        <v>1033</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="13" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="13" t="n">
-        <v>495</v>
+        <v>470</v>
       </c>
       <c r="C82" s="13" t="n">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="D82" s="13" t="n">
-        <v>1017</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="13" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="13" t="n">
-        <v>453</v>
+        <v>485</v>
       </c>
       <c r="C83" s="13" t="n">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="D83" s="13" t="n">
-        <v>954</v>
+        <v>991</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="13" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="13" t="n">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="C84" s="13" t="n">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="D84" s="13" t="n">
-        <v>895</v>
+        <v>921</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="13" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="13" t="n">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="C85" s="13" t="n">
-        <v>435</v>
+        <v>458</v>
       </c>
       <c r="D85" s="13" t="n">
-        <v>815</v>
+        <v>863</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="13" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="13" t="n">
-        <v>392</v>
+        <v>365</v>
       </c>
       <c r="C86" s="13" t="n">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D86" s="13" t="n">
-        <v>807</v>
+        <v>784</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="13" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="13" t="n">
-        <v>304</v>
+        <v>373</v>
       </c>
       <c r="C87" s="13" t="n">
-        <v>366</v>
+        <v>405</v>
       </c>
       <c r="D87" s="13" t="n">
-        <v>670</v>
+        <v>778</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="13" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="13" t="n">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="C88" s="13" t="n">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="D88" s="13" t="n">
-        <v>623</v>
+        <v>644</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="13" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="13" t="n">
-        <v>235</v>
+        <v>261</v>
       </c>
       <c r="C89" s="13" t="n">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="D89" s="13" t="n">
-        <v>577</v>
+        <v>596</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="13" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="13" t="n">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="C90" s="13" t="n">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D90" s="13" t="n">
-        <v>506</v>
+        <v>527</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="13" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="13" t="n">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C91" s="13" t="n">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="D91" s="13" t="n">
-        <v>461</v>
+        <v>474</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="13" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="13" t="n">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="C92" s="13" t="n">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="D92" s="13" t="n">
-        <v>423</v>
+        <v>416</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="13" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="13" t="n">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="C93" s="13" t="n">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D93" s="13" t="n">
-        <v>369</v>
+        <v>380</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="13" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="13" t="n">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="C94" s="13" t="n">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="D94" s="13" t="n">
-        <v>280</v>
+        <v>322</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="13" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="13" t="n">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="C95" s="13" t="n">
-        <v>151</v>
+        <v>176</v>
       </c>
       <c r="D95" s="13" t="n">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="13" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="13" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C96" s="13" t="n">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D96" s="13" t="n">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="13" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="13" t="n">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="C97" s="13" t="n">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D97" s="13" t="n">
-        <v>161</v>
+        <v>169</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="13" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="13" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C98" s="13" t="n">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D98" s="13" t="n">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="13" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="13" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C99" s="13" t="n">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D99" s="13" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="13" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="13" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C100" s="13" t="n">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D100" s="13" t="n">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="13" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="13" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C101" s="13" t="n">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D101" s="13" t="n">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="13" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="13" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C102" s="13" t="n">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D102" s="13" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="13" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="13" t="s">
-        <v>6</v>
+      <c r="B103" s="13" t="n">
+        <v>5</v>
       </c>
       <c r="C103" s="13" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D103" s="13" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="13" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="13" t="n">
         <v>12</v>
       </c>
       <c r="D104" s="13" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="13" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C105" s="13" t="s">
-        <v>6</v>
+      <c r="C105" s="13" t="n">
+        <v>7</v>
       </c>
       <c r="D105" s="13" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="13" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="13" t="n">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>102</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>6</v>
       </c>
       <c r="C107" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="13" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B108" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C108" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
-      <c r="A109" s="11"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A109" s="13" t="n">
+        <v>106</v>
+      </c>
+      <c r="B109" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="11"/>
       <c r="B110" s="11"/>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
     </row>
-    <row r="111" ht="15" customHeight="1">
+    <row r="111" ht="30" customHeight="1">
       <c r="A111" s="12" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B111" s="11"/>
       <c r="C111" s="11"/>
       <c r="D111" s="11"/>
     </row>
     <row r="112" ht="15" customHeight="1">
-      <c r="A112" s="11"/>
+      <c r="A112" s="12" t="s">
+        <v>8</v>
+      </c>
       <c r="B112" s="11"/>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="11"/>
+      <c r="B113" s="11"/>
+      <c r="C113" s="11"/>
+      <c r="D113" s="11"/>
+    </row>
+    <row r="114" ht="81" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1">
+      <c r="A115" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A115:H115"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="B5" s="16" t="n">
+        <v>650</v>
+      </c>
+      <c r="C5" s="16" t="n">
+        <v>602</v>
+      </c>
+      <c r="D5" s="16" t="n">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="16" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="16" t="n">
+        <v>744</v>
+      </c>
+      <c r="C6" s="16" t="n">
+        <v>681</v>
+      </c>
+      <c r="D6" s="16" t="n">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="16" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" s="16" t="n">
+        <v>662</v>
+      </c>
+      <c r="C7" s="16" t="n">
+        <v>620</v>
+      </c>
+      <c r="D7" s="16" t="n">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="16" t="n">
+        <v>3</v>
+      </c>
+      <c r="B8" s="16" t="n">
+        <v>670</v>
+      </c>
+      <c r="C8" s="16" t="n">
+        <v>675</v>
+      </c>
+      <c r="D8" s="16" t="n">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="16" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" s="16" t="n">
+        <v>682</v>
+      </c>
+      <c r="C9" s="16" t="n">
+        <v>653</v>
+      </c>
+      <c r="D9" s="16" t="n">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="16" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" s="16" t="n">
+        <v>669</v>
+      </c>
+      <c r="C10" s="16" t="n">
+        <v>634</v>
+      </c>
+      <c r="D10" s="16" t="n">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="16" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" s="16" t="n">
+        <v>725</v>
+      </c>
+      <c r="C11" s="16" t="n">
+        <v>699</v>
+      </c>
+      <c r="D11" s="16" t="n">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="16" t="n">
+        <v>7</v>
+      </c>
+      <c r="B12" s="16" t="n">
+        <v>698</v>
+      </c>
+      <c r="C12" s="16" t="n">
+        <v>655</v>
+      </c>
+      <c r="D12" s="16" t="n">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="16" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="16" t="n">
+        <v>705</v>
+      </c>
+      <c r="C13" s="16" t="n">
+        <v>648</v>
+      </c>
+      <c r="D13" s="16" t="n">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="16" t="n">
+        <v>9</v>
+      </c>
+      <c r="B14" s="16" t="n">
+        <v>682</v>
+      </c>
+      <c r="C14" s="16" t="n">
+        <v>653</v>
+      </c>
+      <c r="D14" s="16" t="n">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="16" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="16" t="n">
+        <v>675</v>
+      </c>
+      <c r="C15" s="16" t="n">
+        <v>633</v>
+      </c>
+      <c r="D15" s="16" t="n">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="16" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="16" t="n">
+        <v>683</v>
+      </c>
+      <c r="C16" s="16" t="n">
+        <v>614</v>
+      </c>
+      <c r="D16" s="16" t="n">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="16" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="16" t="n">
+        <v>687</v>
+      </c>
+      <c r="C17" s="16" t="n">
+        <v>664</v>
+      </c>
+      <c r="D17" s="16" t="n">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="16" t="n">
+        <v>703</v>
+      </c>
+      <c r="C18" s="16" t="n">
+        <v>661</v>
+      </c>
+      <c r="D18" s="16" t="n">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="16" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="16" t="n">
+        <v>662</v>
+      </c>
+      <c r="C19" s="16" t="n">
+        <v>672</v>
+      </c>
+      <c r="D19" s="16" t="n">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" s="16" t="n">
+        <v>661</v>
+      </c>
+      <c r="C20" s="16" t="n">
+        <v>644</v>
+      </c>
+      <c r="D20" s="16" t="n">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="16" t="n">
+        <v>16</v>
+      </c>
+      <c r="B21" s="16" t="n">
+        <v>701</v>
+      </c>
+      <c r="C21" s="16" t="n">
+        <v>674</v>
+      </c>
+      <c r="D21" s="16" t="n">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="16" t="n">
+        <v>17</v>
+      </c>
+      <c r="B22" s="16" t="n">
+        <v>608</v>
+      </c>
+      <c r="C22" s="16" t="n">
+        <v>622</v>
+      </c>
+      <c r="D22" s="16" t="n">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="16" t="n">
+        <v>18</v>
+      </c>
+      <c r="B23" s="16" t="n">
+        <v>678</v>
+      </c>
+      <c r="C23" s="16" t="n">
+        <v>557</v>
+      </c>
+      <c r="D23" s="16" t="n">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="16" t="n">
+        <v>19</v>
+      </c>
+      <c r="B24" s="16" t="n">
+        <v>649</v>
+      </c>
+      <c r="C24" s="16" t="n">
+        <v>625</v>
+      </c>
+      <c r="D24" s="16" t="n">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="16" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" s="16" t="n">
+        <v>584</v>
+      </c>
+      <c r="C25" s="16" t="n">
+        <v>541</v>
+      </c>
+      <c r="D25" s="16" t="n">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="16" t="n">
+        <v>21</v>
+      </c>
+      <c r="B26" s="16" t="n">
+        <v>624</v>
+      </c>
+      <c r="C26" s="16" t="n">
+        <v>565</v>
+      </c>
+      <c r="D26" s="16" t="n">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="16" t="n">
+        <v>22</v>
+      </c>
+      <c r="B27" s="16" t="n">
+        <v>625</v>
+      </c>
+      <c r="C27" s="16" t="n">
+        <v>605</v>
+      </c>
+      <c r="D27" s="16" t="n">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="16" t="n">
+        <v>23</v>
+      </c>
+      <c r="B28" s="16" t="n">
+        <v>606</v>
+      </c>
+      <c r="C28" s="16" t="n">
+        <v>560</v>
+      </c>
+      <c r="D28" s="16" t="n">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="16" t="n">
+        <v>24</v>
+      </c>
+      <c r="B29" s="16" t="n">
+        <v>627</v>
+      </c>
+      <c r="C29" s="16" t="n">
+        <v>555</v>
+      </c>
+      <c r="D29" s="16" t="n">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="16" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="16" t="n">
+        <v>678</v>
+      </c>
+      <c r="C30" s="16" t="n">
+        <v>612</v>
+      </c>
+      <c r="D30" s="16" t="n">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="16" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="16" t="n">
+        <v>696</v>
+      </c>
+      <c r="C31" s="16" t="n">
+        <v>617</v>
+      </c>
+      <c r="D31" s="16" t="n">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="16" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="16" t="n">
+        <v>697</v>
+      </c>
+      <c r="C32" s="16" t="n">
+        <v>709</v>
+      </c>
+      <c r="D32" s="16" t="n">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="16" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="16" t="n">
+        <v>746</v>
+      </c>
+      <c r="C33" s="16" t="n">
+        <v>731</v>
+      </c>
+      <c r="D33" s="16" t="n">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="16" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="16" t="n">
+        <v>814</v>
+      </c>
+      <c r="C34" s="16" t="n">
+        <v>733</v>
+      </c>
+      <c r="D34" s="16" t="n">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="16" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="16" t="n">
+        <v>836</v>
+      </c>
+      <c r="C35" s="16" t="n">
+        <v>805</v>
+      </c>
+      <c r="D35" s="16" t="n">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="16" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="16" t="n">
+        <v>861</v>
+      </c>
+      <c r="C36" s="16" t="n">
+        <v>798</v>
+      </c>
+      <c r="D36" s="16" t="n">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="16" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="16" t="n">
+        <v>922</v>
+      </c>
+      <c r="C37" s="16" t="n">
+        <v>882</v>
+      </c>
+      <c r="D37" s="16" t="n">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="16" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="16" t="n">
+        <v>1025</v>
+      </c>
+      <c r="C38" s="16" t="n">
+        <v>928</v>
+      </c>
+      <c r="D38" s="16" t="n">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="16" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="16" t="n">
+        <v>951</v>
+      </c>
+      <c r="C39" s="16" t="n">
+        <v>907</v>
+      </c>
+      <c r="D39" s="16" t="n">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="16" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="16" t="n">
+        <v>963</v>
+      </c>
+      <c r="C40" s="16" t="n">
+        <v>954</v>
+      </c>
+      <c r="D40" s="16" t="n">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="16" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="16" t="n">
+        <v>1062</v>
+      </c>
+      <c r="C41" s="16" t="n">
+        <v>986</v>
+      </c>
+      <c r="D41" s="16" t="n">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="16" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="16" t="n">
+        <v>979</v>
+      </c>
+      <c r="C42" s="16" t="n">
+        <v>943</v>
+      </c>
+      <c r="D42" s="16" t="n">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="16" t="n">
+        <v>38</v>
+      </c>
+      <c r="B43" s="16" t="n">
+        <v>1036</v>
+      </c>
+      <c r="C43" s="16" t="n">
+        <v>980</v>
+      </c>
+      <c r="D43" s="16" t="n">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="16" t="n">
+        <v>39</v>
+      </c>
+      <c r="B44" s="16" t="n">
+        <v>1020</v>
+      </c>
+      <c r="C44" s="16" t="n">
+        <v>985</v>
+      </c>
+      <c r="D44" s="16" t="n">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="16" t="n">
+        <v>40</v>
+      </c>
+      <c r="B45" s="16" t="n">
+        <v>1035</v>
+      </c>
+      <c r="C45" s="16" t="n">
+        <v>991</v>
+      </c>
+      <c r="D45" s="16" t="n">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="16" t="n">
+        <v>41</v>
+      </c>
+      <c r="B46" s="16" t="n">
+        <v>1013</v>
+      </c>
+      <c r="C46" s="16" t="n">
+        <v>983</v>
+      </c>
+      <c r="D46" s="16" t="n">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="16" t="n">
+        <v>42</v>
+      </c>
+      <c r="B47" s="16" t="n">
+        <v>1063</v>
+      </c>
+      <c r="C47" s="16" t="n">
+        <v>977</v>
+      </c>
+      <c r="D47" s="16" t="n">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="16" t="n">
+        <v>43</v>
+      </c>
+      <c r="B48" s="16" t="n">
+        <v>1025</v>
+      </c>
+      <c r="C48" s="16" t="n">
+        <v>951</v>
+      </c>
+      <c r="D48" s="16" t="n">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="16" t="n">
+        <v>44</v>
+      </c>
+      <c r="B49" s="16" t="n">
+        <v>988</v>
+      </c>
+      <c r="C49" s="16" t="n">
+        <v>932</v>
+      </c>
+      <c r="D49" s="16" t="n">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="16" t="n">
+        <v>45</v>
+      </c>
+      <c r="B50" s="16" t="n">
+        <v>951</v>
+      </c>
+      <c r="C50" s="16" t="n">
+        <v>935</v>
+      </c>
+      <c r="D50" s="16" t="n">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="16" t="n">
+        <v>46</v>
+      </c>
+      <c r="B51" s="16" t="n">
+        <v>1020</v>
+      </c>
+      <c r="C51" s="16" t="n">
+        <v>994</v>
+      </c>
+      <c r="D51" s="16" t="n">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="16" t="n">
+        <v>47</v>
+      </c>
+      <c r="B52" s="16" t="n">
+        <v>939</v>
+      </c>
+      <c r="C52" s="16" t="n">
+        <v>911</v>
+      </c>
+      <c r="D52" s="16" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="16" t="n">
+        <v>48</v>
+      </c>
+      <c r="B53" s="16" t="n">
+        <v>1008</v>
+      </c>
+      <c r="C53" s="16" t="n">
+        <v>951</v>
+      </c>
+      <c r="D53" s="16" t="n">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="16" t="n">
+        <v>49</v>
+      </c>
+      <c r="B54" s="16" t="n">
+        <v>989</v>
+      </c>
+      <c r="C54" s="16" t="n">
+        <v>1004</v>
+      </c>
+      <c r="D54" s="16" t="n">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="16" t="n">
+        <v>50</v>
+      </c>
+      <c r="B55" s="16" t="n">
+        <v>1045</v>
+      </c>
+      <c r="C55" s="16" t="n">
+        <v>973</v>
+      </c>
+      <c r="D55" s="16" t="n">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="16" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="16" t="n">
+        <v>1101</v>
+      </c>
+      <c r="C56" s="16" t="n">
+        <v>1025</v>
+      </c>
+      <c r="D56" s="16" t="n">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="16" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="16" t="n">
+        <v>1055</v>
+      </c>
+      <c r="C57" s="16" t="n">
+        <v>1002</v>
+      </c>
+      <c r="D57" s="16" t="n">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="16" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="16" t="n">
+        <v>1137</v>
+      </c>
+      <c r="C58" s="16" t="n">
+        <v>1053</v>
+      </c>
+      <c r="D58" s="16" t="n">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="16" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="16" t="n">
+        <v>1143</v>
+      </c>
+      <c r="C59" s="16" t="n">
+        <v>1028</v>
+      </c>
+      <c r="D59" s="16" t="n">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="16" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="16" t="n">
+        <v>1109</v>
+      </c>
+      <c r="C60" s="16" t="n">
+        <v>996</v>
+      </c>
+      <c r="D60" s="16" t="n">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="16" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="16" t="n">
+        <v>1172</v>
+      </c>
+      <c r="C61" s="16" t="n">
+        <v>1035</v>
+      </c>
+      <c r="D61" s="16" t="n">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="16" t="n">
+        <v>57</v>
+      </c>
+      <c r="B62" s="16" t="n">
+        <v>1138</v>
+      </c>
+      <c r="C62" s="16" t="n">
+        <v>965</v>
+      </c>
+      <c r="D62" s="16" t="n">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="16" t="n">
+        <v>58</v>
+      </c>
+      <c r="B63" s="16" t="n">
+        <v>1125</v>
+      </c>
+      <c r="C63" s="16" t="n">
+        <v>1021</v>
+      </c>
+      <c r="D63" s="16" t="n">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="16" t="n">
+        <v>59</v>
+      </c>
+      <c r="B64" s="16" t="n">
+        <v>1040</v>
+      </c>
+      <c r="C64" s="16" t="n">
+        <v>1027</v>
+      </c>
+      <c r="D64" s="16" t="n">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="16" t="n">
+        <v>60</v>
+      </c>
+      <c r="B65" s="16" t="n">
+        <v>988</v>
+      </c>
+      <c r="C65" s="16" t="n">
+        <v>866</v>
+      </c>
+      <c r="D65" s="16" t="n">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="16" t="n">
+        <v>61</v>
+      </c>
+      <c r="B66" s="16" t="n">
+        <v>956</v>
+      </c>
+      <c r="C66" s="16" t="n">
+        <v>859</v>
+      </c>
+      <c r="D66" s="16" t="n">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="16" t="n">
+        <v>62</v>
+      </c>
+      <c r="B67" s="16" t="n">
+        <v>939</v>
+      </c>
+      <c r="C67" s="16" t="n">
+        <v>839</v>
+      </c>
+      <c r="D67" s="16" t="n">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="16" t="n">
+        <v>63</v>
+      </c>
+      <c r="B68" s="16" t="n">
+        <v>836</v>
+      </c>
+      <c r="C68" s="16" t="n">
+        <v>800</v>
+      </c>
+      <c r="D68" s="16" t="n">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="16" t="n">
+        <v>64</v>
+      </c>
+      <c r="B69" s="16" t="n">
+        <v>809</v>
+      </c>
+      <c r="C69" s="16" t="n">
+        <v>674</v>
+      </c>
+      <c r="D69" s="16" t="n">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="16" t="n">
+        <v>65</v>
+      </c>
+      <c r="B70" s="16" t="n">
+        <v>733</v>
+      </c>
+      <c r="C70" s="16" t="n">
+        <v>722</v>
+      </c>
+      <c r="D70" s="16" t="n">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="16" t="n">
+        <v>66</v>
+      </c>
+      <c r="B71" s="16" t="n">
+        <v>656</v>
+      </c>
+      <c r="C71" s="16" t="n">
+        <v>639</v>
+      </c>
+      <c r="D71" s="16" t="n">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="16" t="n">
+        <v>67</v>
+      </c>
+      <c r="B72" s="16" t="n">
+        <v>658</v>
+      </c>
+      <c r="C72" s="16" t="n">
+        <v>623</v>
+      </c>
+      <c r="D72" s="16" t="n">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="16" t="n">
+        <v>68</v>
+      </c>
+      <c r="B73" s="16" t="n">
+        <v>643</v>
+      </c>
+      <c r="C73" s="16" t="n">
+        <v>649</v>
+      </c>
+      <c r="D73" s="16" t="n">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="16" t="n">
+        <v>69</v>
+      </c>
+      <c r="B74" s="16" t="n">
+        <v>596</v>
+      </c>
+      <c r="C74" s="16" t="n">
+        <v>613</v>
+      </c>
+      <c r="D74" s="16" t="n">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="16" t="n">
+        <v>70</v>
+      </c>
+      <c r="B75" s="16" t="n">
+        <v>548</v>
+      </c>
+      <c r="C75" s="16" t="n">
+        <v>600</v>
+      </c>
+      <c r="D75" s="16" t="n">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="16" t="n">
+        <v>71</v>
+      </c>
+      <c r="B76" s="16" t="n">
+        <v>528</v>
+      </c>
+      <c r="C76" s="16" t="n">
+        <v>541</v>
+      </c>
+      <c r="D76" s="16" t="n">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="16" t="n">
+        <v>72</v>
+      </c>
+      <c r="B77" s="16" t="n">
+        <v>557</v>
+      </c>
+      <c r="C77" s="16" t="n">
+        <v>563</v>
+      </c>
+      <c r="D77" s="16" t="n">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="16" t="n">
+        <v>73</v>
+      </c>
+      <c r="B78" s="16" t="n">
+        <v>508</v>
+      </c>
+      <c r="C78" s="16" t="n">
+        <v>555</v>
+      </c>
+      <c r="D78" s="16" t="n">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="16" t="n">
+        <v>74</v>
+      </c>
+      <c r="B79" s="16" t="n">
+        <v>489</v>
+      </c>
+      <c r="C79" s="16" t="n">
+        <v>549</v>
+      </c>
+      <c r="D79" s="16" t="n">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="16" t="n">
+        <v>75</v>
+      </c>
+      <c r="B80" s="16" t="n">
+        <v>501</v>
+      </c>
+      <c r="C80" s="16" t="n">
+        <v>580</v>
+      </c>
+      <c r="D80" s="16" t="n">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="16" t="n">
+        <v>76</v>
+      </c>
+      <c r="B81" s="16" t="n">
+        <v>494</v>
+      </c>
+      <c r="C81" s="16" t="n">
+        <v>539</v>
+      </c>
+      <c r="D81" s="16" t="n">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="16" t="n">
+        <v>77</v>
+      </c>
+      <c r="B82" s="16" t="n">
+        <v>495</v>
+      </c>
+      <c r="C82" s="16" t="n">
+        <v>522</v>
+      </c>
+      <c r="D82" s="16" t="n">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="16" t="n">
+        <v>78</v>
+      </c>
+      <c r="B83" s="16" t="n">
+        <v>453</v>
+      </c>
+      <c r="C83" s="16" t="n">
+        <v>501</v>
+      </c>
+      <c r="D83" s="16" t="n">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="16" t="n">
+        <v>79</v>
+      </c>
+      <c r="B84" s="16" t="n">
+        <v>425</v>
+      </c>
+      <c r="C84" s="16" t="n">
+        <v>470</v>
+      </c>
+      <c r="D84" s="16" t="n">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="16" t="n">
+        <v>80</v>
+      </c>
+      <c r="B85" s="16" t="n">
+        <v>380</v>
+      </c>
+      <c r="C85" s="16" t="n">
+        <v>435</v>
+      </c>
+      <c r="D85" s="16" t="n">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="16" t="n">
+        <v>81</v>
+      </c>
+      <c r="B86" s="16" t="n">
+        <v>392</v>
+      </c>
+      <c r="C86" s="16" t="n">
+        <v>415</v>
+      </c>
+      <c r="D86" s="16" t="n">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="16" t="n">
+        <v>82</v>
+      </c>
+      <c r="B87" s="16" t="n">
+        <v>304</v>
+      </c>
+      <c r="C87" s="16" t="n">
+        <v>366</v>
+      </c>
+      <c r="D87" s="16" t="n">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="16" t="n">
+        <v>83</v>
+      </c>
+      <c r="B88" s="16" t="n">
+        <v>276</v>
+      </c>
+      <c r="C88" s="16" t="n">
+        <v>347</v>
+      </c>
+      <c r="D88" s="16" t="n">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="16" t="n">
+        <v>84</v>
+      </c>
+      <c r="B89" s="16" t="n">
+        <v>235</v>
+      </c>
+      <c r="C89" s="16" t="n">
+        <v>342</v>
+      </c>
+      <c r="D89" s="16" t="n">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="16" t="n">
+        <v>85</v>
+      </c>
+      <c r="B90" s="16" t="n">
+        <v>193</v>
+      </c>
+      <c r="C90" s="16" t="n">
+        <v>313</v>
+      </c>
+      <c r="D90" s="16" t="n">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="16" t="n">
+        <v>86</v>
+      </c>
+      <c r="B91" s="16" t="n">
+        <v>182</v>
+      </c>
+      <c r="C91" s="16" t="n">
+        <v>279</v>
+      </c>
+      <c r="D91" s="16" t="n">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="16" t="n">
+        <v>87</v>
+      </c>
+      <c r="B92" s="16" t="n">
+        <v>174</v>
+      </c>
+      <c r="C92" s="16" t="n">
+        <v>249</v>
+      </c>
+      <c r="D92" s="16" t="n">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="16" t="n">
+        <v>88</v>
+      </c>
+      <c r="B93" s="16" t="n">
+        <v>138</v>
+      </c>
+      <c r="C93" s="16" t="n">
+        <v>231</v>
+      </c>
+      <c r="D93" s="16" t="n">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="16" t="n">
+        <v>89</v>
+      </c>
+      <c r="B94" s="16" t="n">
+        <v>86</v>
+      </c>
+      <c r="C94" s="16" t="n">
+        <v>194</v>
+      </c>
+      <c r="D94" s="16" t="n">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="16" t="n">
+        <v>90</v>
+      </c>
+      <c r="B95" s="16" t="n">
+        <v>94</v>
+      </c>
+      <c r="C95" s="16" t="n">
+        <v>151</v>
+      </c>
+      <c r="D95" s="16" t="n">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="16" t="n">
+        <v>91</v>
+      </c>
+      <c r="B96" s="16" t="n">
+        <v>84</v>
+      </c>
+      <c r="C96" s="16" t="n">
+        <v>119</v>
+      </c>
+      <c r="D96" s="16" t="n">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="16" t="n">
+        <v>92</v>
+      </c>
+      <c r="B97" s="16" t="n">
+        <v>53</v>
+      </c>
+      <c r="C97" s="16" t="n">
+        <v>108</v>
+      </c>
+      <c r="D97" s="16" t="n">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="16" t="n">
+        <v>93</v>
+      </c>
+      <c r="B98" s="16" t="n">
+        <v>41</v>
+      </c>
+      <c r="C98" s="16" t="n">
+        <v>89</v>
+      </c>
+      <c r="D98" s="16" t="n">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="16" t="n">
+        <v>94</v>
+      </c>
+      <c r="B99" s="16" t="n">
+        <v>38</v>
+      </c>
+      <c r="C99" s="16" t="n">
+        <v>64</v>
+      </c>
+      <c r="D99" s="16" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="16" t="n">
+        <v>95</v>
+      </c>
+      <c r="B100" s="16" t="n">
+        <v>20</v>
+      </c>
+      <c r="C100" s="16" t="n">
+        <v>51</v>
+      </c>
+      <c r="D100" s="16" t="n">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="16" t="n">
+        <v>96</v>
+      </c>
+      <c r="B101" s="16" t="n">
+        <v>15</v>
+      </c>
+      <c r="C101" s="16" t="n">
+        <v>29</v>
+      </c>
+      <c r="D101" s="16" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="16" t="n">
+        <v>97</v>
+      </c>
+      <c r="B102" s="16" t="n">
+        <v>6</v>
+      </c>
+      <c r="C102" s="16" t="n">
+        <v>30</v>
+      </c>
+      <c r="D102" s="16" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="16" t="n">
+        <v>98</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="16" t="n">
+        <v>16</v>
+      </c>
+      <c r="D103" s="16" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="16" t="n">
+        <v>99</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="16" t="n">
+        <v>12</v>
+      </c>
+      <c r="D104" s="16" t="n">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="16" t="n">
+        <v>100</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="16" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="16" t="n">
+        <v>101</v>
+      </c>
+      <c r="B106" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="16" t="n">
+        <v>103</v>
+      </c>
+      <c r="B107" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="16" t="n">
+        <v>105</v>
+      </c>
+      <c r="B108" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="14"/>
+      <c r="B109" s="14"/>
+      <c r="C109" s="14"/>
+      <c r="D109" s="14"/>
+    </row>
+    <row r="110" ht="30" customHeight="1">
+      <c r="A110" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="14"/>
+      <c r="C110" s="14"/>
+      <c r="D110" s="14"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="14"/>
+      <c r="C111" s="14"/>
+      <c r="D111" s="14"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="14"/>
+      <c r="B112" s="14"/>
+      <c r="C112" s="14"/>
+      <c r="D112" s="14"/>
     </row>
     <row r="113" ht="81" customHeight="1"/>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1"/>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
@@ -19569,2091 +23720,50 @@
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A110:H110"/>
     <mergeCell ref="A111:H111"/>
     <mergeCell ref="A114:H114"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2039 lines deleted...]
-
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
@@ -21753,1457 +23863,1457 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="19" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="19" t="n">
-        <v>647</v>
+        <v>724</v>
       </c>
       <c r="C5" s="19" t="n">
-        <v>596</v>
+        <v>656</v>
       </c>
       <c r="D5" s="19" t="n">
-        <v>1243</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="19" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="19" t="n">
-        <v>671</v>
+        <v>641</v>
       </c>
       <c r="C6" s="19" t="n">
-        <v>673</v>
+        <v>613</v>
       </c>
       <c r="D6" s="19" t="n">
-        <v>1344</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="19" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="19" t="n">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="C7" s="19" t="n">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D7" s="19" t="n">
-        <v>1354</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="19" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="19" t="n">
-        <v>665</v>
+        <v>684</v>
       </c>
       <c r="C8" s="19" t="n">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="D8" s="19" t="n">
-        <v>1296</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="19" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="19" t="n">
-        <v>714</v>
+        <v>654</v>
       </c>
       <c r="C9" s="19" t="n">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="D9" s="19" t="n">
-        <v>1406</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="19" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="19" t="n">
-        <v>699</v>
+        <v>717</v>
       </c>
       <c r="C10" s="19" t="n">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="D10" s="19" t="n">
-        <v>1349</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="19" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="19" t="n">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C11" s="19" t="n">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="D11" s="19" t="n">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="19" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="19" t="n">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="C12" s="19" t="n">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="D12" s="19" t="n">
-        <v>1318</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="19" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="19" t="n">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="C13" s="19" t="n">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="D13" s="19" t="n">
-        <v>1273</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="19" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="19" t="n">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C14" s="19" t="n">
-        <v>607</v>
+        <v>630</v>
       </c>
       <c r="D14" s="19" t="n">
-        <v>1268</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="19" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="19" t="n">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="C15" s="19" t="n">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="D15" s="19" t="n">
-        <v>1332</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="19" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="19" t="n">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="C16" s="19" t="n">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="D16" s="19" t="n">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="19" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="19" t="n">
-        <v>659</v>
+        <v>689</v>
       </c>
       <c r="C17" s="19" t="n">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="D17" s="19" t="n">
-        <v>1320</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="19" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="19" t="n">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="C18" s="19" t="n">
-        <v>639</v>
+        <v>670</v>
       </c>
       <c r="D18" s="19" t="n">
-        <v>1290</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="19" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="19" t="n">
-        <v>686</v>
+        <v>657</v>
       </c>
       <c r="C19" s="19" t="n">
-        <v>678</v>
+        <v>646</v>
       </c>
       <c r="D19" s="19" t="n">
-        <v>1364</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="19" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="19" t="n">
-        <v>614</v>
+        <v>689</v>
       </c>
       <c r="C20" s="19" t="n">
-        <v>614</v>
+        <v>679</v>
       </c>
       <c r="D20" s="19" t="n">
-        <v>1228</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="19" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="19" t="n">
-        <v>696</v>
+        <v>607</v>
       </c>
       <c r="C21" s="19" t="n">
-        <v>566</v>
+        <v>623</v>
       </c>
       <c r="D21" s="19" t="n">
-        <v>1262</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="19" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="19" t="n">
-        <v>657</v>
+        <v>695</v>
       </c>
       <c r="C22" s="19" t="n">
-        <v>634</v>
+        <v>565</v>
       </c>
       <c r="D22" s="19" t="n">
-        <v>1291</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="19" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="19" t="n">
-        <v>601</v>
+        <v>649</v>
       </c>
       <c r="C23" s="19" t="n">
-        <v>565</v>
+        <v>630</v>
       </c>
       <c r="D23" s="19" t="n">
-        <v>1166</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="19" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="19" t="n">
-        <v>632</v>
+        <v>597</v>
       </c>
       <c r="C24" s="19" t="n">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="D24" s="19" t="n">
-        <v>1207</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="19" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="19" t="n">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="C25" s="19" t="n">
-        <v>616</v>
+        <v>571</v>
       </c>
       <c r="D25" s="19" t="n">
-        <v>1256</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="19" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="19" t="n">
-        <v>599</v>
+        <v>632</v>
       </c>
       <c r="C26" s="19" t="n">
-        <v>534</v>
+        <v>611</v>
       </c>
       <c r="D26" s="19" t="n">
-        <v>1133</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="19" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="19" t="n">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="C27" s="19" t="n">
         <v>550</v>
       </c>
       <c r="D27" s="19" t="n">
-        <v>1162</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="19" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="19" t="n">
-        <v>655</v>
+        <v>610</v>
       </c>
       <c r="C28" s="19" t="n">
-        <v>610</v>
+        <v>563</v>
       </c>
       <c r="D28" s="19" t="n">
-        <v>1265</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="19" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="19" t="n">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="C29" s="19" t="n">
-        <v>607</v>
+        <v>631</v>
       </c>
       <c r="D29" s="19" t="n">
-        <v>1295</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="19" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="19" t="n">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="C30" s="19" t="n">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="D30" s="19" t="n">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="19" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="19" t="n">
-        <v>705</v>
+        <v>661</v>
       </c>
       <c r="C31" s="19" t="n">
-        <v>708</v>
+        <v>658</v>
       </c>
       <c r="D31" s="19" t="n">
-        <v>1413</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="19" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="19" t="n">
         <v>721</v>
       </c>
       <c r="C32" s="19" t="n">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="D32" s="19" t="n">
-        <v>1381</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="19" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="19" t="n">
-        <v>793</v>
+        <v>764</v>
       </c>
       <c r="C33" s="19" t="n">
-        <v>755</v>
+        <v>696</v>
       </c>
       <c r="D33" s="19" t="n">
-        <v>1548</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="19" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="19" t="n">
-        <v>805</v>
+        <v>819</v>
       </c>
       <c r="C34" s="19" t="n">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="D34" s="19" t="n">
-        <v>1563</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="19" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="19" t="n">
-        <v>847</v>
+        <v>832</v>
       </c>
       <c r="C35" s="19" t="n">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="D35" s="19" t="n">
-        <v>1653</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="19" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="19" t="n">
-        <v>935</v>
+        <v>880</v>
       </c>
       <c r="C36" s="19" t="n">
-        <v>823</v>
+        <v>841</v>
       </c>
       <c r="D36" s="19" t="n">
-        <v>1758</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="19" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="19" t="n">
-        <v>896</v>
+        <v>977</v>
       </c>
       <c r="C37" s="19" t="n">
-        <v>854</v>
+        <v>863</v>
       </c>
       <c r="D37" s="19" t="n">
-        <v>1750</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="19" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="19" t="n">
-        <v>877</v>
+        <v>927</v>
       </c>
       <c r="C38" s="19" t="n">
-        <v>918</v>
+        <v>875</v>
       </c>
       <c r="D38" s="19" t="n">
-        <v>1795</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="19" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="19" t="n">
-        <v>992</v>
+        <v>917</v>
       </c>
       <c r="C39" s="19" t="n">
-        <v>964</v>
+        <v>942</v>
       </c>
       <c r="D39" s="19" t="n">
-        <v>1956</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="19" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="19" t="n">
-        <v>904</v>
+        <v>1019</v>
       </c>
       <c r="C40" s="19" t="n">
-        <v>904</v>
+        <v>977</v>
       </c>
       <c r="D40" s="19" t="n">
-        <v>1808</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="19" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="19" t="n">
-        <v>974</v>
+        <v>942</v>
       </c>
       <c r="C41" s="19" t="n">
-        <v>933</v>
+        <v>917</v>
       </c>
       <c r="D41" s="19" t="n">
-        <v>1907</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="19" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="19" t="n">
-        <v>986</v>
+        <v>1014</v>
       </c>
       <c r="C42" s="19" t="n">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="D42" s="19" t="n">
-        <v>1926</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="19" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="19" t="n">
-        <v>983</v>
+        <v>1015</v>
       </c>
       <c r="C43" s="19" t="n">
-        <v>983</v>
+        <v>951</v>
       </c>
       <c r="D43" s="19" t="n">
         <v>1966</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="19" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="19" t="n">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="C44" s="19" t="n">
-        <v>969</v>
+        <v>987</v>
       </c>
       <c r="D44" s="19" t="n">
-        <v>1964</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="19" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="19" t="n">
-        <v>1032</v>
+        <v>1001</v>
       </c>
       <c r="C45" s="19" t="n">
-        <v>946</v>
+        <v>984</v>
       </c>
       <c r="D45" s="19" t="n">
-        <v>1978</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="19" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="19" t="n">
-        <v>982</v>
+        <v>1041</v>
       </c>
       <c r="C46" s="19" t="n">
-        <v>923</v>
+        <v>962</v>
       </c>
       <c r="D46" s="19" t="n">
-        <v>1905</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="19" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="19" t="n">
-        <v>976</v>
+        <v>994</v>
       </c>
       <c r="C47" s="19" t="n">
-        <v>893</v>
+        <v>934</v>
       </c>
       <c r="D47" s="19" t="n">
-        <v>1869</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="19" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="19" t="n">
-        <v>917</v>
+        <v>979</v>
       </c>
       <c r="C48" s="19" t="n">
-        <v>947</v>
+        <v>907</v>
       </c>
       <c r="D48" s="19" t="n">
-        <v>1864</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="19" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="19" t="n">
-        <v>1000</v>
+        <v>941</v>
       </c>
       <c r="C49" s="19" t="n">
-        <v>980</v>
+        <v>943</v>
       </c>
       <c r="D49" s="19" t="n">
-        <v>1980</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="19" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="19" t="n">
-        <v>918</v>
+        <v>1010</v>
       </c>
       <c r="C50" s="19" t="n">
-        <v>918</v>
+        <v>995</v>
       </c>
       <c r="D50" s="19" t="n">
-        <v>1836</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="19" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="19" t="n">
-        <v>982</v>
+        <v>925</v>
       </c>
       <c r="C51" s="19" t="n">
-        <v>940</v>
+        <v>914</v>
       </c>
       <c r="D51" s="19" t="n">
-        <v>1922</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="19" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="19" t="n">
-        <v>972</v>
+        <v>993</v>
       </c>
       <c r="C52" s="19" t="n">
-        <v>1002</v>
+        <v>939</v>
       </c>
       <c r="D52" s="19" t="n">
-        <v>1974</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="19" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="19" t="n">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="C53" s="19" t="n">
-        <v>984</v>
+        <v>1008</v>
       </c>
       <c r="D53" s="19" t="n">
-        <v>2014</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="19" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="19" t="n">
-        <v>1105</v>
+        <v>1035</v>
       </c>
       <c r="C54" s="19" t="n">
-        <v>1016</v>
+        <v>969</v>
       </c>
       <c r="D54" s="19" t="n">
-        <v>2121</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="19" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="19" t="n">
-        <v>1049</v>
+        <v>1096</v>
       </c>
       <c r="C55" s="19" t="n">
-        <v>1002</v>
+        <v>1025</v>
       </c>
       <c r="D55" s="19" t="n">
-        <v>2051</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="19" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="19" t="n">
-        <v>1144</v>
+        <v>1052</v>
       </c>
       <c r="C56" s="19" t="n">
-        <v>1060</v>
+        <v>1007</v>
       </c>
       <c r="D56" s="19" t="n">
-        <v>2204</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="19" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="19" t="n">
-        <v>1144</v>
+        <v>1137</v>
       </c>
       <c r="C57" s="19" t="n">
-        <v>1021</v>
+        <v>1051</v>
       </c>
       <c r="D57" s="19" t="n">
-        <v>2165</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="19" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="19" t="n">
-        <v>1087</v>
+        <v>1138</v>
       </c>
       <c r="C58" s="19" t="n">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="D58" s="19" t="n">
-        <v>2109</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="19" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="19" t="n">
-        <v>1192</v>
+        <v>1102</v>
       </c>
       <c r="C59" s="19" t="n">
-        <v>1051</v>
+        <v>1003</v>
       </c>
       <c r="D59" s="19" t="n">
-        <v>2243</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="19" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="19" t="n">
-        <v>1155</v>
+        <v>1179</v>
       </c>
       <c r="C60" s="19" t="n">
-        <v>992</v>
+        <v>1041</v>
       </c>
       <c r="D60" s="19" t="n">
-        <v>2147</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="19" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="19" t="n">
-        <v>1126</v>
+        <v>1139</v>
       </c>
       <c r="C61" s="19" t="n">
-        <v>1036</v>
+        <v>972</v>
       </c>
       <c r="D61" s="19" t="n">
-        <v>2162</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="19" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="19" t="n">
-        <v>1089</v>
+        <v>1115</v>
       </c>
       <c r="C62" s="19" t="n">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="D62" s="19" t="n">
-        <v>2133</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="19" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="19" t="n">
-        <v>1011</v>
+        <v>1059</v>
       </c>
       <c r="C63" s="19" t="n">
-        <v>881</v>
+        <v>1028</v>
       </c>
       <c r="D63" s="19" t="n">
-        <v>1892</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="19" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="19" t="n">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C64" s="19" t="n">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="D64" s="19" t="n">
-        <v>1860</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="19" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="19" t="n">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="C65" s="19" t="n">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="D65" s="19" t="n">
-        <v>1833</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="19" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="19" t="n">
-        <v>883</v>
+        <v>957</v>
       </c>
       <c r="C66" s="19" t="n">
-        <v>814</v>
+        <v>850</v>
       </c>
       <c r="D66" s="19" t="n">
-        <v>1697</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="19" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="19" t="n">
-        <v>840</v>
+        <v>862</v>
       </c>
       <c r="C67" s="19" t="n">
-        <v>702</v>
+        <v>808</v>
       </c>
       <c r="D67" s="19" t="n">
-        <v>1542</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="19" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="19" t="n">
-        <v>791</v>
+        <v>821</v>
       </c>
       <c r="C68" s="19" t="n">
-        <v>751</v>
+        <v>702</v>
       </c>
       <c r="D68" s="19" t="n">
-        <v>1542</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="19" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="19" t="n">
-        <v>715</v>
+        <v>761</v>
       </c>
       <c r="C69" s="19" t="n">
-        <v>677</v>
+        <v>735</v>
       </c>
       <c r="D69" s="19" t="n">
-        <v>1392</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="19" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="19" t="n">
-        <v>708</v>
+        <v>676</v>
       </c>
       <c r="C70" s="19" t="n">
-        <v>636</v>
+        <v>661</v>
       </c>
       <c r="D70" s="19" t="n">
-        <v>1344</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="19" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="19" t="n">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="C71" s="19" t="n">
-        <v>662</v>
+        <v>624</v>
       </c>
       <c r="D71" s="19" t="n">
-        <v>1326</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="19" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="19" t="n">
-        <v>617</v>
+        <v>652</v>
       </c>
       <c r="C72" s="19" t="n">
-        <v>627</v>
+        <v>652</v>
       </c>
       <c r="D72" s="19" t="n">
-        <v>1244</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="19" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="19" t="n">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="C73" s="19" t="n">
         <v>620</v>
       </c>
       <c r="D73" s="19" t="n">
-        <v>1197</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="19" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="19" t="n">
-        <v>551</v>
+        <v>562</v>
       </c>
       <c r="C74" s="19" t="n">
-        <v>559</v>
+        <v>610</v>
       </c>
       <c r="D74" s="19" t="n">
-        <v>1110</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="19" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="19" t="n">
-        <v>584</v>
+        <v>536</v>
       </c>
       <c r="C75" s="19" t="n">
-        <v>573</v>
+        <v>551</v>
       </c>
       <c r="D75" s="19" t="n">
-        <v>1157</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="19" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="19" t="n">
-        <v>545</v>
+        <v>566</v>
       </c>
       <c r="C76" s="19" t="n">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D76" s="19" t="n">
-        <v>1111</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="19" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="19" t="n">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C77" s="19" t="n">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D77" s="19" t="n">
-        <v>1079</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="19" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="19" t="n">
-        <v>531</v>
+        <v>499</v>
       </c>
       <c r="C78" s="19" t="n">
-        <v>599</v>
+        <v>556</v>
       </c>
       <c r="D78" s="19" t="n">
-        <v>1130</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="19" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="19" t="n">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="C79" s="19" t="n">
-        <v>561</v>
+        <v>591</v>
       </c>
       <c r="D79" s="19" t="n">
-        <v>1087</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="19" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="19" t="n">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="C80" s="19" t="n">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="D80" s="19" t="n">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="19" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="19" t="n">
-        <v>488</v>
+        <v>510</v>
       </c>
       <c r="C81" s="19" t="n">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="D81" s="19" t="n">
-        <v>1007</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="19" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="19" t="n">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="C82" s="19" t="n">
-        <v>486</v>
+        <v>510</v>
       </c>
       <c r="D82" s="19" t="n">
-        <v>933</v>
+        <v>979</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="19" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="19" t="n">
-        <v>409</v>
+        <v>436</v>
       </c>
       <c r="C83" s="19" t="n">
-        <v>456</v>
+        <v>486</v>
       </c>
       <c r="D83" s="19" t="n">
-        <v>865</v>
+        <v>922</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="19" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="19" t="n">
-        <v>430</v>
+        <v>392</v>
       </c>
       <c r="C84" s="19" t="n">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="D84" s="19" t="n">
-        <v>868</v>
+        <v>838</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="19" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="19" t="n">
-        <v>345</v>
+        <v>416</v>
       </c>
       <c r="C85" s="19" t="n">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="D85" s="19" t="n">
-        <v>744</v>
+        <v>840</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="19" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="19" t="n">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="C86" s="19" t="n">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D86" s="19" t="n">
-        <v>698</v>
+        <v>706</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="19" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="19" t="n">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="C87" s="19" t="n">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D87" s="19" t="n">
-        <v>641</v>
+        <v>667</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="19" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="19" t="n">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="C88" s="19" t="n">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="D88" s="19" t="n">
-        <v>563</v>
+        <v>613</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="19" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="19" t="n">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C89" s="19" t="n">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D89" s="19" t="n">
-        <v>544</v>
+        <v>536</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="19" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="19" t="n">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C90" s="19" t="n">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="D90" s="19" t="n">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="19" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="19" t="n">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="C91" s="19" t="n">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D91" s="19" t="n">
-        <v>435</v>
+        <v>460</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="19" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="19" t="n">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="C92" s="19" t="n">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D92" s="19" t="n">
-        <v>371</v>
+        <v>399</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="19" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="19" t="n">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="C93" s="19" t="n">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="D93" s="19" t="n">
-        <v>308</v>
+        <v>319</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="19" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="19" t="n">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C94" s="19" t="n">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D94" s="19" t="n">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="19" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="19" t="n">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="C95" s="19" t="n">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="D95" s="19" t="n">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="19" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="19" t="n">
         <v>63</v>
       </c>
       <c r="C96" s="19" t="n">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="D96" s="19" t="n">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="19" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="19" t="n">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C97" s="19" t="n">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D97" s="19" t="n">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="19" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="19" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C98" s="19" t="n">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D98" s="19" t="n">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="19" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="19" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C99" s="19" t="n">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D99" s="19" t="n">
-        <v>84</v>
+        <v>96</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="19" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="19" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C100" s="19" t="n">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D100" s="19" t="n">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="19" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="19" t="n">
         <v>9</v>
       </c>
       <c r="C101" s="19" t="n">
         <v>39</v>
       </c>
       <c r="D101" s="19" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="19" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="19" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C102" s="19" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D102" s="19" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="19" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="19" t="s">
-        <v>6</v>
+      <c r="B103" s="19" t="n">
+        <v>5</v>
       </c>
       <c r="C103" s="19" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D103" s="19" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="19" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="19" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D104" s="19" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="19" t="n">
         <v>100</v>
       </c>
-      <c r="B105" s="19" t="n">
-[...2 lines deleted...]
-      <c r="C105" s="19" t="s">
+      <c r="B105" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="19" t="s">
+      <c r="C105" s="19" t="n">
         <v>6</v>
+      </c>
+      <c r="D105" s="19" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="19" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="19" t="n">
         <v>0</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="19" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="19" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="19" t="s">
         <v>6</v>
@@ -23794,1528 +25904,3569 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="22" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="22" t="n">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C5" s="22" t="n">
-        <v>668</v>
+        <v>596</v>
       </c>
       <c r="D5" s="22" t="n">
-        <v>1316</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="22" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="22" t="n">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="C6" s="22" t="n">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="D6" s="22" t="n">
-        <v>1351</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="22" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="n">
-        <v>653</v>
+        <v>689</v>
       </c>
       <c r="C7" s="22" t="n">
-        <v>627</v>
+        <v>665</v>
       </c>
       <c r="D7" s="22" t="n">
-        <v>1280</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="22" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="22" t="n">
-        <v>704</v>
+        <v>665</v>
       </c>
       <c r="C8" s="22" t="n">
-        <v>691</v>
+        <v>631</v>
       </c>
       <c r="D8" s="22" t="n">
-        <v>1395</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="22" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="22" t="n">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="C9" s="22" t="n">
-        <v>637</v>
+        <v>692</v>
       </c>
       <c r="D9" s="22" t="n">
-        <v>1331</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="22" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="22" t="n">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="C10" s="22" t="n">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D10" s="22" t="n">
-        <v>1352</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="22" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="22" t="n">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="C11" s="22" t="n">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="D11" s="22" t="n">
-        <v>1320</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="22" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="22" t="n">
-        <v>648</v>
+        <v>675</v>
       </c>
       <c r="C12" s="22" t="n">
-        <v>617</v>
+        <v>643</v>
       </c>
       <c r="D12" s="22" t="n">
-        <v>1265</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="22" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="22" t="n">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C13" s="22" t="n">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="D13" s="22" t="n">
-        <v>1275</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="22" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="22" t="n">
-        <v>675</v>
+        <v>661</v>
       </c>
       <c r="C14" s="22" t="n">
-        <v>646</v>
+        <v>607</v>
       </c>
       <c r="D14" s="22" t="n">
-        <v>1321</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="22" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="22" t="n">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="C15" s="22" t="n">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D15" s="22" t="n">
-        <v>1314</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="22" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="22" t="n">
-        <v>652</v>
+        <v>678</v>
       </c>
       <c r="C16" s="22" t="n">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="D16" s="22" t="n">
-        <v>1301</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="22" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="22" t="n">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C17" s="22" t="n">
-        <v>641</v>
+        <v>661</v>
       </c>
       <c r="D17" s="22" t="n">
-        <v>1294</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="22" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="22" t="n">
-        <v>683</v>
+        <v>651</v>
       </c>
       <c r="C18" s="22" t="n">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="D18" s="22" t="n">
-        <v>1345</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="22" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="22" t="n">
-        <v>611</v>
+        <v>686</v>
       </c>
       <c r="C19" s="22" t="n">
-        <v>618</v>
+        <v>678</v>
       </c>
       <c r="D19" s="22" t="n">
-        <v>1229</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="22" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="22" t="n">
-        <v>687</v>
+        <v>614</v>
       </c>
       <c r="C20" s="22" t="n">
-        <v>566</v>
+        <v>614</v>
       </c>
       <c r="D20" s="22" t="n">
-        <v>1253</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="22" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="22" t="n">
-        <v>661</v>
+        <v>696</v>
       </c>
       <c r="C21" s="22" t="n">
-        <v>630</v>
+        <v>566</v>
       </c>
       <c r="D21" s="22" t="n">
-        <v>1291</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="22" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="22" t="n">
-        <v>602</v>
+        <v>657</v>
       </c>
       <c r="C22" s="22" t="n">
-        <v>571</v>
+        <v>634</v>
       </c>
       <c r="D22" s="22" t="n">
-        <v>1173</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="22" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="22" t="n">
-        <v>643</v>
+        <v>601</v>
       </c>
       <c r="C23" s="22" t="n">
-        <v>586</v>
+        <v>565</v>
       </c>
       <c r="D23" s="22" t="n">
-        <v>1229</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="22" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="22" t="n">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="C24" s="22" t="n">
-        <v>622</v>
+        <v>575</v>
       </c>
       <c r="D24" s="22" t="n">
-        <v>1266</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="22" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="22" t="n">
-        <v>602</v>
+        <v>640</v>
       </c>
       <c r="C25" s="22" t="n">
-        <v>545</v>
+        <v>616</v>
       </c>
       <c r="D25" s="22" t="n">
-        <v>1147</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="22" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="22" t="n">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="C26" s="22" t="n">
-        <v>560</v>
+        <v>534</v>
       </c>
       <c r="D26" s="22" t="n">
-        <v>1174</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="22" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="22" t="n">
-        <v>642</v>
+        <v>612</v>
       </c>
       <c r="C27" s="22" t="n">
-        <v>599</v>
+        <v>550</v>
       </c>
       <c r="D27" s="22" t="n">
-        <v>1241</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="22" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="22" t="n">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="C28" s="22" t="n">
-        <v>582</v>
+        <v>610</v>
       </c>
       <c r="D28" s="22" t="n">
-        <v>1257</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="22" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="22" t="n">
-        <v>656</v>
+        <v>688</v>
       </c>
       <c r="C29" s="22" t="n">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="D29" s="22" t="n">
-        <v>1288</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="22" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="22" t="n">
-        <v>682</v>
+        <v>656</v>
       </c>
       <c r="C30" s="22" t="n">
-        <v>679</v>
+        <v>644</v>
       </c>
       <c r="D30" s="22" t="n">
-        <v>1361</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="22" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="22" t="n">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="C31" s="22" t="n">
-        <v>639</v>
+        <v>708</v>
       </c>
       <c r="D31" s="22" t="n">
-        <v>1345</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="22" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="22" t="n">
-        <v>754</v>
+        <v>721</v>
       </c>
       <c r="C32" s="22" t="n">
-        <v>715</v>
+        <v>660</v>
       </c>
       <c r="D32" s="22" t="n">
-        <v>1469</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="22" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="22" t="n">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="C33" s="22" t="n">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="D33" s="22" t="n">
-        <v>1534</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="22" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="22" t="n">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="C34" s="22" t="n">
-        <v>790</v>
+        <v>758</v>
       </c>
       <c r="D34" s="22" t="n">
-        <v>1610</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="22" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="22" t="n">
-        <v>899</v>
+        <v>847</v>
       </c>
       <c r="C35" s="22" t="n">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D35" s="22" t="n">
-        <v>1703</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="22" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="22" t="n">
-        <v>859</v>
+        <v>935</v>
       </c>
       <c r="C36" s="22" t="n">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="D36" s="22" t="n">
-        <v>1680</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="22" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="22" t="n">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="C37" s="22" t="n">
-        <v>906</v>
+        <v>854</v>
       </c>
       <c r="D37" s="22" t="n">
-        <v>1777</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="22" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="22" t="n">
-        <v>944</v>
+        <v>877</v>
       </c>
       <c r="C38" s="22" t="n">
-        <v>944</v>
+        <v>918</v>
       </c>
       <c r="D38" s="22" t="n">
-        <v>1888</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="22" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="22" t="n">
-        <v>899</v>
+        <v>992</v>
       </c>
       <c r="C39" s="22" t="n">
-        <v>870</v>
+        <v>964</v>
       </c>
       <c r="D39" s="22" t="n">
-        <v>1769</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="22" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="22" t="n">
-        <v>960</v>
+        <v>904</v>
       </c>
       <c r="C40" s="22" t="n">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="D40" s="22" t="n">
-        <v>1874</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="22" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="22" t="n">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="C41" s="22" t="n">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="D41" s="22" t="n">
         <v>1907</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="22" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="22" t="n">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="C42" s="22" t="n">
-        <v>964</v>
+        <v>940</v>
       </c>
       <c r="D42" s="22" t="n">
-        <v>1927</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="22" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="22" t="n">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="C43" s="22" t="n">
-        <v>940</v>
+        <v>983</v>
       </c>
       <c r="D43" s="22" t="n">
-        <v>1916</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="22" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="22" t="n">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="C44" s="22" t="n">
-        <v>937</v>
+        <v>969</v>
       </c>
       <c r="D44" s="22" t="n">
-        <v>1942</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="22" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="22" t="n">
-        <v>962</v>
+        <v>1032</v>
       </c>
       <c r="C45" s="22" t="n">
-        <v>912</v>
+        <v>946</v>
       </c>
       <c r="D45" s="22" t="n">
-        <v>1874</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="22" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="22" t="n">
-        <v>958</v>
+        <v>982</v>
       </c>
       <c r="C46" s="22" t="n">
-        <v>885</v>
+        <v>923</v>
       </c>
       <c r="D46" s="22" t="n">
-        <v>1843</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="22" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="22" t="n">
-        <v>910</v>
+        <v>976</v>
       </c>
       <c r="C47" s="22" t="n">
-        <v>936</v>
+        <v>893</v>
       </c>
       <c r="D47" s="22" t="n">
-        <v>1846</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="22" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="22" t="n">
-        <v>997</v>
+        <v>917</v>
       </c>
       <c r="C48" s="22" t="n">
-        <v>967</v>
+        <v>947</v>
       </c>
       <c r="D48" s="22" t="n">
-        <v>1964</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="22" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="22" t="n">
-        <v>919</v>
+        <v>1000</v>
       </c>
       <c r="C49" s="22" t="n">
-        <v>917</v>
+        <v>980</v>
       </c>
       <c r="D49" s="22" t="n">
-        <v>1836</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="22" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="22" t="n">
-        <v>971</v>
+        <v>918</v>
       </c>
       <c r="C50" s="22" t="n">
-        <v>953</v>
+        <v>918</v>
       </c>
       <c r="D50" s="22" t="n">
-        <v>1924</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="22" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="22" t="n">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="C51" s="22" t="n">
-        <v>1008</v>
+        <v>940</v>
       </c>
       <c r="D51" s="22" t="n">
-        <v>1983</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="22" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="22" t="n">
-        <v>1034</v>
+        <v>972</v>
       </c>
       <c r="C52" s="22" t="n">
-        <v>973</v>
+        <v>1002</v>
       </c>
       <c r="D52" s="22" t="n">
-        <v>2007</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="22" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="22" t="n">
-        <v>1086</v>
+        <v>1030</v>
       </c>
       <c r="C53" s="22" t="n">
-        <v>1011</v>
+        <v>984</v>
       </c>
       <c r="D53" s="22" t="n">
-        <v>2097</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="22" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="22" t="n">
-        <v>1038</v>
+        <v>1105</v>
       </c>
       <c r="C54" s="22" t="n">
-        <v>1002</v>
+        <v>1016</v>
       </c>
       <c r="D54" s="22" t="n">
-        <v>2040</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="22" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="22" t="n">
-        <v>1147</v>
+        <v>1049</v>
       </c>
       <c r="C55" s="22" t="n">
-        <v>1047</v>
+        <v>1002</v>
       </c>
       <c r="D55" s="22" t="n">
-        <v>2194</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="22" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="22" t="n">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="C56" s="22" t="n">
-        <v>1034</v>
+        <v>1060</v>
       </c>
       <c r="D56" s="22" t="n">
-        <v>2192</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="22" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="22" t="n">
-        <v>1082</v>
+        <v>1144</v>
       </c>
       <c r="C57" s="22" t="n">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="D57" s="22" t="n">
-        <v>2109</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="22" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="22" t="n">
-        <v>1202</v>
+        <v>1087</v>
       </c>
       <c r="C58" s="22" t="n">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D58" s="22" t="n">
-        <v>2226</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="22" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="22" t="n">
-        <v>1153</v>
+        <v>1192</v>
       </c>
       <c r="C59" s="22" t="n">
-        <v>1001</v>
+        <v>1051</v>
       </c>
       <c r="D59" s="22" t="n">
-        <v>2154</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="22" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="22" t="n">
-        <v>1124</v>
+        <v>1155</v>
       </c>
       <c r="C60" s="22" t="n">
-        <v>1045</v>
+        <v>992</v>
       </c>
       <c r="D60" s="22" t="n">
-        <v>2169</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="22" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="22" t="n">
-        <v>1088</v>
+        <v>1126</v>
       </c>
       <c r="C61" s="22" t="n">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="D61" s="22" t="n">
-        <v>2135</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="22" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="22" t="n">
-        <v>1020</v>
+        <v>1089</v>
       </c>
       <c r="C62" s="22" t="n">
-        <v>900</v>
+        <v>1044</v>
       </c>
       <c r="D62" s="22" t="n">
-        <v>1920</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="22" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="22" t="n">
         <v>1011</v>
       </c>
       <c r="C63" s="22" t="n">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="D63" s="22" t="n">
-        <v>1871</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="22" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="22" t="n">
-        <v>963</v>
+        <v>992</v>
       </c>
       <c r="C64" s="22" t="n">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="D64" s="22" t="n">
-        <v>1836</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="22" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="22" t="n">
-        <v>893</v>
+        <v>963</v>
       </c>
       <c r="C65" s="22" t="n">
-        <v>820</v>
+        <v>870</v>
       </c>
       <c r="D65" s="22" t="n">
-        <v>1713</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="22" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="22" t="n">
-        <v>852</v>
+        <v>883</v>
       </c>
       <c r="C66" s="22" t="n">
-        <v>712</v>
+        <v>814</v>
       </c>
       <c r="D66" s="22" t="n">
-        <v>1564</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="22" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="22" t="n">
-        <v>798</v>
+        <v>840</v>
       </c>
       <c r="C67" s="22" t="n">
-        <v>760</v>
+        <v>702</v>
       </c>
       <c r="D67" s="22" t="n">
-        <v>1558</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="22" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="22" t="n">
-        <v>722</v>
+        <v>791</v>
       </c>
       <c r="C68" s="22" t="n">
-        <v>693</v>
+        <v>751</v>
       </c>
       <c r="D68" s="22" t="n">
-        <v>1415</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="22" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="22" t="n">
-        <v>738</v>
+        <v>715</v>
       </c>
       <c r="C69" s="22" t="n">
-        <v>648</v>
+        <v>677</v>
       </c>
       <c r="D69" s="22" t="n">
-        <v>1386</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="22" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="22" t="n">
-        <v>684</v>
+        <v>708</v>
       </c>
       <c r="C70" s="22" t="n">
-        <v>671</v>
+        <v>636</v>
       </c>
       <c r="D70" s="22" t="n">
-        <v>1355</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="22" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="22" t="n">
-        <v>624</v>
+        <v>664</v>
       </c>
       <c r="C71" s="22" t="n">
-        <v>632</v>
+        <v>662</v>
       </c>
       <c r="D71" s="22" t="n">
-        <v>1256</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="22" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="22" t="n">
-        <v>588</v>
+        <v>617</v>
       </c>
       <c r="C72" s="22" t="n">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D72" s="22" t="n">
-        <v>1218</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="22" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="22" t="n">
-        <v>554</v>
+        <v>577</v>
       </c>
       <c r="C73" s="22" t="n">
-        <v>562</v>
+        <v>620</v>
       </c>
       <c r="D73" s="22" t="n">
-        <v>1116</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="22" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="22" t="n">
-        <v>597</v>
+        <v>551</v>
       </c>
       <c r="C74" s="22" t="n">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="D74" s="22" t="n">
-        <v>1177</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="22" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="22" t="n">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="C75" s="22" t="n">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D75" s="22" t="n">
-        <v>1133</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="22" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="22" t="n">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="C76" s="22" t="n">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="D76" s="22" t="n">
-        <v>1095</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="22" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="22" t="n">
-        <v>546</v>
+        <v>517</v>
       </c>
       <c r="C77" s="22" t="n">
-        <v>606</v>
+        <v>562</v>
       </c>
       <c r="D77" s="22" t="n">
-        <v>1152</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="22" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="22" t="n">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C78" s="22" t="n">
-        <v>567</v>
+        <v>599</v>
       </c>
       <c r="D78" s="22" t="n">
-        <v>1102</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="22" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="22" t="n">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C79" s="22" t="n">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="D79" s="22" t="n">
-        <v>1082</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="22" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="22" t="n">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="C80" s="22" t="n">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="D80" s="22" t="n">
-        <v>1026</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="22" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="22" t="n">
-        <v>462</v>
+        <v>488</v>
       </c>
       <c r="C81" s="22" t="n">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="D81" s="22" t="n">
-        <v>961</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="22" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="22" t="n">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="C82" s="22" t="n">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="D82" s="22" t="n">
-        <v>884</v>
+        <v>933</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="22" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="22" t="n">
-        <v>450</v>
+        <v>409</v>
       </c>
       <c r="C83" s="22" t="n">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="D83" s="22" t="n">
-        <v>897</v>
+        <v>865</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="22" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="22" t="n">
-        <v>367</v>
+        <v>430</v>
       </c>
       <c r="C84" s="22" t="n">
-        <v>408</v>
+        <v>438</v>
       </c>
       <c r="D84" s="22" t="n">
-        <v>775</v>
+        <v>868</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="22" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="22" t="n">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="C85" s="22" t="n">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D85" s="22" t="n">
-        <v>726</v>
+        <v>744</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="22" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="22" t="n">
-        <v>278</v>
+        <v>315</v>
       </c>
       <c r="C86" s="22" t="n">
         <v>383</v>
       </c>
       <c r="D86" s="22" t="n">
-        <v>661</v>
+        <v>698</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="22" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="22" t="n">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="C87" s="22" t="n">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="D87" s="22" t="n">
-        <v>598</v>
+        <v>641</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="22" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="22" t="n">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="C88" s="22" t="n">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="D88" s="22" t="n">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="22" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="22" t="n">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="C89" s="22" t="n">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="D89" s="22" t="n">
-        <v>538</v>
+        <v>544</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="22" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="22" t="n">
-        <v>191</v>
+        <v>214</v>
       </c>
       <c r="C90" s="22" t="n">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D90" s="22" t="n">
-        <v>472</v>
+        <v>497</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="22" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="22" t="n">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="C91" s="22" t="n">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D91" s="22" t="n">
-        <v>412</v>
+        <v>435</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="22" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="22" t="n">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="C92" s="22" t="n">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="D92" s="22" t="n">
-        <v>338</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="22" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="22" t="n">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C93" s="22" t="n">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D93" s="22" t="n">
-        <v>315</v>
+        <v>308</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="22" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="22" t="n">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="C94" s="22" t="n">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="D94" s="22" t="n">
-        <v>282</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="22" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="22" t="n">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C95" s="22" t="n">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D95" s="22" t="n">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="22" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="22" t="n">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C96" s="22" t="n">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D96" s="22" t="n">
-        <v>204</v>
+        <v>198</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="22" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="22" t="n">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C97" s="22" t="n">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D97" s="22" t="n">
-        <v>149</v>
+        <v>169</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="22" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="22" t="n">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C98" s="22" t="n">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D98" s="22" t="n">
-        <v>101</v>
+        <v>125</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="22" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="22" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C99" s="22" t="n">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D99" s="22" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="22" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="22" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C100" s="22" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D100" s="22" t="n">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="22" t="n">
         <v>96</v>
       </c>
       <c r="B101" s="22" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C101" s="22" t="n">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D101" s="22" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="22" t="n">
         <v>97</v>
       </c>
-      <c r="B102" s="22" t="s">
-        <v>6</v>
+      <c r="B102" s="22" t="n">
+        <v>7</v>
       </c>
       <c r="C102" s="22" t="n">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D102" s="22" t="n">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="22" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="22" t="n">
-        <v>5</v>
+      <c r="B103" s="22" t="s">
+        <v>6</v>
       </c>
       <c r="C103" s="22" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D103" s="22" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="22" t="n">
         <v>99</v>
       </c>
-      <c r="B104" s="22" t="n">
-        <v>0</v>
+      <c r="B104" s="22" t="s">
+        <v>6</v>
       </c>
       <c r="C104" s="22" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D104" s="22" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="22" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="22" t="n">
         <v>0</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D105" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="22" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="22" t="n">
         <v>0</v>
       </c>
-      <c r="C106" s="22" t="n">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C106" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="22" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="22" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="22" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="22" t="n">
         <v>103</v>
       </c>
       <c r="B108" s="22" t="n">
         <v>0</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
-      <c r="A109" s="20"/>
-[...7 lines deleted...]
-      </c>
+      <c r="A109" s="22" t="n">
+        <v>104</v>
+      </c>
+      <c r="B109" s="22" t="n">
+        <v>0</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" ht="15" customHeight="1">
+      <c r="A110" s="20"/>
       <c r="B110" s="20"/>
       <c r="C110" s="20"/>
       <c r="D110" s="20"/>
     </row>
-    <row r="111" ht="15" customHeight="1">
+    <row r="111" ht="30" customHeight="1">
       <c r="A111" s="21" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B111" s="20"/>
       <c r="C111" s="20"/>
       <c r="D111" s="20"/>
     </row>
     <row r="112" ht="15" customHeight="1">
-      <c r="A112" s="20"/>
+      <c r="A112" s="21" t="s">
+        <v>8</v>
+      </c>
       <c r="B112" s="20"/>
       <c r="C112" s="20"/>
       <c r="D112" s="20"/>
+    </row>
+    <row r="113" ht="15" customHeight="1">
+      <c r="A113" s="20"/>
+      <c r="B113" s="20"/>
+      <c r="C113" s="20"/>
+      <c r="D113" s="20"/>
+    </row>
+    <row r="114" ht="81" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1">
+      <c r="A115" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A115:H115"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="60" customHeight="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="B5" s="25" t="n">
+        <v>648</v>
+      </c>
+      <c r="C5" s="25" t="n">
+        <v>668</v>
+      </c>
+      <c r="D5" s="25" t="n">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="25" t="n">
+        <v>1</v>
+      </c>
+      <c r="B6" s="25" t="n">
+        <v>687</v>
+      </c>
+      <c r="C6" s="25" t="n">
+        <v>664</v>
+      </c>
+      <c r="D6" s="25" t="n">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="25" t="n">
+        <v>2</v>
+      </c>
+      <c r="B7" s="25" t="n">
+        <v>653</v>
+      </c>
+      <c r="C7" s="25" t="n">
+        <v>627</v>
+      </c>
+      <c r="D7" s="25" t="n">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="25" t="n">
+        <v>3</v>
+      </c>
+      <c r="B8" s="25" t="n">
+        <v>704</v>
+      </c>
+      <c r="C8" s="25" t="n">
+        <v>691</v>
+      </c>
+      <c r="D8" s="25" t="n">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="25" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" s="25" t="n">
+        <v>694</v>
+      </c>
+      <c r="C9" s="25" t="n">
+        <v>637</v>
+      </c>
+      <c r="D9" s="25" t="n">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="25" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" s="25" t="n">
+        <v>703</v>
+      </c>
+      <c r="C10" s="25" t="n">
+        <v>649</v>
+      </c>
+      <c r="D10" s="25" t="n">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="25" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" s="25" t="n">
+        <v>682</v>
+      </c>
+      <c r="C11" s="25" t="n">
+        <v>638</v>
+      </c>
+      <c r="D11" s="25" t="n">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="25" t="n">
+        <v>7</v>
+      </c>
+      <c r="B12" s="25" t="n">
+        <v>648</v>
+      </c>
+      <c r="C12" s="25" t="n">
+        <v>617</v>
+      </c>
+      <c r="D12" s="25" t="n">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="25" t="n">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25" t="n">
+        <v>663</v>
+      </c>
+      <c r="C13" s="25" t="n">
+        <v>612</v>
+      </c>
+      <c r="D13" s="25" t="n">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="25" t="n">
+        <v>9</v>
+      </c>
+      <c r="B14" s="25" t="n">
+        <v>675</v>
+      </c>
+      <c r="C14" s="25" t="n">
+        <v>646</v>
+      </c>
+      <c r="D14" s="25" t="n">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="25" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="25" t="n">
+        <v>669</v>
+      </c>
+      <c r="C15" s="25" t="n">
+        <v>645</v>
+      </c>
+      <c r="D15" s="25" t="n">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="25" t="n">
+        <v>652</v>
+      </c>
+      <c r="C16" s="25" t="n">
+        <v>649</v>
+      </c>
+      <c r="D16" s="25" t="n">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="25" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="25" t="n">
+        <v>653</v>
+      </c>
+      <c r="C17" s="25" t="n">
+        <v>641</v>
+      </c>
+      <c r="D17" s="25" t="n">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="25" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="25" t="n">
+        <v>683</v>
+      </c>
+      <c r="C18" s="25" t="n">
+        <v>662</v>
+      </c>
+      <c r="D18" s="25" t="n">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="25" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="25" t="n">
+        <v>611</v>
+      </c>
+      <c r="C19" s="25" t="n">
+        <v>618</v>
+      </c>
+      <c r="D19" s="25" t="n">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="20" ht="15" customHeight="1">
+      <c r="A20" s="25" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" s="25" t="n">
+        <v>687</v>
+      </c>
+      <c r="C20" s="25" t="n">
+        <v>566</v>
+      </c>
+      <c r="D20" s="25" t="n">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="25" t="n">
+        <v>16</v>
+      </c>
+      <c r="B21" s="25" t="n">
+        <v>661</v>
+      </c>
+      <c r="C21" s="25" t="n">
+        <v>630</v>
+      </c>
+      <c r="D21" s="25" t="n">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="25" t="n">
+        <v>17</v>
+      </c>
+      <c r="B22" s="25" t="n">
+        <v>602</v>
+      </c>
+      <c r="C22" s="25" t="n">
+        <v>571</v>
+      </c>
+      <c r="D22" s="25" t="n">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="23" ht="15" customHeight="1">
+      <c r="A23" s="25" t="n">
+        <v>18</v>
+      </c>
+      <c r="B23" s="25" t="n">
+        <v>643</v>
+      </c>
+      <c r="C23" s="25" t="n">
+        <v>586</v>
+      </c>
+      <c r="D23" s="25" t="n">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="24" ht="15" customHeight="1">
+      <c r="A24" s="25" t="n">
+        <v>19</v>
+      </c>
+      <c r="B24" s="25" t="n">
+        <v>644</v>
+      </c>
+      <c r="C24" s="25" t="n">
+        <v>622</v>
+      </c>
+      <c r="D24" s="25" t="n">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="25" ht="15" customHeight="1">
+      <c r="A25" s="25" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" s="25" t="n">
+        <v>602</v>
+      </c>
+      <c r="C25" s="25" t="n">
+        <v>545</v>
+      </c>
+      <c r="D25" s="25" t="n">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="26" ht="15" customHeight="1">
+      <c r="A26" s="25" t="n">
+        <v>21</v>
+      </c>
+      <c r="B26" s="25" t="n">
+        <v>614</v>
+      </c>
+      <c r="C26" s="25" t="n">
+        <v>560</v>
+      </c>
+      <c r="D26" s="25" t="n">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="27" ht="15" customHeight="1">
+      <c r="A27" s="25" t="n">
+        <v>22</v>
+      </c>
+      <c r="B27" s="25" t="n">
+        <v>642</v>
+      </c>
+      <c r="C27" s="25" t="n">
+        <v>599</v>
+      </c>
+      <c r="D27" s="25" t="n">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="28" ht="15" customHeight="1">
+      <c r="A28" s="25" t="n">
+        <v>23</v>
+      </c>
+      <c r="B28" s="25" t="n">
+        <v>675</v>
+      </c>
+      <c r="C28" s="25" t="n">
+        <v>582</v>
+      </c>
+      <c r="D28" s="25" t="n">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="29" ht="15" customHeight="1">
+      <c r="A29" s="25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B29" s="25" t="n">
+        <v>656</v>
+      </c>
+      <c r="C29" s="25" t="n">
+        <v>632</v>
+      </c>
+      <c r="D29" s="25" t="n">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="30" ht="15" customHeight="1">
+      <c r="A30" s="25" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="25" t="n">
+        <v>682</v>
+      </c>
+      <c r="C30" s="25" t="n">
+        <v>679</v>
+      </c>
+      <c r="D30" s="25" t="n">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="31" ht="15" customHeight="1">
+      <c r="A31" s="25" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="25" t="n">
+        <v>706</v>
+      </c>
+      <c r="C31" s="25" t="n">
+        <v>639</v>
+      </c>
+      <c r="D31" s="25" t="n">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="32" ht="15" customHeight="1">
+      <c r="A32" s="25" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="25" t="n">
+        <v>754</v>
+      </c>
+      <c r="C32" s="25" t="n">
+        <v>715</v>
+      </c>
+      <c r="D32" s="25" t="n">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="33" ht="15" customHeight="1">
+      <c r="A33" s="25" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="25" t="n">
+        <v>787</v>
+      </c>
+      <c r="C33" s="25" t="n">
+        <v>747</v>
+      </c>
+      <c r="D33" s="25" t="n">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="34" ht="15" customHeight="1">
+      <c r="A34" s="25" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="25" t="n">
+        <v>820</v>
+      </c>
+      <c r="C34" s="25" t="n">
+        <v>790</v>
+      </c>
+      <c r="D34" s="25" t="n">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="35" ht="15" customHeight="1">
+      <c r="A35" s="25" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="25" t="n">
+        <v>899</v>
+      </c>
+      <c r="C35" s="25" t="n">
+        <v>804</v>
+      </c>
+      <c r="D35" s="25" t="n">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="36" ht="15" customHeight="1">
+      <c r="A36" s="25" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="25" t="n">
+        <v>859</v>
+      </c>
+      <c r="C36" s="25" t="n">
+        <v>821</v>
+      </c>
+      <c r="D36" s="25" t="n">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="37" ht="15" customHeight="1">
+      <c r="A37" s="25" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="25" t="n">
+        <v>871</v>
+      </c>
+      <c r="C37" s="25" t="n">
+        <v>906</v>
+      </c>
+      <c r="D37" s="25" t="n">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="38" ht="15" customHeight="1">
+      <c r="A38" s="25" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="25" t="n">
+        <v>944</v>
+      </c>
+      <c r="C38" s="25" t="n">
+        <v>944</v>
+      </c>
+      <c r="D38" s="25" t="n">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="39" ht="15" customHeight="1">
+      <c r="A39" s="25" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="25" t="n">
+        <v>899</v>
+      </c>
+      <c r="C39" s="25" t="n">
+        <v>870</v>
+      </c>
+      <c r="D39" s="25" t="n">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="40" ht="15" customHeight="1">
+      <c r="A40" s="25" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="25" t="n">
+        <v>960</v>
+      </c>
+      <c r="C40" s="25" t="n">
+        <v>914</v>
+      </c>
+      <c r="D40" s="25" t="n">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="25" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="25" t="n">
+        <v>977</v>
+      </c>
+      <c r="C41" s="25" t="n">
+        <v>930</v>
+      </c>
+      <c r="D41" s="25" t="n">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="42" ht="15" customHeight="1">
+      <c r="A42" s="25" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="25" t="n">
+        <v>963</v>
+      </c>
+      <c r="C42" s="25" t="n">
+        <v>964</v>
+      </c>
+      <c r="D42" s="25" t="n">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="43" ht="15" customHeight="1">
+      <c r="A43" s="25" t="n">
+        <v>38</v>
+      </c>
+      <c r="B43" s="25" t="n">
+        <v>976</v>
+      </c>
+      <c r="C43" s="25" t="n">
+        <v>940</v>
+      </c>
+      <c r="D43" s="25" t="n">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="44" ht="15" customHeight="1">
+      <c r="A44" s="25" t="n">
+        <v>39</v>
+      </c>
+      <c r="B44" s="25" t="n">
+        <v>1005</v>
+      </c>
+      <c r="C44" s="25" t="n">
+        <v>937</v>
+      </c>
+      <c r="D44" s="25" t="n">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="45" ht="15" customHeight="1">
+      <c r="A45" s="25" t="n">
+        <v>40</v>
+      </c>
+      <c r="B45" s="25" t="n">
+        <v>962</v>
+      </c>
+      <c r="C45" s="25" t="n">
+        <v>912</v>
+      </c>
+      <c r="D45" s="25" t="n">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="46" ht="15" customHeight="1">
+      <c r="A46" s="25" t="n">
+        <v>41</v>
+      </c>
+      <c r="B46" s="25" t="n">
+        <v>958</v>
+      </c>
+      <c r="C46" s="25" t="n">
+        <v>885</v>
+      </c>
+      <c r="D46" s="25" t="n">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="47" ht="15" customHeight="1">
+      <c r="A47" s="25" t="n">
+        <v>42</v>
+      </c>
+      <c r="B47" s="25" t="n">
+        <v>910</v>
+      </c>
+      <c r="C47" s="25" t="n">
+        <v>936</v>
+      </c>
+      <c r="D47" s="25" t="n">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="48" ht="15" customHeight="1">
+      <c r="A48" s="25" t="n">
+        <v>43</v>
+      </c>
+      <c r="B48" s="25" t="n">
+        <v>997</v>
+      </c>
+      <c r="C48" s="25" t="n">
+        <v>967</v>
+      </c>
+      <c r="D48" s="25" t="n">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="49" ht="15" customHeight="1">
+      <c r="A49" s="25" t="n">
+        <v>44</v>
+      </c>
+      <c r="B49" s="25" t="n">
+        <v>919</v>
+      </c>
+      <c r="C49" s="25" t="n">
+        <v>917</v>
+      </c>
+      <c r="D49" s="25" t="n">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="50" ht="15" customHeight="1">
+      <c r="A50" s="25" t="n">
+        <v>45</v>
+      </c>
+      <c r="B50" s="25" t="n">
+        <v>971</v>
+      </c>
+      <c r="C50" s="25" t="n">
+        <v>953</v>
+      </c>
+      <c r="D50" s="25" t="n">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="51" ht="15" customHeight="1">
+      <c r="A51" s="25" t="n">
+        <v>46</v>
+      </c>
+      <c r="B51" s="25" t="n">
+        <v>975</v>
+      </c>
+      <c r="C51" s="25" t="n">
+        <v>1008</v>
+      </c>
+      <c r="D51" s="25" t="n">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="52" ht="15" customHeight="1">
+      <c r="A52" s="25" t="n">
+        <v>47</v>
+      </c>
+      <c r="B52" s="25" t="n">
+        <v>1034</v>
+      </c>
+      <c r="C52" s="25" t="n">
+        <v>973</v>
+      </c>
+      <c r="D52" s="25" t="n">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="53" ht="15" customHeight="1">
+      <c r="A53" s="25" t="n">
+        <v>48</v>
+      </c>
+      <c r="B53" s="25" t="n">
+        <v>1086</v>
+      </c>
+      <c r="C53" s="25" t="n">
+        <v>1011</v>
+      </c>
+      <c r="D53" s="25" t="n">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="54" ht="15" customHeight="1">
+      <c r="A54" s="25" t="n">
+        <v>49</v>
+      </c>
+      <c r="B54" s="25" t="n">
+        <v>1038</v>
+      </c>
+      <c r="C54" s="25" t="n">
+        <v>1002</v>
+      </c>
+      <c r="D54" s="25" t="n">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="55" ht="15" customHeight="1">
+      <c r="A55" s="25" t="n">
+        <v>50</v>
+      </c>
+      <c r="B55" s="25" t="n">
+        <v>1147</v>
+      </c>
+      <c r="C55" s="25" t="n">
+        <v>1047</v>
+      </c>
+      <c r="D55" s="25" t="n">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="56" ht="15" customHeight="1">
+      <c r="A56" s="25" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="25" t="n">
+        <v>1158</v>
+      </c>
+      <c r="C56" s="25" t="n">
+        <v>1034</v>
+      </c>
+      <c r="D56" s="25" t="n">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="57" ht="15" customHeight="1">
+      <c r="A57" s="25" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="25" t="n">
+        <v>1082</v>
+      </c>
+      <c r="C57" s="25" t="n">
+        <v>1027</v>
+      </c>
+      <c r="D57" s="25" t="n">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="58" ht="15" customHeight="1">
+      <c r="A58" s="25" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="25" t="n">
+        <v>1202</v>
+      </c>
+      <c r="C58" s="25" t="n">
+        <v>1024</v>
+      </c>
+      <c r="D58" s="25" t="n">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="59" ht="15" customHeight="1">
+      <c r="A59" s="25" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="25" t="n">
+        <v>1153</v>
+      </c>
+      <c r="C59" s="25" t="n">
+        <v>1001</v>
+      </c>
+      <c r="D59" s="25" t="n">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="60" ht="15" customHeight="1">
+      <c r="A60" s="25" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="25" t="n">
+        <v>1124</v>
+      </c>
+      <c r="C60" s="25" t="n">
+        <v>1045</v>
+      </c>
+      <c r="D60" s="25" t="n">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="61" ht="15" customHeight="1">
+      <c r="A61" s="25" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="25" t="n">
+        <v>1088</v>
+      </c>
+      <c r="C61" s="25" t="n">
+        <v>1047</v>
+      </c>
+      <c r="D61" s="25" t="n">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="62" ht="15" customHeight="1">
+      <c r="A62" s="25" t="n">
+        <v>57</v>
+      </c>
+      <c r="B62" s="25" t="n">
+        <v>1020</v>
+      </c>
+      <c r="C62" s="25" t="n">
+        <v>900</v>
+      </c>
+      <c r="D62" s="25" t="n">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="63" ht="15" customHeight="1">
+      <c r="A63" s="25" t="n">
+        <v>58</v>
+      </c>
+      <c r="B63" s="25" t="n">
+        <v>1011</v>
+      </c>
+      <c r="C63" s="25" t="n">
+        <v>860</v>
+      </c>
+      <c r="D63" s="25" t="n">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="64" ht="15" customHeight="1">
+      <c r="A64" s="25" t="n">
+        <v>59</v>
+      </c>
+      <c r="B64" s="25" t="n">
+        <v>963</v>
+      </c>
+      <c r="C64" s="25" t="n">
+        <v>873</v>
+      </c>
+      <c r="D64" s="25" t="n">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="65" ht="15" customHeight="1">
+      <c r="A65" s="25" t="n">
+        <v>60</v>
+      </c>
+      <c r="B65" s="25" t="n">
+        <v>893</v>
+      </c>
+      <c r="C65" s="25" t="n">
+        <v>820</v>
+      </c>
+      <c r="D65" s="25" t="n">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="66" ht="15" customHeight="1">
+      <c r="A66" s="25" t="n">
+        <v>61</v>
+      </c>
+      <c r="B66" s="25" t="n">
+        <v>852</v>
+      </c>
+      <c r="C66" s="25" t="n">
+        <v>712</v>
+      </c>
+      <c r="D66" s="25" t="n">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="67" ht="15" customHeight="1">
+      <c r="A67" s="25" t="n">
+        <v>62</v>
+      </c>
+      <c r="B67" s="25" t="n">
+        <v>798</v>
+      </c>
+      <c r="C67" s="25" t="n">
+        <v>760</v>
+      </c>
+      <c r="D67" s="25" t="n">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="68" ht="15" customHeight="1">
+      <c r="A68" s="25" t="n">
+        <v>63</v>
+      </c>
+      <c r="B68" s="25" t="n">
+        <v>722</v>
+      </c>
+      <c r="C68" s="25" t="n">
+        <v>693</v>
+      </c>
+      <c r="D68" s="25" t="n">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="69" ht="15" customHeight="1">
+      <c r="A69" s="25" t="n">
+        <v>64</v>
+      </c>
+      <c r="B69" s="25" t="n">
+        <v>738</v>
+      </c>
+      <c r="C69" s="25" t="n">
+        <v>648</v>
+      </c>
+      <c r="D69" s="25" t="n">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="70" ht="15" customHeight="1">
+      <c r="A70" s="25" t="n">
+        <v>65</v>
+      </c>
+      <c r="B70" s="25" t="n">
+        <v>684</v>
+      </c>
+      <c r="C70" s="25" t="n">
+        <v>671</v>
+      </c>
+      <c r="D70" s="25" t="n">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="71" ht="15" customHeight="1">
+      <c r="A71" s="25" t="n">
+        <v>66</v>
+      </c>
+      <c r="B71" s="25" t="n">
+        <v>624</v>
+      </c>
+      <c r="C71" s="25" t="n">
+        <v>632</v>
+      </c>
+      <c r="D71" s="25" t="n">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="72" ht="15" customHeight="1">
+      <c r="A72" s="25" t="n">
+        <v>67</v>
+      </c>
+      <c r="B72" s="25" t="n">
+        <v>588</v>
+      </c>
+      <c r="C72" s="25" t="n">
+        <v>630</v>
+      </c>
+      <c r="D72" s="25" t="n">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="73" ht="15" customHeight="1">
+      <c r="A73" s="25" t="n">
+        <v>68</v>
+      </c>
+      <c r="B73" s="25" t="n">
+        <v>554</v>
+      </c>
+      <c r="C73" s="25" t="n">
+        <v>562</v>
+      </c>
+      <c r="D73" s="25" t="n">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="74" ht="15" customHeight="1">
+      <c r="A74" s="25" t="n">
+        <v>69</v>
+      </c>
+      <c r="B74" s="25" t="n">
+        <v>597</v>
+      </c>
+      <c r="C74" s="25" t="n">
+        <v>580</v>
+      </c>
+      <c r="D74" s="25" t="n">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="75" ht="15" customHeight="1">
+      <c r="A75" s="25" t="n">
+        <v>70</v>
+      </c>
+      <c r="B75" s="25" t="n">
+        <v>563</v>
+      </c>
+      <c r="C75" s="25" t="n">
+        <v>570</v>
+      </c>
+      <c r="D75" s="25" t="n">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="76" ht="15" customHeight="1">
+      <c r="A76" s="25" t="n">
+        <v>71</v>
+      </c>
+      <c r="B76" s="25" t="n">
+        <v>521</v>
+      </c>
+      <c r="C76" s="25" t="n">
+        <v>574</v>
+      </c>
+      <c r="D76" s="25" t="n">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="77" ht="15" customHeight="1">
+      <c r="A77" s="25" t="n">
+        <v>72</v>
+      </c>
+      <c r="B77" s="25" t="n">
+        <v>546</v>
+      </c>
+      <c r="C77" s="25" t="n">
+        <v>606</v>
+      </c>
+      <c r="D77" s="25" t="n">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="78" ht="15" customHeight="1">
+      <c r="A78" s="25" t="n">
+        <v>73</v>
+      </c>
+      <c r="B78" s="25" t="n">
+        <v>535</v>
+      </c>
+      <c r="C78" s="25" t="n">
+        <v>567</v>
+      </c>
+      <c r="D78" s="25" t="n">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="79" ht="15" customHeight="1">
+      <c r="A79" s="25" t="n">
+        <v>74</v>
+      </c>
+      <c r="B79" s="25" t="n">
+        <v>530</v>
+      </c>
+      <c r="C79" s="25" t="n">
+        <v>552</v>
+      </c>
+      <c r="D79" s="25" t="n">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="80" ht="15" customHeight="1">
+      <c r="A80" s="25" t="n">
+        <v>75</v>
+      </c>
+      <c r="B80" s="25" t="n">
+        <v>497</v>
+      </c>
+      <c r="C80" s="25" t="n">
+        <v>529</v>
+      </c>
+      <c r="D80" s="25" t="n">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="81" ht="15" customHeight="1">
+      <c r="A81" s="25" t="n">
+        <v>76</v>
+      </c>
+      <c r="B81" s="25" t="n">
+        <v>462</v>
+      </c>
+      <c r="C81" s="25" t="n">
+        <v>499</v>
+      </c>
+      <c r="D81" s="25" t="n">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="25" t="n">
+        <v>77</v>
+      </c>
+      <c r="B82" s="25" t="n">
+        <v>421</v>
+      </c>
+      <c r="C82" s="25" t="n">
+        <v>463</v>
+      </c>
+      <c r="D82" s="25" t="n">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="83" ht="15" customHeight="1">
+      <c r="A83" s="25" t="n">
+        <v>78</v>
+      </c>
+      <c r="B83" s="25" t="n">
+        <v>450</v>
+      </c>
+      <c r="C83" s="25" t="n">
+        <v>447</v>
+      </c>
+      <c r="D83" s="25" t="n">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="84" ht="15" customHeight="1">
+      <c r="A84" s="25" t="n">
+        <v>79</v>
+      </c>
+      <c r="B84" s="25" t="n">
+        <v>367</v>
+      </c>
+      <c r="C84" s="25" t="n">
+        <v>408</v>
+      </c>
+      <c r="D84" s="25" t="n">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="25" t="n">
+        <v>80</v>
+      </c>
+      <c r="B85" s="25" t="n">
+        <v>329</v>
+      </c>
+      <c r="C85" s="25" t="n">
+        <v>397</v>
+      </c>
+      <c r="D85" s="25" t="n">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="86" ht="15" customHeight="1">
+      <c r="A86" s="25" t="n">
+        <v>81</v>
+      </c>
+      <c r="B86" s="25" t="n">
+        <v>278</v>
+      </c>
+      <c r="C86" s="25" t="n">
+        <v>383</v>
+      </c>
+      <c r="D86" s="25" t="n">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="25" t="n">
+        <v>82</v>
+      </c>
+      <c r="B87" s="25" t="n">
+        <v>242</v>
+      </c>
+      <c r="C87" s="25" t="n">
+        <v>356</v>
+      </c>
+      <c r="D87" s="25" t="n">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="88" ht="15" customHeight="1">
+      <c r="A88" s="25" t="n">
+        <v>83</v>
+      </c>
+      <c r="B88" s="25" t="n">
+        <v>235</v>
+      </c>
+      <c r="C88" s="25" t="n">
+        <v>334</v>
+      </c>
+      <c r="D88" s="25" t="n">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="89" ht="15" customHeight="1">
+      <c r="A89" s="25" t="n">
+        <v>84</v>
+      </c>
+      <c r="B89" s="25" t="n">
+        <v>233</v>
+      </c>
+      <c r="C89" s="25" t="n">
+        <v>305</v>
+      </c>
+      <c r="D89" s="25" t="n">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="90" ht="15" customHeight="1">
+      <c r="A90" s="25" t="n">
+        <v>85</v>
+      </c>
+      <c r="B90" s="25" t="n">
+        <v>191</v>
+      </c>
+      <c r="C90" s="25" t="n">
+        <v>281</v>
+      </c>
+      <c r="D90" s="25" t="n">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="91" ht="15" customHeight="1">
+      <c r="A91" s="25" t="n">
+        <v>86</v>
+      </c>
+      <c r="B91" s="25" t="n">
+        <v>144</v>
+      </c>
+      <c r="C91" s="25" t="n">
+        <v>268</v>
+      </c>
+      <c r="D91" s="25" t="n">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="92" ht="15" customHeight="1">
+      <c r="A92" s="25" t="n">
+        <v>87</v>
+      </c>
+      <c r="B92" s="25" t="n">
+        <v>141</v>
+      </c>
+      <c r="C92" s="25" t="n">
+        <v>197</v>
+      </c>
+      <c r="D92" s="25" t="n">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="93" ht="15" customHeight="1">
+      <c r="A93" s="25" t="n">
+        <v>88</v>
+      </c>
+      <c r="B93" s="25" t="n">
+        <v>129</v>
+      </c>
+      <c r="C93" s="25" t="n">
+        <v>186</v>
+      </c>
+      <c r="D93" s="25" t="n">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="94" ht="15" customHeight="1">
+      <c r="A94" s="25" t="n">
+        <v>89</v>
+      </c>
+      <c r="B94" s="25" t="n">
+        <v>97</v>
+      </c>
+      <c r="C94" s="25" t="n">
+        <v>185</v>
+      </c>
+      <c r="D94" s="25" t="n">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="95" ht="15" customHeight="1">
+      <c r="A95" s="25" t="n">
+        <v>90</v>
+      </c>
+      <c r="B95" s="25" t="n">
+        <v>74</v>
+      </c>
+      <c r="C95" s="25" t="n">
+        <v>158</v>
+      </c>
+      <c r="D95" s="25" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="96" ht="15" customHeight="1">
+      <c r="A96" s="25" t="n">
+        <v>91</v>
+      </c>
+      <c r="B96" s="25" t="n">
+        <v>74</v>
+      </c>
+      <c r="C96" s="25" t="n">
+        <v>130</v>
+      </c>
+      <c r="D96" s="25" t="n">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="97" ht="15" customHeight="1">
+      <c r="A97" s="25" t="n">
+        <v>92</v>
+      </c>
+      <c r="B97" s="25" t="n">
+        <v>51</v>
+      </c>
+      <c r="C97" s="25" t="n">
+        <v>98</v>
+      </c>
+      <c r="D97" s="25" t="n">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="98" ht="15" customHeight="1">
+      <c r="A98" s="25" t="n">
+        <v>93</v>
+      </c>
+      <c r="B98" s="25" t="n">
+        <v>33</v>
+      </c>
+      <c r="C98" s="25" t="n">
+        <v>68</v>
+      </c>
+      <c r="D98" s="25" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="99" ht="15" customHeight="1">
+      <c r="A99" s="25" t="n">
+        <v>94</v>
+      </c>
+      <c r="B99" s="25" t="n">
+        <v>19</v>
+      </c>
+      <c r="C99" s="25" t="n">
+        <v>69</v>
+      </c>
+      <c r="D99" s="25" t="n">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="100" ht="15" customHeight="1">
+      <c r="A100" s="25" t="n">
+        <v>95</v>
+      </c>
+      <c r="B100" s="25" t="n">
+        <v>12</v>
+      </c>
+      <c r="C100" s="25" t="n">
+        <v>49</v>
+      </c>
+      <c r="D100" s="25" t="n">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="101" ht="15" customHeight="1">
+      <c r="A101" s="25" t="n">
+        <v>96</v>
+      </c>
+      <c r="B101" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="C101" s="25" t="n">
+        <v>37</v>
+      </c>
+      <c r="D101" s="25" t="n">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102" ht="15" customHeight="1">
+      <c r="A102" s="25" t="n">
+        <v>97</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="25" t="n">
+        <v>15</v>
+      </c>
+      <c r="D102" s="25" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" ht="15" customHeight="1">
+      <c r="A103" s="25" t="n">
+        <v>98</v>
+      </c>
+      <c r="B103" s="25" t="n">
+        <v>5</v>
+      </c>
+      <c r="C103" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="D103" s="25" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" ht="15" customHeight="1">
+      <c r="A104" s="25" t="n">
+        <v>99</v>
+      </c>
+      <c r="B104" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C104" s="25" t="n">
+        <v>5</v>
+      </c>
+      <c r="D104" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" ht="15" customHeight="1">
+      <c r="A105" s="25" t="n">
+        <v>100</v>
+      </c>
+      <c r="B105" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" ht="15" customHeight="1">
+      <c r="A106" s="25" t="n">
+        <v>101</v>
+      </c>
+      <c r="B106" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C106" s="25" t="n">
+        <v>5</v>
+      </c>
+      <c r="D106" s="25" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" ht="15" customHeight="1">
+      <c r="A107" s="25" t="n">
+        <v>102</v>
+      </c>
+      <c r="B107" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" ht="15" customHeight="1">
+      <c r="A108" s="25" t="n">
+        <v>103</v>
+      </c>
+      <c r="B108" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="C108" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" ht="15" customHeight="1">
+      <c r="A109" s="23"/>
+      <c r="B109" s="23"/>
+      <c r="C109" s="23"/>
+      <c r="D109" s="23"/>
+    </row>
+    <row r="110" ht="30" customHeight="1">
+      <c r="A110" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="23"/>
+      <c r="C110" s="23"/>
+      <c r="D110" s="23"/>
+    </row>
+    <row r="111" ht="15" customHeight="1">
+      <c r="A111" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="23"/>
+      <c r="C111" s="23"/>
+      <c r="D111" s="23"/>
+    </row>
+    <row r="112" ht="15" customHeight="1">
+      <c r="A112" s="23"/>
+      <c r="B112" s="23"/>
+      <c r="C112" s="23"/>
+      <c r="D112" s="23"/>
     </row>
     <row r="113" ht="81" customHeight="1"/>
     <row r="114" ht="15" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1"/>
     <row r="116" ht="15" customHeight="1"/>
     <row r="117" ht="15" customHeight="1"/>
     <row r="118" ht="15" customHeight="1"/>
     <row r="119" ht="15" customHeight="1"/>
     <row r="120" ht="15" customHeight="1"/>
     <row r="121" ht="15" customHeight="1"/>
     <row r="122" ht="15" customHeight="1"/>
     <row r="123" ht="15" customHeight="1"/>
     <row r="124" ht="15" customHeight="1"/>
     <row r="125" ht="15" customHeight="1"/>
     <row r="126" ht="15" customHeight="1"/>
     <row r="127" ht="15" customHeight="1"/>
     <row r="128" ht="15" customHeight="1"/>
     <row r="129" ht="15" customHeight="1"/>
     <row r="130" ht="15" customHeight="1"/>
     <row r="131" ht="15" customHeight="1"/>
     <row r="132" ht="15" customHeight="1"/>
@@ -25679,2091 +29830,50 @@
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A110:H110"/>
     <mergeCell ref="A111:H111"/>
     <mergeCell ref="A114:H114"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...2039 lines deleted...]
-
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
@@ -27863,1457 +29973,1457 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="28" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="28" t="n">
-        <v>632</v>
+        <v>684</v>
       </c>
       <c r="C5" s="28" t="n">
-        <v>627</v>
+        <v>649</v>
       </c>
       <c r="D5" s="28" t="n">
-        <v>1259</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="28" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="28" t="n">
-        <v>706</v>
+        <v>637</v>
       </c>
       <c r="C6" s="28" t="n">
-        <v>680</v>
+        <v>650</v>
       </c>
       <c r="D6" s="28" t="n">
-        <v>1386</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="28" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="28" t="n">
-        <v>680</v>
+        <v>720</v>
       </c>
       <c r="C7" s="28" t="n">
-        <v>641</v>
+        <v>694</v>
       </c>
       <c r="D7" s="28" t="n">
-        <v>1321</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="28" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="28" t="n">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="C8" s="28" t="n">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="D8" s="28" t="n">
-        <v>1342</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="28" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="28" t="n">
-        <v>647</v>
+        <v>710</v>
       </c>
       <c r="C9" s="28" t="n">
-        <v>636</v>
+        <v>655</v>
       </c>
       <c r="D9" s="28" t="n">
-        <v>1283</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="28" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="28" t="n">
-        <v>636</v>
+        <v>666</v>
       </c>
       <c r="C10" s="28" t="n">
-        <v>608</v>
+        <v>647</v>
       </c>
       <c r="D10" s="28" t="n">
-        <v>1244</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="28" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="28" t="n">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C11" s="28" t="n">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="D11" s="28" t="n">
-        <v>1244</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="28" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="28" t="n">
-        <v>678</v>
+        <v>654</v>
       </c>
       <c r="C12" s="28" t="n">
-        <v>639</v>
+        <v>600</v>
       </c>
       <c r="D12" s="28" t="n">
-        <v>1317</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="28" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="28" t="n">
-        <v>658</v>
+        <v>681</v>
       </c>
       <c r="C13" s="28" t="n">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="D13" s="28" t="n">
-        <v>1287</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="28" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="28" t="n">
-        <v>638</v>
+        <v>670</v>
       </c>
       <c r="C14" s="28" t="n">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="D14" s="28" t="n">
-        <v>1278</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="28" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="28" t="n">
+        <v>648</v>
+      </c>
+      <c r="C15" s="28" t="n">
         <v>637</v>
       </c>
-      <c r="C15" s="28" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="28" t="n">
-        <v>1252</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="28" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="28" t="n">
-        <v>679</v>
+        <v>648</v>
       </c>
       <c r="C16" s="28" t="n">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="D16" s="28" t="n">
-        <v>1312</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="28" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="28" t="n">
-        <v>602</v>
+        <v>680</v>
       </c>
       <c r="C17" s="28" t="n">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="D17" s="28" t="n">
-        <v>1220</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="28" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="28" t="n">
-        <v>670</v>
+        <v>619</v>
       </c>
       <c r="C18" s="28" t="n">
-        <v>553</v>
+        <v>618</v>
       </c>
       <c r="D18" s="28" t="n">
-        <v>1223</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="28" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="28" t="n">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="C19" s="28" t="n">
-        <v>626</v>
+        <v>561</v>
       </c>
       <c r="D19" s="28" t="n">
-        <v>1279</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="28" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="28" t="n">
-        <v>600</v>
+        <v>658</v>
       </c>
       <c r="C20" s="28" t="n">
-        <v>559</v>
+        <v>625</v>
       </c>
       <c r="D20" s="28" t="n">
-        <v>1159</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="28" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="28" t="n">
-        <v>642</v>
+        <v>598</v>
       </c>
       <c r="C21" s="28" t="n">
-        <v>594</v>
+        <v>567</v>
       </c>
       <c r="D21" s="28" t="n">
-        <v>1236</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="28" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="28" t="n">
-        <v>680</v>
+        <v>645</v>
       </c>
       <c r="C22" s="28" t="n">
-        <v>655</v>
+        <v>602</v>
       </c>
       <c r="D22" s="28" t="n">
-        <v>1335</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="28" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="28" t="n">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="C23" s="28" t="n">
-        <v>571</v>
+        <v>644</v>
       </c>
       <c r="D23" s="28" t="n">
-        <v>1206</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="28" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="28" t="n">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="C24" s="28" t="n">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="D24" s="28" t="n">
-        <v>1186</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="28" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="28" t="n">
-        <v>648</v>
+        <v>616</v>
       </c>
       <c r="C25" s="28" t="n">
-        <v>602</v>
+        <v>573</v>
       </c>
       <c r="D25" s="28" t="n">
-        <v>1250</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="28" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="28" t="n">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="C26" s="28" t="n">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="D26" s="28" t="n">
-        <v>1217</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="28" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="28" t="n">
         <v>646</v>
       </c>
       <c r="C27" s="28" t="n">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="D27" s="28" t="n">
-        <v>1248</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="28" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="28" t="n">
-        <v>680</v>
+        <v>639</v>
       </c>
       <c r="C28" s="28" t="n">
-        <v>638</v>
+        <v>606</v>
       </c>
       <c r="D28" s="28" t="n">
-        <v>1318</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="28" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="28" t="n">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C29" s="28" t="n">
-        <v>620</v>
+        <v>649</v>
       </c>
       <c r="D29" s="28" t="n">
-        <v>1304</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="28" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="28" t="n">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C30" s="28" t="n">
-        <v>711</v>
+        <v>630</v>
       </c>
       <c r="D30" s="28" t="n">
-        <v>1411</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="28" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="28" t="n">
-        <v>747</v>
+        <v>723</v>
       </c>
       <c r="C31" s="28" t="n">
         <v>718</v>
       </c>
       <c r="D31" s="28" t="n">
-        <v>1465</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="28" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="28" t="n">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C32" s="28" t="n">
-        <v>744</v>
+        <v>737</v>
       </c>
       <c r="D32" s="28" t="n">
-        <v>1528</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="28" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="28" t="n">
-        <v>858</v>
+        <v>805</v>
       </c>
       <c r="C33" s="28" t="n">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="D33" s="28" t="n">
-        <v>1625</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="28" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="28" t="n">
-        <v>841</v>
+        <v>865</v>
       </c>
       <c r="C34" s="28" t="n">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="D34" s="28" t="n">
-        <v>1639</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="28" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="28" t="n">
-        <v>822</v>
+        <v>848</v>
       </c>
       <c r="C35" s="28" t="n">
-        <v>853</v>
+        <v>800</v>
       </c>
       <c r="D35" s="28" t="n">
-        <v>1675</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="28" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="28" t="n">
-        <v>921</v>
+        <v>842</v>
       </c>
       <c r="C36" s="28" t="n">
-        <v>896</v>
+        <v>870</v>
       </c>
       <c r="D36" s="28" t="n">
-        <v>1817</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="28" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="28" t="n">
-        <v>853</v>
+        <v>932</v>
       </c>
       <c r="C37" s="28" t="n">
-        <v>827</v>
+        <v>918</v>
       </c>
       <c r="D37" s="28" t="n">
-        <v>1680</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="28" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="28" t="n">
-        <v>911</v>
+        <v>879</v>
       </c>
       <c r="C38" s="28" t="n">
-        <v>906</v>
+        <v>859</v>
       </c>
       <c r="D38" s="28" t="n">
-        <v>1817</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="28" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="28" t="n">
-        <v>923</v>
+        <v>939</v>
       </c>
       <c r="C39" s="28" t="n">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="D39" s="28" t="n">
-        <v>1814</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="28" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="28" t="n">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="C40" s="28" t="n">
-        <v>939</v>
+        <v>915</v>
       </c>
       <c r="D40" s="28" t="n">
-        <v>1873</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="28" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="28" t="n">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="C41" s="28" t="n">
-        <v>907</v>
+        <v>972</v>
       </c>
       <c r="D41" s="28" t="n">
-        <v>1862</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="28" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="28" t="n">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="C42" s="28" t="n">
-        <v>916</v>
+        <v>950</v>
       </c>
       <c r="D42" s="28" t="n">
-        <v>1892</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="28" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="28" t="n">
-        <v>938</v>
+        <v>1005</v>
       </c>
       <c r="C43" s="28" t="n">
-        <v>882</v>
+        <v>940</v>
       </c>
       <c r="D43" s="28" t="n">
-        <v>1820</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="28" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="28" t="n">
-        <v>917</v>
+        <v>976</v>
       </c>
       <c r="C44" s="28" t="n">
-        <v>873</v>
+        <v>901</v>
       </c>
       <c r="D44" s="28" t="n">
-        <v>1790</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="28" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="28" t="n">
-        <v>900</v>
+        <v>941</v>
       </c>
       <c r="C45" s="28" t="n">
-        <v>920</v>
+        <v>879</v>
       </c>
       <c r="D45" s="28" t="n">
         <v>1820</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="28" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="28" t="n">
-        <v>970</v>
+        <v>915</v>
       </c>
       <c r="C46" s="28" t="n">
-        <v>956</v>
+        <v>930</v>
       </c>
       <c r="D46" s="28" t="n">
-        <v>1926</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="28" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="28" t="n">
-        <v>890</v>
+        <v>987</v>
       </c>
       <c r="C47" s="28" t="n">
-        <v>914</v>
+        <v>953</v>
       </c>
       <c r="D47" s="28" t="n">
-        <v>1804</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="28" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="28" t="n">
-        <v>943</v>
+        <v>913</v>
       </c>
       <c r="C48" s="28" t="n">
-        <v>958</v>
+        <v>916</v>
       </c>
       <c r="D48" s="28" t="n">
-        <v>1901</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="28" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="28" t="n">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C49" s="28" t="n">
-        <v>990</v>
+        <v>953</v>
       </c>
       <c r="D49" s="28" t="n">
-        <v>1957</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="28" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="28" t="n">
-        <v>1040</v>
+        <v>966</v>
       </c>
       <c r="C50" s="28" t="n">
-        <v>955</v>
+        <v>1006</v>
       </c>
       <c r="D50" s="28" t="n">
-        <v>1995</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="28" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="28" t="n">
-        <v>1083</v>
+        <v>1047</v>
       </c>
       <c r="C51" s="28" t="n">
-        <v>1022</v>
+        <v>960</v>
       </c>
       <c r="D51" s="28" t="n">
-        <v>2105</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="28" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="28" t="n">
-        <v>1051</v>
+        <v>1086</v>
       </c>
       <c r="C52" s="28" t="n">
-        <v>983</v>
+        <v>1008</v>
       </c>
       <c r="D52" s="28" t="n">
-        <v>2034</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="28" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="28" t="n">
-        <v>1126</v>
+        <v>1044</v>
       </c>
       <c r="C53" s="28" t="n">
-        <v>1061</v>
+        <v>1000</v>
       </c>
       <c r="D53" s="28" t="n">
-        <v>2187</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="28" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="28" t="n">
-        <v>1139</v>
+        <v>1131</v>
       </c>
       <c r="C54" s="28" t="n">
-        <v>1022</v>
+        <v>1065</v>
       </c>
       <c r="D54" s="28" t="n">
-        <v>2161</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="28" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="28" t="n">
-        <v>1089</v>
+        <v>1162</v>
       </c>
       <c r="C55" s="28" t="n">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="D55" s="28" t="n">
-        <v>2110</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="28" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="28" t="n">
-        <v>1211</v>
+        <v>1085</v>
       </c>
       <c r="C56" s="28" t="n">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="D56" s="28" t="n">
-        <v>2226</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="28" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="28" t="n">
-        <v>1153</v>
+        <v>1218</v>
       </c>
       <c r="C57" s="28" t="n">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="D57" s="28" t="n">
-        <v>2160</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="28" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="28" t="n">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="C58" s="28" t="n">
-        <v>1047</v>
+        <v>1005</v>
       </c>
       <c r="D58" s="28" t="n">
-        <v>2188</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="28" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="28" t="n">
-        <v>1098</v>
+        <v>1136</v>
       </c>
       <c r="C59" s="28" t="n">
-        <v>1074</v>
+        <v>1059</v>
       </c>
       <c r="D59" s="28" t="n">
-        <v>2172</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="28" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="28" t="n">
-        <v>1028</v>
+        <v>1092</v>
       </c>
       <c r="C60" s="28" t="n">
-        <v>896</v>
+        <v>1062</v>
       </c>
       <c r="D60" s="28" t="n">
-        <v>1924</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="28" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="28" t="n">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C61" s="28" t="n">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="D61" s="28" t="n">
-        <v>1917</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="28" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="28" t="n">
-        <v>981</v>
+        <v>1028</v>
       </c>
       <c r="C62" s="28" t="n">
-        <v>899</v>
+        <v>870</v>
       </c>
       <c r="D62" s="28" t="n">
-        <v>1880</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="28" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="28" t="n">
-        <v>900</v>
+        <v>984</v>
       </c>
       <c r="C63" s="28" t="n">
-        <v>859</v>
+        <v>891</v>
       </c>
       <c r="D63" s="28" t="n">
-        <v>1759</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="28" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="28" t="n">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="C64" s="28" t="n">
-        <v>737</v>
+        <v>838</v>
       </c>
       <c r="D64" s="28" t="n">
-        <v>1622</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="28" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="28" t="n">
-        <v>830</v>
+        <v>872</v>
       </c>
       <c r="C65" s="28" t="n">
-        <v>779</v>
+        <v>722</v>
       </c>
       <c r="D65" s="28" t="n">
-        <v>1609</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="28" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="28" t="n">
-        <v>730</v>
+        <v>818</v>
       </c>
       <c r="C66" s="28" t="n">
-        <v>698</v>
+        <v>768</v>
       </c>
       <c r="D66" s="28" t="n">
-        <v>1428</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="28" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="28" t="n">
-        <v>755</v>
+        <v>727</v>
       </c>
       <c r="C67" s="28" t="n">
-        <v>673</v>
+        <v>697</v>
       </c>
       <c r="D67" s="28" t="n">
-        <v>1428</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="28" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="28" t="n">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="C68" s="28" t="n">
-        <v>690</v>
+        <v>661</v>
       </c>
       <c r="D68" s="28" t="n">
-        <v>1410</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="28" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="28" t="n">
-        <v>659</v>
+        <v>706</v>
       </c>
       <c r="C69" s="28" t="n">
-        <v>660</v>
+        <v>679</v>
       </c>
       <c r="D69" s="28" t="n">
-        <v>1319</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="28" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="28" t="n">
-        <v>620</v>
+        <v>644</v>
       </c>
       <c r="C70" s="28" t="n">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="D70" s="28" t="n">
-        <v>1274</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="28" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="28" t="n">
-        <v>575</v>
+        <v>610</v>
       </c>
       <c r="C71" s="28" t="n">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D71" s="28" t="n">
-        <v>1151</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="28" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="28" t="n">
-        <v>615</v>
+        <v>565</v>
       </c>
       <c r="C72" s="28" t="n">
-        <v>596</v>
+        <v>570</v>
       </c>
       <c r="D72" s="28" t="n">
-        <v>1211</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="28" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="28" t="n">
+        <v>607</v>
+      </c>
+      <c r="C73" s="28" t="n">
         <v>591</v>
       </c>
-      <c r="C73" s="28" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="28" t="n">
-        <v>1174</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="28" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="28" t="n">
-        <v>537</v>
+        <v>580</v>
       </c>
       <c r="C74" s="28" t="n">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="D74" s="28" t="n">
-        <v>1128</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="28" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="28" t="n">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="C75" s="28" t="n">
-        <v>626</v>
+        <v>588</v>
       </c>
       <c r="D75" s="28" t="n">
-        <v>1183</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="28" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="28" t="n">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="C76" s="28" t="n">
-        <v>587</v>
+        <v>614</v>
       </c>
       <c r="D76" s="28" t="n">
-        <v>1143</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="28" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="28" t="n">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C77" s="28" t="n">
-        <v>558</v>
+        <v>582</v>
       </c>
       <c r="D77" s="28" t="n">
-        <v>1112</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="28" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="28" t="n">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="C78" s="28" t="n">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="D78" s="28" t="n">
-        <v>1061</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="28" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="28" t="n">
-        <v>482</v>
+        <v>516</v>
       </c>
       <c r="C79" s="28" t="n">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="D79" s="28" t="n">
-        <v>985</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="28" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="28" t="n">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="C80" s="28" t="n">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="D80" s="28" t="n">
-        <v>925</v>
+        <v>976</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="28" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="28" t="n">
-        <v>481</v>
+        <v>436</v>
       </c>
       <c r="C81" s="28" t="n">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D81" s="28" t="n">
-        <v>951</v>
+        <v>909</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="28" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="28" t="n">
-        <v>396</v>
+        <v>464</v>
       </c>
       <c r="C82" s="28" t="n">
-        <v>424</v>
+        <v>456</v>
       </c>
       <c r="D82" s="28" t="n">
-        <v>820</v>
+        <v>920</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="28" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="28" t="n">
-        <v>357</v>
+        <v>379</v>
       </c>
       <c r="C83" s="28" t="n">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D83" s="28" t="n">
-        <v>771</v>
+        <v>794</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="28" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="28" t="n">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="C84" s="28" t="n">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D84" s="28" t="n">
-        <v>719</v>
+        <v>743</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="28" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="28" t="n">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="C85" s="28" t="n">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="D85" s="28" t="n">
-        <v>654</v>
+        <v>691</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="28" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="28" t="n">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C86" s="28" t="n">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="D86" s="28" t="n">
-        <v>618</v>
+        <v>629</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="28" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="28" t="n">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C87" s="28" t="n">
-        <v>333</v>
+        <v>353</v>
       </c>
       <c r="D87" s="28" t="n">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="28" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="28" t="n">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="C88" s="28" t="n">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D88" s="28" t="n">
-        <v>543</v>
+        <v>565</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="28" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="28" t="n">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="C89" s="28" t="n">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D89" s="28" t="n">
-        <v>468</v>
+        <v>506</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="28" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="28" t="n">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C90" s="28" t="n">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="D90" s="28" t="n">
-        <v>396</v>
+        <v>436</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="28" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="28" t="n">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C91" s="28" t="n">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D91" s="28" t="n">
-        <v>378</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="28" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="28" t="n">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="C92" s="28" t="n">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="D92" s="28" t="n">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="28" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="28" t="n">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="C93" s="28" t="n">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D93" s="28" t="n">
-        <v>303</v>
+        <v>317</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="28" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="28" t="n">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="C94" s="28" t="n">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D94" s="28" t="n">
-        <v>269</v>
+        <v>262</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="28" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="28" t="n">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="C95" s="28" t="n">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="D95" s="28" t="n">
-        <v>210</v>
+        <v>237</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="28" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="28" t="n">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C96" s="28" t="n">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D96" s="28" t="n">
-        <v>163</v>
+        <v>183</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="28" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="28" t="n">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C97" s="28" t="n">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D97" s="28" t="n">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="28" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="28" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C98" s="28" t="n">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D98" s="28" t="n">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="28" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="28" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C99" s="28" t="n">
         <v>56</v>
       </c>
       <c r="D99" s="28" t="n">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="28" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="28" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C100" s="28" t="n">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="D100" s="28" t="n">
-        <v>35</v>
+        <v>59</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="28" t="n">
         <v>96</v>
       </c>
-      <c r="B101" s="28" t="n">
-        <v>7</v>
+      <c r="B101" s="28" t="s">
+        <v>6</v>
       </c>
       <c r="C101" s="28" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D101" s="28" t="n">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="28" t="n">
         <v>97</v>
       </c>
       <c r="B102" s="28" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C102" s="28" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D102" s="28" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="28" t="n">
         <v>98</v>
       </c>
-      <c r="B103" s="28" t="s">
-        <v>6</v>
+      <c r="B103" s="28" t="n">
+        <v>0</v>
       </c>
       <c r="C103" s="28" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D103" s="28" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="28" t="n">
         <v>99</v>
       </c>
-      <c r="B104" s="28" t="s">
+      <c r="B104" s="28" t="n">
+        <v>0</v>
+      </c>
+      <c r="C104" s="28" t="n">
         <v>6</v>
       </c>
-      <c r="C104" s="28" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="28" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="28" t="n">
         <v>100</v>
       </c>
-      <c r="B105" s="28" t="n">
-        <v>0</v>
+      <c r="B105" s="28" t="s">
+        <v>6</v>
       </c>
       <c r="C105" s="28" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D105" s="28" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="28" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="28" t="n">
         <v>0</v>
       </c>
       <c r="C106" s="28" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="28" t="n">
         <v>102</v>
       </c>
       <c r="B107" s="28" t="n">
         <v>0</v>
       </c>
       <c r="C107" s="28" t="s">
         <v>6</v>
@@ -29904,1504 +32014,1504 @@
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="31" t="n">
         <v>0</v>
       </c>
       <c r="B5" s="31" t="n">
-        <v>698</v>
+        <v>632</v>
       </c>
       <c r="C5" s="31" t="n">
-        <v>669</v>
+        <v>627</v>
       </c>
       <c r="D5" s="31" t="n">
-        <v>1367</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="31" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="31" t="n">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="C6" s="31" t="n">
-        <v>629</v>
+        <v>680</v>
       </c>
       <c r="D6" s="31" t="n">
-        <v>1308</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="31" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="31" t="n">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="C7" s="31" t="n">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="D7" s="31" t="n">
-        <v>1323</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="31" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="31" t="n">
-        <v>642</v>
+        <v>701</v>
       </c>
       <c r="C8" s="31" t="n">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="D8" s="31" t="n">
-        <v>1270</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="31" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="31" t="n">
-        <v>628</v>
+        <v>647</v>
       </c>
       <c r="C9" s="31" t="n">
-        <v>598</v>
+        <v>636</v>
       </c>
       <c r="D9" s="31" t="n">
-        <v>1226</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="31" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="31" t="n">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C10" s="31" t="n">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="D10" s="31" t="n">
-        <v>1236</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="31" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="31" t="n">
-        <v>666</v>
+        <v>647</v>
       </c>
       <c r="C11" s="31" t="n">
-        <v>619</v>
+        <v>597</v>
       </c>
       <c r="D11" s="31" t="n">
-        <v>1285</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="31" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="31" t="n">
-        <v>643</v>
+        <v>678</v>
       </c>
       <c r="C12" s="31" t="n">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="D12" s="31" t="n">
-        <v>1260</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="31" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="31" t="n">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="C13" s="31" t="n">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="D13" s="31" t="n">
-        <v>1238</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="31" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="31" t="n">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C14" s="31" t="n">
-        <v>609</v>
+        <v>640</v>
       </c>
       <c r="D14" s="31" t="n">
-        <v>1244</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="31" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="31" t="n">
-        <v>663</v>
+        <v>637</v>
       </c>
       <c r="C15" s="31" t="n">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="D15" s="31" t="n">
-        <v>1283</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="31" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="31" t="n">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="C16" s="31" t="n">
-        <v>618</v>
+        <v>633</v>
       </c>
       <c r="D16" s="31" t="n">
-        <v>1221</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="31" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="31" t="n">
-        <v>660</v>
+        <v>602</v>
       </c>
       <c r="C17" s="31" t="n">
-        <v>543</v>
+        <v>618</v>
       </c>
       <c r="D17" s="31" t="n">
-        <v>1203</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1">
       <c r="A18" s="31" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="31" t="n">
-        <v>651</v>
+        <v>670</v>
       </c>
       <c r="C18" s="31" t="n">
-        <v>619</v>
+        <v>553</v>
       </c>
       <c r="D18" s="31" t="n">
-        <v>1270</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="31" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="31" t="n">
-        <v>592</v>
+        <v>653</v>
       </c>
       <c r="C19" s="31" t="n">
-        <v>552</v>
+        <v>626</v>
       </c>
       <c r="D19" s="31" t="n">
-        <v>1144</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="31" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="31" t="n">
-        <v>634</v>
+        <v>600</v>
       </c>
       <c r="C20" s="31" t="n">
-        <v>594</v>
+        <v>559</v>
       </c>
       <c r="D20" s="31" t="n">
-        <v>1228</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1">
       <c r="A21" s="31" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="31" t="n">
-        <v>664</v>
+        <v>642</v>
       </c>
       <c r="C21" s="31" t="n">
-        <v>656</v>
+        <v>594</v>
       </c>
       <c r="D21" s="31" t="n">
-        <v>1320</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1">
       <c r="A22" s="31" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="31" t="n">
-        <v>639</v>
+        <v>680</v>
       </c>
       <c r="C22" s="31" t="n">
-        <v>580</v>
+        <v>655</v>
       </c>
       <c r="D22" s="31" t="n">
-        <v>1219</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="31" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="31" t="n">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="C23" s="31" t="n">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="D23" s="31" t="n">
-        <v>1202</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1">
       <c r="A24" s="31" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="31" t="n">
-        <v>664</v>
+        <v>620</v>
       </c>
       <c r="C24" s="31" t="n">
-        <v>602</v>
+        <v>566</v>
       </c>
       <c r="D24" s="31" t="n">
-        <v>1266</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="31" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="31" t="n">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C25" s="31" t="n">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="D25" s="31" t="n">
-        <v>1243</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1">
       <c r="A26" s="31" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="31" t="n">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="C26" s="31" t="n">
-        <v>610</v>
+        <v>570</v>
       </c>
       <c r="D26" s="31" t="n">
-        <v>1250</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1">
       <c r="A27" s="31" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="31" t="n">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="C27" s="31" t="n">
-        <v>623</v>
+        <v>602</v>
       </c>
       <c r="D27" s="31" t="n">
-        <v>1286</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="28" ht="15" customHeight="1">
       <c r="A28" s="31" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="31" t="n">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="C28" s="31" t="n">
-        <v>596</v>
+        <v>638</v>
       </c>
       <c r="D28" s="31" t="n">
-        <v>1266</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1">
       <c r="A29" s="31" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="31" t="n">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="C29" s="31" t="n">
-        <v>678</v>
+        <v>620</v>
       </c>
       <c r="D29" s="31" t="n">
-        <v>1348</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1">
       <c r="A30" s="31" t="n">
         <v>25</v>
       </c>
       <c r="B30" s="31" t="n">
-        <v>733</v>
+        <v>700</v>
       </c>
       <c r="C30" s="31" t="n">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="D30" s="31" t="n">
-        <v>1423</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="31" t="n">
         <v>26</v>
       </c>
       <c r="B31" s="31" t="n">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C31" s="31" t="n">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="D31" s="31" t="n">
-        <v>1455</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1">
       <c r="A32" s="31" t="n">
         <v>27</v>
       </c>
       <c r="B32" s="31" t="n">
-        <v>821</v>
+        <v>784</v>
       </c>
       <c r="C32" s="31" t="n">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="D32" s="31" t="n">
-        <v>1547</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1">
       <c r="A33" s="31" t="n">
         <v>28</v>
       </c>
       <c r="B33" s="31" t="n">
-        <v>805</v>
+        <v>858</v>
       </c>
       <c r="C33" s="31" t="n">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="D33" s="31" t="n">
-        <v>1563</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1">
       <c r="A34" s="31" t="n">
         <v>29</v>
       </c>
       <c r="B34" s="31" t="n">
-        <v>788</v>
+        <v>841</v>
       </c>
       <c r="C34" s="31" t="n">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="D34" s="31" t="n">
-        <v>1622</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1">
       <c r="A35" s="31" t="n">
         <v>30</v>
       </c>
       <c r="B35" s="31" t="n">
-        <v>895</v>
+        <v>822</v>
       </c>
       <c r="C35" s="31" t="n">
-        <v>871</v>
+        <v>853</v>
       </c>
       <c r="D35" s="31" t="n">
-        <v>1766</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1">
       <c r="A36" s="31" t="n">
         <v>31</v>
       </c>
       <c r="B36" s="31" t="n">
-        <v>844</v>
+        <v>921</v>
       </c>
       <c r="C36" s="31" t="n">
-        <v>821</v>
+        <v>896</v>
       </c>
       <c r="D36" s="31" t="n">
-        <v>1665</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1">
       <c r="A37" s="31" t="n">
         <v>32</v>
       </c>
       <c r="B37" s="31" t="n">
-        <v>898</v>
+        <v>853</v>
       </c>
       <c r="C37" s="31" t="n">
-        <v>874</v>
+        <v>827</v>
       </c>
       <c r="D37" s="31" t="n">
-        <v>1772</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1">
       <c r="A38" s="31" t="n">
         <v>33</v>
       </c>
       <c r="B38" s="31" t="n">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="C38" s="31" t="n">
-        <v>879</v>
+        <v>906</v>
       </c>
       <c r="D38" s="31" t="n">
-        <v>1791</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1">
       <c r="A39" s="31" t="n">
         <v>34</v>
       </c>
       <c r="B39" s="31" t="n">
-        <v>910</v>
+        <v>923</v>
       </c>
       <c r="C39" s="31" t="n">
-        <v>908</v>
+        <v>891</v>
       </c>
       <c r="D39" s="31" t="n">
-        <v>1818</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1">
       <c r="A40" s="31" t="n">
         <v>35</v>
       </c>
       <c r="B40" s="31" t="n">
-        <v>956</v>
+        <v>934</v>
       </c>
       <c r="C40" s="31" t="n">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="D40" s="31" t="n">
-        <v>1877</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="41" ht="15" customHeight="1">
       <c r="A41" s="31" t="n">
         <v>36</v>
       </c>
       <c r="B41" s="31" t="n">
-        <v>936</v>
+        <v>955</v>
       </c>
       <c r="C41" s="31" t="n">
-        <v>888</v>
+        <v>907</v>
       </c>
       <c r="D41" s="31" t="n">
-        <v>1824</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="31" t="n">
         <v>37</v>
       </c>
       <c r="B42" s="31" t="n">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="C42" s="31" t="n">
-        <v>867</v>
+        <v>916</v>
       </c>
       <c r="D42" s="31" t="n">
-        <v>1779</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="43" ht="15" customHeight="1">
       <c r="A43" s="31" t="n">
         <v>38</v>
       </c>
       <c r="B43" s="31" t="n">
-        <v>894</v>
+        <v>938</v>
       </c>
       <c r="C43" s="31" t="n">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="D43" s="31" t="n">
-        <v>1759</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="44" ht="15" customHeight="1">
       <c r="A44" s="31" t="n">
         <v>39</v>
       </c>
       <c r="B44" s="31" t="n">
-        <v>877</v>
+        <v>917</v>
       </c>
       <c r="C44" s="31" t="n">
-        <v>898</v>
+        <v>873</v>
       </c>
       <c r="D44" s="31" t="n">
-        <v>1775</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="45" ht="15" customHeight="1">
       <c r="A45" s="31" t="n">
         <v>40</v>
       </c>
       <c r="B45" s="31" t="n">
-        <v>955</v>
+        <v>900</v>
       </c>
       <c r="C45" s="31" t="n">
-        <v>940</v>
+        <v>920</v>
       </c>
       <c r="D45" s="31" t="n">
-        <v>1895</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1">
       <c r="A46" s="31" t="n">
         <v>41</v>
       </c>
       <c r="B46" s="31" t="n">
-        <v>848</v>
+        <v>970</v>
       </c>
       <c r="C46" s="31" t="n">
-        <v>897</v>
+        <v>956</v>
       </c>
       <c r="D46" s="31" t="n">
-        <v>1745</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1">
       <c r="A47" s="31" t="n">
         <v>42</v>
       </c>
       <c r="B47" s="31" t="n">
-        <v>952</v>
+        <v>890</v>
       </c>
       <c r="C47" s="31" t="n">
-        <v>949</v>
+        <v>914</v>
       </c>
       <c r="D47" s="31" t="n">
-        <v>1901</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="48" ht="15" customHeight="1">
       <c r="A48" s="31" t="n">
         <v>43</v>
       </c>
       <c r="B48" s="31" t="n">
-        <v>961</v>
+        <v>943</v>
       </c>
       <c r="C48" s="31" t="n">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="D48" s="31" t="n">
-        <v>1925</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1">
       <c r="A49" s="31" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="31" t="n">
-        <v>1042</v>
+        <v>967</v>
       </c>
       <c r="C49" s="31" t="n">
-        <v>957</v>
+        <v>990</v>
       </c>
       <c r="D49" s="31" t="n">
-        <v>1999</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1">
       <c r="A50" s="31" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="31" t="n">
-        <v>1083</v>
+        <v>1040</v>
       </c>
       <c r="C50" s="31" t="n">
-        <v>1003</v>
+        <v>955</v>
       </c>
       <c r="D50" s="31" t="n">
-        <v>2086</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="31" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="31" t="n">
-        <v>1046</v>
+        <v>1083</v>
       </c>
       <c r="C51" s="31" t="n">
-        <v>973</v>
+        <v>1022</v>
       </c>
       <c r="D51" s="31" t="n">
-        <v>2019</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1">
       <c r="A52" s="31" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="31" t="n">
-        <v>1112</v>
+        <v>1051</v>
       </c>
       <c r="C52" s="31" t="n">
-        <v>1053</v>
+        <v>983</v>
       </c>
       <c r="D52" s="31" t="n">
-        <v>2165</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="53" ht="15" customHeight="1">
       <c r="A53" s="31" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="31" t="n">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="C53" s="31" t="n">
-        <v>1020</v>
+        <v>1061</v>
       </c>
       <c r="D53" s="31" t="n">
-        <v>2159</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="54" ht="15" customHeight="1">
       <c r="A54" s="31" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="31" t="n">
-        <v>1092</v>
+        <v>1139</v>
       </c>
       <c r="C54" s="31" t="n">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="D54" s="31" t="n">
-        <v>2100</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1">
       <c r="A55" s="31" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="31" t="n">
-        <v>1217</v>
+        <v>1089</v>
       </c>
       <c r="C55" s="31" t="n">
-        <v>1005</v>
+        <v>1021</v>
       </c>
       <c r="D55" s="31" t="n">
-        <v>2222</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="31" t="n">
         <v>51</v>
       </c>
       <c r="B56" s="31" t="n">
-        <v>1166</v>
+        <v>1211</v>
       </c>
       <c r="C56" s="31" t="n">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="D56" s="31" t="n">
-        <v>2176</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1">
       <c r="A57" s="31" t="n">
         <v>52</v>
       </c>
       <c r="B57" s="31" t="n">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="C57" s="31" t="n">
-        <v>1060</v>
+        <v>1007</v>
       </c>
       <c r="D57" s="31" t="n">
-        <v>2216</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1">
       <c r="A58" s="31" t="n">
         <v>53</v>
       </c>
       <c r="B58" s="31" t="n">
-        <v>1097</v>
+        <v>1141</v>
       </c>
       <c r="C58" s="31" t="n">
-        <v>1065</v>
+        <v>1047</v>
       </c>
       <c r="D58" s="31" t="n">
-        <v>2162</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="59" ht="15" customHeight="1">
       <c r="A59" s="31" t="n">
         <v>54</v>
       </c>
       <c r="B59" s="31" t="n">
-        <v>1044</v>
+        <v>1098</v>
       </c>
       <c r="C59" s="31" t="n">
-        <v>897</v>
+        <v>1074</v>
       </c>
       <c r="D59" s="31" t="n">
-        <v>1941</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1">
       <c r="A60" s="31" t="n">
         <v>55</v>
       </c>
       <c r="B60" s="31" t="n">
-        <v>1014</v>
+        <v>1028</v>
       </c>
       <c r="C60" s="31" t="n">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="D60" s="31" t="n">
-        <v>1918</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="31" t="n">
         <v>56</v>
       </c>
       <c r="B61" s="31" t="n">
-        <v>984</v>
+        <v>1024</v>
       </c>
       <c r="C61" s="31" t="n">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="D61" s="31" t="n">
-        <v>1892</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1">
       <c r="A62" s="31" t="n">
         <v>57</v>
       </c>
       <c r="B62" s="31" t="n">
-        <v>914</v>
+        <v>981</v>
       </c>
       <c r="C62" s="31" t="n">
-        <v>857</v>
+        <v>899</v>
       </c>
       <c r="D62" s="31" t="n">
-        <v>1771</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1">
       <c r="A63" s="31" t="n">
         <v>58</v>
       </c>
       <c r="B63" s="31" t="n">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="C63" s="31" t="n">
-        <v>740</v>
+        <v>859</v>
       </c>
       <c r="D63" s="31" t="n">
-        <v>1638</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1">
       <c r="A64" s="31" t="n">
         <v>59</v>
       </c>
       <c r="B64" s="31" t="n">
-        <v>842</v>
+        <v>885</v>
       </c>
       <c r="C64" s="31" t="n">
-        <v>773</v>
+        <v>737</v>
       </c>
       <c r="D64" s="31" t="n">
-        <v>1615</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1">
       <c r="A65" s="31" t="n">
         <v>60</v>
       </c>
       <c r="B65" s="31" t="n">
-        <v>740</v>
+        <v>830</v>
       </c>
       <c r="C65" s="31" t="n">
-        <v>712</v>
+        <v>779</v>
       </c>
       <c r="D65" s="31" t="n">
-        <v>1452</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1">
       <c r="A66" s="31" t="n">
         <v>61</v>
       </c>
       <c r="B66" s="31" t="n">
-        <v>765</v>
+        <v>730</v>
       </c>
       <c r="C66" s="31" t="n">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="D66" s="31" t="n">
-        <v>1445</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="31" t="n">
         <v>62</v>
       </c>
       <c r="B67" s="31" t="n">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="C67" s="31" t="n">
-        <v>708</v>
+        <v>673</v>
       </c>
       <c r="D67" s="31" t="n">
-        <v>1448</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="68" ht="15" customHeight="1">
       <c r="A68" s="31" t="n">
         <v>63</v>
       </c>
       <c r="B68" s="31" t="n">
-        <v>675</v>
+        <v>720</v>
       </c>
       <c r="C68" s="31" t="n">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="D68" s="31" t="n">
-        <v>1351</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1">
       <c r="A69" s="31" t="n">
         <v>64</v>
       </c>
       <c r="B69" s="31" t="n">
-        <v>638</v>
+        <v>659</v>
       </c>
       <c r="C69" s="31" t="n">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="D69" s="31" t="n">
-        <v>1306</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="70" ht="15" customHeight="1">
       <c r="A70" s="31" t="n">
         <v>65</v>
       </c>
       <c r="B70" s="31" t="n">
-        <v>598</v>
+        <v>620</v>
       </c>
       <c r="C70" s="31" t="n">
-        <v>582</v>
+        <v>654</v>
       </c>
       <c r="D70" s="31" t="n">
-        <v>1180</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1">
       <c r="A71" s="31" t="n">
         <v>66</v>
       </c>
       <c r="B71" s="31" t="n">
-        <v>629</v>
+        <v>575</v>
       </c>
       <c r="C71" s="31" t="n">
-        <v>597</v>
+        <v>576</v>
       </c>
       <c r="D71" s="31" t="n">
-        <v>1226</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1">
       <c r="A72" s="31" t="n">
         <v>67</v>
       </c>
       <c r="B72" s="31" t="n">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="C72" s="31" t="n">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D72" s="31" t="n">
-        <v>1198</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="73" ht="15" customHeight="1">
       <c r="A73" s="31" t="n">
         <v>68</v>
       </c>
       <c r="B73" s="31" t="n">
-        <v>543</v>
+        <v>591</v>
       </c>
       <c r="C73" s="31" t="n">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="D73" s="31" t="n">
-        <v>1139</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1">
       <c r="A74" s="31" t="n">
         <v>69</v>
       </c>
       <c r="B74" s="31" t="n">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="C74" s="31" t="n">
-        <v>638</v>
+        <v>591</v>
       </c>
       <c r="D74" s="31" t="n">
-        <v>1206</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1">
       <c r="A75" s="31" t="n">
         <v>70</v>
       </c>
       <c r="B75" s="31" t="n">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="C75" s="31" t="n">
-        <v>594</v>
+        <v>626</v>
       </c>
       <c r="D75" s="31" t="n">
-        <v>1166</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="76" ht="15" customHeight="1">
       <c r="A76" s="31" t="n">
         <v>71</v>
       </c>
       <c r="B76" s="31" t="n">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="C76" s="31" t="n">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="D76" s="31" t="n">
-        <v>1131</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1">
       <c r="A77" s="31" t="n">
         <v>72</v>
       </c>
       <c r="B77" s="31" t="n">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="C77" s="31" t="n">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="D77" s="31" t="n">
-        <v>1083</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1">
       <c r="A78" s="31" t="n">
         <v>73</v>
       </c>
       <c r="B78" s="31" t="n">
-        <v>489</v>
+        <v>525</v>
       </c>
       <c r="C78" s="31" t="n">
-        <v>512</v>
+        <v>536</v>
       </c>
       <c r="D78" s="31" t="n">
-        <v>1001</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="79" ht="15" customHeight="1">
       <c r="A79" s="31" t="n">
         <v>74</v>
       </c>
       <c r="B79" s="31" t="n">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="C79" s="31" t="n">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="D79" s="31" t="n">
-        <v>938</v>
+        <v>985</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="31" t="n">
         <v>75</v>
       </c>
       <c r="B80" s="31" t="n">
-        <v>498</v>
+        <v>442</v>
       </c>
       <c r="C80" s="31" t="n">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D80" s="31" t="n">
-        <v>978</v>
+        <v>925</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
       <c r="A81" s="31" t="n">
         <v>76</v>
       </c>
       <c r="B81" s="31" t="n">
-        <v>407</v>
+        <v>481</v>
       </c>
       <c r="C81" s="31" t="n">
-        <v>443</v>
+        <v>470</v>
       </c>
       <c r="D81" s="31" t="n">
-        <v>850</v>
+        <v>951</v>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1">
       <c r="A82" s="31" t="n">
         <v>77</v>
       </c>
       <c r="B82" s="31" t="n">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="C82" s="31" t="n">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D82" s="31" t="n">
-        <v>791</v>
+        <v>820</v>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1">
       <c r="A83" s="31" t="n">
         <v>78</v>
       </c>
       <c r="B83" s="31" t="n">
-        <v>324</v>
+        <v>357</v>
       </c>
       <c r="C83" s="31" t="n">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D83" s="31" t="n">
-        <v>735</v>
+        <v>771</v>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1">
       <c r="A84" s="31" t="n">
         <v>79</v>
       </c>
       <c r="B84" s="31" t="n">
-        <v>273</v>
+        <v>314</v>
       </c>
       <c r="C84" s="31" t="n">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D84" s="31" t="n">
-        <v>671</v>
+        <v>719</v>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1">
       <c r="A85" s="31" t="n">
         <v>80</v>
       </c>
       <c r="B85" s="31" t="n">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="C85" s="31" t="n">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="D85" s="31" t="n">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1">
       <c r="A86" s="31" t="n">
         <v>81</v>
       </c>
       <c r="B86" s="31" t="n">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="C86" s="31" t="n">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="D86" s="31" t="n">
-        <v>627</v>
+        <v>618</v>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1">
       <c r="A87" s="31" t="n">
         <v>82</v>
       </c>
       <c r="B87" s="31" t="n">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="C87" s="31" t="n">
         <v>333</v>
       </c>
       <c r="D87" s="31" t="n">
-        <v>571</v>
+        <v>601</v>
       </c>
     </row>
     <row r="88" ht="15" customHeight="1">
       <c r="A88" s="31" t="n">
         <v>83</v>
       </c>
       <c r="B88" s="31" t="n">
-        <v>182</v>
+        <v>223</v>
       </c>
       <c r="C88" s="31" t="n">
         <v>320</v>
       </c>
       <c r="D88" s="31" t="n">
-        <v>502</v>
+        <v>543</v>
       </c>
     </row>
     <row r="89" ht="15" customHeight="1">
       <c r="A89" s="31" t="n">
         <v>84</v>
       </c>
       <c r="B89" s="31" t="n">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C89" s="31" t="n">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="D89" s="31" t="n">
-        <v>425</v>
+        <v>468</v>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1">
       <c r="A90" s="31" t="n">
         <v>85</v>
       </c>
       <c r="B90" s="31" t="n">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="C90" s="31" t="n">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D90" s="31" t="n">
-        <v>409</v>
+        <v>396</v>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1">
       <c r="A91" s="31" t="n">
         <v>86</v>
       </c>
       <c r="B91" s="31" t="n">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C91" s="31" t="n">
-        <v>246</v>
+        <v>217</v>
       </c>
       <c r="D91" s="31" t="n">
-        <v>394</v>
+        <v>378</v>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1">
       <c r="A92" s="31" t="n">
         <v>87</v>
       </c>
       <c r="B92" s="31" t="n">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C92" s="31" t="n">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D92" s="31" t="n">
-        <v>331</v>
+        <v>351</v>
       </c>
     </row>
     <row r="93" ht="15" customHeight="1">
       <c r="A93" s="31" t="n">
         <v>88</v>
       </c>
       <c r="B93" s="31" t="n">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C93" s="31" t="n">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="D93" s="31" t="n">
-        <v>289</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94" ht="15" customHeight="1">
       <c r="A94" s="31" t="n">
         <v>89</v>
       </c>
       <c r="B94" s="31" t="n">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="C94" s="31" t="n">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="D94" s="31" t="n">
-        <v>239</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1">
       <c r="A95" s="31" t="n">
         <v>90</v>
       </c>
       <c r="B95" s="31" t="n">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C95" s="31" t="n">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="D95" s="31" t="n">
-        <v>187</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1">
       <c r="A96" s="31" t="n">
         <v>91</v>
       </c>
       <c r="B96" s="31" t="n">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="C96" s="31" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D96" s="31" t="n">
-        <v>144</v>
+        <v>163</v>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1">
       <c r="A97" s="31" t="n">
         <v>92</v>
       </c>
       <c r="B97" s="31" t="n">
         <v>33</v>
       </c>
       <c r="C97" s="31" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D97" s="31" t="n">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1">
       <c r="A98" s="31" t="n">
         <v>93</v>
       </c>
       <c r="B98" s="31" t="n">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C98" s="31" t="n">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D98" s="31" t="n">
-        <v>106</v>
+        <v>96</v>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1">
       <c r="A99" s="31" t="n">
         <v>94</v>
       </c>
       <c r="B99" s="31" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C99" s="31" t="n">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="D99" s="31" t="n">
-        <v>54</v>
+        <v>81</v>
       </c>
     </row>
     <row r="100" ht="15" customHeight="1">
       <c r="A100" s="31" t="n">
         <v>95</v>
       </c>
       <c r="B100" s="31" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C100" s="31" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D100" s="31" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1">
       <c r="A101" s="31" t="n">
         <v>96</v>
       </c>
-      <c r="B101" s="31" t="s">
-        <v>6</v>
+      <c r="B101" s="31" t="n">
+        <v>7</v>
       </c>
       <c r="C101" s="31" t="n">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D101" s="31" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1">
       <c r="A102" s="31" t="n">
         <v>97</v>
       </c>
-      <c r="B102" s="31" t="s">
-        <v>6</v>
+      <c r="B102" s="31" t="n">
+        <v>0</v>
       </c>
       <c r="C102" s="31" t="n">
         <v>16</v>
       </c>
       <c r="D102" s="31" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" ht="15" customHeight="1">
       <c r="A103" s="31" t="n">
         <v>98</v>
       </c>
       <c r="B103" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="31" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D103" s="31" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="104" ht="15" customHeight="1">
       <c r="A104" s="31" t="n">
         <v>99</v>
       </c>
       <c r="B104" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="31" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D104" s="31" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="105" ht="15" customHeight="1">
       <c r="A105" s="31" t="n">
         <v>100</v>
       </c>
       <c r="B105" s="31" t="n">
         <v>0</v>
       </c>
       <c r="C105" s="31" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D105" s="31" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="106" ht="15" customHeight="1">
       <c r="A106" s="31" t="n">
         <v>101</v>
       </c>
       <c r="B106" s="31" t="n">
         <v>0</v>
       </c>
       <c r="C106" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D106" s="31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1">
       <c r="A107" s="31" t="n">
         <v>102</v>
       </c>
-      <c r="B107" s="31" t="s">
-        <v>6</v>
+      <c r="B107" s="31" t="n">
+        <v>0</v>
       </c>
       <c r="C107" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D107" s="31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1">
       <c r="A108" s="31" t="n">
         <v>103</v>
       </c>
       <c r="B108" s="31" t="n">
         <v>0</v>
       </c>
       <c r="C108" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D108" s="31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1">
       <c r="A109" s="31" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B109" s="31" t="n">
         <v>0</v>
       </c>
       <c r="C109" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D109" s="31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" ht="15" customHeight="1">
       <c r="A110" s="29"/>
       <c r="B110" s="29"/>
       <c r="C110" s="29"/>
       <c r="D110" s="29"/>
     </row>
     <row r="111" ht="30" customHeight="1">
       <c r="A111" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="29"/>
       <c r="C111" s="29"/>
       <c r="D111" s="29"/>
     </row>