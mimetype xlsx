--- v0 (2025-12-16)
+++ v1 (2026-10-09)
@@ -11,61 +11,64 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsbewilligung" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t xml:space="preserve">Ständige Wohnbevölkerung nach Art der Aufenthaltsbewilligung</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 2010 bis 2024</t>
+    <t xml:space="preserve">Kanton Zug, 2010 bis 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Aufenthaltsbewilligung</t>
   </si>
   <si>
+    <t xml:space="preserve">2025</t>
+  </si>
+  <si>
     <t xml:space="preserve">2024</t>
   </si>
   <si>
     <t xml:space="preserve">2023</t>
   </si>
   <si>
     <t xml:space="preserve">2022</t>
   </si>
   <si>
     <t xml:space="preserve">2021</t>
   </si>
   <si>
     <t xml:space="preserve">2020</t>
   </si>
   <si>
     <t xml:space="preserve">2019</t>
   </si>
   <si>
     <t xml:space="preserve">2018</t>
   </si>
   <si>
     <t xml:space="preserve">2017</t>
   </si>
   <si>
     <t xml:space="preserve">2016</t>
@@ -100,51 +103,51 @@
   <si>
     <t xml:space="preserve">Niedergelassener (C)</t>
   </si>
   <si>
     <t xml:space="preserve">Vorläufig Aufgenommener (F)</t>
   </si>
   <si>
     <t xml:space="preserve">Kurzaufenthalter (L)</t>
   </si>
   <si>
     <t xml:space="preserve">Asylsuchende (N)</t>
   </si>
   <si>
     <t xml:space="preserve">Schutzbedürftige (S)</t>
   </si>
   <si>
     <t xml:space="preserve">Diplomat, internationaler Funktionär mit diplomatischer Immunität</t>
   </si>
   <si>
     <t xml:space="preserve">Internationaler Funktionär ohne diplomatische Immunität</t>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATPOP</t>
   </si>
   <si>
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -545,51 +548,51 @@
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="55.1579166666667" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.99" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.99" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.99" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.99" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.99" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.99" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.99" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.99" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.99" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.99" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.99" hidden="0" customWidth="1"/>
-    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.99" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
     <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
     <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
     <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
     <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
     <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
     <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
     <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
     <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
     <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
     <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
     <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
     <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
@@ -691,628 +694,665 @@
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
+      <c r="Q4" s="5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" s="7" t="n">
+        <v>135018</v>
+      </c>
+      <c r="C5" s="7" t="n">
         <v>133739</v>
       </c>
-      <c r="C5" s="7" t="n">
+      <c r="D5" s="7" t="n">
         <v>132556</v>
       </c>
-      <c r="D5" s="7" t="n">
+      <c r="E5" s="7" t="n">
         <v>131164</v>
       </c>
-      <c r="E5" s="7" t="n">
+      <c r="F5" s="7" t="n">
         <v>129787</v>
       </c>
-      <c r="F5" s="7" t="n">
+      <c r="G5" s="7" t="n">
         <v>128794</v>
       </c>
-      <c r="G5" s="7" t="n">
+      <c r="H5" s="7" t="n">
         <v>127642</v>
       </c>
-      <c r="H5" s="7" t="n">
+      <c r="I5" s="7" t="n">
         <v>126837</v>
       </c>
-      <c r="I5" s="7" t="n">
+      <c r="J5" s="7" t="n">
         <v>125421</v>
       </c>
-      <c r="J5" s="7" t="n">
+      <c r="K5" s="7" t="n">
         <v>123948</v>
       </c>
-      <c r="K5" s="7" t="n">
+      <c r="L5" s="7" t="n">
         <v>122134</v>
       </c>
-      <c r="L5" s="7" t="n">
+      <c r="M5" s="7" t="n">
         <v>120089</v>
       </c>
-      <c r="M5" s="7" t="n">
+      <c r="N5" s="7" t="n">
         <v>118118</v>
       </c>
-      <c r="N5" s="7" t="n">
+      <c r="O5" s="7" t="n">
         <v>116575</v>
       </c>
-      <c r="O5" s="7" t="n">
+      <c r="P5" s="7" t="n">
         <v>115104</v>
       </c>
-      <c r="P5" s="7" t="n">
+      <c r="Q5" s="7" t="n">
         <v>113105</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="7" t="n">
+        <v>93671</v>
+      </c>
+      <c r="C6" s="7" t="n">
         <v>92986</v>
       </c>
-      <c r="C6" s="7" t="n">
+      <c r="D6" s="7" t="n">
         <v>92423</v>
       </c>
-      <c r="D6" s="7" t="n">
+      <c r="E6" s="7" t="n">
         <v>92130</v>
       </c>
-      <c r="E6" s="7" t="n">
+      <c r="F6" s="7" t="n">
         <v>91762</v>
       </c>
-      <c r="F6" s="7" t="n">
+      <c r="G6" s="7" t="n">
         <v>91736</v>
       </c>
-      <c r="G6" s="7" t="n">
+      <c r="H6" s="7" t="n">
         <v>91475</v>
       </c>
-      <c r="H6" s="7" t="n">
+      <c r="I6" s="7" t="n">
         <v>90917</v>
       </c>
-      <c r="I6" s="7" t="n">
+      <c r="J6" s="7" t="n">
         <v>90430</v>
       </c>
-      <c r="J6" s="7" t="n">
+      <c r="K6" s="7" t="n">
         <v>89809</v>
       </c>
-      <c r="K6" s="7" t="n">
+      <c r="L6" s="7" t="n">
         <v>89157</v>
       </c>
-      <c r="L6" s="7" t="n">
+      <c r="M6" s="7" t="n">
         <v>88446</v>
       </c>
-      <c r="M6" s="7" t="n">
+      <c r="N6" s="7" t="n">
         <v>87575</v>
       </c>
-      <c r="N6" s="7" t="n">
+      <c r="O6" s="7" t="n">
         <v>87120</v>
       </c>
-      <c r="O6" s="7" t="n">
+      <c r="P6" s="7" t="n">
         <v>86748</v>
       </c>
-      <c r="P6" s="7" t="n">
+      <c r="Q6" s="7" t="n">
         <v>86327</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" s="7" t="n">
+        <v>16287</v>
+      </c>
+      <c r="C7" s="7" t="n">
         <v>15901</v>
       </c>
-      <c r="C7" s="7" t="n">
+      <c r="D7" s="7" t="n">
         <v>15601</v>
       </c>
-      <c r="D7" s="7" t="n">
+      <c r="E7" s="7" t="n">
         <v>15271</v>
       </c>
-      <c r="E7" s="7" t="n">
+      <c r="F7" s="7" t="n">
         <v>14462</v>
       </c>
-      <c r="F7" s="7" t="n">
+      <c r="G7" s="7" t="n">
         <v>13998</v>
       </c>
-      <c r="G7" s="7" t="n">
+      <c r="H7" s="7" t="n">
         <v>13637</v>
       </c>
-      <c r="H7" s="7" t="n">
+      <c r="I7" s="7" t="n">
         <v>13516</v>
       </c>
-      <c r="I7" s="7" t="n">
+      <c r="J7" s="7" t="n">
         <v>13257</v>
       </c>
-      <c r="J7" s="7" t="n">
+      <c r="K7" s="7" t="n">
         <v>12962</v>
       </c>
-      <c r="K7" s="7" t="n">
+      <c r="L7" s="7" t="n">
         <v>12743</v>
       </c>
-      <c r="L7" s="7" t="n">
+      <c r="M7" s="7" t="n">
         <v>11916</v>
       </c>
-      <c r="M7" s="7" t="n">
+      <c r="N7" s="7" t="n">
         <v>11347</v>
       </c>
-      <c r="N7" s="7" t="n">
+      <c r="O7" s="7" t="n">
         <v>11390</v>
       </c>
-      <c r="O7" s="7" t="n">
+      <c r="P7" s="7" t="n">
         <v>11579</v>
       </c>
-      <c r="P7" s="7" t="n">
+      <c r="Q7" s="7" t="n">
         <v>10534</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" s="7" t="n">
+        <v>23337</v>
+      </c>
+      <c r="C8" s="7" t="n">
         <v>23216</v>
       </c>
-      <c r="C8" s="7" t="n">
+      <c r="D8" s="7" t="n">
         <v>23052</v>
       </c>
-      <c r="D8" s="7" t="n">
+      <c r="E8" s="7" t="n">
         <v>23065</v>
       </c>
-      <c r="E8" s="7" t="n">
+      <c r="F8" s="7" t="n">
         <v>22813</v>
       </c>
-      <c r="F8" s="7" t="n">
+      <c r="G8" s="7" t="n">
         <v>22182</v>
       </c>
-      <c r="G8" s="7" t="n">
+      <c r="H8" s="7" t="n">
         <v>21577</v>
       </c>
-      <c r="H8" s="7" t="n">
+      <c r="I8" s="7" t="n">
         <v>21371</v>
       </c>
-      <c r="I8" s="7" t="n">
+      <c r="J8" s="7" t="n">
         <v>20625</v>
       </c>
-      <c r="J8" s="7" t="n">
+      <c r="K8" s="7" t="n">
         <v>20057</v>
       </c>
-      <c r="K8" s="7" t="n">
+      <c r="L8" s="7" t="n">
         <v>19321</v>
       </c>
-      <c r="L8" s="7" t="n">
+      <c r="M8" s="7" t="n">
         <v>18834</v>
       </c>
-      <c r="M8" s="7" t="n">
+      <c r="N8" s="7" t="n">
         <v>18278</v>
       </c>
-      <c r="N8" s="7" t="n">
+      <c r="O8" s="7" t="n">
         <v>17261</v>
       </c>
-      <c r="O8" s="7" t="n">
+      <c r="P8" s="7" t="n">
         <v>16108</v>
       </c>
-      <c r="P8" s="7" t="n">
+      <c r="Q8" s="7" t="n">
         <v>15636</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9" s="7" t="n">
+        <v>487</v>
+      </c>
+      <c r="C9" s="7" t="n">
         <v>457</v>
       </c>
-      <c r="C9" s="7" t="n">
+      <c r="D9" s="7" t="n">
         <v>427</v>
       </c>
-      <c r="D9" s="7" t="n">
+      <c r="E9" s="7" t="n">
         <v>434</v>
       </c>
-      <c r="E9" s="7" t="n">
+      <c r="F9" s="7" t="n">
         <v>459</v>
       </c>
-      <c r="F9" s="7" t="n">
+      <c r="G9" s="7" t="n">
         <v>511</v>
       </c>
-      <c r="G9" s="7" t="n">
+      <c r="H9" s="7" t="n">
         <v>516</v>
       </c>
-      <c r="H9" s="7" t="n">
+      <c r="I9" s="7" t="n">
         <v>546</v>
       </c>
-      <c r="I9" s="7" t="n">
+      <c r="J9" s="7" t="n">
         <v>501</v>
       </c>
-      <c r="J9" s="7" t="n">
+      <c r="K9" s="7" t="n">
         <v>490</v>
       </c>
-      <c r="K9" s="7" t="n">
+      <c r="L9" s="7" t="n">
         <v>440</v>
       </c>
-      <c r="L9" s="7" t="n">
+      <c r="M9" s="7" t="n">
         <v>388</v>
       </c>
-      <c r="M9" s="7" t="n">
+      <c r="N9" s="7" t="n">
         <v>339</v>
       </c>
-      <c r="N9" s="7" t="n">
+      <c r="O9" s="7" t="n">
         <v>326</v>
       </c>
-      <c r="O9" s="7" t="n">
+      <c r="P9" s="7" t="n">
         <v>321</v>
       </c>
-      <c r="P9" s="7" t="n">
+      <c r="Q9" s="7" t="n">
         <v>287</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" s="7" t="n">
+        <v>139</v>
+      </c>
+      <c r="C10" s="7" t="n">
         <v>128</v>
       </c>
-      <c r="C10" s="7" t="n">
+      <c r="D10" s="7" t="n">
         <v>191</v>
       </c>
-      <c r="D10" s="7" t="n">
+      <c r="E10" s="7" t="n">
         <v>200</v>
       </c>
-      <c r="E10" s="7" t="n">
+      <c r="F10" s="7" t="n">
         <v>247</v>
       </c>
-      <c r="F10" s="7" t="n">
+      <c r="G10" s="7" t="n">
         <v>321</v>
       </c>
-      <c r="G10" s="7" t="n">
+      <c r="H10" s="7" t="n">
         <v>362</v>
       </c>
-      <c r="H10" s="7" t="n">
+      <c r="I10" s="7" t="n">
         <v>403</v>
       </c>
-      <c r="I10" s="7" t="n">
+      <c r="J10" s="7" t="n">
         <v>419</v>
       </c>
-      <c r="J10" s="7" t="n">
+      <c r="K10" s="7" t="n">
         <v>394</v>
       </c>
-      <c r="K10" s="7" t="n">
+      <c r="L10" s="7" t="n">
         <v>365</v>
       </c>
-      <c r="L10" s="7" t="n">
+      <c r="M10" s="7" t="n">
         <v>406</v>
       </c>
-      <c r="M10" s="7" t="n">
+      <c r="N10" s="7" t="n">
         <v>392</v>
       </c>
-      <c r="N10" s="7" t="n">
+      <c r="O10" s="7" t="n">
         <v>332</v>
       </c>
-      <c r="O10" s="7" t="n">
+      <c r="P10" s="7" t="n">
         <v>228</v>
       </c>
-      <c r="P10" s="7" t="n">
+      <c r="Q10" s="7" t="n">
         <v>187</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" s="7" t="n">
+        <v>225</v>
+      </c>
+      <c r="C11" s="7" t="n">
         <v>229</v>
       </c>
-      <c r="C11" s="7" t="n">
+      <c r="D11" s="7" t="n">
         <v>154</v>
       </c>
-      <c r="D11" s="7" t="n">
+      <c r="E11" s="7" t="n">
         <v>61</v>
       </c>
-      <c r="E11" s="7" t="n">
+      <c r="F11" s="7" t="n">
         <v>43</v>
       </c>
-      <c r="F11" s="7" t="n">
+      <c r="G11" s="7" t="n">
         <v>45</v>
       </c>
-      <c r="G11" s="7" t="n">
+      <c r="H11" s="7" t="n">
         <v>74</v>
       </c>
-      <c r="H11" s="7" t="n">
+      <c r="I11" s="7" t="n">
         <v>83</v>
       </c>
-      <c r="I11" s="7" t="n">
+      <c r="J11" s="7" t="n">
         <v>188</v>
       </c>
-      <c r="J11" s="7" t="n">
+      <c r="K11" s="7" t="n">
         <v>235</v>
       </c>
-      <c r="K11" s="7" t="n">
+      <c r="L11" s="7" t="n">
         <v>106</v>
       </c>
-      <c r="L11" s="7" t="n">
+      <c r="M11" s="7" t="n">
         <v>97</v>
       </c>
-      <c r="M11" s="7" t="n">
+      <c r="N11" s="7" t="n">
         <v>184</v>
       </c>
-      <c r="N11" s="7" t="n">
+      <c r="O11" s="7" t="n">
         <v>143</v>
       </c>
-      <c r="O11" s="7" t="n">
+      <c r="P11" s="7" t="n">
         <v>118</v>
       </c>
-      <c r="P11" s="7" t="n">
+      <c r="Q11" s="7" t="n">
         <v>132</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
       <c r="A12" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12" s="7" t="n">
+        <v>871</v>
+      </c>
+      <c r="C12" s="7" t="n">
         <v>821</v>
       </c>
-      <c r="C12" s="7" t="n">
+      <c r="D12" s="7" t="n">
         <v>706</v>
       </c>
-      <c r="D12" s="7" t="n">
+      <c r="E12" s="7" t="n">
         <v>2</v>
       </c>
-      <c r="E12" s="7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="n">
+        <v>1</v>
+      </c>
+      <c r="D13" s="7" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="G13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="H13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="I13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="J13" s="7" t="n">
         <v>1</v>
       </c>
       <c r="K13" s="7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L13" s="7" t="n">
         <v>2</v>
       </c>
       <c r="M13" s="7" t="n">
         <v>2</v>
       </c>
       <c r="N13" s="7" t="n">
         <v>2</v>
       </c>
       <c r="O13" s="7" t="n">
         <v>2</v>
       </c>
       <c r="P13" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
       <c r="A14" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="L14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N14" s="7" t="n">
         <v>1</v>
       </c>
       <c r="O14" s="7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="P14" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
     </row>
     <row r="18" ht="81" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1"/>
     <row r="21" ht="15" customHeight="1"/>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
@@ -1754,49 +1794,49 @@
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A19:P19"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A19:Q19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zghori</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>