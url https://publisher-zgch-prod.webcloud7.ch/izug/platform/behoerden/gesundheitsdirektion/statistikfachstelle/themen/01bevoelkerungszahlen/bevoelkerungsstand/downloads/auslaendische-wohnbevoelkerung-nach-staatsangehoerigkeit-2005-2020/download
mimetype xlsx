--- v1 (2026-04-12)
+++ v2 (2026-10-09)
@@ -21,142 +21,226 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing29.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing30.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing35.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing36.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing37.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing38.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing39.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing40.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing41.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing42.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing43.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing44.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing45.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="2020" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="2019" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="2018" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="2017" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="2016" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="2015" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="2014" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="2013" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="2012" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="2011" sheetId="15" state="visible" r:id="rId15"/>
     <sheet name="2010" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="2009" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet name="2008" sheetId="18" state="visible" r:id="rId18"/>
+    <sheet name="2007" sheetId="19" state="visible" r:id="rId19"/>
+    <sheet name="2006" sheetId="20" state="visible" r:id="rId20"/>
+    <sheet name="2005" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet name="2004" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet name="2003" sheetId="23" state="visible" r:id="rId23"/>
+    <sheet name="2002" sheetId="24" state="visible" r:id="rId24"/>
+    <sheet name="2001" sheetId="25" state="visible" r:id="rId25"/>
+    <sheet name="2000" sheetId="26" state="visible" r:id="rId26"/>
+    <sheet name="1999" sheetId="27" state="visible" r:id="rId27"/>
+    <sheet name="1998" sheetId="28" state="visible" r:id="rId28"/>
+    <sheet name="1997" sheetId="29" state="visible" r:id="rId29"/>
+    <sheet name="1996" sheetId="30" state="visible" r:id="rId30"/>
+    <sheet name="1995" sheetId="31" state="visible" r:id="rId31"/>
+    <sheet name="1994" sheetId="32" state="visible" r:id="rId32"/>
+    <sheet name="1993" sheetId="33" state="visible" r:id="rId33"/>
+    <sheet name="1992" sheetId="34" state="visible" r:id="rId34"/>
+    <sheet name="1991" sheetId="35" state="visible" r:id="rId35"/>
+    <sheet name="1990" sheetId="36" state="visible" r:id="rId36"/>
+    <sheet name="1989" sheetId="37" state="visible" r:id="rId37"/>
+    <sheet name="1988" sheetId="38" state="visible" r:id="rId38"/>
+    <sheet name="1987" sheetId="39" state="visible" r:id="rId39"/>
+    <sheet name="1986" sheetId="40" state="visible" r:id="rId40"/>
+    <sheet name="1985" sheetId="41" state="visible" r:id="rId41"/>
+    <sheet name="1984" sheetId="42" state="visible" r:id="rId42"/>
+    <sheet name="1983" sheetId="43" state="visible" r:id="rId43"/>
+    <sheet name="1982" sheetId="44" state="visible" r:id="rId44"/>
+    <sheet name="1981" sheetId="45" state="visible" r:id="rId45"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t xml:space="preserve">Ständige Wohnbevölkerung nach Staatsangehörigkeit in den Zuger Gemeinden</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2025 (prov.)</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Schweiz</t>
   </si>
   <si>
     <t xml:space="preserve">Ausland</t>
   </si>
   <si>
     <t xml:space="preserve">Baar</t>
   </si>
   <si>
     <t xml:space="preserve">Cham</t>
   </si>
   <si>
     <t xml:space="preserve">Hünenberg</t>
   </si>
   <si>
     <t xml:space="preserve">Menzingen</t>
   </si>
   <si>
     <t xml:space="preserve">Neuheim</t>
   </si>
   <si>
     <t xml:space="preserve">Oberägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Risch</t>
   </si>
   <si>
     <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
     <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
     <t xml:space="preserve">Zug</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Die Daten für 2025 sind provisorisch.</t>
   </si>
   <si>
     <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATPOP</t>
   </si>
   <si>
     <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2019</t>
   </si>
@@ -165,72 +249,188 @@
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2017</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2016</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2015</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2013</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2011</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2010</t>
   </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1995</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1994</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 1981</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="16">
+  <numFmts count="45">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
     <numFmt numFmtId="181" formatCode="#,##0"/>
+    <numFmt numFmtId="182" formatCode="#,##0"/>
+    <numFmt numFmtId="183" formatCode="#,##0"/>
+    <numFmt numFmtId="184" formatCode="#,##0"/>
+    <numFmt numFmtId="185" formatCode="#,##0"/>
+    <numFmt numFmtId="186" formatCode="#,##0"/>
+    <numFmt numFmtId="187" formatCode="#,##0"/>
+    <numFmt numFmtId="188" formatCode="#,##0"/>
+    <numFmt numFmtId="189" formatCode="#,##0"/>
+    <numFmt numFmtId="190" formatCode="#,##0"/>
+    <numFmt numFmtId="191" formatCode="#,##0"/>
+    <numFmt numFmtId="192" formatCode="#,##0"/>
+    <numFmt numFmtId="193" formatCode="#,##0"/>
+    <numFmt numFmtId="194" formatCode="#,##0"/>
+    <numFmt numFmtId="195" formatCode="#,##0"/>
+    <numFmt numFmtId="196" formatCode="#,##0"/>
+    <numFmt numFmtId="197" formatCode="#,##0"/>
+    <numFmt numFmtId="198" formatCode="#,##0"/>
+    <numFmt numFmtId="199" formatCode="#,##0"/>
+    <numFmt numFmtId="200" formatCode="#,##0"/>
+    <numFmt numFmtId="201" formatCode="#,##0"/>
+    <numFmt numFmtId="202" formatCode="#,##0"/>
+    <numFmt numFmtId="203" formatCode="#,##0"/>
+    <numFmt numFmtId="204" formatCode="#,##0"/>
+    <numFmt numFmtId="205" formatCode="#,##0"/>
+    <numFmt numFmtId="206" formatCode="#,##0"/>
+    <numFmt numFmtId="207" formatCode="#,##0"/>
+    <numFmt numFmtId="208" formatCode="#,##0"/>
+    <numFmt numFmtId="209" formatCode="#,##0"/>
+    <numFmt numFmtId="210" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -241,81 +441,81 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -357,116 +557,377 @@
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -672,68 +1133,509 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-        </a:blip>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing24.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing25.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing26.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing27.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing28.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing29.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -757,69 +1659,614 @@
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing30.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing31.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing32.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing33.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing34.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing35.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing36.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing37.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing38.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing39.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing40.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing41.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing42.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing43.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing44.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing45.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
@@ -1262,57 +2709,144 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing17.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing18.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing19.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing20.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing21.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing22.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing23.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing24.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing25.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing26.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing27.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing28.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing29.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing30.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings31.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing31.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings32.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing32.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings33.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing33.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings34.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing34.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings35.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing35.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings36.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing36.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings37.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing37.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings38.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing38.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing39.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing40.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings41.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing41.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings42.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing42.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing43.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings43.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing43.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing44.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings44.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing44.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings45.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing45.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
@@ -1411,265 +2945,263 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="8" t="n">
-[...6 lines deleted...]
-        <v>8202</v>
+      <c r="B5" s="7" t="n">
+        <v>25519</v>
+      </c>
+      <c r="C5" s="7" t="n">
+        <v>17310</v>
+      </c>
+      <c r="D5" s="7" t="n">
+        <v>8209</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="8" t="n">
-[...6 lines deleted...]
-        <v>5161</v>
+      <c r="B6" s="7" t="n">
+        <v>18518</v>
+      </c>
+      <c r="C6" s="7" t="n">
+        <v>13352</v>
+      </c>
+      <c r="D6" s="7" t="n">
+        <v>5166</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="8" t="n">
-[...2 lines deleted...]
-      <c r="C7" s="8" t="n">
+      <c r="B7" s="7" t="n">
+        <v>8985</v>
+      </c>
+      <c r="C7" s="7" t="n">
         <v>7171</v>
       </c>
-      <c r="D7" s="8" t="n">
-        <v>1811</v>
+      <c r="D7" s="7" t="n">
+        <v>1814</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="8" t="n">
-[...2 lines deleted...]
-      <c r="C8" s="8" t="n">
+      <c r="B8" s="7" t="n">
+        <v>4824</v>
+      </c>
+      <c r="C8" s="7" t="n">
         <v>3641</v>
       </c>
-      <c r="D8" s="8" t="n">
-        <v>1182</v>
+      <c r="D8" s="7" t="n">
+        <v>1183</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="8" t="n">
-[...5 lines deleted...]
-      <c r="D9" s="8" t="n">
+      <c r="B9" s="7" t="n">
+        <v>2523</v>
+      </c>
+      <c r="C9" s="7" t="n">
+        <v>1861</v>
+      </c>
+      <c r="D9" s="7" t="n">
         <v>662</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="8" t="n">
-[...6 lines deleted...]
-        <v>2073</v>
+      <c r="B10" s="7" t="n">
+        <v>6670</v>
+      </c>
+      <c r="C10" s="7" t="n">
+        <v>4593</v>
+      </c>
+      <c r="D10" s="7" t="n">
+        <v>2077</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="8" t="n">
+      <c r="B11" s="7" t="n">
         <v>11830</v>
       </c>
-      <c r="C11" s="8" t="n">
+      <c r="C11" s="7" t="n">
         <v>8487</v>
       </c>
-      <c r="D11" s="8" t="n">
+      <c r="D11" s="7" t="n">
         <v>3343</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="8" t="n">
-[...6 lines deleted...]
-        <v>2831</v>
+      <c r="B12" s="7" t="n">
+        <v>10449</v>
+      </c>
+      <c r="C12" s="7" t="n">
+        <v>7617</v>
+      </c>
+      <c r="D12" s="7" t="n">
+        <v>2832</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="8" t="n">
-[...6 lines deleted...]
-        <v>2603</v>
+      <c r="B13" s="7" t="n">
+        <v>9527</v>
+      </c>
+      <c r="C13" s="7" t="n">
+        <v>6923</v>
+      </c>
+      <c r="D13" s="7" t="n">
+        <v>2604</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="8" t="n">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="n">
+      <c r="B14" s="7" t="n">
+        <v>4013</v>
+      </c>
+      <c r="C14" s="7" t="n">
         <v>2563</v>
       </c>
-      <c r="D14" s="8" t="n">
-        <v>1449</v>
+      <c r="D14" s="7" t="n">
+        <v>1450</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="8" t="n">
-[...6 lines deleted...]
-        <v>12005</v>
+      <c r="B15" s="7" t="n">
+        <v>32160</v>
+      </c>
+      <c r="C15" s="7" t="n">
+        <v>20153</v>
+      </c>
+      <c r="D15" s="7" t="n">
+        <v>12007</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="8" t="n">
-[...6 lines deleted...]
-        <v>41322</v>
+      <c r="B16" s="7" t="n">
+        <v>135018</v>
+      </c>
+      <c r="C16" s="7" t="n">
+        <v>93671</v>
+      </c>
+      <c r="D16" s="7" t="n">
+        <v>41347</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="1"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
     </row>
-    <row r="20" ht="15" customHeight="1">
+    <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
     </row>
-    <row r="21" ht="81" customHeight="1"/>
-[...4 lines deleted...]
-    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
@@ -2105,56 +3637,55 @@
     <row r="477" ht="15" customHeight="1"/>
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
-    <mergeCell ref="A19:H19"/>
-    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
@@ -2238,265 +3769,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="26" t="n">
         <v>24129</v>
       </c>
       <c r="C5" s="26" t="n">
         <v>17069</v>
       </c>
       <c r="D5" s="26" t="n">
         <v>7060</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="26" t="n">
         <v>16216</v>
       </c>
       <c r="C6" s="26" t="n">
         <v>12134</v>
       </c>
       <c r="D6" s="26" t="n">
         <v>4082</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26" t="n">
         <v>8827</v>
       </c>
       <c r="C7" s="26" t="n">
         <v>7330</v>
       </c>
       <c r="D7" s="26" t="n">
         <v>1497</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26" t="n">
         <v>4467</v>
       </c>
       <c r="C8" s="26" t="n">
         <v>3610</v>
       </c>
       <c r="D8" s="26" t="n">
         <v>857</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26" t="n">
         <v>2219</v>
       </c>
       <c r="C9" s="26" t="n">
         <v>1711</v>
       </c>
       <c r="D9" s="26" t="n">
         <v>508</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26" t="n">
         <v>5994</v>
       </c>
       <c r="C10" s="26" t="n">
         <v>4400</v>
       </c>
       <c r="D10" s="26" t="n">
         <v>1594</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26" t="n">
         <v>10355</v>
       </c>
       <c r="C11" s="26" t="n">
         <v>7537</v>
       </c>
       <c r="D11" s="26" t="n">
         <v>2818</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26" t="n">
         <v>9735</v>
       </c>
       <c r="C12" s="26" t="n">
         <v>7410</v>
       </c>
       <c r="D12" s="26" t="n">
         <v>2325</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26" t="n">
         <v>8576</v>
       </c>
       <c r="C13" s="26" t="n">
         <v>6453</v>
       </c>
       <c r="D13" s="26" t="n">
         <v>2123</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26" t="n">
         <v>3626</v>
       </c>
       <c r="C14" s="26" t="n">
         <v>2392</v>
       </c>
       <c r="D14" s="26" t="n">
         <v>1234</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="26" t="n">
         <v>29804</v>
       </c>
       <c r="C15" s="26" t="n">
         <v>19763</v>
       </c>
       <c r="D15" s="26" t="n">
         <v>10041</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="26" t="n">
         <v>123948</v>
       </c>
       <c r="C16" s="26" t="n">
         <v>89809</v>
       </c>
       <c r="D16" s="26" t="n">
         <v>34139</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -3067,265 +4598,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="28" t="n">
         <v>23561</v>
       </c>
       <c r="C5" s="28" t="n">
         <v>16751</v>
       </c>
       <c r="D5" s="28" t="n">
         <v>6810</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="28" t="n">
         <v>15954</v>
       </c>
       <c r="C6" s="28" t="n">
         <v>12027</v>
       </c>
       <c r="D6" s="28" t="n">
         <v>3927</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="28" t="n">
         <v>8848</v>
       </c>
       <c r="C7" s="28" t="n">
         <v>7370</v>
       </c>
       <c r="D7" s="28" t="n">
         <v>1478</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="28" t="n">
         <v>4439</v>
       </c>
       <c r="C8" s="28" t="n">
         <v>3579</v>
       </c>
       <c r="D8" s="28" t="n">
         <v>860</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="28" t="n">
         <v>2154</v>
       </c>
       <c r="C9" s="28" t="n">
         <v>1684</v>
       </c>
       <c r="D9" s="28" t="n">
         <v>470</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="n">
         <v>5940</v>
       </c>
       <c r="C10" s="28" t="n">
         <v>4362</v>
       </c>
       <c r="D10" s="28" t="n">
         <v>1578</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="28" t="n">
         <v>10272</v>
       </c>
       <c r="C11" s="28" t="n">
         <v>7540</v>
       </c>
       <c r="D11" s="28" t="n">
         <v>2732</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="28" t="n">
         <v>9543</v>
       </c>
       <c r="C12" s="28" t="n">
         <v>7296</v>
       </c>
       <c r="D12" s="28" t="n">
         <v>2247</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="28" t="n">
         <v>8583</v>
       </c>
       <c r="C13" s="28" t="n">
         <v>6462</v>
       </c>
       <c r="D13" s="28" t="n">
         <v>2121</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="28" t="n">
         <v>3584</v>
       </c>
       <c r="C14" s="28" t="n">
         <v>2386</v>
       </c>
       <c r="D14" s="28" t="n">
         <v>1198</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="28" t="n">
         <v>29256</v>
       </c>
       <c r="C15" s="28" t="n">
         <v>19700</v>
       </c>
       <c r="D15" s="28" t="n">
         <v>9556</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="28" t="n">
         <v>122134</v>
       </c>
       <c r="C16" s="28" t="n">
         <v>89157</v>
       </c>
       <c r="D16" s="28" t="n">
         <v>32977</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -3896,265 +5427,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="30" t="n">
         <v>23228</v>
       </c>
       <c r="C5" s="30" t="n">
         <v>16691</v>
       </c>
       <c r="D5" s="30" t="n">
         <v>6537</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="30" t="n">
         <v>15523</v>
       </c>
       <c r="C6" s="30" t="n">
         <v>11830</v>
       </c>
       <c r="D6" s="30" t="n">
         <v>3693</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="30" t="n">
         <v>8841</v>
       </c>
       <c r="C7" s="30" t="n">
         <v>7386</v>
       </c>
       <c r="D7" s="30" t="n">
         <v>1455</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="30" t="n">
         <v>4380</v>
       </c>
       <c r="C8" s="30" t="n">
         <v>3552</v>
       </c>
       <c r="D8" s="30" t="n">
         <v>828</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="30" t="n">
         <v>2018</v>
       </c>
       <c r="C9" s="30" t="n">
         <v>1591</v>
       </c>
       <c r="D9" s="30" t="n">
         <v>427</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="30" t="n">
         <v>5950</v>
       </c>
       <c r="C10" s="30" t="n">
         <v>4444</v>
       </c>
       <c r="D10" s="30" t="n">
         <v>1506</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="30" t="n">
         <v>10036</v>
       </c>
       <c r="C11" s="30" t="n">
         <v>7396</v>
       </c>
       <c r="D11" s="30" t="n">
         <v>2640</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="n">
         <v>9427</v>
       </c>
       <c r="C12" s="30" t="n">
         <v>7231</v>
       </c>
       <c r="D12" s="30" t="n">
         <v>2196</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="30" t="n">
         <v>8477</v>
       </c>
       <c r="C13" s="30" t="n">
         <v>6392</v>
       </c>
       <c r="D13" s="30" t="n">
         <v>2085</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30" t="n">
         <v>3606</v>
       </c>
       <c r="C14" s="30" t="n">
         <v>2408</v>
       </c>
       <c r="D14" s="30" t="n">
         <v>1198</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="30" t="n">
         <v>28603</v>
       </c>
       <c r="C15" s="30" t="n">
         <v>19525</v>
       </c>
       <c r="D15" s="30" t="n">
         <v>9078</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="30" t="n">
         <v>120089</v>
       </c>
       <c r="C16" s="30" t="n">
         <v>88446</v>
       </c>
       <c r="D16" s="30" t="n">
         <v>31643</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -4725,265 +6256,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="32" t="n">
         <v>22576</v>
       </c>
       <c r="C5" s="32" t="n">
         <v>16320</v>
       </c>
       <c r="D5" s="32" t="n">
         <v>6256</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="32" t="n">
         <v>15375</v>
       </c>
       <c r="C6" s="32" t="n">
         <v>11804</v>
       </c>
       <c r="D6" s="32" t="n">
         <v>3571</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="32" t="n">
         <v>8802</v>
       </c>
       <c r="C7" s="32" t="n">
         <v>7370</v>
       </c>
       <c r="D7" s="32" t="n">
         <v>1432</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="32" t="n">
         <v>4329</v>
       </c>
       <c r="C8" s="32" t="n">
         <v>3533</v>
       </c>
       <c r="D8" s="32" t="n">
         <v>796</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="32" t="n">
         <v>2024</v>
       </c>
       <c r="C9" s="32" t="n">
         <v>1605</v>
       </c>
       <c r="D9" s="32" t="n">
         <v>419</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="32" t="n">
         <v>5828</v>
       </c>
       <c r="C10" s="32" t="n">
         <v>4409</v>
       </c>
       <c r="D10" s="32" t="n">
         <v>1419</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="32" t="n">
         <v>9963</v>
       </c>
       <c r="C11" s="32" t="n">
         <v>7365</v>
       </c>
       <c r="D11" s="32" t="n">
         <v>2598</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="32" t="n">
         <v>9258</v>
       </c>
       <c r="C12" s="32" t="n">
         <v>7108</v>
       </c>
       <c r="D12" s="32" t="n">
         <v>2150</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="32" t="n">
         <v>8376</v>
       </c>
       <c r="C13" s="32" t="n">
         <v>6378</v>
       </c>
       <c r="D13" s="32" t="n">
         <v>1998</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="32" t="n">
         <v>3626</v>
       </c>
       <c r="C14" s="32" t="n">
         <v>2400</v>
       </c>
       <c r="D14" s="32" t="n">
         <v>1226</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="32" t="n">
         <v>27961</v>
       </c>
       <c r="C15" s="32" t="n">
         <v>19283</v>
       </c>
       <c r="D15" s="32" t="n">
         <v>8678</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="32" t="n">
         <v>118118</v>
       </c>
       <c r="C16" s="32" t="n">
         <v>87575</v>
       </c>
       <c r="D16" s="32" t="n">
         <v>30543</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -5554,265 +7085,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="34" t="n">
         <v>22355</v>
       </c>
       <c r="C5" s="34" t="n">
         <v>16252</v>
       </c>
       <c r="D5" s="34" t="n">
         <v>6103</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="34" t="n">
         <v>15020</v>
       </c>
       <c r="C6" s="34" t="n">
         <v>11675</v>
       </c>
       <c r="D6" s="34" t="n">
         <v>3345</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="34" t="n">
         <v>8804</v>
       </c>
       <c r="C7" s="34" t="n">
         <v>7446</v>
       </c>
       <c r="D7" s="34" t="n">
         <v>1358</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="34" t="n">
         <v>4335</v>
       </c>
       <c r="C8" s="34" t="n">
         <v>3580</v>
       </c>
       <c r="D8" s="34" t="n">
         <v>755</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="34" t="n">
         <v>2006</v>
       </c>
       <c r="C9" s="34" t="n">
         <v>1612</v>
       </c>
       <c r="D9" s="34" t="n">
         <v>394</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="34" t="n">
         <v>5653</v>
       </c>
       <c r="C10" s="34" t="n">
         <v>4345</v>
       </c>
       <c r="D10" s="34" t="n">
         <v>1308</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="34" t="n">
         <v>9779</v>
       </c>
       <c r="C11" s="34" t="n">
         <v>7230</v>
       </c>
       <c r="D11" s="34" t="n">
         <v>2549</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="n">
         <v>9213</v>
       </c>
       <c r="C12" s="34" t="n">
         <v>7105</v>
       </c>
       <c r="D12" s="34" t="n">
         <v>2108</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="34" t="n">
         <v>8280</v>
       </c>
       <c r="C13" s="34" t="n">
         <v>6305</v>
       </c>
       <c r="D13" s="34" t="n">
         <v>1975</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="34" t="n">
         <v>3593</v>
       </c>
       <c r="C14" s="34" t="n">
         <v>2377</v>
       </c>
       <c r="D14" s="34" t="n">
         <v>1216</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="34" t="n">
         <v>27537</v>
       </c>
       <c r="C15" s="34" t="n">
         <v>19193</v>
       </c>
       <c r="D15" s="34" t="n">
         <v>8344</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="34" t="n">
         <v>116575</v>
       </c>
       <c r="C16" s="34" t="n">
         <v>87120</v>
       </c>
       <c r="D16" s="34" t="n">
         <v>29455</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -6383,265 +7914,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="36" t="n">
         <v>22125</v>
       </c>
       <c r="C5" s="36" t="n">
         <v>16141</v>
       </c>
       <c r="D5" s="36" t="n">
         <v>5984</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="36" t="n">
         <v>14976</v>
       </c>
       <c r="C6" s="36" t="n">
         <v>11655</v>
       </c>
       <c r="D6" s="36" t="n">
         <v>3321</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="36" t="n">
         <v>8795</v>
       </c>
       <c r="C7" s="36" t="n">
         <v>7502</v>
       </c>
       <c r="D7" s="36" t="n">
         <v>1293</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="36" t="n">
         <v>4382</v>
       </c>
       <c r="C8" s="36" t="n">
         <v>3579</v>
       </c>
       <c r="D8" s="36" t="n">
         <v>803</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="36" t="n">
         <v>1969</v>
       </c>
       <c r="C9" s="36" t="n">
         <v>1595</v>
       </c>
       <c r="D9" s="36" t="n">
         <v>374</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="36" t="n">
         <v>5592</v>
       </c>
       <c r="C10" s="36" t="n">
         <v>4337</v>
       </c>
       <c r="D10" s="36" t="n">
         <v>1255</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="36" t="n">
         <v>9586</v>
       </c>
       <c r="C11" s="36" t="n">
         <v>7180</v>
       </c>
       <c r="D11" s="36" t="n">
         <v>2406</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="36" t="n">
         <v>9070</v>
       </c>
       <c r="C12" s="36" t="n">
         <v>7069</v>
       </c>
       <c r="D12" s="36" t="n">
         <v>2001</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="36" t="n">
         <v>8121</v>
       </c>
       <c r="C13" s="36" t="n">
         <v>6228</v>
       </c>
       <c r="D13" s="36" t="n">
         <v>1893</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="36" t="n">
         <v>3587</v>
       </c>
       <c r="C14" s="36" t="n">
         <v>2401</v>
       </c>
       <c r="D14" s="36" t="n">
         <v>1186</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="36" t="n">
         <v>26901</v>
       </c>
       <c r="C15" s="36" t="n">
         <v>19061</v>
       </c>
       <c r="D15" s="36" t="n">
         <v>7840</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="36" t="n">
         <v>115104</v>
       </c>
       <c r="C16" s="36" t="n">
         <v>86748</v>
       </c>
       <c r="D16" s="36" t="n">
         <v>28356</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="35"/>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -7212,265 +8743,2752 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="38" t="n">
         <v>21709</v>
       </c>
       <c r="C5" s="38" t="n">
         <v>16072</v>
       </c>
       <c r="D5" s="38" t="n">
         <v>5637</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="38" t="n">
         <v>14776</v>
       </c>
       <c r="C6" s="38" t="n">
         <v>11651</v>
       </c>
       <c r="D6" s="38" t="n">
         <v>3125</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="38" t="n">
         <v>8512</v>
       </c>
       <c r="C7" s="38" t="n">
         <v>7324</v>
       </c>
       <c r="D7" s="38" t="n">
         <v>1188</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="38" t="n">
         <v>4361</v>
       </c>
       <c r="C8" s="38" t="n">
         <v>3615</v>
       </c>
       <c r="D8" s="38" t="n">
         <v>746</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="38" t="n">
         <v>1948</v>
       </c>
       <c r="C9" s="38" t="n">
         <v>1598</v>
       </c>
       <c r="D9" s="38" t="n">
         <v>350</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="38" t="n">
         <v>5427</v>
       </c>
       <c r="C10" s="38" t="n">
         <v>4277</v>
       </c>
       <c r="D10" s="38" t="n">
         <v>1150</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="38" t="n">
         <v>9135</v>
       </c>
       <c r="C11" s="38" t="n">
         <v>6929</v>
       </c>
       <c r="D11" s="38" t="n">
         <v>2206</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="38" t="n">
         <v>9063</v>
       </c>
       <c r="C12" s="38" t="n">
         <v>7129</v>
       </c>
       <c r="D12" s="38" t="n">
         <v>1934</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38" t="n">
         <v>8000</v>
       </c>
       <c r="C13" s="38" t="n">
         <v>6228</v>
       </c>
       <c r="D13" s="38" t="n">
         <v>1772</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="38" t="n">
         <v>3580</v>
       </c>
       <c r="C14" s="38" t="n">
         <v>2391</v>
       </c>
       <c r="D14" s="38" t="n">
         <v>1189</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="38" t="n">
         <v>25726</v>
       </c>
       <c r="C15" s="38" t="n">
         <v>18269</v>
       </c>
       <c r="D15" s="38" t="n">
         <v>7457</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="38" t="n">
         <v>112237</v>
       </c>
       <c r="C16" s="38" t="n">
         <v>85483</v>
       </c>
       <c r="D16" s="38" t="n">
         <v>26754</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="40" t="n">
+        <v>21586</v>
+      </c>
+      <c r="C5" s="40" t="n">
+        <v>15993</v>
+      </c>
+      <c r="D5" s="40" t="n">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="40" t="n">
+        <v>14552</v>
+      </c>
+      <c r="C6" s="40" t="n">
+        <v>11522</v>
+      </c>
+      <c r="D6" s="40" t="n">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="40" t="n">
+        <v>8299</v>
+      </c>
+      <c r="C7" s="40" t="n">
+        <v>7201</v>
+      </c>
+      <c r="D7" s="40" t="n">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="40" t="n">
+        <v>4330</v>
+      </c>
+      <c r="C8" s="40" t="n">
+        <v>3616</v>
+      </c>
+      <c r="D8" s="40" t="n">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="40" t="n">
+        <v>1952</v>
+      </c>
+      <c r="C9" s="40" t="n">
+        <v>1606</v>
+      </c>
+      <c r="D9" s="40" t="n">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="40" t="n">
+        <v>5363</v>
+      </c>
+      <c r="C10" s="40" t="n">
+        <v>4225</v>
+      </c>
+      <c r="D10" s="40" t="n">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="40" t="n">
+        <v>8784</v>
+      </c>
+      <c r="C11" s="40" t="n">
+        <v>6731</v>
+      </c>
+      <c r="D11" s="40" t="n">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="40" t="n">
+        <v>8841</v>
+      </c>
+      <c r="C12" s="40" t="n">
+        <v>7129</v>
+      </c>
+      <c r="D12" s="40" t="n">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="40" t="n">
+        <v>7932</v>
+      </c>
+      <c r="C13" s="40" t="n">
+        <v>6226</v>
+      </c>
+      <c r="D13" s="40" t="n">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="40" t="n">
+        <v>3525</v>
+      </c>
+      <c r="C14" s="40" t="n">
+        <v>2394</v>
+      </c>
+      <c r="D14" s="40" t="n">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="40" t="n">
+        <v>25726</v>
+      </c>
+      <c r="C15" s="40" t="n">
+        <v>18364</v>
+      </c>
+      <c r="D15" s="40" t="n">
+        <v>7362</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="40" t="n">
+        <v>110890</v>
+      </c>
+      <c r="C16" s="40" t="n">
+        <v>85007</v>
+      </c>
+      <c r="D16" s="40" t="n">
+        <v>25883</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="39"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="42" t="n">
+        <v>21524</v>
+      </c>
+      <c r="C5" s="42" t="n">
+        <v>16025</v>
+      </c>
+      <c r="D5" s="42" t="n">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="42" t="n">
+        <v>14259</v>
+      </c>
+      <c r="C6" s="42" t="n">
+        <v>11311</v>
+      </c>
+      <c r="D6" s="42" t="n">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="42" t="n">
+        <v>8301</v>
+      </c>
+      <c r="C7" s="42" t="n">
+        <v>7233</v>
+      </c>
+      <c r="D7" s="42" t="n">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="42" t="n">
+        <v>4369</v>
+      </c>
+      <c r="C8" s="42" t="n">
+        <v>3639</v>
+      </c>
+      <c r="D8" s="42" t="n">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="42" t="n">
+        <v>1970</v>
+      </c>
+      <c r="C9" s="42" t="n">
+        <v>1608</v>
+      </c>
+      <c r="D9" s="42" t="n">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="42" t="n">
+        <v>5356</v>
+      </c>
+      <c r="C10" s="42" t="n">
+        <v>4238</v>
+      </c>
+      <c r="D10" s="42" t="n">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="42" t="n">
+        <v>8702</v>
+      </c>
+      <c r="C11" s="42" t="n">
+        <v>6718</v>
+      </c>
+      <c r="D11" s="42" t="n">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="42" t="n">
+        <v>8746</v>
+      </c>
+      <c r="C12" s="42" t="n">
+        <v>7053</v>
+      </c>
+      <c r="D12" s="42" t="n">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="42" t="n">
+        <v>7894</v>
+      </c>
+      <c r="C13" s="42" t="n">
+        <v>6250</v>
+      </c>
+      <c r="D13" s="42" t="n">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="42" t="n">
+        <v>3485</v>
+      </c>
+      <c r="C14" s="42" t="n">
+        <v>2411</v>
+      </c>
+      <c r="D14" s="42" t="n">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="42" t="n">
+        <v>25778</v>
+      </c>
+      <c r="C15" s="42" t="n">
+        <v>18611</v>
+      </c>
+      <c r="D15" s="42" t="n">
+        <v>7167</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="42" t="n">
+        <v>110384</v>
+      </c>
+      <c r="C16" s="42" t="n">
+        <v>85097</v>
+      </c>
+      <c r="D16" s="42" t="n">
+        <v>25287</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="44" t="n">
+        <v>21319</v>
+      </c>
+      <c r="C5" s="44" t="n">
+        <v>16019</v>
+      </c>
+      <c r="D5" s="44" t="n">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="44" t="n">
+        <v>13981</v>
+      </c>
+      <c r="C6" s="44" t="n">
+        <v>11235</v>
+      </c>
+      <c r="D6" s="44" t="n">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="44" t="n">
+        <v>8263</v>
+      </c>
+      <c r="C7" s="44" t="n">
+        <v>7263</v>
+      </c>
+      <c r="D7" s="44" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="44" t="n">
+        <v>4289</v>
+      </c>
+      <c r="C8" s="44" t="n">
+        <v>3599</v>
+      </c>
+      <c r="D8" s="44" t="n">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="44" t="n">
+        <v>1940</v>
+      </c>
+      <c r="C9" s="44" t="n">
+        <v>1604</v>
+      </c>
+      <c r="D9" s="44" t="n">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="44" t="n">
+        <v>5365</v>
+      </c>
+      <c r="C10" s="44" t="n">
+        <v>4307</v>
+      </c>
+      <c r="D10" s="44" t="n">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="44" t="n">
+        <v>8499</v>
+      </c>
+      <c r="C11" s="44" t="n">
+        <v>6604</v>
+      </c>
+      <c r="D11" s="44" t="n">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="44" t="n">
+        <v>8724</v>
+      </c>
+      <c r="C12" s="44" t="n">
+        <v>7044</v>
+      </c>
+      <c r="D12" s="44" t="n">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="44" t="n">
+        <v>7835</v>
+      </c>
+      <c r="C13" s="44" t="n">
+        <v>6291</v>
+      </c>
+      <c r="D13" s="44" t="n">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="44" t="n">
+        <v>3440</v>
+      </c>
+      <c r="C14" s="44" t="n">
+        <v>2413</v>
+      </c>
+      <c r="D14" s="44" t="n">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="44" t="n">
+        <v>25486</v>
+      </c>
+      <c r="C15" s="44" t="n">
+        <v>18765</v>
+      </c>
+      <c r="D15" s="44" t="n">
+        <v>6721</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="44" t="n">
+        <v>109141</v>
+      </c>
+      <c r="C16" s="44" t="n">
+        <v>85144</v>
+      </c>
+      <c r="D16" s="44" t="n">
+        <v>23997</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="43"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -8041,265 +12059,8555 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="10" t="n">
+      <c r="B5" s="9" t="n">
         <v>25004</v>
       </c>
-      <c r="C5" s="10" t="n">
+      <c r="C5" s="9" t="n">
         <v>17137</v>
       </c>
-      <c r="D5" s="10" t="n">
+      <c r="D5" s="9" t="n">
         <v>7867</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="10" t="n">
+      <c r="B6" s="9" t="n">
         <v>18273</v>
       </c>
-      <c r="C6" s="10" t="n">
+      <c r="C6" s="9" t="n">
         <v>13218</v>
       </c>
-      <c r="D6" s="10" t="n">
+      <c r="D6" s="9" t="n">
         <v>5055</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="10" t="n">
+      <c r="B7" s="9" t="n">
         <v>8972</v>
       </c>
-      <c r="C7" s="10" t="n">
+      <c r="C7" s="9" t="n">
         <v>7154</v>
       </c>
-      <c r="D7" s="10" t="n">
+      <c r="D7" s="9" t="n">
         <v>1818</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="10" t="n">
+      <c r="B8" s="9" t="n">
         <v>4700</v>
       </c>
-      <c r="C8" s="10" t="n">
+      <c r="C8" s="9" t="n">
         <v>3625</v>
       </c>
-      <c r="D8" s="10" t="n">
+      <c r="D8" s="9" t="n">
         <v>1075</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="10" t="n">
+      <c r="B9" s="9" t="n">
         <v>2527</v>
       </c>
-      <c r="C9" s="10" t="n">
+      <c r="C9" s="9" t="n">
         <v>1856</v>
       </c>
-      <c r="D9" s="10" t="n">
+      <c r="D9" s="9" t="n">
         <v>671</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="10" t="n">
+      <c r="B10" s="9" t="n">
         <v>6578</v>
       </c>
-      <c r="C10" s="10" t="n">
+      <c r="C10" s="9" t="n">
         <v>4531</v>
       </c>
-      <c r="D10" s="10" t="n">
+      <c r="D10" s="9" t="n">
         <v>2047</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="10" t="n">
+      <c r="B11" s="9" t="n">
         <v>11674</v>
       </c>
-      <c r="C11" s="10" t="n">
+      <c r="C11" s="9" t="n">
         <v>8399</v>
       </c>
-      <c r="D11" s="10" t="n">
+      <c r="D11" s="9" t="n">
         <v>3275</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="10" t="n">
+      <c r="B12" s="9" t="n">
         <v>10399</v>
       </c>
-      <c r="C12" s="10" t="n">
+      <c r="C12" s="9" t="n">
         <v>7559</v>
       </c>
-      <c r="D12" s="10" t="n">
+      <c r="D12" s="9" t="n">
         <v>2840</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="10" t="n">
+      <c r="B13" s="9" t="n">
         <v>9495</v>
       </c>
-      <c r="C13" s="10" t="n">
+      <c r="C13" s="9" t="n">
         <v>6886</v>
       </c>
-      <c r="D13" s="10" t="n">
+      <c r="D13" s="9" t="n">
         <v>2609</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="10" t="n">
+      <c r="B14" s="9" t="n">
         <v>3995</v>
       </c>
-      <c r="C14" s="10" t="n">
+      <c r="C14" s="9" t="n">
         <v>2540</v>
       </c>
-      <c r="D14" s="10" t="n">
+      <c r="D14" s="9" t="n">
         <v>1455</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="10" t="n">
+      <c r="B15" s="9" t="n">
         <v>32122</v>
       </c>
-      <c r="C15" s="10" t="n">
+      <c r="C15" s="9" t="n">
         <v>20081</v>
       </c>
-      <c r="D15" s="10" t="n">
+      <c r="D15" s="9" t="n">
         <v>12041</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="10" t="n">
+      <c r="B16" s="9" t="n">
         <v>133739</v>
       </c>
-      <c r="C16" s="10" t="n">
+      <c r="C16" s="9" t="n">
         <v>92986</v>
       </c>
-      <c r="D16" s="10" t="n">
+      <c r="D16" s="9" t="n">
         <v>40753</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="9"/>
-[...1 lines deleted...]
-      <c r="D17" s="9"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="9"/>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="9"/>
-[...1 lines deleted...]
-      <c r="D19" s="9"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="9"/>
-[...1 lines deleted...]
-      <c r="D20" s="9"/>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="46" t="n">
+        <v>20936</v>
+      </c>
+      <c r="C5" s="46" t="n">
+        <v>15928</v>
+      </c>
+      <c r="D5" s="46" t="n">
+        <v>5008</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="46" t="n">
+        <v>13730</v>
+      </c>
+      <c r="C6" s="46" t="n">
+        <v>11150</v>
+      </c>
+      <c r="D6" s="46" t="n">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="46" t="n">
+        <v>8121</v>
+      </c>
+      <c r="C7" s="46" t="n">
+        <v>7222</v>
+      </c>
+      <c r="D7" s="46" t="n">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="46" t="n">
+        <v>4282</v>
+      </c>
+      <c r="C8" s="46" t="n">
+        <v>3607</v>
+      </c>
+      <c r="D8" s="46" t="n">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="46" t="n">
+        <v>1940</v>
+      </c>
+      <c r="C9" s="46" t="n">
+        <v>1608</v>
+      </c>
+      <c r="D9" s="46" t="n">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="46" t="n">
+        <v>5203</v>
+      </c>
+      <c r="C10" s="46" t="n">
+        <v>4282</v>
+      </c>
+      <c r="D10" s="46" t="n">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="46" t="n">
+        <v>8341</v>
+      </c>
+      <c r="C11" s="46" t="n">
+        <v>6515</v>
+      </c>
+      <c r="D11" s="46" t="n">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="46" t="n">
+        <v>8642</v>
+      </c>
+      <c r="C12" s="46" t="n">
+        <v>7098</v>
+      </c>
+      <c r="D12" s="46" t="n">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="46" t="n">
+        <v>7752</v>
+      </c>
+      <c r="C13" s="46" t="n">
+        <v>6270</v>
+      </c>
+      <c r="D13" s="46" t="n">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="46" t="n">
+        <v>3370</v>
+      </c>
+      <c r="C14" s="46" t="n">
+        <v>2433</v>
+      </c>
+      <c r="D14" s="46" t="n">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="46" t="n">
+        <v>24854</v>
+      </c>
+      <c r="C15" s="46" t="n">
+        <v>18652</v>
+      </c>
+      <c r="D15" s="46" t="n">
+        <v>6202</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="46" t="n">
+        <v>107171</v>
+      </c>
+      <c r="C16" s="46" t="n">
+        <v>84765</v>
+      </c>
+      <c r="D16" s="46" t="n">
+        <v>22406</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="48" t="n">
+        <v>20843</v>
+      </c>
+      <c r="C5" s="48" t="n">
+        <v>15918</v>
+      </c>
+      <c r="D5" s="48" t="n">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="48" t="n">
+        <v>13791</v>
+      </c>
+      <c r="C6" s="48" t="n">
+        <v>11148</v>
+      </c>
+      <c r="D6" s="48" t="n">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="48" t="n">
+        <v>8098</v>
+      </c>
+      <c r="C7" s="48" t="n">
+        <v>7217</v>
+      </c>
+      <c r="D7" s="48" t="n">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="48" t="n">
+        <v>4340</v>
+      </c>
+      <c r="C8" s="48" t="n">
+        <v>3698</v>
+      </c>
+      <c r="D8" s="48" t="n">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="48" t="n">
+        <v>1979</v>
+      </c>
+      <c r="C9" s="48" t="n">
+        <v>1623</v>
+      </c>
+      <c r="D9" s="48" t="n">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="48" t="n">
+        <v>5056</v>
+      </c>
+      <c r="C10" s="48" t="n">
+        <v>4223</v>
+      </c>
+      <c r="D10" s="48" t="n">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="48" t="n">
+        <v>8419</v>
+      </c>
+      <c r="C11" s="48" t="n">
+        <v>6617</v>
+      </c>
+      <c r="D11" s="48" t="n">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="48" t="n">
+        <v>8768</v>
+      </c>
+      <c r="C12" s="48" t="n">
+        <v>7209</v>
+      </c>
+      <c r="D12" s="48" t="n">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="48" t="n">
+        <v>7679</v>
+      </c>
+      <c r="C13" s="48" t="n">
+        <v>6265</v>
+      </c>
+      <c r="D13" s="48" t="n">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="48" t="n">
+        <v>3344</v>
+      </c>
+      <c r="C14" s="48" t="n">
+        <v>2471</v>
+      </c>
+      <c r="D14" s="48" t="n">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="48" t="n">
+        <v>24179</v>
+      </c>
+      <c r="C15" s="48" t="n">
+        <v>18208</v>
+      </c>
+      <c r="D15" s="48" t="n">
+        <v>5971</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="48" t="n">
+        <v>106496</v>
+      </c>
+      <c r="C16" s="48" t="n">
+        <v>84597</v>
+      </c>
+      <c r="D16" s="48" t="n">
+        <v>21899</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="50" t="n">
+        <v>20534</v>
+      </c>
+      <c r="C5" s="50" t="n">
+        <v>15671</v>
+      </c>
+      <c r="D5" s="50" t="n">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="50" t="n">
+        <v>13580</v>
+      </c>
+      <c r="C6" s="50" t="n">
+        <v>11023</v>
+      </c>
+      <c r="D6" s="50" t="n">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="50" t="n">
+        <v>8001</v>
+      </c>
+      <c r="C7" s="50" t="n">
+        <v>7142</v>
+      </c>
+      <c r="D7" s="50" t="n">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="50" t="n">
+        <v>4318</v>
+      </c>
+      <c r="C8" s="50" t="n">
+        <v>3701</v>
+      </c>
+      <c r="D8" s="50" t="n">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="50" t="n">
+        <v>2001</v>
+      </c>
+      <c r="C9" s="50" t="n">
+        <v>1645</v>
+      </c>
+      <c r="D9" s="50" t="n">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="50" t="n">
+        <v>5001</v>
+      </c>
+      <c r="C10" s="50" t="n">
+        <v>4210</v>
+      </c>
+      <c r="D10" s="50" t="n">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="50" t="n">
+        <v>8392</v>
+      </c>
+      <c r="C11" s="50" t="n">
+        <v>6602</v>
+      </c>
+      <c r="D11" s="50" t="n">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="50" t="n">
+        <v>8772</v>
+      </c>
+      <c r="C12" s="50" t="n">
+        <v>7213</v>
+      </c>
+      <c r="D12" s="50" t="n">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="50" t="n">
+        <v>7602</v>
+      </c>
+      <c r="C13" s="50" t="n">
+        <v>6222</v>
+      </c>
+      <c r="D13" s="50" t="n">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="50" t="n">
+        <v>3326</v>
+      </c>
+      <c r="C14" s="50" t="n">
+        <v>2461</v>
+      </c>
+      <c r="D14" s="50" t="n">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="50" t="n">
+        <v>23717</v>
+      </c>
+      <c r="C15" s="50" t="n">
+        <v>17942</v>
+      </c>
+      <c r="D15" s="50" t="n">
+        <v>5775</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="50" t="n">
+        <v>105244</v>
+      </c>
+      <c r="C16" s="50" t="n">
+        <v>83832</v>
+      </c>
+      <c r="D16" s="50" t="n">
+        <v>21412</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="49"/>
+      <c r="C17" s="49"/>
+      <c r="D17" s="49"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="49"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="49"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="49"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="52" t="n">
+        <v>20232</v>
+      </c>
+      <c r="C5" s="52" t="n">
+        <v>15458</v>
+      </c>
+      <c r="D5" s="52" t="n">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="52" t="n">
+        <v>13408</v>
+      </c>
+      <c r="C6" s="52" t="n">
+        <v>10892</v>
+      </c>
+      <c r="D6" s="52" t="n">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="52" t="n">
+        <v>7765</v>
+      </c>
+      <c r="C7" s="52" t="n">
+        <v>6942</v>
+      </c>
+      <c r="D7" s="52" t="n">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="52" t="n">
+        <v>4356</v>
+      </c>
+      <c r="C8" s="52" t="n">
+        <v>3737</v>
+      </c>
+      <c r="D8" s="52" t="n">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="52" t="n">
+        <v>2002</v>
+      </c>
+      <c r="C9" s="52" t="n">
+        <v>1653</v>
+      </c>
+      <c r="D9" s="52" t="n">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="52" t="n">
+        <v>4927</v>
+      </c>
+      <c r="C10" s="52" t="n">
+        <v>4200</v>
+      </c>
+      <c r="D10" s="52" t="n">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="52" t="n">
+        <v>8017</v>
+      </c>
+      <c r="C11" s="52" t="n">
+        <v>6325</v>
+      </c>
+      <c r="D11" s="52" t="n">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="52" t="n">
+        <v>8778</v>
+      </c>
+      <c r="C12" s="52" t="n">
+        <v>7265</v>
+      </c>
+      <c r="D12" s="52" t="n">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="52" t="n">
+        <v>7488</v>
+      </c>
+      <c r="C13" s="52" t="n">
+        <v>6130</v>
+      </c>
+      <c r="D13" s="52" t="n">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="52" t="n">
+        <v>3299</v>
+      </c>
+      <c r="C14" s="52" t="n">
+        <v>2465</v>
+      </c>
+      <c r="D14" s="52" t="n">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="52" t="n">
+        <v>23370</v>
+      </c>
+      <c r="C15" s="52" t="n">
+        <v>17849</v>
+      </c>
+      <c r="D15" s="52" t="n">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="52" t="n">
+        <v>103642</v>
+      </c>
+      <c r="C16" s="52" t="n">
+        <v>82916</v>
+      </c>
+      <c r="D16" s="52" t="n">
+        <v>20726</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="54" t="n">
+        <v>19857</v>
+      </c>
+      <c r="C5" s="54" t="n">
+        <v>15283</v>
+      </c>
+      <c r="D5" s="54" t="n">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="54" t="n">
+        <v>13300</v>
+      </c>
+      <c r="C6" s="54" t="n">
+        <v>10887</v>
+      </c>
+      <c r="D6" s="54" t="n">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="54" t="n">
+        <v>7513</v>
+      </c>
+      <c r="C7" s="54" t="n">
+        <v>6743</v>
+      </c>
+      <c r="D7" s="54" t="n">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="54" t="n">
+        <v>4356</v>
+      </c>
+      <c r="C8" s="54" t="n">
+        <v>3732</v>
+      </c>
+      <c r="D8" s="54" t="n">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="54" t="n">
+        <v>1996</v>
+      </c>
+      <c r="C9" s="54" t="n">
+        <v>1650</v>
+      </c>
+      <c r="D9" s="54" t="n">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="54" t="n">
+        <v>4916</v>
+      </c>
+      <c r="C10" s="54" t="n">
+        <v>4213</v>
+      </c>
+      <c r="D10" s="54" t="n">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="54" t="n">
+        <v>7760</v>
+      </c>
+      <c r="C11" s="54" t="n">
+        <v>6117</v>
+      </c>
+      <c r="D11" s="54" t="n">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="54" t="n">
+        <v>8809</v>
+      </c>
+      <c r="C12" s="54" t="n">
+        <v>7274</v>
+      </c>
+      <c r="D12" s="54" t="n">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="54" t="n">
+        <v>7344</v>
+      </c>
+      <c r="C13" s="54" t="n">
+        <v>6054</v>
+      </c>
+      <c r="D13" s="54" t="n">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="54" t="n">
+        <v>3276</v>
+      </c>
+      <c r="C14" s="54" t="n">
+        <v>2446</v>
+      </c>
+      <c r="D14" s="54" t="n">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="54" t="n">
+        <v>23280</v>
+      </c>
+      <c r="C15" s="54" t="n">
+        <v>17706</v>
+      </c>
+      <c r="D15" s="54" t="n">
+        <v>5574</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="54" t="n">
+        <v>102407</v>
+      </c>
+      <c r="C16" s="54" t="n">
+        <v>82105</v>
+      </c>
+      <c r="D16" s="54" t="n">
+        <v>20302</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="56" t="n">
+        <v>19485</v>
+      </c>
+      <c r="C5" s="56" t="n">
+        <v>15007</v>
+      </c>
+      <c r="D5" s="56" t="n">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="56" t="n">
+        <v>13253</v>
+      </c>
+      <c r="C6" s="56" t="n">
+        <v>10904</v>
+      </c>
+      <c r="D6" s="56" t="n">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="56" t="n">
+        <v>7315</v>
+      </c>
+      <c r="C7" s="56" t="n">
+        <v>6585</v>
+      </c>
+      <c r="D7" s="56" t="n">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="56" t="n">
+        <v>4375</v>
+      </c>
+      <c r="C8" s="56" t="n">
+        <v>3740</v>
+      </c>
+      <c r="D8" s="56" t="n">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="56" t="n">
+        <v>2006</v>
+      </c>
+      <c r="C9" s="56" t="n">
+        <v>1665</v>
+      </c>
+      <c r="D9" s="56" t="n">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="56" t="n">
+        <v>4779</v>
+      </c>
+      <c r="C10" s="56" t="n">
+        <v>4111</v>
+      </c>
+      <c r="D10" s="56" t="n">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="56" t="n">
+        <v>7470</v>
+      </c>
+      <c r="C11" s="56" t="n">
+        <v>5912</v>
+      </c>
+      <c r="D11" s="56" t="n">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="56" t="n">
+        <v>8854</v>
+      </c>
+      <c r="C12" s="56" t="n">
+        <v>7318</v>
+      </c>
+      <c r="D12" s="56" t="n">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="56" t="n">
+        <v>7295</v>
+      </c>
+      <c r="C13" s="56" t="n">
+        <v>6039</v>
+      </c>
+      <c r="D13" s="56" t="n">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="56" t="n">
+        <v>3285</v>
+      </c>
+      <c r="C14" s="56" t="n">
+        <v>2436</v>
+      </c>
+      <c r="D14" s="56" t="n">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="56" t="n">
+        <v>22905</v>
+      </c>
+      <c r="C15" s="56" t="n">
+        <v>17511</v>
+      </c>
+      <c r="D15" s="56" t="n">
+        <v>5394</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="56" t="n">
+        <v>101022</v>
+      </c>
+      <c r="C16" s="56" t="n">
+        <v>81228</v>
+      </c>
+      <c r="D16" s="56" t="n">
+        <v>19794</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="58" t="n">
+        <v>19166</v>
+      </c>
+      <c r="C5" s="58" t="n">
+        <v>14674</v>
+      </c>
+      <c r="D5" s="58" t="n">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="58" t="n">
+        <v>13145</v>
+      </c>
+      <c r="C6" s="58" t="n">
+        <v>10832</v>
+      </c>
+      <c r="D6" s="58" t="n">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="58" t="n">
+        <v>7107</v>
+      </c>
+      <c r="C7" s="58" t="n">
+        <v>6412</v>
+      </c>
+      <c r="D7" s="58" t="n">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="58" t="n">
+        <v>4440</v>
+      </c>
+      <c r="C8" s="58" t="n">
+        <v>3855</v>
+      </c>
+      <c r="D8" s="58" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="58" t="n">
+        <v>1963</v>
+      </c>
+      <c r="C9" s="58" t="n">
+        <v>1651</v>
+      </c>
+      <c r="D9" s="58" t="n">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="58" t="n">
+        <v>4708</v>
+      </c>
+      <c r="C10" s="58" t="n">
+        <v>4082</v>
+      </c>
+      <c r="D10" s="58" t="n">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="58" t="n">
+        <v>7218</v>
+      </c>
+      <c r="C11" s="58" t="n">
+        <v>5671</v>
+      </c>
+      <c r="D11" s="58" t="n">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="58" t="n">
+        <v>8765</v>
+      </c>
+      <c r="C12" s="58" t="n">
+        <v>7221</v>
+      </c>
+      <c r="D12" s="58" t="n">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="58" t="n">
+        <v>6966</v>
+      </c>
+      <c r="C13" s="58" t="n">
+        <v>5801</v>
+      </c>
+      <c r="D13" s="58" t="n">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="58" t="n">
+        <v>3200</v>
+      </c>
+      <c r="C14" s="58" t="n">
+        <v>2406</v>
+      </c>
+      <c r="D14" s="58" t="n">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="58" t="n">
+        <v>22710</v>
+      </c>
+      <c r="C15" s="58" t="n">
+        <v>17436</v>
+      </c>
+      <c r="D15" s="58" t="n">
+        <v>5274</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="58" t="n">
+        <v>99388</v>
+      </c>
+      <c r="C16" s="58" t="n">
+        <v>80041</v>
+      </c>
+      <c r="D16" s="58" t="n">
+        <v>19347</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="57"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="57"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="60" t="n">
+        <v>18751</v>
+      </c>
+      <c r="C5" s="60" t="n">
+        <v>14343</v>
+      </c>
+      <c r="D5" s="60" t="n">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="60" t="n">
+        <v>12926</v>
+      </c>
+      <c r="C6" s="60" t="n">
+        <v>10743</v>
+      </c>
+      <c r="D6" s="60" t="n">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="60" t="n">
+        <v>6973</v>
+      </c>
+      <c r="C7" s="60" t="n">
+        <v>6273</v>
+      </c>
+      <c r="D7" s="60" t="n">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="60" t="n">
+        <v>4399</v>
+      </c>
+      <c r="C8" s="60" t="n">
+        <v>3837</v>
+      </c>
+      <c r="D8" s="60" t="n">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="60" t="n">
+        <v>1927</v>
+      </c>
+      <c r="C9" s="60" t="n">
+        <v>1640</v>
+      </c>
+      <c r="D9" s="60" t="n">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="60" t="n">
+        <v>4573</v>
+      </c>
+      <c r="C10" s="60" t="n">
+        <v>4049</v>
+      </c>
+      <c r="D10" s="60" t="n">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="60" t="n">
+        <v>6949</v>
+      </c>
+      <c r="C11" s="60" t="n">
+        <v>5449</v>
+      </c>
+      <c r="D11" s="60" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="60" t="n">
+        <v>8728</v>
+      </c>
+      <c r="C12" s="60" t="n">
+        <v>7223</v>
+      </c>
+      <c r="D12" s="60" t="n">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="60" t="n">
+        <v>6898</v>
+      </c>
+      <c r="C13" s="60" t="n">
+        <v>5800</v>
+      </c>
+      <c r="D13" s="60" t="n">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="60" t="n">
+        <v>3171</v>
+      </c>
+      <c r="C14" s="60" t="n">
+        <v>2436</v>
+      </c>
+      <c r="D14" s="60" t="n">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="60" t="n">
+        <v>22463</v>
+      </c>
+      <c r="C15" s="60" t="n">
+        <v>17347</v>
+      </c>
+      <c r="D15" s="60" t="n">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="60" t="n">
+        <v>97758</v>
+      </c>
+      <c r="C16" s="60" t="n">
+        <v>79140</v>
+      </c>
+      <c r="D16" s="60" t="n">
+        <v>18618</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="59"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="62" t="n">
+        <v>18425</v>
+      </c>
+      <c r="C5" s="62" t="n">
+        <v>14193</v>
+      </c>
+      <c r="D5" s="62" t="n">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="62" t="n">
+        <v>12737</v>
+      </c>
+      <c r="C6" s="62" t="n">
+        <v>10595</v>
+      </c>
+      <c r="D6" s="62" t="n">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="62" t="n">
+        <v>6879</v>
+      </c>
+      <c r="C7" s="62" t="n">
+        <v>6186</v>
+      </c>
+      <c r="D7" s="62" t="n">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="62" t="n">
+        <v>4419</v>
+      </c>
+      <c r="C8" s="62" t="n">
+        <v>3857</v>
+      </c>
+      <c r="D8" s="62" t="n">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="62" t="n">
+        <v>1884</v>
+      </c>
+      <c r="C9" s="62" t="n">
+        <v>1607</v>
+      </c>
+      <c r="D9" s="62" t="n">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="62" t="n">
+        <v>4569</v>
+      </c>
+      <c r="C10" s="62" t="n">
+        <v>4044</v>
+      </c>
+      <c r="D10" s="62" t="n">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="62" t="n">
+        <v>6828</v>
+      </c>
+      <c r="C11" s="62" t="n">
+        <v>5373</v>
+      </c>
+      <c r="D11" s="62" t="n">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="62" t="n">
+        <v>8482</v>
+      </c>
+      <c r="C12" s="62" t="n">
+        <v>7066</v>
+      </c>
+      <c r="D12" s="62" t="n">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="62" t="n">
+        <v>6771</v>
+      </c>
+      <c r="C13" s="62" t="n">
+        <v>5704</v>
+      </c>
+      <c r="D13" s="62" t="n">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="62" t="n">
+        <v>3157</v>
+      </c>
+      <c r="C14" s="62" t="n">
+        <v>2471</v>
+      </c>
+      <c r="D14" s="62" t="n">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="62" t="n">
+        <v>22366</v>
+      </c>
+      <c r="C15" s="62" t="n">
+        <v>17346</v>
+      </c>
+      <c r="D15" s="62" t="n">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="62" t="n">
+        <v>96517</v>
+      </c>
+      <c r="C16" s="62" t="n">
+        <v>78442</v>
+      </c>
+      <c r="D16" s="62" t="n">
+        <v>18075</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="64" t="n">
+        <v>17638</v>
+      </c>
+      <c r="C5" s="64" t="n">
+        <v>13541</v>
+      </c>
+      <c r="D5" s="64" t="n">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="64" t="n">
+        <v>12267</v>
+      </c>
+      <c r="C6" s="64" t="n">
+        <v>10117</v>
+      </c>
+      <c r="D6" s="64" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="64" t="n">
+        <v>6825</v>
+      </c>
+      <c r="C7" s="64" t="n">
+        <v>6169</v>
+      </c>
+      <c r="D7" s="64" t="n">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="64" t="n">
+        <v>4357</v>
+      </c>
+      <c r="C8" s="64" t="n">
+        <v>3805</v>
+      </c>
+      <c r="D8" s="64" t="n">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="64" t="n">
+        <v>1871</v>
+      </c>
+      <c r="C9" s="64" t="n">
+        <v>1594</v>
+      </c>
+      <c r="D9" s="64" t="n">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="64" t="n">
+        <v>4703</v>
+      </c>
+      <c r="C10" s="64" t="n">
+        <v>4213</v>
+      </c>
+      <c r="D10" s="64" t="n">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="64" t="n">
+        <v>6574</v>
+      </c>
+      <c r="C11" s="64" t="n">
+        <v>5173</v>
+      </c>
+      <c r="D11" s="64" t="n">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="64" t="n">
+        <v>8030</v>
+      </c>
+      <c r="C12" s="64" t="n">
+        <v>6667</v>
+      </c>
+      <c r="D12" s="64" t="n">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="64" t="n">
+        <v>6767</v>
+      </c>
+      <c r="C13" s="64" t="n">
+        <v>5710</v>
+      </c>
+      <c r="D13" s="64" t="n">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="64" t="n">
+        <v>3197</v>
+      </c>
+      <c r="C14" s="64" t="n">
+        <v>2528</v>
+      </c>
+      <c r="D14" s="64" t="n">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="64" t="n">
+        <v>22869</v>
+      </c>
+      <c r="C15" s="64" t="n">
+        <v>17892</v>
+      </c>
+      <c r="D15" s="64" t="n">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="64" t="n">
+        <v>95098</v>
+      </c>
+      <c r="C16" s="64" t="n">
+        <v>77409</v>
+      </c>
+      <c r="D16" s="64" t="n">
+        <v>17689</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -8870,265 +21178,8555 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="12" t="n">
         <v>24973</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>17073</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>7900</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="12" t="n">
         <v>17867</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>12994</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>4873</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="12" t="n">
         <v>8990</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>7221</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>1769</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="12" t="n">
         <v>4659</v>
       </c>
       <c r="C8" s="12" t="n">
         <v>3658</v>
       </c>
       <c r="D8" s="12" t="n">
         <v>1001</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12" t="n">
         <v>2454</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>1827</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>627</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="12" t="n">
         <v>6543</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>4517</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>2026</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="12" t="n">
         <v>11449</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>8200</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>3249</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="12" t="n">
         <v>10338</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>7576</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>2762</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="n">
         <v>9283</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>6791</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>2492</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12" t="n">
         <v>4005</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>2508</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>1497</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="n">
         <v>31995</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>20058</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>11937</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="12" t="n">
         <v>132556</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>92423</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>40133</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="66" t="n">
+        <v>17415</v>
+      </c>
+      <c r="C5" s="66" t="n">
+        <v>13299</v>
+      </c>
+      <c r="D5" s="66" t="n">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="66" t="n">
+        <v>12148</v>
+      </c>
+      <c r="C6" s="66" t="n">
+        <v>10046</v>
+      </c>
+      <c r="D6" s="66" t="n">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="66" t="n">
+        <v>6583</v>
+      </c>
+      <c r="C7" s="66" t="n">
+        <v>5971</v>
+      </c>
+      <c r="D7" s="66" t="n">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="66" t="n">
+        <v>4252</v>
+      </c>
+      <c r="C8" s="66" t="n">
+        <v>3738</v>
+      </c>
+      <c r="D8" s="66" t="n">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="66" t="n">
+        <v>1841</v>
+      </c>
+      <c r="C9" s="66" t="n">
+        <v>1559</v>
+      </c>
+      <c r="D9" s="66" t="n">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="66" t="n">
+        <v>4579</v>
+      </c>
+      <c r="C10" s="66" t="n">
+        <v>4103</v>
+      </c>
+      <c r="D10" s="66" t="n">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="66" t="n">
+        <v>6324</v>
+      </c>
+      <c r="C11" s="66" t="n">
+        <v>4964</v>
+      </c>
+      <c r="D11" s="66" t="n">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="66" t="n">
+        <v>7932</v>
+      </c>
+      <c r="C12" s="66" t="n">
+        <v>6601</v>
+      </c>
+      <c r="D12" s="66" t="n">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="66" t="n">
+        <v>6697</v>
+      </c>
+      <c r="C13" s="66" t="n">
+        <v>5659</v>
+      </c>
+      <c r="D13" s="66" t="n">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="66" t="n">
+        <v>3107</v>
+      </c>
+      <c r="C14" s="66" t="n">
+        <v>2480</v>
+      </c>
+      <c r="D14" s="66" t="n">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="66" t="n">
+        <v>22859</v>
+      </c>
+      <c r="C15" s="66" t="n">
+        <v>17835</v>
+      </c>
+      <c r="D15" s="66" t="n">
+        <v>5024</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="66" t="n">
+        <v>93737</v>
+      </c>
+      <c r="C16" s="66" t="n">
+        <v>76255</v>
+      </c>
+      <c r="D16" s="66" t="n">
+        <v>17482</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="65"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="65"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="65"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="68" t="n">
+        <v>17053</v>
+      </c>
+      <c r="C5" s="68" t="n">
+        <v>13005</v>
+      </c>
+      <c r="D5" s="68" t="n">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="68" t="n">
+        <v>12054</v>
+      </c>
+      <c r="C6" s="68" t="n">
+        <v>9952</v>
+      </c>
+      <c r="D6" s="68" t="n">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="68" t="n">
+        <v>6382</v>
+      </c>
+      <c r="C7" s="68" t="n">
+        <v>5764</v>
+      </c>
+      <c r="D7" s="68" t="n">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="68" t="n">
+        <v>4239</v>
+      </c>
+      <c r="C8" s="68" t="n">
+        <v>3718</v>
+      </c>
+      <c r="D8" s="68" t="n">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="68" t="n">
+        <v>1788</v>
+      </c>
+      <c r="C9" s="68" t="n">
+        <v>1535</v>
+      </c>
+      <c r="D9" s="68" t="n">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="68" t="n">
+        <v>4493</v>
+      </c>
+      <c r="C10" s="68" t="n">
+        <v>4033</v>
+      </c>
+      <c r="D10" s="68" t="n">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="68" t="n">
+        <v>6073</v>
+      </c>
+      <c r="C11" s="68" t="n">
+        <v>4774</v>
+      </c>
+      <c r="D11" s="68" t="n">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="68" t="n">
+        <v>7900</v>
+      </c>
+      <c r="C12" s="68" t="n">
+        <v>6532</v>
+      </c>
+      <c r="D12" s="68" t="n">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="68" t="n">
+        <v>6598</v>
+      </c>
+      <c r="C13" s="68" t="n">
+        <v>5602</v>
+      </c>
+      <c r="D13" s="68" t="n">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="68" t="n">
+        <v>3034</v>
+      </c>
+      <c r="C14" s="68" t="n">
+        <v>2433</v>
+      </c>
+      <c r="D14" s="68" t="n">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="68" t="n">
+        <v>22778</v>
+      </c>
+      <c r="C15" s="68" t="n">
+        <v>17746</v>
+      </c>
+      <c r="D15" s="68" t="n">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="68" t="n">
+        <v>92392</v>
+      </c>
+      <c r="C16" s="68" t="n">
+        <v>75094</v>
+      </c>
+      <c r="D16" s="68" t="n">
+        <v>17298</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="70" t="n">
+        <v>16619</v>
+      </c>
+      <c r="C5" s="70" t="n">
+        <v>12672</v>
+      </c>
+      <c r="D5" s="70" t="n">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="70" t="n">
+        <v>11864</v>
+      </c>
+      <c r="C6" s="70" t="n">
+        <v>9807</v>
+      </c>
+      <c r="D6" s="70" t="n">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="70" t="n">
+        <v>6273</v>
+      </c>
+      <c r="C7" s="70" t="n">
+        <v>5659</v>
+      </c>
+      <c r="D7" s="70" t="n">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="70" t="n">
+        <v>4169</v>
+      </c>
+      <c r="C8" s="70" t="n">
+        <v>3681</v>
+      </c>
+      <c r="D8" s="70" t="n">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="70" t="n">
+        <v>1771</v>
+      </c>
+      <c r="C9" s="70" t="n">
+        <v>1516</v>
+      </c>
+      <c r="D9" s="70" t="n">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="70" t="n">
+        <v>4383</v>
+      </c>
+      <c r="C10" s="70" t="n">
+        <v>3951</v>
+      </c>
+      <c r="D10" s="70" t="n">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="70" t="n">
+        <v>5743</v>
+      </c>
+      <c r="C11" s="70" t="n">
+        <v>4548</v>
+      </c>
+      <c r="D11" s="70" t="n">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="70" t="n">
+        <v>7681</v>
+      </c>
+      <c r="C12" s="70" t="n">
+        <v>6378</v>
+      </c>
+      <c r="D12" s="70" t="n">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="70" t="n">
+        <v>6562</v>
+      </c>
+      <c r="C13" s="70" t="n">
+        <v>5604</v>
+      </c>
+      <c r="D13" s="70" t="n">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="70" t="n">
+        <v>2996</v>
+      </c>
+      <c r="C14" s="70" t="n">
+        <v>2414</v>
+      </c>
+      <c r="D14" s="70" t="n">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="70" t="n">
+        <v>22351</v>
+      </c>
+      <c r="C15" s="70" t="n">
+        <v>17476</v>
+      </c>
+      <c r="D15" s="70" t="n">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="70" t="n">
+        <v>90412</v>
+      </c>
+      <c r="C16" s="70" t="n">
+        <v>73706</v>
+      </c>
+      <c r="D16" s="70" t="n">
+        <v>16706</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="72" t="n">
+        <v>16427</v>
+      </c>
+      <c r="C5" s="72" t="n">
+        <v>12590</v>
+      </c>
+      <c r="D5" s="72" t="n">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="72" t="n">
+        <v>11683</v>
+      </c>
+      <c r="C6" s="72" t="n">
+        <v>9761</v>
+      </c>
+      <c r="D6" s="72" t="n">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="72" t="n">
+        <v>6182</v>
+      </c>
+      <c r="C7" s="72" t="n">
+        <v>5632</v>
+      </c>
+      <c r="D7" s="72" t="n">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="72" t="n">
+        <v>4061</v>
+      </c>
+      <c r="C8" s="72" t="n">
+        <v>3639</v>
+      </c>
+      <c r="D8" s="72" t="n">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="72" t="n">
+        <v>1750</v>
+      </c>
+      <c r="C9" s="72" t="n">
+        <v>1506</v>
+      </c>
+      <c r="D9" s="72" t="n">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="72" t="n">
+        <v>4293</v>
+      </c>
+      <c r="C10" s="72" t="n">
+        <v>3881</v>
+      </c>
+      <c r="D10" s="72" t="n">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="72" t="n">
+        <v>5599</v>
+      </c>
+      <c r="C11" s="72" t="n">
+        <v>4573</v>
+      </c>
+      <c r="D11" s="72" t="n">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="72" t="n">
+        <v>7327</v>
+      </c>
+      <c r="C12" s="72" t="n">
+        <v>6133</v>
+      </c>
+      <c r="D12" s="72" t="n">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="72" t="n">
+        <v>6453</v>
+      </c>
+      <c r="C13" s="72" t="n">
+        <v>5572</v>
+      </c>
+      <c r="D13" s="72" t="n">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="72" t="n">
+        <v>2877</v>
+      </c>
+      <c r="C14" s="72" t="n">
+        <v>2371</v>
+      </c>
+      <c r="D14" s="72" t="n">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="72" t="n">
+        <v>21931</v>
+      </c>
+      <c r="C15" s="72" t="n">
+        <v>17316</v>
+      </c>
+      <c r="D15" s="72" t="n">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="72" t="n">
+        <v>88583</v>
+      </c>
+      <c r="C16" s="72" t="n">
+        <v>72974</v>
+      </c>
+      <c r="D16" s="72" t="n">
+        <v>15609</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="71"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="71"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="71"/>
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="74" t="n">
+        <v>16191</v>
+      </c>
+      <c r="C5" s="74" t="n">
+        <v>12555</v>
+      </c>
+      <c r="D5" s="74" t="n">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="74" t="n">
+        <v>11394</v>
+      </c>
+      <c r="C6" s="74" t="n">
+        <v>9595</v>
+      </c>
+      <c r="D6" s="74" t="n">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="74" t="n">
+        <v>6022</v>
+      </c>
+      <c r="C7" s="74" t="n">
+        <v>5530</v>
+      </c>
+      <c r="D7" s="74" t="n">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="74" t="n">
+        <v>4005</v>
+      </c>
+      <c r="C8" s="74" t="n">
+        <v>3614</v>
+      </c>
+      <c r="D8" s="74" t="n">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="74" t="n">
+        <v>1676</v>
+      </c>
+      <c r="C9" s="74" t="n">
+        <v>1486</v>
+      </c>
+      <c r="D9" s="74" t="n">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="74" t="n">
+        <v>4243</v>
+      </c>
+      <c r="C10" s="74" t="n">
+        <v>3838</v>
+      </c>
+      <c r="D10" s="74" t="n">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="74" t="n">
+        <v>5529</v>
+      </c>
+      <c r="C11" s="74" t="n">
+        <v>4580</v>
+      </c>
+      <c r="D11" s="74" t="n">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="74" t="n">
+        <v>7218</v>
+      </c>
+      <c r="C12" s="74" t="n">
+        <v>6083</v>
+      </c>
+      <c r="D12" s="74" t="n">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="74" t="n">
+        <v>6304</v>
+      </c>
+      <c r="C13" s="74" t="n">
+        <v>5466</v>
+      </c>
+      <c r="D13" s="74" t="n">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="74" t="n">
+        <v>2815</v>
+      </c>
+      <c r="C14" s="74" t="n">
+        <v>2349</v>
+      </c>
+      <c r="D14" s="74" t="n">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="74" t="n">
+        <v>21668</v>
+      </c>
+      <c r="C15" s="74" t="n">
+        <v>17262</v>
+      </c>
+      <c r="D15" s="74" t="n">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="74" t="n">
+        <v>87065</v>
+      </c>
+      <c r="C16" s="74" t="n">
+        <v>72358</v>
+      </c>
+      <c r="D16" s="74" t="n">
+        <v>14707</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="76" t="n">
+        <v>16038</v>
+      </c>
+      <c r="C5" s="76" t="n">
+        <v>12554</v>
+      </c>
+      <c r="D5" s="76" t="n">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="76" t="n">
+        <v>11091</v>
+      </c>
+      <c r="C6" s="76" t="n">
+        <v>9409</v>
+      </c>
+      <c r="D6" s="76" t="n">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="76" t="n">
+        <v>5879</v>
+      </c>
+      <c r="C7" s="76" t="n">
+        <v>5419</v>
+      </c>
+      <c r="D7" s="76" t="n">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="76" t="n">
+        <v>3917</v>
+      </c>
+      <c r="C8" s="76" t="n">
+        <v>3599</v>
+      </c>
+      <c r="D8" s="76" t="n">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="76" t="n">
+        <v>1608</v>
+      </c>
+      <c r="C9" s="76" t="n">
+        <v>1442</v>
+      </c>
+      <c r="D9" s="76" t="n">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="76" t="n">
+        <v>4088</v>
+      </c>
+      <c r="C10" s="76" t="n">
+        <v>3734</v>
+      </c>
+      <c r="D10" s="76" t="n">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="76" t="n">
+        <v>5505</v>
+      </c>
+      <c r="C11" s="76" t="n">
+        <v>4617</v>
+      </c>
+      <c r="D11" s="76" t="n">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="76" t="n">
+        <v>7268</v>
+      </c>
+      <c r="C12" s="76" t="n">
+        <v>6124</v>
+      </c>
+      <c r="D12" s="76" t="n">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="76" t="n">
+        <v>6140</v>
+      </c>
+      <c r="C13" s="76" t="n">
+        <v>5369</v>
+      </c>
+      <c r="D13" s="76" t="n">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="76" t="n">
+        <v>2725</v>
+      </c>
+      <c r="C14" s="76" t="n">
+        <v>2265</v>
+      </c>
+      <c r="D14" s="76" t="n">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="76" t="n">
+        <v>21623</v>
+      </c>
+      <c r="C15" s="76" t="n">
+        <v>17389</v>
+      </c>
+      <c r="D15" s="76" t="n">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="76" t="n">
+        <v>85882</v>
+      </c>
+      <c r="C16" s="76" t="n">
+        <v>71921</v>
+      </c>
+      <c r="D16" s="76" t="n">
+        <v>13961</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="75"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="75"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="78" t="n">
+        <v>15960</v>
+      </c>
+      <c r="C5" s="78" t="n">
+        <v>12681</v>
+      </c>
+      <c r="D5" s="78" t="n">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="78" t="n">
+        <v>10846</v>
+      </c>
+      <c r="C6" s="78" t="n">
+        <v>9349</v>
+      </c>
+      <c r="D6" s="78" t="n">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="78" t="n">
+        <v>5558</v>
+      </c>
+      <c r="C7" s="78" t="n">
+        <v>5127</v>
+      </c>
+      <c r="D7" s="78" t="n">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="78" t="n">
+        <v>4003</v>
+      </c>
+      <c r="C8" s="78" t="n">
+        <v>3701</v>
+      </c>
+      <c r="D8" s="78" t="n">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="78" t="n">
+        <v>1529</v>
+      </c>
+      <c r="C9" s="78" t="n">
+        <v>1372</v>
+      </c>
+      <c r="D9" s="78" t="n">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="78" t="n">
+        <v>4000</v>
+      </c>
+      <c r="C10" s="78" t="n">
+        <v>3663</v>
+      </c>
+      <c r="D10" s="78" t="n">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="78" t="n">
+        <v>5476</v>
+      </c>
+      <c r="C11" s="78" t="n">
+        <v>4678</v>
+      </c>
+      <c r="D11" s="78" t="n">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="78" t="n">
+        <v>7256</v>
+      </c>
+      <c r="C12" s="78" t="n">
+        <v>6128</v>
+      </c>
+      <c r="D12" s="78" t="n">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="78" t="n">
+        <v>6155</v>
+      </c>
+      <c r="C13" s="78" t="n">
+        <v>5407</v>
+      </c>
+      <c r="D13" s="78" t="n">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="78" t="n">
+        <v>2628</v>
+      </c>
+      <c r="C14" s="78" t="n">
+        <v>2188</v>
+      </c>
+      <c r="D14" s="78" t="n">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="78" t="n">
+        <v>21497</v>
+      </c>
+      <c r="C15" s="78" t="n">
+        <v>17399</v>
+      </c>
+      <c r="D15" s="78" t="n">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="78" t="n">
+        <v>84908</v>
+      </c>
+      <c r="C16" s="78" t="n">
+        <v>71693</v>
+      </c>
+      <c r="D16" s="78" t="n">
+        <v>13215</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="77"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="77"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="80" t="n">
+        <v>15878</v>
+      </c>
+      <c r="C5" s="80" t="n">
+        <v>12751</v>
+      </c>
+      <c r="D5" s="80" t="n">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="80" t="n">
+        <v>10650</v>
+      </c>
+      <c r="C6" s="80" t="n">
+        <v>9207</v>
+      </c>
+      <c r="D6" s="80" t="n">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="80" t="n">
+        <v>5505</v>
+      </c>
+      <c r="C7" s="80" t="n">
+        <v>5097</v>
+      </c>
+      <c r="D7" s="80" t="n">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="80" t="n">
+        <v>3957</v>
+      </c>
+      <c r="C8" s="80" t="n">
+        <v>3678</v>
+      </c>
+      <c r="D8" s="80" t="n">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="80" t="n">
+        <v>1485</v>
+      </c>
+      <c r="C9" s="80" t="n">
+        <v>1348</v>
+      </c>
+      <c r="D9" s="80" t="n">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="80" t="n">
+        <v>3887</v>
+      </c>
+      <c r="C10" s="80" t="n">
+        <v>3598</v>
+      </c>
+      <c r="D10" s="80" t="n">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="80" t="n">
+        <v>5399</v>
+      </c>
+      <c r="C11" s="80" t="n">
+        <v>4648</v>
+      </c>
+      <c r="D11" s="80" t="n">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="80" t="n">
+        <v>7171</v>
+      </c>
+      <c r="C12" s="80" t="n">
+        <v>6095</v>
+      </c>
+      <c r="D12" s="80" t="n">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="80" t="n">
+        <v>5982</v>
+      </c>
+      <c r="C13" s="80" t="n">
+        <v>5307</v>
+      </c>
+      <c r="D13" s="80" t="n">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="80" t="n">
+        <v>2628</v>
+      </c>
+      <c r="C14" s="80" t="n">
+        <v>2195</v>
+      </c>
+      <c r="D14" s="80" t="n">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="80" t="n">
+        <v>21467</v>
+      </c>
+      <c r="C15" s="80" t="n">
+        <v>17524</v>
+      </c>
+      <c r="D15" s="80" t="n">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="80" t="n">
+        <v>84009</v>
+      </c>
+      <c r="C16" s="80" t="n">
+        <v>71448</v>
+      </c>
+      <c r="D16" s="80" t="n">
+        <v>12561</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="79"/>
+      <c r="C17" s="79"/>
+      <c r="D17" s="79"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="79"/>
+      <c r="C18" s="79"/>
+      <c r="D18" s="79"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="79"/>
+      <c r="C20" s="79"/>
+      <c r="D20" s="79"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="82" t="n">
+        <v>15891</v>
+      </c>
+      <c r="C5" s="82" t="n">
+        <v>12853</v>
+      </c>
+      <c r="D5" s="82" t="n">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="82" t="n">
+        <v>10355</v>
+      </c>
+      <c r="C6" s="82" t="n">
+        <v>8975</v>
+      </c>
+      <c r="D6" s="82" t="n">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="82" t="n">
+        <v>5424</v>
+      </c>
+      <c r="C7" s="82" t="n">
+        <v>4995</v>
+      </c>
+      <c r="D7" s="82" t="n">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="82" t="n">
+        <v>3948</v>
+      </c>
+      <c r="C8" s="82" t="n">
+        <v>3701</v>
+      </c>
+      <c r="D8" s="82" t="n">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="82" t="n">
+        <v>1443</v>
+      </c>
+      <c r="C9" s="82" t="n">
+        <v>1328</v>
+      </c>
+      <c r="D9" s="82" t="n">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="82" t="n">
+        <v>3818</v>
+      </c>
+      <c r="C10" s="82" t="n">
+        <v>3545</v>
+      </c>
+      <c r="D10" s="82" t="n">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="82" t="n">
+        <v>5329</v>
+      </c>
+      <c r="C11" s="82" t="n">
+        <v>4603</v>
+      </c>
+      <c r="D11" s="82" t="n">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="82" t="n">
+        <v>7160</v>
+      </c>
+      <c r="C12" s="82" t="n">
+        <v>6098</v>
+      </c>
+      <c r="D12" s="82" t="n">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="82" t="n">
+        <v>5899</v>
+      </c>
+      <c r="C13" s="82" t="n">
+        <v>5245</v>
+      </c>
+      <c r="D13" s="82" t="n">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="82" t="n">
+        <v>2576</v>
+      </c>
+      <c r="C14" s="82" t="n">
+        <v>2185</v>
+      </c>
+      <c r="D14" s="82" t="n">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="82" t="n">
+        <v>21576</v>
+      </c>
+      <c r="C15" s="82" t="n">
+        <v>17702</v>
+      </c>
+      <c r="D15" s="82" t="n">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="82" t="n">
+        <v>83419</v>
+      </c>
+      <c r="C16" s="82" t="n">
+        <v>71230</v>
+      </c>
+      <c r="D16" s="82" t="n">
+        <v>12189</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="81"/>
+      <c r="C18" s="81"/>
+      <c r="D18" s="81"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="81"/>
+      <c r="C20" s="81"/>
+      <c r="D20" s="81"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="84" t="n">
+        <v>15775</v>
+      </c>
+      <c r="C5" s="84" t="n">
+        <v>12837</v>
+      </c>
+      <c r="D5" s="84" t="n">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="84" t="n">
+        <v>10248</v>
+      </c>
+      <c r="C6" s="84" t="n">
+        <v>8890</v>
+      </c>
+      <c r="D6" s="84" t="n">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="84" t="n">
+        <v>5416</v>
+      </c>
+      <c r="C7" s="84" t="n">
+        <v>4956</v>
+      </c>
+      <c r="D7" s="84" t="n">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="84" t="n">
+        <v>3823</v>
+      </c>
+      <c r="C8" s="84" t="n">
+        <v>3598</v>
+      </c>
+      <c r="D8" s="84" t="n">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="84" t="n">
+        <v>1429</v>
+      </c>
+      <c r="C9" s="84" t="n">
+        <v>1331</v>
+      </c>
+      <c r="D9" s="84" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="84" t="n">
+        <v>3763</v>
+      </c>
+      <c r="C10" s="84" t="n">
+        <v>3501</v>
+      </c>
+      <c r="D10" s="84" t="n">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="84" t="n">
+        <v>5205</v>
+      </c>
+      <c r="C11" s="84" t="n">
+        <v>4554</v>
+      </c>
+      <c r="D11" s="84" t="n">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="84" t="n">
+        <v>7184</v>
+      </c>
+      <c r="C12" s="84" t="n">
+        <v>6134</v>
+      </c>
+      <c r="D12" s="84" t="n">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="84" t="n">
+        <v>5832</v>
+      </c>
+      <c r="C13" s="84" t="n">
+        <v>5182</v>
+      </c>
+      <c r="D13" s="84" t="n">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="84" t="n">
+        <v>2554</v>
+      </c>
+      <c r="C14" s="84" t="n">
+        <v>2162</v>
+      </c>
+      <c r="D14" s="84" t="n">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="84" t="n">
+        <v>21561</v>
+      </c>
+      <c r="C15" s="84" t="n">
+        <v>17787</v>
+      </c>
+      <c r="D15" s="84" t="n">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="84" t="n">
+        <v>82790</v>
+      </c>
+      <c r="C16" s="84" t="n">
+        <v>70932</v>
+      </c>
+      <c r="D16" s="84" t="n">
+        <v>11858</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="83"/>
+      <c r="C17" s="83"/>
+      <c r="D17" s="83"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="83"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="83"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="83"/>
+      <c r="C19" s="83"/>
+      <c r="D19" s="83"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="83"/>
+      <c r="C20" s="83"/>
+      <c r="D20" s="83"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -9699,265 +30297,5239 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="14" t="n">
         <v>24996</v>
       </c>
       <c r="C5" s="14" t="n">
         <v>17146</v>
       </c>
       <c r="D5" s="14" t="n">
         <v>7850</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="14" t="n">
         <v>17643</v>
       </c>
       <c r="C6" s="14" t="n">
         <v>12883</v>
       </c>
       <c r="D6" s="14" t="n">
         <v>4760</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="14" t="n">
         <v>8948</v>
       </c>
       <c r="C7" s="14" t="n">
         <v>7251</v>
       </c>
       <c r="D7" s="14" t="n">
         <v>1697</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="14" t="n">
         <v>4615</v>
       </c>
       <c r="C8" s="14" t="n">
         <v>3629</v>
       </c>
       <c r="D8" s="14" t="n">
         <v>986</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="14" t="n">
         <v>2340</v>
       </c>
       <c r="C9" s="14" t="n">
         <v>1733</v>
       </c>
       <c r="D9" s="14" t="n">
         <v>607</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="14" t="n">
         <v>6415</v>
       </c>
       <c r="C10" s="14" t="n">
         <v>4484</v>
       </c>
       <c r="D10" s="14" t="n">
         <v>1931</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="14" t="n">
         <v>11253</v>
       </c>
       <c r="C11" s="14" t="n">
         <v>8117</v>
       </c>
       <c r="D11" s="14" t="n">
         <v>3136</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="14" t="n">
         <v>10308</v>
       </c>
       <c r="C12" s="14" t="n">
         <v>7546</v>
       </c>
       <c r="D12" s="14" t="n">
         <v>2762</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="14" t="n">
         <v>9243</v>
       </c>
       <c r="C13" s="14" t="n">
         <v>6783</v>
       </c>
       <c r="D13" s="14" t="n">
         <v>2460</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="14" t="n">
         <v>3934</v>
       </c>
       <c r="C14" s="14" t="n">
         <v>2438</v>
       </c>
       <c r="D14" s="14" t="n">
         <v>1496</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="14" t="n">
         <v>31469</v>
       </c>
       <c r="C15" s="14" t="n">
         <v>20120</v>
       </c>
       <c r="D15" s="14" t="n">
         <v>11349</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="14" t="n">
         <v>131164</v>
       </c>
       <c r="C16" s="14" t="n">
         <v>92130</v>
       </c>
       <c r="D16" s="14" t="n">
         <v>39034</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="86" t="n">
+        <v>15481</v>
+      </c>
+      <c r="C5" s="86" t="n">
+        <v>12680</v>
+      </c>
+      <c r="D5" s="86" t="n">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="86" t="n">
+        <v>10075</v>
+      </c>
+      <c r="C6" s="86" t="n">
+        <v>8767</v>
+      </c>
+      <c r="D6" s="86" t="n">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="86" t="n">
+        <v>5249</v>
+      </c>
+      <c r="C7" s="86" t="n">
+        <v>4798</v>
+      </c>
+      <c r="D7" s="86" t="n">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="86" t="n">
+        <v>3675</v>
+      </c>
+      <c r="C8" s="86" t="n">
+        <v>3473</v>
+      </c>
+      <c r="D8" s="86" t="n">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="86" t="n">
+        <v>1402</v>
+      </c>
+      <c r="C9" s="86" t="n">
+        <v>1315</v>
+      </c>
+      <c r="D9" s="86" t="n">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="86" t="n">
+        <v>3721</v>
+      </c>
+      <c r="C10" s="86" t="n">
+        <v>3471</v>
+      </c>
+      <c r="D10" s="86" t="n">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="86" t="n">
+        <v>5153</v>
+      </c>
+      <c r="C11" s="86" t="n">
+        <v>4558</v>
+      </c>
+      <c r="D11" s="86" t="n">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="86" t="n">
+        <v>6992</v>
+      </c>
+      <c r="C12" s="86" t="n">
+        <v>6004</v>
+      </c>
+      <c r="D12" s="86" t="n">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="86" t="n">
+        <v>5775</v>
+      </c>
+      <c r="C13" s="86" t="n">
+        <v>5135</v>
+      </c>
+      <c r="D13" s="86" t="n">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="86" t="n">
+        <v>2542</v>
+      </c>
+      <c r="C14" s="86" t="n">
+        <v>2165</v>
+      </c>
+      <c r="D14" s="86" t="n">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="86" t="n">
+        <v>21569</v>
+      </c>
+      <c r="C15" s="86" t="n">
+        <v>17808</v>
+      </c>
+      <c r="D15" s="86" t="n">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="86" t="n">
+        <v>81634</v>
+      </c>
+      <c r="C16" s="86" t="n">
+        <v>70174</v>
+      </c>
+      <c r="D16" s="86" t="n">
+        <v>11460</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="85"/>
+      <c r="C17" s="85"/>
+      <c r="D17" s="85"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="85"/>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="88" t="n">
+        <v>15335</v>
+      </c>
+      <c r="C5" s="88" t="n">
+        <v>12545</v>
+      </c>
+      <c r="D5" s="88" t="n">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="88" t="n">
+        <v>9835</v>
+      </c>
+      <c r="C6" s="88" t="n">
+        <v>8546</v>
+      </c>
+      <c r="D6" s="88" t="n">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="88" t="n">
+        <v>5082</v>
+      </c>
+      <c r="C7" s="88" t="n">
+        <v>4641</v>
+      </c>
+      <c r="D7" s="88" t="n">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="88" t="n">
+        <v>3611</v>
+      </c>
+      <c r="C8" s="88" t="n">
+        <v>3415</v>
+      </c>
+      <c r="D8" s="88" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="88" t="n">
+        <v>1375</v>
+      </c>
+      <c r="C9" s="88" t="n">
+        <v>1287</v>
+      </c>
+      <c r="D9" s="88" t="n">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="88" t="n">
+        <v>3637</v>
+      </c>
+      <c r="C10" s="88" t="n">
+        <v>3396</v>
+      </c>
+      <c r="D10" s="88" t="n">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="88" t="n">
+        <v>5053</v>
+      </c>
+      <c r="C11" s="88" t="n">
+        <v>4475</v>
+      </c>
+      <c r="D11" s="88" t="n">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="88" t="n">
+        <v>6799</v>
+      </c>
+      <c r="C12" s="88" t="n">
+        <v>5857</v>
+      </c>
+      <c r="D12" s="88" t="n">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="88" t="n">
+        <v>5764</v>
+      </c>
+      <c r="C13" s="88" t="n">
+        <v>5113</v>
+      </c>
+      <c r="D13" s="88" t="n">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="88" t="n">
+        <v>2476</v>
+      </c>
+      <c r="C14" s="88" t="n">
+        <v>2123</v>
+      </c>
+      <c r="D14" s="88" t="n">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="88" t="n">
+        <v>21306</v>
+      </c>
+      <c r="C15" s="88" t="n">
+        <v>17685</v>
+      </c>
+      <c r="D15" s="88" t="n">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="88" t="n">
+        <v>80273</v>
+      </c>
+      <c r="C16" s="88" t="n">
+        <v>69083</v>
+      </c>
+      <c r="D16" s="88" t="n">
+        <v>11190</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="87"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="87"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="87"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="90" t="n">
+        <v>15229</v>
+      </c>
+      <c r="C5" s="90" t="n">
+        <v>12493</v>
+      </c>
+      <c r="D5" s="90" t="n">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="90" t="n">
+        <v>9575</v>
+      </c>
+      <c r="C6" s="90" t="n">
+        <v>8323</v>
+      </c>
+      <c r="D6" s="90" t="n">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="90" t="n">
+        <v>4817</v>
+      </c>
+      <c r="C7" s="90" t="n">
+        <v>4408</v>
+      </c>
+      <c r="D7" s="90" t="n">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="90" t="n">
+        <v>3544</v>
+      </c>
+      <c r="C8" s="90" t="n">
+        <v>3342</v>
+      </c>
+      <c r="D8" s="90" t="n">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="90" t="n">
+        <v>1348</v>
+      </c>
+      <c r="C9" s="90" t="n">
+        <v>1265</v>
+      </c>
+      <c r="D9" s="90" t="n">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="90" t="n">
+        <v>3647</v>
+      </c>
+      <c r="C10" s="90" t="n">
+        <v>3380</v>
+      </c>
+      <c r="D10" s="90" t="n">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="90" t="n">
+        <v>4895</v>
+      </c>
+      <c r="C11" s="90" t="n">
+        <v>4347</v>
+      </c>
+      <c r="D11" s="90" t="n">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="90" t="n">
+        <v>6578</v>
+      </c>
+      <c r="C12" s="90" t="n">
+        <v>5691</v>
+      </c>
+      <c r="D12" s="90" t="n">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="90" t="n">
+        <v>5653</v>
+      </c>
+      <c r="C13" s="90" t="n">
+        <v>5023</v>
+      </c>
+      <c r="D13" s="90" t="n">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="90" t="n">
+        <v>2396</v>
+      </c>
+      <c r="C14" s="90" t="n">
+        <v>2056</v>
+      </c>
+      <c r="D14" s="90" t="n">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="90" t="n">
+        <v>21296</v>
+      </c>
+      <c r="C15" s="90" t="n">
+        <v>17679</v>
+      </c>
+      <c r="D15" s="90" t="n">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="90" t="n">
+        <v>78978</v>
+      </c>
+      <c r="C16" s="90" t="n">
+        <v>68007</v>
+      </c>
+      <c r="D16" s="90" t="n">
+        <v>10971</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="89"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="89"/>
+      <c r="C18" s="89"/>
+      <c r="D18" s="89"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="89"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="89"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="92" t="n">
+        <v>15081</v>
+      </c>
+      <c r="C5" s="92" t="n">
+        <v>12426</v>
+      </c>
+      <c r="D5" s="92" t="n">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="92" t="n">
+        <v>9480</v>
+      </c>
+      <c r="C6" s="92" t="n">
+        <v>8209</v>
+      </c>
+      <c r="D6" s="92" t="n">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="92" t="n">
+        <v>4553</v>
+      </c>
+      <c r="C7" s="92" t="n">
+        <v>4147</v>
+      </c>
+      <c r="D7" s="92" t="n">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="92" t="n">
+        <v>3545</v>
+      </c>
+      <c r="C8" s="92" t="n">
+        <v>3332</v>
+      </c>
+      <c r="D8" s="92" t="n">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="92" t="n">
+        <v>1278</v>
+      </c>
+      <c r="C9" s="92" t="n">
+        <v>1191</v>
+      </c>
+      <c r="D9" s="92" t="n">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="92" t="n">
+        <v>3617</v>
+      </c>
+      <c r="C10" s="92" t="n">
+        <v>3326</v>
+      </c>
+      <c r="D10" s="92" t="n">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="92" t="n">
+        <v>4653</v>
+      </c>
+      <c r="C11" s="92" t="n">
+        <v>4134</v>
+      </c>
+      <c r="D11" s="92" t="n">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="92" t="n">
+        <v>6419</v>
+      </c>
+      <c r="C12" s="92" t="n">
+        <v>5605</v>
+      </c>
+      <c r="D12" s="92" t="n">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="92" t="n">
+        <v>5580</v>
+      </c>
+      <c r="C13" s="92" t="n">
+        <v>4989</v>
+      </c>
+      <c r="D13" s="92" t="n">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="92" t="n">
+        <v>2315</v>
+      </c>
+      <c r="C14" s="92" t="n">
+        <v>1999</v>
+      </c>
+      <c r="D14" s="92" t="n">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="92" t="n">
+        <v>21343</v>
+      </c>
+      <c r="C15" s="92" t="n">
+        <v>17763</v>
+      </c>
+      <c r="D15" s="92" t="n">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="92" t="n">
+        <v>77864</v>
+      </c>
+      <c r="C16" s="92" t="n">
+        <v>67121</v>
+      </c>
+      <c r="D16" s="92" t="n">
+        <v>10743</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="91"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="91"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="91"/>
+      <c r="C19" s="91"/>
+      <c r="D19" s="91"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="91"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="94" t="n">
+        <v>15251</v>
+      </c>
+      <c r="C5" s="94" t="n">
+        <v>12618</v>
+      </c>
+      <c r="D5" s="94" t="n">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="94" t="n">
+        <v>9362</v>
+      </c>
+      <c r="C6" s="94" t="n">
+        <v>8040</v>
+      </c>
+      <c r="D6" s="94" t="n">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="94" t="n">
+        <v>4327</v>
+      </c>
+      <c r="C7" s="94" t="n">
+        <v>3915</v>
+      </c>
+      <c r="D7" s="94" t="n">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="94" t="n">
+        <v>3559</v>
+      </c>
+      <c r="C8" s="94" t="n">
+        <v>3335</v>
+      </c>
+      <c r="D8" s="94" t="n">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="94" t="n">
+        <v>1171</v>
+      </c>
+      <c r="C9" s="94" t="n">
+        <v>1098</v>
+      </c>
+      <c r="D9" s="94" t="n">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="94" t="n">
+        <v>3564</v>
+      </c>
+      <c r="C10" s="94" t="n">
+        <v>3273</v>
+      </c>
+      <c r="D10" s="94" t="n">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="94" t="n">
+        <v>4426</v>
+      </c>
+      <c r="C11" s="94" t="n">
+        <v>3946</v>
+      </c>
+      <c r="D11" s="94" t="n">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="94" t="n">
+        <v>6364</v>
+      </c>
+      <c r="C12" s="94" t="n">
+        <v>5523</v>
+      </c>
+      <c r="D12" s="94" t="n">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="94" t="n">
+        <v>5547</v>
+      </c>
+      <c r="C13" s="94" t="n">
+        <v>4983</v>
+      </c>
+      <c r="D13" s="94" t="n">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="94" t="n">
+        <v>2267</v>
+      </c>
+      <c r="C14" s="94" t="n">
+        <v>1988</v>
+      </c>
+      <c r="D14" s="94" t="n">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="94" t="n">
+        <v>21346</v>
+      </c>
+      <c r="C15" s="94" t="n">
+        <v>17827</v>
+      </c>
+      <c r="D15" s="94" t="n">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="94" t="n">
+        <v>77184</v>
+      </c>
+      <c r="C16" s="94" t="n">
+        <v>66546</v>
+      </c>
+      <c r="D16" s="94" t="n">
+        <v>10638</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="93"/>
+      <c r="C17" s="93"/>
+      <c r="D17" s="93"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="93"/>
+      <c r="C18" s="93"/>
+      <c r="D18" s="93"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="93"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="93"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="93"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="96" t="n">
+        <v>15101</v>
+      </c>
+      <c r="C5" s="96" t="n">
+        <v>12608</v>
+      </c>
+      <c r="D5" s="96" t="n">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="96" t="n">
+        <v>9359</v>
+      </c>
+      <c r="C6" s="96" t="n">
+        <v>8057</v>
+      </c>
+      <c r="D6" s="96" t="n">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="96" t="n">
+        <v>4222</v>
+      </c>
+      <c r="C7" s="96" t="n">
+        <v>3846</v>
+      </c>
+      <c r="D7" s="96" t="n">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="96" t="n">
+        <v>3515</v>
+      </c>
+      <c r="C8" s="96" t="n">
+        <v>3301</v>
+      </c>
+      <c r="D8" s="96" t="n">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="96" t="n">
+        <v>1035</v>
+      </c>
+      <c r="C9" s="96" t="n">
+        <v>983</v>
+      </c>
+      <c r="D9" s="96" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="96" t="n">
+        <v>3556</v>
+      </c>
+      <c r="C10" s="96" t="n">
+        <v>3263</v>
+      </c>
+      <c r="D10" s="96" t="n">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="96" t="n">
+        <v>4190</v>
+      </c>
+      <c r="C11" s="96" t="n">
+        <v>3744</v>
+      </c>
+      <c r="D11" s="96" t="n">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="96" t="n">
+        <v>6236</v>
+      </c>
+      <c r="C12" s="96" t="n">
+        <v>5402</v>
+      </c>
+      <c r="D12" s="96" t="n">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="96" t="n">
+        <v>5360</v>
+      </c>
+      <c r="C13" s="96" t="n">
+        <v>4829</v>
+      </c>
+      <c r="D13" s="96" t="n">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="96" t="n">
+        <v>2218</v>
+      </c>
+      <c r="C14" s="96" t="n">
+        <v>1951</v>
+      </c>
+      <c r="D14" s="96" t="n">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="96" t="n">
+        <v>21556</v>
+      </c>
+      <c r="C15" s="96" t="n">
+        <v>17963</v>
+      </c>
+      <c r="D15" s="96" t="n">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="96" t="n">
+        <v>76348</v>
+      </c>
+      <c r="C16" s="96" t="n">
+        <v>65947</v>
+      </c>
+      <c r="D16" s="96" t="n">
+        <v>10401</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="95"/>
+      <c r="C17" s="95"/>
+      <c r="D17" s="95"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="95"/>
+      <c r="C18" s="95"/>
+      <c r="D18" s="95"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="95"/>
+      <c r="C19" s="95"/>
+      <c r="D19" s="95"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="95"/>
+      <c r="C20" s="95"/>
+      <c r="D20" s="95"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -10528,265 +36100,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="16" t="n">
         <v>24754</v>
       </c>
       <c r="C5" s="16" t="n">
         <v>17064</v>
       </c>
       <c r="D5" s="16" t="n">
         <v>7690</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="16" t="n">
         <v>17076</v>
       </c>
       <c r="C6" s="16" t="n">
         <v>12599</v>
       </c>
       <c r="D6" s="16" t="n">
         <v>4477</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16" t="n">
         <v>8879</v>
       </c>
       <c r="C7" s="16" t="n">
         <v>7269</v>
       </c>
       <c r="D7" s="16" t="n">
         <v>1610</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="16" t="n">
         <v>4597</v>
       </c>
       <c r="C8" s="16" t="n">
         <v>3619</v>
       </c>
       <c r="D8" s="16" t="n">
         <v>978</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="16" t="n">
         <v>2338</v>
       </c>
       <c r="C9" s="16" t="n">
         <v>1748</v>
       </c>
       <c r="D9" s="16" t="n">
         <v>590</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="16" t="n">
         <v>6476</v>
       </c>
       <c r="C10" s="16" t="n">
         <v>4555</v>
       </c>
       <c r="D10" s="16" t="n">
         <v>1921</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16" t="n">
         <v>11182</v>
       </c>
       <c r="C11" s="16" t="n">
         <v>8091</v>
       </c>
       <c r="D11" s="16" t="n">
         <v>3091</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="16" t="n">
         <v>10237</v>
       </c>
       <c r="C12" s="16" t="n">
         <v>7566</v>
       </c>
       <c r="D12" s="16" t="n">
         <v>2671</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16" t="n">
         <v>9010</v>
       </c>
       <c r="C13" s="16" t="n">
         <v>6685</v>
       </c>
       <c r="D13" s="16" t="n">
         <v>2325</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16" t="n">
         <v>3893</v>
       </c>
       <c r="C14" s="16" t="n">
         <v>2426</v>
       </c>
       <c r="D14" s="16" t="n">
         <v>1467</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="16" t="n">
         <v>31345</v>
       </c>
       <c r="C15" s="16" t="n">
         <v>20140</v>
       </c>
       <c r="D15" s="16" t="n">
         <v>11205</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="16" t="n">
         <v>129787</v>
       </c>
       <c r="C16" s="16" t="n">
         <v>91762</v>
       </c>
       <c r="D16" s="16" t="n">
         <v>38025</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -11357,265 +36929,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="18" t="n">
         <v>24686</v>
       </c>
       <c r="C5" s="18" t="n">
         <v>17148</v>
       </c>
       <c r="D5" s="18" t="n">
         <v>7538</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="18" t="n">
         <v>17042</v>
       </c>
       <c r="C6" s="18" t="n">
         <v>12595</v>
       </c>
       <c r="D6" s="18" t="n">
         <v>4447</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="18" t="n">
         <v>8768</v>
       </c>
       <c r="C7" s="18" t="n">
         <v>7236</v>
       </c>
       <c r="D7" s="18" t="n">
         <v>1532</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="18" t="n">
         <v>4540</v>
       </c>
       <c r="C8" s="18" t="n">
         <v>3622</v>
       </c>
       <c r="D8" s="18" t="n">
         <v>918</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="18" t="n">
         <v>2240</v>
       </c>
       <c r="C9" s="18" t="n">
         <v>1699</v>
       </c>
       <c r="D9" s="18" t="n">
         <v>541</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="18" t="n">
         <v>6382</v>
       </c>
       <c r="C10" s="18" t="n">
         <v>4545</v>
       </c>
       <c r="D10" s="18" t="n">
         <v>1837</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="n">
         <v>11212</v>
       </c>
       <c r="C11" s="18" t="n">
         <v>8169</v>
       </c>
       <c r="D11" s="18" t="n">
         <v>3043</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="18" t="n">
         <v>10198</v>
       </c>
       <c r="C12" s="18" t="n">
         <v>7590</v>
       </c>
       <c r="D12" s="18" t="n">
         <v>2608</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="18" t="n">
         <v>8972</v>
       </c>
       <c r="C13" s="18" t="n">
         <v>6631</v>
       </c>
       <c r="D13" s="18" t="n">
         <v>2341</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="18" t="n">
         <v>3820</v>
       </c>
       <c r="C14" s="18" t="n">
         <v>2412</v>
       </c>
       <c r="D14" s="18" t="n">
         <v>1408</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="18" t="n">
         <v>30934</v>
       </c>
       <c r="C15" s="18" t="n">
         <v>20089</v>
       </c>
       <c r="D15" s="18" t="n">
         <v>10845</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="18" t="n">
         <v>128794</v>
       </c>
       <c r="C16" s="18" t="n">
         <v>91736</v>
       </c>
       <c r="D16" s="18" t="n">
         <v>37058</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -12186,265 +37758,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="20" t="n">
         <v>24617</v>
       </c>
       <c r="C5" s="20" t="n">
         <v>17160</v>
       </c>
       <c r="D5" s="20" t="n">
         <v>7457</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="20" t="n">
         <v>16893</v>
       </c>
       <c r="C6" s="20" t="n">
         <v>12535</v>
       </c>
       <c r="D6" s="20" t="n">
         <v>4358</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="20" t="n">
         <v>8784</v>
       </c>
       <c r="C7" s="20" t="n">
         <v>7257</v>
       </c>
       <c r="D7" s="20" t="n">
         <v>1527</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="20" t="n">
         <v>4551</v>
       </c>
       <c r="C8" s="20" t="n">
         <v>3643</v>
       </c>
       <c r="D8" s="20" t="n">
         <v>908</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="20" t="n">
         <v>2237</v>
       </c>
       <c r="C9" s="20" t="n">
         <v>1703</v>
       </c>
       <c r="D9" s="20" t="n">
         <v>534</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="20" t="n">
         <v>6244</v>
       </c>
       <c r="C10" s="20" t="n">
         <v>4500</v>
       </c>
       <c r="D10" s="20" t="n">
         <v>1744</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="20" t="n">
         <v>10990</v>
       </c>
       <c r="C11" s="20" t="n">
         <v>8059</v>
       </c>
       <c r="D11" s="20" t="n">
         <v>2931</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="20" t="n">
         <v>10129</v>
       </c>
       <c r="C12" s="20" t="n">
         <v>7587</v>
       </c>
       <c r="D12" s="20" t="n">
         <v>2542</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="20" t="n">
         <v>8868</v>
       </c>
       <c r="C13" s="20" t="n">
         <v>6590</v>
       </c>
       <c r="D13" s="20" t="n">
         <v>2278</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="20" t="n">
         <v>3711</v>
       </c>
       <c r="C14" s="20" t="n">
         <v>2363</v>
       </c>
       <c r="D14" s="20" t="n">
         <v>1348</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="20" t="n">
         <v>30618</v>
       </c>
       <c r="C15" s="20" t="n">
         <v>20078</v>
       </c>
       <c r="D15" s="20" t="n">
         <v>10540</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="20" t="n">
         <v>127642</v>
       </c>
       <c r="C16" s="20" t="n">
         <v>91475</v>
       </c>
       <c r="D16" s="20" t="n">
         <v>36167</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -13015,265 +38587,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="22" t="n">
         <v>24468</v>
       </c>
       <c r="C5" s="22" t="n">
         <v>17116</v>
       </c>
       <c r="D5" s="22" t="n">
         <v>7352</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="22" t="n">
         <v>16723</v>
       </c>
       <c r="C6" s="22" t="n">
         <v>12386</v>
       </c>
       <c r="D6" s="22" t="n">
         <v>4337</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="22" t="n">
         <v>8808</v>
       </c>
       <c r="C7" s="22" t="n">
         <v>7254</v>
       </c>
       <c r="D7" s="22" t="n">
         <v>1554</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="22" t="n">
         <v>4539</v>
       </c>
       <c r="C8" s="22" t="n">
         <v>3646</v>
       </c>
       <c r="D8" s="22" t="n">
         <v>893</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="22" t="n">
         <v>2257</v>
       </c>
       <c r="C9" s="22" t="n">
         <v>1712</v>
       </c>
       <c r="D9" s="22" t="n">
         <v>545</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="22" t="n">
         <v>6081</v>
       </c>
       <c r="C10" s="22" t="n">
         <v>4440</v>
       </c>
       <c r="D10" s="22" t="n">
         <v>1641</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="22" t="n">
         <v>10862</v>
       </c>
       <c r="C11" s="22" t="n">
         <v>7963</v>
       </c>
       <c r="D11" s="22" t="n">
         <v>2899</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="22" t="n">
         <v>10026</v>
       </c>
       <c r="C12" s="22" t="n">
         <v>7533</v>
       </c>
       <c r="D12" s="22" t="n">
         <v>2493</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="22" t="n">
         <v>8868</v>
       </c>
       <c r="C13" s="22" t="n">
         <v>6599</v>
       </c>
       <c r="D13" s="22" t="n">
         <v>2269</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="22" t="n">
         <v>3663</v>
       </c>
       <c r="C14" s="22" t="n">
         <v>2375</v>
       </c>
       <c r="D14" s="22" t="n">
         <v>1288</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="22" t="n">
         <v>30542</v>
       </c>
       <c r="C15" s="22" t="n">
         <v>19893</v>
       </c>
       <c r="D15" s="22" t="n">
         <v>10649</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="22" t="n">
         <v>126837</v>
       </c>
       <c r="C16" s="22" t="n">
         <v>90917</v>
       </c>
       <c r="D16" s="22" t="n">
         <v>35920</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
@@ -13844,265 +39416,265 @@
     <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
     <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
     <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
     <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
     <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="24" t="n">
         <v>24322</v>
       </c>
       <c r="C5" s="24" t="n">
         <v>17120</v>
       </c>
       <c r="D5" s="24" t="n">
         <v>7202</v>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="n">
         <v>16571</v>
       </c>
       <c r="C6" s="24" t="n">
         <v>12341</v>
       </c>
       <c r="D6" s="24" t="n">
         <v>4230</v>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="24" t="n">
         <v>8824</v>
       </c>
       <c r="C7" s="24" t="n">
         <v>7312</v>
       </c>
       <c r="D7" s="24" t="n">
         <v>1512</v>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="24" t="n">
         <v>4499</v>
       </c>
       <c r="C8" s="24" t="n">
         <v>3671</v>
       </c>
       <c r="D8" s="24" t="n">
         <v>828</v>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="24" t="n">
         <v>2245</v>
       </c>
       <c r="C9" s="24" t="n">
         <v>1718</v>
       </c>
       <c r="D9" s="24" t="n">
         <v>527</v>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="24" t="n">
         <v>6059</v>
       </c>
       <c r="C10" s="24" t="n">
         <v>4434</v>
       </c>
       <c r="D10" s="24" t="n">
         <v>1625</v>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="24" t="n">
         <v>10515</v>
       </c>
       <c r="C11" s="24" t="n">
         <v>7639</v>
       </c>
       <c r="D11" s="24" t="n">
         <v>2876</v>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="24" t="n">
         <v>9875</v>
       </c>
       <c r="C12" s="24" t="n">
         <v>7470</v>
       </c>
       <c r="D12" s="24" t="n">
         <v>2405</v>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="24" t="n">
         <v>8689</v>
       </c>
       <c r="C13" s="24" t="n">
         <v>6505</v>
       </c>
       <c r="D13" s="24" t="n">
         <v>2184</v>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="24" t="n">
         <v>3617</v>
       </c>
       <c r="C14" s="24" t="n">
         <v>2370</v>
       </c>
       <c r="D14" s="24" t="n">
         <v>1247</v>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="24" t="n">
         <v>30205</v>
       </c>
       <c r="C15" s="24" t="n">
         <v>19850</v>
       </c>
       <c r="D15" s="24" t="n">
         <v>10355</v>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="24" t="n">
         <v>125421</v>
       </c>
       <c r="C16" s="24" t="n">
         <v>90430</v>
       </c>
       <c r="D16" s="24" t="n">
         <v>34991</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="5" t="s">
-        <v>19</v>
+      <c r="A18" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="5" t="s">
-        <v>20</v>
+      <c r="A21" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>