--- v0 (2025-12-16)
+++ v1 (2026-04-12)
@@ -19,211 +19,218 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="2010" sheetId="1" state="visible" r:id="rId1"/>
-[...13 lines deleted...]
-    <sheet name="2024" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2025" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="2024" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="2023" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet name="2022" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="2021" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="2020" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="2019" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="2018" sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="2017" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet name="2015" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet name="2014" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet name="2013" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet name="2012" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet name="2011" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="2010" sheetId="16" state="visible" r:id="rId16"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t xml:space="preserve">Ständige Wohnbevölkerung nach Staatsangehörigkeit in den Zuger Gemeinden</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2010</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Jahr</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2025 (prov.)</t>
   </si>
   <si>
     <t xml:space="preserve">Gemeinde</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Schweiz</t>
   </si>
   <si>
     <t xml:space="preserve">Ausland</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Kanton Zug</t>
   </si>
   <si>
     <t xml:space="preserve">Baar</t>
   </si>
   <si>
     <t xml:space="preserve">Cham</t>
   </si>
   <si>
     <t xml:space="preserve">Hünenberg</t>
   </si>
   <si>
     <t xml:space="preserve">Menzingen</t>
   </si>
   <si>
     <t xml:space="preserve">Neuheim</t>
   </si>
   <si>
     <t xml:space="preserve">Oberägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Risch</t>
   </si>
   <si>
     <t xml:space="preserve">Steinhausen</t>
   </si>
   <si>
     <t xml:space="preserve">Unterägeri</t>
   </si>
   <si>
     <t xml:space="preserve">Walchwil</t>
   </si>
   <si>
     <t xml:space="preserve">Zug</t>
   </si>
   <si>
-    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Statistik der Bevölkerung und Haushalte Bestandsdaten</t>
+    <t xml:space="preserve">Kanton Zug</t>
   </si>
   <si>
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+    <t xml:space="preserve">Die Daten für 2025 sind provisorisch.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, STATPOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2012</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2011</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2012</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2024</t>
+    <t xml:space="preserve">Kanton Zug und Zuger Gemeinden, 2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="16">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0"/>
     <numFmt numFmtId="169" formatCode="#,##0"/>
     <numFmt numFmtId="170" formatCode="#,##0"/>
     <numFmt numFmtId="171" formatCode="#,##0"/>
     <numFmt numFmtId="172" formatCode="#,##0"/>
     <numFmt numFmtId="173" formatCode="#,##0"/>
     <numFmt numFmtId="174" formatCode="#,##0"/>
     <numFmt numFmtId="175" formatCode="#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
     <numFmt numFmtId="179" formatCode="#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0"/>
+    <numFmt numFmtId="181" formatCode="#,##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -234,81 +241,81 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="thin">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -344,113 +351,122 @@
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">20</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -605,50 +621,84 @@
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+    <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
+      <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
+      <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
+    <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+      <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
+        <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">        </a:blip>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
       <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">19</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
@@ -1209,90 +1259,93 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -1358,306 +1411,265 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="8" t="n">
+        <v>25507</v>
+      </c>
+      <c r="C5" s="8" t="n">
+        <v>17305</v>
+      </c>
+      <c r="D5" s="8" t="n">
+        <v>8202</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="8" t="n">
+        <v>18512</v>
+      </c>
+      <c r="C6" s="8" t="n">
+        <v>13351</v>
+      </c>
+      <c r="D6" s="8" t="n">
+        <v>5161</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="8" t="n">
+        <v>8982</v>
+      </c>
+      <c r="C7" s="8" t="n">
+        <v>7171</v>
+      </c>
+      <c r="D7" s="8" t="n">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="8" t="n">
+        <v>4823</v>
+      </c>
+      <c r="C8" s="8" t="n">
+        <v>3641</v>
+      </c>
+      <c r="D8" s="8" t="n">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="8" t="n">
+        <v>2521</v>
+      </c>
+      <c r="C9" s="8" t="n">
+        <v>1859</v>
+      </c>
+      <c r="D9" s="8" t="n">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="8" t="n">
+        <v>6663</v>
+      </c>
+      <c r="C10" s="8" t="n">
+        <v>4590</v>
+      </c>
+      <c r="D10" s="8" t="n">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="8" t="n">
+        <v>11830</v>
+      </c>
+      <c r="C11" s="8" t="n">
+        <v>8487</v>
+      </c>
+      <c r="D11" s="8" t="n">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="8" t="n">
+        <v>10447</v>
+      </c>
+      <c r="C12" s="8" t="n">
+        <v>7616</v>
+      </c>
+      <c r="D12" s="8" t="n">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="8" t="n">
+        <v>9525</v>
+      </c>
+      <c r="C13" s="8" t="n">
+        <v>6922</v>
+      </c>
+      <c r="D13" s="8" t="n">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="8" t="n">
+        <v>4012</v>
+      </c>
+      <c r="C14" s="8" t="n">
+        <v>2563</v>
+      </c>
+      <c r="D14" s="8" t="n">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="7" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="8" t="n">
+        <v>32155</v>
+      </c>
+      <c r="C15" s="8" t="n">
+        <v>20150</v>
+      </c>
+      <c r="D15" s="8" t="n">
+        <v>12005</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="7" t="n">
-[...23 lines deleted...]
-        <v>7457</v>
+      <c r="B16" s="8" t="n">
+        <v>134977</v>
+      </c>
+      <c r="C16" s="8" t="n">
+        <v>93655</v>
+      </c>
+      <c r="D16" s="8" t="n">
+        <v>41322</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
-      <c r="E17" s="2"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="1"/>
+      <c r="A18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
-      <c r="E18" s="2"/>
     </row>
     <row r="19" ht="15" customHeight="1">
-      <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="A19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
-      <c r="E19" s="2"/>
-[...1 lines deleted...]
-    <row r="20" ht="81" customHeight="1">
+    </row>
+    <row r="20" ht="15" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
-      <c r="E20" s="2"/>
-[...2 lines deleted...]
-      <c r="A21" s="8" t="s">
+    </row>
+    <row r="21" ht="81" customHeight="1"/>
+    <row r="22" ht="15" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
     <row r="44" ht="15" customHeight="1"/>
     <row r="45" ht="15" customHeight="1"/>
     <row r="46" ht="15" customHeight="1"/>
     <row r="47" ht="15" customHeight="1"/>
@@ -2093,78 +2105,79 @@
     <row r="477" ht="15" customHeight="1"/>
     <row r="478" ht="15" customHeight="1"/>
     <row r="479" ht="15" customHeight="1"/>
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
-    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A22:H22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -2230,302 +2243,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="26" t="n">
+        <v>24129</v>
+      </c>
+      <c r="C5" s="26" t="n">
+        <v>17069</v>
+      </c>
+      <c r="D5" s="26" t="n">
+        <v>7060</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="26" t="n">
+        <v>16216</v>
+      </c>
+      <c r="C6" s="26" t="n">
+        <v>12134</v>
+      </c>
+      <c r="D6" s="26" t="n">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="26" t="n">
+        <v>8827</v>
+      </c>
+      <c r="C7" s="26" t="n">
+        <v>7330</v>
+      </c>
+      <c r="D7" s="26" t="n">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="26" t="n">
+        <v>4467</v>
+      </c>
+      <c r="C8" s="26" t="n">
+        <v>3610</v>
+      </c>
+      <c r="D8" s="26" t="n">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="26" t="n">
+        <v>2219</v>
+      </c>
+      <c r="C9" s="26" t="n">
+        <v>1711</v>
+      </c>
+      <c r="D9" s="26" t="n">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="26" t="n">
+        <v>5994</v>
+      </c>
+      <c r="C10" s="26" t="n">
+        <v>4400</v>
+      </c>
+      <c r="D10" s="26" t="n">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="26" t="n">
+        <v>10355</v>
+      </c>
+      <c r="C11" s="26" t="n">
+        <v>7537</v>
+      </c>
+      <c r="D11" s="26" t="n">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="26" t="n">
+        <v>9735</v>
+      </c>
+      <c r="C12" s="26" t="n">
+        <v>7410</v>
+      </c>
+      <c r="D12" s="26" t="n">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="26" t="n">
+        <v>8576</v>
+      </c>
+      <c r="C13" s="26" t="n">
+        <v>6453</v>
+      </c>
+      <c r="D13" s="26" t="n">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="26" t="n">
+        <v>3626</v>
+      </c>
+      <c r="C14" s="26" t="n">
+        <v>2392</v>
+      </c>
+      <c r="D14" s="26" t="n">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="26" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="26" t="n">
+        <v>29804</v>
+      </c>
+      <c r="C15" s="26" t="n">
+        <v>19763</v>
+      </c>
+      <c r="D15" s="26" t="n">
+        <v>10041</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="26" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="26" t="n">
+        <v>123948</v>
       </c>
       <c r="C16" s="26" t="n">
-        <v>30618</v>
+        <v>89809</v>
       </c>
       <c r="D16" s="26" t="n">
-        <v>20078</v>
-[...2 lines deleted...]
-        <v>10540</v>
+        <v>34139</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
-      <c r="E17" s="25"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
-      <c r="E18" s="25"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
-      <c r="E19" s="25"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
-      <c r="E20" s="25"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -2988,55 +2958,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -3102,302 +3072,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="28" t="n">
+        <v>23561</v>
+      </c>
+      <c r="C5" s="28" t="n">
+        <v>16751</v>
+      </c>
+      <c r="D5" s="28" t="n">
+        <v>6810</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="28" t="n">
+        <v>15954</v>
+      </c>
+      <c r="C6" s="28" t="n">
+        <v>12027</v>
+      </c>
+      <c r="D6" s="28" t="n">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="28" t="n">
+        <v>8848</v>
+      </c>
+      <c r="C7" s="28" t="n">
+        <v>7370</v>
+      </c>
+      <c r="D7" s="28" t="n">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="28" t="n">
+        <v>4439</v>
+      </c>
+      <c r="C8" s="28" t="n">
+        <v>3579</v>
+      </c>
+      <c r="D8" s="28" t="n">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="28" t="n">
+        <v>2154</v>
+      </c>
+      <c r="C9" s="28" t="n">
+        <v>1684</v>
+      </c>
+      <c r="D9" s="28" t="n">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="28" t="n">
+        <v>5940</v>
+      </c>
+      <c r="C10" s="28" t="n">
+        <v>4362</v>
+      </c>
+      <c r="D10" s="28" t="n">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="28" t="n">
+        <v>10272</v>
+      </c>
+      <c r="C11" s="28" t="n">
+        <v>7540</v>
+      </c>
+      <c r="D11" s="28" t="n">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="28" t="n">
+        <v>9543</v>
+      </c>
+      <c r="C12" s="28" t="n">
+        <v>7296</v>
+      </c>
+      <c r="D12" s="28" t="n">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="28" t="n">
+        <v>8583</v>
+      </c>
+      <c r="C13" s="28" t="n">
+        <v>6462</v>
+      </c>
+      <c r="D13" s="28" t="n">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="28" t="n">
+        <v>3584</v>
+      </c>
+      <c r="C14" s="28" t="n">
+        <v>2386</v>
+      </c>
+      <c r="D14" s="28" t="n">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="28" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="28" t="n">
+        <v>29256</v>
+      </c>
+      <c r="C15" s="28" t="n">
+        <v>19700</v>
+      </c>
+      <c r="D15" s="28" t="n">
+        <v>9556</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="28" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="28" t="n">
+        <v>122134</v>
       </c>
       <c r="C16" s="28" t="n">
-        <v>30934</v>
+        <v>89157</v>
       </c>
       <c r="D16" s="28" t="n">
-        <v>20089</v>
-[...2 lines deleted...]
-        <v>10845</v>
+        <v>32977</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
-      <c r="E17" s="27"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
-      <c r="E18" s="27"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
-      <c r="E19" s="27"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
-      <c r="E20" s="27"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -3860,55 +3787,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -3974,302 +3901,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="30" t="n">
+        <v>23228</v>
+      </c>
+      <c r="C5" s="30" t="n">
+        <v>16691</v>
+      </c>
+      <c r="D5" s="30" t="n">
+        <v>6537</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="30" t="n">
+        <v>15523</v>
+      </c>
+      <c r="C6" s="30" t="n">
+        <v>11830</v>
+      </c>
+      <c r="D6" s="30" t="n">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="30" t="n">
+        <v>8841</v>
+      </c>
+      <c r="C7" s="30" t="n">
+        <v>7386</v>
+      </c>
+      <c r="D7" s="30" t="n">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="30" t="n">
+        <v>4380</v>
+      </c>
+      <c r="C8" s="30" t="n">
+        <v>3552</v>
+      </c>
+      <c r="D8" s="30" t="n">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="30" t="n">
+        <v>2018</v>
+      </c>
+      <c r="C9" s="30" t="n">
+        <v>1591</v>
+      </c>
+      <c r="D9" s="30" t="n">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="30" t="n">
+        <v>5950</v>
+      </c>
+      <c r="C10" s="30" t="n">
+        <v>4444</v>
+      </c>
+      <c r="D10" s="30" t="n">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="30" t="n">
+        <v>10036</v>
+      </c>
+      <c r="C11" s="30" t="n">
+        <v>7396</v>
+      </c>
+      <c r="D11" s="30" t="n">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="30" t="n">
+        <v>9427</v>
+      </c>
+      <c r="C12" s="30" t="n">
+        <v>7231</v>
+      </c>
+      <c r="D12" s="30" t="n">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="30" t="n">
+        <v>8477</v>
+      </c>
+      <c r="C13" s="30" t="n">
+        <v>6392</v>
+      </c>
+      <c r="D13" s="30" t="n">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="30" t="n">
+        <v>3606</v>
+      </c>
+      <c r="C14" s="30" t="n">
+        <v>2408</v>
+      </c>
+      <c r="D14" s="30" t="n">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="30" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="30" t="n">
+        <v>28603</v>
+      </c>
+      <c r="C15" s="30" t="n">
+        <v>19525</v>
+      </c>
+      <c r="D15" s="30" t="n">
+        <v>9078</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="30" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="30" t="n">
+        <v>120089</v>
       </c>
       <c r="C16" s="30" t="n">
-        <v>31345</v>
+        <v>88446</v>
       </c>
       <c r="D16" s="30" t="n">
-        <v>20140</v>
-[...2 lines deleted...]
-        <v>11205</v>
+        <v>31643</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
-      <c r="E17" s="29"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
-      <c r="E18" s="29"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
-      <c r="E19" s="29"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
-      <c r="E20" s="29"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -4732,55 +4616,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -4846,302 +4730,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="32" t="n">
+        <v>22576</v>
+      </c>
+      <c r="C5" s="32" t="n">
+        <v>16320</v>
+      </c>
+      <c r="D5" s="32" t="n">
+        <v>6256</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="32" t="n">
+        <v>15375</v>
+      </c>
+      <c r="C6" s="32" t="n">
+        <v>11804</v>
+      </c>
+      <c r="D6" s="32" t="n">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="32" t="n">
+        <v>8802</v>
+      </c>
+      <c r="C7" s="32" t="n">
+        <v>7370</v>
+      </c>
+      <c r="D7" s="32" t="n">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="32" t="n">
+        <v>4329</v>
+      </c>
+      <c r="C8" s="32" t="n">
+        <v>3533</v>
+      </c>
+      <c r="D8" s="32" t="n">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="32" t="n">
+        <v>2024</v>
+      </c>
+      <c r="C9" s="32" t="n">
+        <v>1605</v>
+      </c>
+      <c r="D9" s="32" t="n">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="32" t="n">
+        <v>5828</v>
+      </c>
+      <c r="C10" s="32" t="n">
+        <v>4409</v>
+      </c>
+      <c r="D10" s="32" t="n">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="32" t="n">
+        <v>9963</v>
+      </c>
+      <c r="C11" s="32" t="n">
+        <v>7365</v>
+      </c>
+      <c r="D11" s="32" t="n">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="32" t="n">
+        <v>9258</v>
+      </c>
+      <c r="C12" s="32" t="n">
+        <v>7108</v>
+      </c>
+      <c r="D12" s="32" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="32" t="n">
+        <v>8376</v>
+      </c>
+      <c r="C13" s="32" t="n">
+        <v>6378</v>
+      </c>
+      <c r="D13" s="32" t="n">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="32" t="n">
+        <v>3626</v>
+      </c>
+      <c r="C14" s="32" t="n">
+        <v>2400</v>
+      </c>
+      <c r="D14" s="32" t="n">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="32" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="32" t="n">
+        <v>27961</v>
+      </c>
+      <c r="C15" s="32" t="n">
+        <v>19283</v>
+      </c>
+      <c r="D15" s="32" t="n">
+        <v>8678</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="32" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="32" t="n">
+        <v>118118</v>
       </c>
       <c r="C16" s="32" t="n">
-        <v>31469</v>
+        <v>87575</v>
       </c>
       <c r="D16" s="32" t="n">
-        <v>20120</v>
-[...2 lines deleted...]
-        <v>11349</v>
+        <v>30543</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
-      <c r="E17" s="31"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
-      <c r="E18" s="31"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
-      <c r="E19" s="31"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="31"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -5604,55 +5445,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -5718,302 +5559,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="34" t="n">
+        <v>22355</v>
+      </c>
+      <c r="C5" s="34" t="n">
+        <v>16252</v>
+      </c>
+      <c r="D5" s="34" t="n">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="34" t="n">
+        <v>15020</v>
+      </c>
+      <c r="C6" s="34" t="n">
+        <v>11675</v>
+      </c>
+      <c r="D6" s="34" t="n">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="34" t="n">
+        <v>8804</v>
+      </c>
+      <c r="C7" s="34" t="n">
+        <v>7446</v>
+      </c>
+      <c r="D7" s="34" t="n">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="34" t="n">
+        <v>4335</v>
+      </c>
+      <c r="C8" s="34" t="n">
+        <v>3580</v>
+      </c>
+      <c r="D8" s="34" t="n">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="34" t="n">
+        <v>2006</v>
+      </c>
+      <c r="C9" s="34" t="n">
+        <v>1612</v>
+      </c>
+      <c r="D9" s="34" t="n">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="34" t="n">
+        <v>5653</v>
+      </c>
+      <c r="C10" s="34" t="n">
+        <v>4345</v>
+      </c>
+      <c r="D10" s="34" t="n">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="34" t="n">
+        <v>9779</v>
+      </c>
+      <c r="C11" s="34" t="n">
+        <v>7230</v>
+      </c>
+      <c r="D11" s="34" t="n">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="34" t="n">
+        <v>9213</v>
+      </c>
+      <c r="C12" s="34" t="n">
+        <v>7105</v>
+      </c>
+      <c r="D12" s="34" t="n">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="34" t="n">
+        <v>8280</v>
+      </c>
+      <c r="C13" s="34" t="n">
+        <v>6305</v>
+      </c>
+      <c r="D13" s="34" t="n">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="34" t="n">
+        <v>3593</v>
+      </c>
+      <c r="C14" s="34" t="n">
+        <v>2377</v>
+      </c>
+      <c r="D14" s="34" t="n">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="34" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="34" t="n">
+        <v>27537</v>
+      </c>
+      <c r="C15" s="34" t="n">
+        <v>19193</v>
+      </c>
+      <c r="D15" s="34" t="n">
+        <v>8344</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="34" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="34" t="n">
+        <v>116575</v>
       </c>
       <c r="C16" s="34" t="n">
-        <v>31995</v>
+        <v>87120</v>
       </c>
       <c r="D16" s="34" t="n">
-        <v>20058</v>
-[...2 lines deleted...]
-        <v>11937</v>
+        <v>29455</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
-      <c r="E17" s="33"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="33"/>
-      <c r="E18" s="33"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
-      <c r="E19" s="33"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
-      <c r="E20" s="33"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -6476,55 +6274,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -6590,302 +6388,1088 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="36" t="n">
+        <v>22125</v>
+      </c>
+      <c r="C5" s="36" t="n">
+        <v>16141</v>
+      </c>
+      <c r="D5" s="36" t="n">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="36" t="n">
+        <v>14976</v>
+      </c>
+      <c r="C6" s="36" t="n">
+        <v>11655</v>
+      </c>
+      <c r="D6" s="36" t="n">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="36" t="n">
+        <v>8795</v>
+      </c>
+      <c r="C7" s="36" t="n">
+        <v>7502</v>
+      </c>
+      <c r="D7" s="36" t="n">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="36" t="n">
+        <v>4382</v>
+      </c>
+      <c r="C8" s="36" t="n">
+        <v>3579</v>
+      </c>
+      <c r="D8" s="36" t="n">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="36" t="n">
+        <v>1969</v>
+      </c>
+      <c r="C9" s="36" t="n">
+        <v>1595</v>
+      </c>
+      <c r="D9" s="36" t="n">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="36" t="n">
+        <v>5592</v>
+      </c>
+      <c r="C10" s="36" t="n">
+        <v>4337</v>
+      </c>
+      <c r="D10" s="36" t="n">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="36" t="n">
+        <v>9586</v>
+      </c>
+      <c r="C11" s="36" t="n">
+        <v>7180</v>
+      </c>
+      <c r="D11" s="36" t="n">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="36" t="n">
+        <v>9070</v>
+      </c>
+      <c r="C12" s="36" t="n">
+        <v>7069</v>
+      </c>
+      <c r="D12" s="36" t="n">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="36" t="n">
+        <v>8121</v>
+      </c>
+      <c r="C13" s="36" t="n">
+        <v>6228</v>
+      </c>
+      <c r="D13" s="36" t="n">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="36" t="n">
+        <v>3587</v>
+      </c>
+      <c r="C14" s="36" t="n">
+        <v>2401</v>
+      </c>
+      <c r="D14" s="36" t="n">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="36" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="36" t="n">
+        <v>26901</v>
+      </c>
+      <c r="C15" s="36" t="n">
+        <v>19061</v>
+      </c>
+      <c r="D15" s="36" t="n">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="36" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="36" t="n">
+        <v>115104</v>
       </c>
       <c r="C16" s="36" t="n">
-        <v>32122</v>
+        <v>86748</v>
       </c>
       <c r="D16" s="36" t="n">
-        <v>20081</v>
-[...2 lines deleted...]
-        <v>12041</v>
+        <v>28356</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
-      <c r="E17" s="35"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
-      <c r="E18" s="35"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="35"/>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
-      <c r="E19" s="35"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
-      <c r="E20" s="35"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" ht="15" customHeight="1"/>
+    <row r="23" ht="15" customHeight="1"/>
+    <row r="24" ht="15" customHeight="1"/>
+    <row r="25" ht="15" customHeight="1"/>
+    <row r="26" ht="15" customHeight="1"/>
+    <row r="27" ht="15" customHeight="1"/>
+    <row r="28" ht="15" customHeight="1"/>
+    <row r="29" ht="15" customHeight="1"/>
+    <row r="30" ht="15" customHeight="1"/>
+    <row r="31" ht="15" customHeight="1"/>
+    <row r="32" ht="15" customHeight="1"/>
+    <row r="33" ht="15" customHeight="1"/>
+    <row r="34" ht="15" customHeight="1"/>
+    <row r="35" ht="15" customHeight="1"/>
+    <row r="36" ht="15" customHeight="1"/>
+    <row r="37" ht="15" customHeight="1"/>
+    <row r="38" ht="15" customHeight="1"/>
+    <row r="39" ht="15" customHeight="1"/>
+    <row r="40" ht="15" customHeight="1"/>
+    <row r="41" ht="15" customHeight="1"/>
+    <row r="42" ht="15" customHeight="1"/>
+    <row r="43" ht="15" customHeight="1"/>
+    <row r="44" ht="15" customHeight="1"/>
+    <row r="45" ht="15" customHeight="1"/>
+    <row r="46" ht="15" customHeight="1"/>
+    <row r="47" ht="15" customHeight="1"/>
+    <row r="48" ht="15" customHeight="1"/>
+    <row r="49" ht="15" customHeight="1"/>
+    <row r="50" ht="15" customHeight="1"/>
+    <row r="51" ht="15" customHeight="1"/>
+    <row r="52" ht="15" customHeight="1"/>
+    <row r="53" ht="15" customHeight="1"/>
+    <row r="54" ht="15" customHeight="1"/>
+    <row r="55" ht="15" customHeight="1"/>
+    <row r="56" ht="15" customHeight="1"/>
+    <row r="57" ht="15" customHeight="1"/>
+    <row r="58" ht="15" customHeight="1"/>
+    <row r="59" ht="15" customHeight="1"/>
+    <row r="60" ht="15" customHeight="1"/>
+    <row r="61" ht="15" customHeight="1"/>
+    <row r="62" ht="15" customHeight="1"/>
+    <row r="63" ht="15" customHeight="1"/>
+    <row r="64" ht="15" customHeight="1"/>
+    <row r="65" ht="15" customHeight="1"/>
+    <row r="66" ht="15" customHeight="1"/>
+    <row r="67" ht="15" customHeight="1"/>
+    <row r="68" ht="15" customHeight="1"/>
+    <row r="69" ht="15" customHeight="1"/>
+    <row r="70" ht="15" customHeight="1"/>
+    <row r="71" ht="15" customHeight="1"/>
+    <row r="72" ht="15" customHeight="1"/>
+    <row r="73" ht="15" customHeight="1"/>
+    <row r="74" ht="15" customHeight="1"/>
+    <row r="75" ht="15" customHeight="1"/>
+    <row r="76" ht="15" customHeight="1"/>
+    <row r="77" ht="15" customHeight="1"/>
+    <row r="78" ht="15" customHeight="1"/>
+    <row r="79" ht="15" customHeight="1"/>
+    <row r="80" ht="15" customHeight="1"/>
+    <row r="81" ht="15" customHeight="1"/>
+    <row r="82" ht="15" customHeight="1"/>
+    <row r="83" ht="15" customHeight="1"/>
+    <row r="84" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1"/>
+    <row r="86" ht="15" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1"/>
+    <row r="88" ht="15" customHeight="1"/>
+    <row r="89" ht="15" customHeight="1"/>
+    <row r="90" ht="15" customHeight="1"/>
+    <row r="91" ht="15" customHeight="1"/>
+    <row r="92" ht="15" customHeight="1"/>
+    <row r="93" ht="15" customHeight="1"/>
+    <row r="94" ht="15" customHeight="1"/>
+    <row r="95" ht="15" customHeight="1"/>
+    <row r="96" ht="15" customHeight="1"/>
+    <row r="97" ht="15" customHeight="1"/>
+    <row r="98" ht="15" customHeight="1"/>
+    <row r="99" ht="15" customHeight="1"/>
+    <row r="100" ht="15" customHeight="1"/>
+    <row r="101" ht="15" customHeight="1"/>
+    <row r="102" ht="15" customHeight="1"/>
+    <row r="103" ht="15" customHeight="1"/>
+    <row r="104" ht="15" customHeight="1"/>
+    <row r="105" ht="15" customHeight="1"/>
+    <row r="106" ht="15" customHeight="1"/>
+    <row r="107" ht="15" customHeight="1"/>
+    <row r="108" ht="15" customHeight="1"/>
+    <row r="109" ht="15" customHeight="1"/>
+    <row r="110" ht="15" customHeight="1"/>
+    <row r="111" ht="15" customHeight="1"/>
+    <row r="112" ht="15" customHeight="1"/>
+    <row r="113" ht="15" customHeight="1"/>
+    <row r="114" ht="15" customHeight="1"/>
+    <row r="115" ht="15" customHeight="1"/>
+    <row r="116" ht="15" customHeight="1"/>
+    <row r="117" ht="15" customHeight="1"/>
+    <row r="118" ht="15" customHeight="1"/>
+    <row r="119" ht="15" customHeight="1"/>
+    <row r="120" ht="15" customHeight="1"/>
+    <row r="121" ht="15" customHeight="1"/>
+    <row r="122" ht="15" customHeight="1"/>
+    <row r="123" ht="15" customHeight="1"/>
+    <row r="124" ht="15" customHeight="1"/>
+    <row r="125" ht="15" customHeight="1"/>
+    <row r="126" ht="15" customHeight="1"/>
+    <row r="127" ht="15" customHeight="1"/>
+    <row r="128" ht="15" customHeight="1"/>
+    <row r="129" ht="15" customHeight="1"/>
+    <row r="130" ht="15" customHeight="1"/>
+    <row r="131" ht="15" customHeight="1"/>
+    <row r="132" ht="15" customHeight="1"/>
+    <row r="133" ht="15" customHeight="1"/>
+    <row r="134" ht="15" customHeight="1"/>
+    <row r="135" ht="15" customHeight="1"/>
+    <row r="136" ht="15" customHeight="1"/>
+    <row r="137" ht="15" customHeight="1"/>
+    <row r="138" ht="15" customHeight="1"/>
+    <row r="139" ht="15" customHeight="1"/>
+    <row r="140" ht="15" customHeight="1"/>
+    <row r="141" ht="15" customHeight="1"/>
+    <row r="142" ht="15" customHeight="1"/>
+    <row r="143" ht="15" customHeight="1"/>
+    <row r="144" ht="15" customHeight="1"/>
+    <row r="145" ht="15" customHeight="1"/>
+    <row r="146" ht="15" customHeight="1"/>
+    <row r="147" ht="15" customHeight="1"/>
+    <row r="148" ht="15" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+    <row r="150" ht="15" customHeight="1"/>
+    <row r="151" ht="15" customHeight="1"/>
+    <row r="152" ht="15" customHeight="1"/>
+    <row r="153" ht="15" customHeight="1"/>
+    <row r="154" ht="15" customHeight="1"/>
+    <row r="155" ht="15" customHeight="1"/>
+    <row r="156" ht="15" customHeight="1"/>
+    <row r="157" ht="15" customHeight="1"/>
+    <row r="158" ht="15" customHeight="1"/>
+    <row r="159" ht="15" customHeight="1"/>
+    <row r="160" ht="15" customHeight="1"/>
+    <row r="161" ht="15" customHeight="1"/>
+    <row r="162" ht="15" customHeight="1"/>
+    <row r="163" ht="15" customHeight="1"/>
+    <row r="164" ht="15" customHeight="1"/>
+    <row r="165" ht="15" customHeight="1"/>
+    <row r="166" ht="15" customHeight="1"/>
+    <row r="167" ht="15" customHeight="1"/>
+    <row r="168" ht="15" customHeight="1"/>
+    <row r="169" ht="15" customHeight="1"/>
+    <row r="170" ht="15" customHeight="1"/>
+    <row r="171" ht="15" customHeight="1"/>
+    <row r="172" ht="15" customHeight="1"/>
+    <row r="173" ht="15" customHeight="1"/>
+    <row r="174" ht="15" customHeight="1"/>
+    <row r="175" ht="15" customHeight="1"/>
+    <row r="176" ht="15" customHeight="1"/>
+    <row r="177" ht="15" customHeight="1"/>
+    <row r="178" ht="15" customHeight="1"/>
+    <row r="179" ht="15" customHeight="1"/>
+    <row r="180" ht="15" customHeight="1"/>
+    <row r="181" ht="15" customHeight="1"/>
+    <row r="182" ht="15" customHeight="1"/>
+    <row r="183" ht="15" customHeight="1"/>
+    <row r="184" ht="15" customHeight="1"/>
+    <row r="185" ht="15" customHeight="1"/>
+    <row r="186" ht="15" customHeight="1"/>
+    <row r="187" ht="15" customHeight="1"/>
+    <row r="188" ht="15" customHeight="1"/>
+    <row r="189" ht="15" customHeight="1"/>
+    <row r="190" ht="15" customHeight="1"/>
+    <row r="191" ht="15" customHeight="1"/>
+    <row r="192" ht="15" customHeight="1"/>
+    <row r="193" ht="15" customHeight="1"/>
+    <row r="194" ht="15" customHeight="1"/>
+    <row r="195" ht="15" customHeight="1"/>
+    <row r="196" ht="15" customHeight="1"/>
+    <row r="197" ht="15" customHeight="1"/>
+    <row r="198" ht="15" customHeight="1"/>
+    <row r="199" ht="15" customHeight="1"/>
+    <row r="200" ht="15" customHeight="1"/>
+    <row r="201" ht="15" customHeight="1"/>
+    <row r="202" ht="15" customHeight="1"/>
+    <row r="203" ht="15" customHeight="1"/>
+    <row r="204" ht="15" customHeight="1"/>
+    <row r="205" ht="15" customHeight="1"/>
+    <row r="206" ht="15" customHeight="1"/>
+    <row r="207" ht="15" customHeight="1"/>
+    <row r="208" ht="15" customHeight="1"/>
+    <row r="209" ht="15" customHeight="1"/>
+    <row r="210" ht="15" customHeight="1"/>
+    <row r="211" ht="15" customHeight="1"/>
+    <row r="212" ht="15" customHeight="1"/>
+    <row r="213" ht="15" customHeight="1"/>
+    <row r="214" ht="15" customHeight="1"/>
+    <row r="215" ht="15" customHeight="1"/>
+    <row r="216" ht="15" customHeight="1"/>
+    <row r="217" ht="15" customHeight="1"/>
+    <row r="218" ht="15" customHeight="1"/>
+    <row r="219" ht="15" customHeight="1"/>
+    <row r="220" ht="15" customHeight="1"/>
+    <row r="221" ht="15" customHeight="1"/>
+    <row r="222" ht="15" customHeight="1"/>
+    <row r="223" ht="15" customHeight="1"/>
+    <row r="224" ht="15" customHeight="1"/>
+    <row r="225" ht="15" customHeight="1"/>
+    <row r="226" ht="15" customHeight="1"/>
+    <row r="227" ht="15" customHeight="1"/>
+    <row r="228" ht="15" customHeight="1"/>
+    <row r="229" ht="15" customHeight="1"/>
+    <row r="230" ht="15" customHeight="1"/>
+    <row r="231" ht="15" customHeight="1"/>
+    <row r="232" ht="15" customHeight="1"/>
+    <row r="233" ht="15" customHeight="1"/>
+    <row r="234" ht="15" customHeight="1"/>
+    <row r="235" ht="15" customHeight="1"/>
+    <row r="236" ht="15" customHeight="1"/>
+    <row r="237" ht="15" customHeight="1"/>
+    <row r="238" ht="15" customHeight="1"/>
+    <row r="239" ht="15" customHeight="1"/>
+    <row r="240" ht="15" customHeight="1"/>
+    <row r="241" ht="15" customHeight="1"/>
+    <row r="242" ht="15" customHeight="1"/>
+    <row r="243" ht="15" customHeight="1"/>
+    <row r="244" ht="15" customHeight="1"/>
+    <row r="245" ht="15" customHeight="1"/>
+    <row r="246" ht="15" customHeight="1"/>
+    <row r="247" ht="15" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+    <row r="249" ht="15" customHeight="1"/>
+    <row r="250" ht="15" customHeight="1"/>
+    <row r="251" ht="15" customHeight="1"/>
+    <row r="252" ht="15" customHeight="1"/>
+    <row r="253" ht="15" customHeight="1"/>
+    <row r="254" ht="15" customHeight="1"/>
+    <row r="255" ht="15" customHeight="1"/>
+    <row r="256" ht="15" customHeight="1"/>
+    <row r="257" ht="15" customHeight="1"/>
+    <row r="258" ht="15" customHeight="1"/>
+    <row r="259" ht="15" customHeight="1"/>
+    <row r="260" ht="15" customHeight="1"/>
+    <row r="261" ht="15" customHeight="1"/>
+    <row r="262" ht="15" customHeight="1"/>
+    <row r="263" ht="15" customHeight="1"/>
+    <row r="264" ht="15" customHeight="1"/>
+    <row r="265" ht="15" customHeight="1"/>
+    <row r="266" ht="15" customHeight="1"/>
+    <row r="267" ht="15" customHeight="1"/>
+    <row r="268" ht="15" customHeight="1"/>
+    <row r="269" ht="15" customHeight="1"/>
+    <row r="270" ht="15" customHeight="1"/>
+    <row r="271" ht="15" customHeight="1"/>
+    <row r="272" ht="15" customHeight="1"/>
+    <row r="273" ht="15" customHeight="1"/>
+    <row r="274" ht="15" customHeight="1"/>
+    <row r="275" ht="15" customHeight="1"/>
+    <row r="276" ht="15" customHeight="1"/>
+    <row r="277" ht="15" customHeight="1"/>
+    <row r="278" ht="15" customHeight="1"/>
+    <row r="279" ht="15" customHeight="1"/>
+    <row r="280" ht="15" customHeight="1"/>
+    <row r="281" ht="15" customHeight="1"/>
+    <row r="282" ht="15" customHeight="1"/>
+    <row r="283" ht="15" customHeight="1"/>
+    <row r="284" ht="15" customHeight="1"/>
+    <row r="285" ht="15" customHeight="1"/>
+    <row r="286" ht="15" customHeight="1"/>
+    <row r="287" ht="15" customHeight="1"/>
+    <row r="288" ht="15" customHeight="1"/>
+    <row r="289" ht="15" customHeight="1"/>
+    <row r="290" ht="15" customHeight="1"/>
+    <row r="291" ht="15" customHeight="1"/>
+    <row r="292" ht="15" customHeight="1"/>
+    <row r="293" ht="15" customHeight="1"/>
+    <row r="294" ht="15" customHeight="1"/>
+    <row r="295" ht="15" customHeight="1"/>
+    <row r="296" ht="15" customHeight="1"/>
+    <row r="297" ht="15" customHeight="1"/>
+    <row r="298" ht="15" customHeight="1"/>
+    <row r="299" ht="15" customHeight="1"/>
+    <row r="300" ht="15" customHeight="1"/>
+    <row r="301" ht="15" customHeight="1"/>
+    <row r="302" ht="15" customHeight="1"/>
+    <row r="303" ht="15" customHeight="1"/>
+    <row r="304" ht="15" customHeight="1"/>
+    <row r="305" ht="15" customHeight="1"/>
+    <row r="306" ht="15" customHeight="1"/>
+    <row r="307" ht="15" customHeight="1"/>
+    <row r="308" ht="15" customHeight="1"/>
+    <row r="309" ht="15" customHeight="1"/>
+    <row r="310" ht="15" customHeight="1"/>
+    <row r="311" ht="15" customHeight="1"/>
+    <row r="312" ht="15" customHeight="1"/>
+    <row r="313" ht="15" customHeight="1"/>
+    <row r="314" ht="15" customHeight="1"/>
+    <row r="315" ht="15" customHeight="1"/>
+    <row r="316" ht="15" customHeight="1"/>
+    <row r="317" ht="15" customHeight="1"/>
+    <row r="318" ht="15" customHeight="1"/>
+    <row r="319" ht="15" customHeight="1"/>
+    <row r="320" ht="15" customHeight="1"/>
+    <row r="321" ht="15" customHeight="1"/>
+    <row r="322" ht="15" customHeight="1"/>
+    <row r="323" ht="15" customHeight="1"/>
+    <row r="324" ht="15" customHeight="1"/>
+    <row r="325" ht="15" customHeight="1"/>
+    <row r="326" ht="15" customHeight="1"/>
+    <row r="327" ht="15" customHeight="1"/>
+    <row r="328" ht="15" customHeight="1"/>
+    <row r="329" ht="15" customHeight="1"/>
+    <row r="330" ht="15" customHeight="1"/>
+    <row r="331" ht="15" customHeight="1"/>
+    <row r="332" ht="15" customHeight="1"/>
+    <row r="333" ht="15" customHeight="1"/>
+    <row r="334" ht="15" customHeight="1"/>
+    <row r="335" ht="15" customHeight="1"/>
+    <row r="336" ht="15" customHeight="1"/>
+    <row r="337" ht="15" customHeight="1"/>
+    <row r="338" ht="15" customHeight="1"/>
+    <row r="339" ht="15" customHeight="1"/>
+    <row r="340" ht="15" customHeight="1"/>
+    <row r="341" ht="15" customHeight="1"/>
+    <row r="342" ht="15" customHeight="1"/>
+    <row r="343" ht="15" customHeight="1"/>
+    <row r="344" ht="15" customHeight="1"/>
+    <row r="345" ht="15" customHeight="1"/>
+    <row r="346" ht="15" customHeight="1"/>
+    <row r="347" ht="15" customHeight="1"/>
+    <row r="348" ht="15" customHeight="1"/>
+    <row r="349" ht="15" customHeight="1"/>
+    <row r="350" ht="15" customHeight="1"/>
+    <row r="351" ht="15" customHeight="1"/>
+    <row r="352" ht="15" customHeight="1"/>
+    <row r="353" ht="15" customHeight="1"/>
+    <row r="354" ht="15" customHeight="1"/>
+    <row r="355" ht="15" customHeight="1"/>
+    <row r="356" ht="15" customHeight="1"/>
+    <row r="357" ht="15" customHeight="1"/>
+    <row r="358" ht="15" customHeight="1"/>
+    <row r="359" ht="15" customHeight="1"/>
+    <row r="360" ht="15" customHeight="1"/>
+    <row r="361" ht="15" customHeight="1"/>
+    <row r="362" ht="15" customHeight="1"/>
+    <row r="363" ht="15" customHeight="1"/>
+    <row r="364" ht="15" customHeight="1"/>
+    <row r="365" ht="15" customHeight="1"/>
+    <row r="366" ht="15" customHeight="1"/>
+    <row r="367" ht="15" customHeight="1"/>
+    <row r="368" ht="15" customHeight="1"/>
+    <row r="369" ht="15" customHeight="1"/>
+    <row r="370" ht="15" customHeight="1"/>
+    <row r="371" ht="15" customHeight="1"/>
+    <row r="372" ht="15" customHeight="1"/>
+    <row r="373" ht="15" customHeight="1"/>
+    <row r="374" ht="15" customHeight="1"/>
+    <row r="375" ht="15" customHeight="1"/>
+    <row r="376" ht="15" customHeight="1"/>
+    <row r="377" ht="15" customHeight="1"/>
+    <row r="378" ht="15" customHeight="1"/>
+    <row r="379" ht="15" customHeight="1"/>
+    <row r="380" ht="15" customHeight="1"/>
+    <row r="381" ht="15" customHeight="1"/>
+    <row r="382" ht="15" customHeight="1"/>
+    <row r="383" ht="15" customHeight="1"/>
+    <row r="384" ht="15" customHeight="1"/>
+    <row r="385" ht="15" customHeight="1"/>
+    <row r="386" ht="15" customHeight="1"/>
+    <row r="387" ht="15" customHeight="1"/>
+    <row r="388" ht="15" customHeight="1"/>
+    <row r="389" ht="15" customHeight="1"/>
+    <row r="390" ht="15" customHeight="1"/>
+    <row r="391" ht="15" customHeight="1"/>
+    <row r="392" ht="15" customHeight="1"/>
+    <row r="393" ht="15" customHeight="1"/>
+    <row r="394" ht="15" customHeight="1"/>
+    <row r="395" ht="15" customHeight="1"/>
+    <row r="396" ht="15" customHeight="1"/>
+    <row r="397" ht="15" customHeight="1"/>
+    <row r="398" ht="15" customHeight="1"/>
+    <row r="399" ht="15" customHeight="1"/>
+    <row r="400" ht="15" customHeight="1"/>
+    <row r="401" ht="15" customHeight="1"/>
+    <row r="402" ht="15" customHeight="1"/>
+    <row r="403" ht="15" customHeight="1"/>
+    <row r="404" ht="15" customHeight="1"/>
+    <row r="405" ht="15" customHeight="1"/>
+    <row r="406" ht="15" customHeight="1"/>
+    <row r="407" ht="15" customHeight="1"/>
+    <row r="408" ht="15" customHeight="1"/>
+    <row r="409" ht="15" customHeight="1"/>
+    <row r="410" ht="15" customHeight="1"/>
+    <row r="411" ht="15" customHeight="1"/>
+    <row r="412" ht="15" customHeight="1"/>
+    <row r="413" ht="15" customHeight="1"/>
+    <row r="414" ht="15" customHeight="1"/>
+    <row r="415" ht="15" customHeight="1"/>
+    <row r="416" ht="15" customHeight="1"/>
+    <row r="417" ht="15" customHeight="1"/>
+    <row r="418" ht="15" customHeight="1"/>
+    <row r="419" ht="15" customHeight="1"/>
+    <row r="420" ht="15" customHeight="1"/>
+    <row r="421" ht="15" customHeight="1"/>
+    <row r="422" ht="15" customHeight="1"/>
+    <row r="423" ht="15" customHeight="1"/>
+    <row r="424" ht="15" customHeight="1"/>
+    <row r="425" ht="15" customHeight="1"/>
+    <row r="426" ht="15" customHeight="1"/>
+    <row r="427" ht="15" customHeight="1"/>
+    <row r="428" ht="15" customHeight="1"/>
+    <row r="429" ht="15" customHeight="1"/>
+    <row r="430" ht="15" customHeight="1"/>
+    <row r="431" ht="15" customHeight="1"/>
+    <row r="432" ht="15" customHeight="1"/>
+    <row r="433" ht="15" customHeight="1"/>
+    <row r="434" ht="15" customHeight="1"/>
+    <row r="435" ht="15" customHeight="1"/>
+    <row r="436" ht="15" customHeight="1"/>
+    <row r="437" ht="15" customHeight="1"/>
+    <row r="438" ht="15" customHeight="1"/>
+    <row r="439" ht="15" customHeight="1"/>
+    <row r="440" ht="15" customHeight="1"/>
+    <row r="441" ht="15" customHeight="1"/>
+    <row r="442" ht="15" customHeight="1"/>
+    <row r="443" ht="15" customHeight="1"/>
+    <row r="444" ht="15" customHeight="1"/>
+    <row r="445" ht="15" customHeight="1"/>
+    <row r="446" ht="15" customHeight="1"/>
+    <row r="447" ht="15" customHeight="1"/>
+    <row r="448" ht="15" customHeight="1"/>
+    <row r="449" ht="15" customHeight="1"/>
+    <row r="450" ht="15" customHeight="1"/>
+    <row r="451" ht="15" customHeight="1"/>
+    <row r="452" ht="15" customHeight="1"/>
+    <row r="453" ht="15" customHeight="1"/>
+    <row r="454" ht="15" customHeight="1"/>
+    <row r="455" ht="15" customHeight="1"/>
+    <row r="456" ht="15" customHeight="1"/>
+    <row r="457" ht="15" customHeight="1"/>
+    <row r="458" ht="15" customHeight="1"/>
+    <row r="459" ht="15" customHeight="1"/>
+    <row r="460" ht="15" customHeight="1"/>
+    <row r="461" ht="15" customHeight="1"/>
+    <row r="462" ht="15" customHeight="1"/>
+    <row r="463" ht="15" customHeight="1"/>
+    <row r="464" ht="15" customHeight="1"/>
+    <row r="465" ht="15" customHeight="1"/>
+    <row r="466" ht="15" customHeight="1"/>
+    <row r="467" ht="15" customHeight="1"/>
+    <row r="468" ht="15" customHeight="1"/>
+    <row r="469" ht="15" customHeight="1"/>
+    <row r="470" ht="15" customHeight="1"/>
+    <row r="471" ht="15" customHeight="1"/>
+    <row r="472" ht="15" customHeight="1"/>
+    <row r="473" ht="15" customHeight="1"/>
+    <row r="474" ht="15" customHeight="1"/>
+    <row r="475" ht="15" customHeight="1"/>
+    <row r="476" ht="15" customHeight="1"/>
+    <row r="477" ht="15" customHeight="1"/>
+    <row r="478" ht="15" customHeight="1"/>
+    <row r="479" ht="15" customHeight="1"/>
+    <row r="480" ht="15" customHeight="1"/>
+    <row r="481" ht="15" customHeight="1"/>
+    <row r="482" ht="15" customHeight="1"/>
+    <row r="483" ht="15" customHeight="1"/>
+    <row r="484" ht="15" customHeight="1"/>
+    <row r="485" ht="15" customHeight="1"/>
+    <row r="486" ht="15" customHeight="1"/>
+    <row r="487" ht="15" customHeight="1"/>
+    <row r="488" ht="15" customHeight="1"/>
+    <row r="489" ht="15" customHeight="1"/>
+    <row r="490" ht="15" customHeight="1"/>
+    <row r="491" ht="15" customHeight="1"/>
+    <row r="492" ht="15" customHeight="1"/>
+    <row r="493" ht="15" customHeight="1"/>
+    <row r="494" ht="15" customHeight="1"/>
+    <row r="495" ht="15" customHeight="1"/>
+    <row r="496" ht="15" customHeight="1"/>
+    <row r="497" ht="15" customHeight="1"/>
+    <row r="498" ht="15" customHeight="1"/>
+    <row r="499" ht="15" customHeight="1"/>
+    <row r="500" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A21:H21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
+  <cols>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
+    <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
+    <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
+    <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
+    <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
+    <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
+    <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
+    <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
+    <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
+    <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
+    <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
+    <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
+    <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
+    <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
+    <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
+    <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
+    <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
+    <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
+    <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
+    <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
+    <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
+    <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
+    <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
+    <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
+    <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
+    <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
+    <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
+    <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
+    <col min="31" max="31" width="9.14" hidden="0" customWidth="1"/>
+    <col min="32" max="32" width="9.14" hidden="0" customWidth="1"/>
+    <col min="33" max="33" width="9.14" hidden="0" customWidth="1"/>
+    <col min="34" max="34" width="9.14" hidden="0" customWidth="1"/>
+    <col min="35" max="35" width="9.14" hidden="0" customWidth="1"/>
+    <col min="36" max="36" width="9.14" hidden="0" customWidth="1"/>
+    <col min="37" max="37" width="9.14" hidden="0" customWidth="1"/>
+    <col min="38" max="38" width="9.14" hidden="0" customWidth="1"/>
+    <col min="39" max="39" width="9.14" hidden="0" customWidth="1"/>
+    <col min="40" max="40" width="9.14" hidden="0" customWidth="1"/>
+    <col min="41" max="41" width="9.14" hidden="0" customWidth="1"/>
+    <col min="42" max="42" width="9.14" hidden="0" customWidth="1"/>
+    <col min="43" max="43" width="9.14" hidden="0" customWidth="1"/>
+    <col min="44" max="44" width="9.14" hidden="0" customWidth="1"/>
+    <col min="45" max="45" width="9.14" hidden="0" customWidth="1"/>
+    <col min="46" max="46" width="9.14" hidden="0" customWidth="1"/>
+    <col min="47" max="47" width="9.14" hidden="0" customWidth="1"/>
+    <col min="48" max="48" width="9.14" hidden="0" customWidth="1"/>
+    <col min="49" max="49" width="9.14" hidden="0" customWidth="1"/>
+    <col min="50" max="50" width="9.14" hidden="0" customWidth="1"/>
+    <col min="51" max="51" width="9.14" hidden="0" customWidth="1"/>
+    <col min="52" max="52" width="9.14" hidden="0" customWidth="1"/>
+    <col min="53" max="53" width="9.14" hidden="0" customWidth="1"/>
+    <col min="54" max="54" width="9.14" hidden="0" customWidth="1"/>
+    <col min="55" max="55" width="9.14" hidden="0" customWidth="1"/>
+    <col min="56" max="56" width="9.14" hidden="0" customWidth="1"/>
+    <col min="57" max="57" width="9.14" hidden="0" customWidth="1"/>
+    <col min="58" max="58" width="9.14" hidden="0" customWidth="1"/>
+    <col min="59" max="59" width="9.14" hidden="0" customWidth="1"/>
+    <col min="60" max="60" width="9.14" hidden="0" customWidth="1"/>
+    <col min="61" max="61" width="9.14" hidden="0" customWidth="1"/>
+    <col min="62" max="62" width="9.14" hidden="0" customWidth="1"/>
+    <col min="63" max="63" width="9.14" hidden="0" customWidth="1"/>
+    <col min="64" max="64" width="9.14" hidden="0" customWidth="1"/>
+    <col min="65" max="65" width="9.14" hidden="0" customWidth="1"/>
+    <col min="66" max="66" width="9.14" hidden="0" customWidth="1"/>
+    <col min="67" max="67" width="9.14" hidden="0" customWidth="1"/>
+    <col min="68" max="68" width="9.14" hidden="0" customWidth="1"/>
+    <col min="69" max="69" width="9.14" hidden="0" customWidth="1"/>
+    <col min="70" max="70" width="9.14" hidden="0" customWidth="1"/>
+    <col min="71" max="71" width="9.14" hidden="0" customWidth="1"/>
+    <col min="72" max="72" width="9.14" hidden="0" customWidth="1"/>
+    <col min="73" max="73" width="9.14" hidden="0" customWidth="1"/>
+    <col min="74" max="74" width="9.14" hidden="0" customWidth="1"/>
+    <col min="75" max="75" width="9.14" hidden="0" customWidth="1"/>
+    <col min="76" max="76" width="9.14" hidden="0" customWidth="1"/>
+    <col min="77" max="77" width="9.14" hidden="0" customWidth="1"/>
+    <col min="78" max="78" width="9.14" hidden="0" customWidth="1"/>
+    <col min="79" max="79" width="9.14" hidden="0" customWidth="1"/>
+    <col min="80" max="80" width="9.14" hidden="0" customWidth="1"/>
+    <col min="81" max="81" width="9.14" hidden="0" customWidth="1"/>
+    <col min="82" max="82" width="9.14" hidden="0" customWidth="1"/>
+    <col min="83" max="83" width="9.14" hidden="0" customWidth="1"/>
+    <col min="84" max="84" width="9.14" hidden="0" customWidth="1"/>
+    <col min="85" max="85" width="9.14" hidden="0" customWidth="1"/>
+    <col min="86" max="86" width="9.14" hidden="0" customWidth="1"/>
+    <col min="87" max="87" width="9.14" hidden="0" customWidth="1"/>
+    <col min="88" max="88" width="9.14" hidden="0" customWidth="1"/>
+    <col min="89" max="89" width="9.14" hidden="0" customWidth="1"/>
+    <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
+    <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
+    <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
+    <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
+    <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
+    <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
+    <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
+    <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
+    <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
+    <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
+    <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="90" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" ht="15" customHeight="1"/>
+    <row r="4" ht="15" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="38" t="n">
+        <v>21709</v>
+      </c>
+      <c r="C5" s="38" t="n">
+        <v>16072</v>
+      </c>
+      <c r="D5" s="38" t="n">
+        <v>5637</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="38" t="n">
+        <v>14776</v>
+      </c>
+      <c r="C6" s="38" t="n">
+        <v>11651</v>
+      </c>
+      <c r="D6" s="38" t="n">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="38" t="n">
+        <v>8512</v>
+      </c>
+      <c r="C7" s="38" t="n">
+        <v>7324</v>
+      </c>
+      <c r="D7" s="38" t="n">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="38" t="n">
+        <v>4361</v>
+      </c>
+      <c r="C8" s="38" t="n">
+        <v>3615</v>
+      </c>
+      <c r="D8" s="38" t="n">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="38" t="n">
+        <v>1948</v>
+      </c>
+      <c r="C9" s="38" t="n">
+        <v>1598</v>
+      </c>
+      <c r="D9" s="38" t="n">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="38" t="n">
+        <v>5427</v>
+      </c>
+      <c r="C10" s="38" t="n">
+        <v>4277</v>
+      </c>
+      <c r="D10" s="38" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="38" t="n">
+        <v>9135</v>
+      </c>
+      <c r="C11" s="38" t="n">
+        <v>6929</v>
+      </c>
+      <c r="D11" s="38" t="n">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="38" t="n">
+        <v>9063</v>
+      </c>
+      <c r="C12" s="38" t="n">
+        <v>7129</v>
+      </c>
+      <c r="D12" s="38" t="n">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="38" t="n">
+        <v>8000</v>
+      </c>
+      <c r="C13" s="38" t="n">
+        <v>6228</v>
+      </c>
+      <c r="D13" s="38" t="n">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="38" t="n">
+        <v>3580</v>
+      </c>
+      <c r="C14" s="38" t="n">
+        <v>2391</v>
+      </c>
+      <c r="D14" s="38" t="n">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="38" t="n">
+        <v>25726</v>
+      </c>
+      <c r="C15" s="38" t="n">
+        <v>18269</v>
+      </c>
+      <c r="D15" s="38" t="n">
+        <v>7457</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="38" t="n">
+        <v>112237</v>
+      </c>
+      <c r="C16" s="38" t="n">
+        <v>85483</v>
+      </c>
+      <c r="D16" s="38" t="n">
+        <v>26754</v>
+      </c>
+    </row>
+    <row r="17" ht="15" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="37"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="37"/>
+    </row>
+    <row r="18" ht="15" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+    </row>
+    <row r="19" ht="15" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="37"/>
+      <c r="C19" s="37"/>
+      <c r="D19" s="37"/>
+    </row>
+    <row r="20" ht="81" customHeight="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="37"/>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+    </row>
+    <row r="21" ht="15" customHeight="1">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -7348,55 +7932,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -7462,302 +8046,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="10" t="n">
+        <v>25004</v>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>17137</v>
+      </c>
+      <c r="D5" s="10" t="n">
+        <v>7867</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="10" t="n">
+        <v>18273</v>
+      </c>
+      <c r="C6" s="10" t="n">
+        <v>13218</v>
+      </c>
+      <c r="D6" s="10" t="n">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="10" t="n">
+        <v>8972</v>
+      </c>
+      <c r="C7" s="10" t="n">
+        <v>7154</v>
+      </c>
+      <c r="D7" s="10" t="n">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="10" t="n">
+        <v>4700</v>
+      </c>
+      <c r="C8" s="10" t="n">
+        <v>3625</v>
+      </c>
+      <c r="D8" s="10" t="n">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="10" t="n">
+        <v>2527</v>
+      </c>
+      <c r="C9" s="10" t="n">
+        <v>1856</v>
+      </c>
+      <c r="D9" s="10" t="n">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="10" t="n">
+        <v>6578</v>
+      </c>
+      <c r="C10" s="10" t="n">
+        <v>4531</v>
+      </c>
+      <c r="D10" s="10" t="n">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="10" t="n">
+        <v>11674</v>
+      </c>
+      <c r="C11" s="10" t="n">
+        <v>8399</v>
+      </c>
+      <c r="D11" s="10" t="n">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="10" t="n">
+        <v>10399</v>
+      </c>
+      <c r="C12" s="10" t="n">
+        <v>7559</v>
+      </c>
+      <c r="D12" s="10" t="n">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="10" t="n">
+        <v>9495</v>
+      </c>
+      <c r="C13" s="10" t="n">
+        <v>6886</v>
+      </c>
+      <c r="D13" s="10" t="n">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="10" t="n">
+        <v>3995</v>
+      </c>
+      <c r="C14" s="10" t="n">
+        <v>2540</v>
+      </c>
+      <c r="D14" s="10" t="n">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="9" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="10" t="n">
+        <v>32122</v>
+      </c>
+      <c r="C15" s="10" t="n">
+        <v>20081</v>
+      </c>
+      <c r="D15" s="10" t="n">
+        <v>12041</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="9" t="n">
-[...23 lines deleted...]
-        <v>7840</v>
+      <c r="B16" s="10" t="n">
+        <v>133739</v>
+      </c>
+      <c r="C16" s="10" t="n">
+        <v>92986</v>
+      </c>
+      <c r="D16" s="10" t="n">
+        <v>40753</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
-[...2 lines deleted...]
-      <c r="E17" s="10"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
-[...2 lines deleted...]
-      <c r="E18" s="10"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
-[...2 lines deleted...]
-      <c r="E19" s="10"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
-[...2 lines deleted...]
-      <c r="E20" s="10"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -8220,55 +8761,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -8334,302 +8875,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="12" t="n">
+        <v>24973</v>
+      </c>
+      <c r="C5" s="12" t="n">
+        <v>17073</v>
+      </c>
+      <c r="D5" s="12" t="n">
+        <v>7900</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="12" t="n">
+        <v>17867</v>
+      </c>
+      <c r="C6" s="12" t="n">
+        <v>12994</v>
+      </c>
+      <c r="D6" s="12" t="n">
+        <v>4873</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="12" t="n">
+        <v>8990</v>
+      </c>
+      <c r="C7" s="12" t="n">
+        <v>7221</v>
+      </c>
+      <c r="D7" s="12" t="n">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="12" t="n">
+        <v>4659</v>
+      </c>
+      <c r="C8" s="12" t="n">
+        <v>3658</v>
+      </c>
+      <c r="D8" s="12" t="n">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="12" t="n">
+        <v>2454</v>
+      </c>
+      <c r="C9" s="12" t="n">
+        <v>1827</v>
+      </c>
+      <c r="D9" s="12" t="n">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="12" t="n">
+        <v>6543</v>
+      </c>
+      <c r="C10" s="12" t="n">
+        <v>4517</v>
+      </c>
+      <c r="D10" s="12" t="n">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="12" t="n">
+        <v>11449</v>
+      </c>
+      <c r="C11" s="12" t="n">
+        <v>8200</v>
+      </c>
+      <c r="D11" s="12" t="n">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="12" t="n">
+        <v>10338</v>
+      </c>
+      <c r="C12" s="12" t="n">
+        <v>7576</v>
+      </c>
+      <c r="D12" s="12" t="n">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="12" t="n">
+        <v>9283</v>
+      </c>
+      <c r="C13" s="12" t="n">
+        <v>6791</v>
+      </c>
+      <c r="D13" s="12" t="n">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="12" t="n">
+        <v>4005</v>
+      </c>
+      <c r="C14" s="12" t="n">
+        <v>2508</v>
+      </c>
+      <c r="D14" s="12" t="n">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="12" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="12" t="n">
+        <v>31995</v>
+      </c>
+      <c r="C15" s="12" t="n">
+        <v>20058</v>
+      </c>
+      <c r="D15" s="12" t="n">
+        <v>11937</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="12" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="12" t="n">
+        <v>132556</v>
       </c>
       <c r="C16" s="12" t="n">
-        <v>27537</v>
+        <v>92423</v>
       </c>
       <c r="D16" s="12" t="n">
-        <v>19193</v>
-[...2 lines deleted...]
-        <v>8344</v>
+        <v>40133</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="11"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
-      <c r="E18" s="11"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
-      <c r="E19" s="11"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
-      <c r="E20" s="11"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -9092,55 +9590,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -9206,302 +9704,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="14" t="n">
+        <v>24996</v>
+      </c>
+      <c r="C5" s="14" t="n">
+        <v>17146</v>
+      </c>
+      <c r="D5" s="14" t="n">
+        <v>7850</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="14" t="n">
+        <v>17643</v>
+      </c>
+      <c r="C6" s="14" t="n">
+        <v>12883</v>
+      </c>
+      <c r="D6" s="14" t="n">
+        <v>4760</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="14" t="n">
+        <v>8948</v>
+      </c>
+      <c r="C7" s="14" t="n">
+        <v>7251</v>
+      </c>
+      <c r="D7" s="14" t="n">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="14" t="n">
+        <v>4615</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>3629</v>
+      </c>
+      <c r="D8" s="14" t="n">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="14" t="n">
+        <v>2340</v>
+      </c>
+      <c r="C9" s="14" t="n">
+        <v>1733</v>
+      </c>
+      <c r="D9" s="14" t="n">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="14" t="n">
+        <v>6415</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>4484</v>
+      </c>
+      <c r="D10" s="14" t="n">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="14" t="n">
+        <v>11253</v>
+      </c>
+      <c r="C11" s="14" t="n">
+        <v>8117</v>
+      </c>
+      <c r="D11" s="14" t="n">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="14" t="n">
+        <v>10308</v>
+      </c>
+      <c r="C12" s="14" t="n">
+        <v>7546</v>
+      </c>
+      <c r="D12" s="14" t="n">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="14" t="n">
+        <v>9243</v>
+      </c>
+      <c r="C13" s="14" t="n">
+        <v>6783</v>
+      </c>
+      <c r="D13" s="14" t="n">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="14" t="n">
+        <v>3934</v>
+      </c>
+      <c r="C14" s="14" t="n">
+        <v>2438</v>
+      </c>
+      <c r="D14" s="14" t="n">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="14" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="14" t="n">
+        <v>31469</v>
+      </c>
+      <c r="C15" s="14" t="n">
+        <v>20120</v>
+      </c>
+      <c r="D15" s="14" t="n">
+        <v>11349</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="14" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="14" t="n">
+        <v>131164</v>
       </c>
       <c r="C16" s="14" t="n">
-        <v>27961</v>
+        <v>92130</v>
       </c>
       <c r="D16" s="14" t="n">
-        <v>19283</v>
-[...2 lines deleted...]
-        <v>8678</v>
+        <v>39034</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
-      <c r="E17" s="13"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
-      <c r="E18" s="13"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
-      <c r="E19" s="13"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
-      <c r="E20" s="13"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -9964,55 +10419,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -10078,302 +10533,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="16" t="n">
+        <v>24754</v>
+      </c>
+      <c r="C5" s="16" t="n">
+        <v>17064</v>
+      </c>
+      <c r="D5" s="16" t="n">
+        <v>7690</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="16" t="n">
+        <v>17076</v>
+      </c>
+      <c r="C6" s="16" t="n">
+        <v>12599</v>
+      </c>
+      <c r="D6" s="16" t="n">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="16" t="n">
+        <v>8879</v>
+      </c>
+      <c r="C7" s="16" t="n">
+        <v>7269</v>
+      </c>
+      <c r="D7" s="16" t="n">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="16" t="n">
+        <v>4597</v>
+      </c>
+      <c r="C8" s="16" t="n">
+        <v>3619</v>
+      </c>
+      <c r="D8" s="16" t="n">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="16" t="n">
+        <v>2338</v>
+      </c>
+      <c r="C9" s="16" t="n">
+        <v>1748</v>
+      </c>
+      <c r="D9" s="16" t="n">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="16" t="n">
+        <v>6476</v>
+      </c>
+      <c r="C10" s="16" t="n">
+        <v>4555</v>
+      </c>
+      <c r="D10" s="16" t="n">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="16" t="n">
+        <v>11182</v>
+      </c>
+      <c r="C11" s="16" t="n">
+        <v>8091</v>
+      </c>
+      <c r="D11" s="16" t="n">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="16" t="n">
+        <v>10237</v>
+      </c>
+      <c r="C12" s="16" t="n">
+        <v>7566</v>
+      </c>
+      <c r="D12" s="16" t="n">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="16" t="n">
+        <v>9010</v>
+      </c>
+      <c r="C13" s="16" t="n">
+        <v>6685</v>
+      </c>
+      <c r="D13" s="16" t="n">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="16" t="n">
+        <v>3893</v>
+      </c>
+      <c r="C14" s="16" t="n">
+        <v>2426</v>
+      </c>
+      <c r="D14" s="16" t="n">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="16" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="16" t="n">
+        <v>31345</v>
+      </c>
+      <c r="C15" s="16" t="n">
+        <v>20140</v>
+      </c>
+      <c r="D15" s="16" t="n">
+        <v>11205</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="16" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="16" t="n">
+        <v>129787</v>
       </c>
       <c r="C16" s="16" t="n">
-        <v>28603</v>
+        <v>91762</v>
       </c>
       <c r="D16" s="16" t="n">
-        <v>19525</v>
-[...2 lines deleted...]
-        <v>9078</v>
+        <v>38025</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
-      <c r="E17" s="15"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
-      <c r="E18" s="15"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
-      <c r="E19" s="15"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
-      <c r="E20" s="15"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -10836,55 +11248,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -10950,302 +11362,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="18" t="n">
+        <v>24686</v>
+      </c>
+      <c r="C5" s="18" t="n">
+        <v>17148</v>
+      </c>
+      <c r="D5" s="18" t="n">
+        <v>7538</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="18" t="n">
+        <v>17042</v>
+      </c>
+      <c r="C6" s="18" t="n">
+        <v>12595</v>
+      </c>
+      <c r="D6" s="18" t="n">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="18" t="n">
+        <v>8768</v>
+      </c>
+      <c r="C7" s="18" t="n">
+        <v>7236</v>
+      </c>
+      <c r="D7" s="18" t="n">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="18" t="n">
+        <v>4540</v>
+      </c>
+      <c r="C8" s="18" t="n">
+        <v>3622</v>
+      </c>
+      <c r="D8" s="18" t="n">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="18" t="n">
+        <v>2240</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>1699</v>
+      </c>
+      <c r="D9" s="18" t="n">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="18" t="n">
+        <v>6382</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>4545</v>
+      </c>
+      <c r="D10" s="18" t="n">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="18" t="n">
+        <v>11212</v>
+      </c>
+      <c r="C11" s="18" t="n">
+        <v>8169</v>
+      </c>
+      <c r="D11" s="18" t="n">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="18" t="n">
+        <v>10198</v>
+      </c>
+      <c r="C12" s="18" t="n">
+        <v>7590</v>
+      </c>
+      <c r="D12" s="18" t="n">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="18" t="n">
+        <v>8972</v>
+      </c>
+      <c r="C13" s="18" t="n">
+        <v>6631</v>
+      </c>
+      <c r="D13" s="18" t="n">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="18" t="n">
+        <v>3820</v>
+      </c>
+      <c r="C14" s="18" t="n">
+        <v>2412</v>
+      </c>
+      <c r="D14" s="18" t="n">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="18" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="18" t="n">
+        <v>30934</v>
+      </c>
+      <c r="C15" s="18" t="n">
+        <v>20089</v>
+      </c>
+      <c r="D15" s="18" t="n">
+        <v>10845</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="18" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="18" t="n">
+        <v>128794</v>
       </c>
       <c r="C16" s="18" t="n">
-        <v>29256</v>
+        <v>91736</v>
       </c>
       <c r="D16" s="18" t="n">
-        <v>19700</v>
-[...2 lines deleted...]
-        <v>9556</v>
+        <v>37058</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
-      <c r="E17" s="17"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
-      <c r="E18" s="17"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
-      <c r="E19" s="17"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
-      <c r="E20" s="17"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -11708,55 +12077,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -11822,302 +12191,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="20" t="n">
+        <v>24617</v>
+      </c>
+      <c r="C5" s="20" t="n">
+        <v>17160</v>
+      </c>
+      <c r="D5" s="20" t="n">
+        <v>7457</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="20" t="n">
+        <v>16893</v>
+      </c>
+      <c r="C6" s="20" t="n">
+        <v>12535</v>
+      </c>
+      <c r="D6" s="20" t="n">
+        <v>4358</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="20" t="n">
+        <v>8784</v>
+      </c>
+      <c r="C7" s="20" t="n">
+        <v>7257</v>
+      </c>
+      <c r="D7" s="20" t="n">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="20" t="n">
+        <v>4551</v>
+      </c>
+      <c r="C8" s="20" t="n">
+        <v>3643</v>
+      </c>
+      <c r="D8" s="20" t="n">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="20" t="n">
+        <v>2237</v>
+      </c>
+      <c r="C9" s="20" t="n">
+        <v>1703</v>
+      </c>
+      <c r="D9" s="20" t="n">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="20" t="n">
+        <v>6244</v>
+      </c>
+      <c r="C10" s="20" t="n">
+        <v>4500</v>
+      </c>
+      <c r="D10" s="20" t="n">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="20" t="n">
+        <v>10990</v>
+      </c>
+      <c r="C11" s="20" t="n">
+        <v>8059</v>
+      </c>
+      <c r="D11" s="20" t="n">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="20" t="n">
+        <v>10129</v>
+      </c>
+      <c r="C12" s="20" t="n">
+        <v>7587</v>
+      </c>
+      <c r="D12" s="20" t="n">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="20" t="n">
+        <v>8868</v>
+      </c>
+      <c r="C13" s="20" t="n">
+        <v>6590</v>
+      </c>
+      <c r="D13" s="20" t="n">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="20" t="n">
+        <v>3711</v>
+      </c>
+      <c r="C14" s="20" t="n">
+        <v>2363</v>
+      </c>
+      <c r="D14" s="20" t="n">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="20" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="20" t="n">
+        <v>30618</v>
+      </c>
+      <c r="C15" s="20" t="n">
+        <v>20078</v>
+      </c>
+      <c r="D15" s="20" t="n">
+        <v>10540</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="20" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="20" t="n">
+        <v>127642</v>
       </c>
       <c r="C16" s="20" t="n">
-        <v>29804</v>
+        <v>91475</v>
       </c>
       <c r="D16" s="20" t="n">
-        <v>19763</v>
-[...2 lines deleted...]
-        <v>10041</v>
+        <v>36167</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
-      <c r="E17" s="19"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
-      <c r="E18" s="19"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
-      <c r="E19" s="19"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
-      <c r="E20" s="19"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -12580,55 +12906,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -12694,302 +13020,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="22" t="n">
+        <v>24468</v>
+      </c>
+      <c r="C5" s="22" t="n">
+        <v>17116</v>
+      </c>
+      <c r="D5" s="22" t="n">
+        <v>7352</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="22" t="n">
+        <v>16723</v>
+      </c>
+      <c r="C6" s="22" t="n">
+        <v>12386</v>
+      </c>
+      <c r="D6" s="22" t="n">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="22" t="n">
+        <v>8808</v>
+      </c>
+      <c r="C7" s="22" t="n">
+        <v>7254</v>
+      </c>
+      <c r="D7" s="22" t="n">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="22" t="n">
+        <v>4539</v>
+      </c>
+      <c r="C8" s="22" t="n">
+        <v>3646</v>
+      </c>
+      <c r="D8" s="22" t="n">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="22" t="n">
+        <v>2257</v>
+      </c>
+      <c r="C9" s="22" t="n">
+        <v>1712</v>
+      </c>
+      <c r="D9" s="22" t="n">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="22" t="n">
+        <v>6081</v>
+      </c>
+      <c r="C10" s="22" t="n">
+        <v>4440</v>
+      </c>
+      <c r="D10" s="22" t="n">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="22" t="n">
+        <v>10862</v>
+      </c>
+      <c r="C11" s="22" t="n">
+        <v>7963</v>
+      </c>
+      <c r="D11" s="22" t="n">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="22" t="n">
+        <v>10026</v>
+      </c>
+      <c r="C12" s="22" t="n">
+        <v>7533</v>
+      </c>
+      <c r="D12" s="22" t="n">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="22" t="n">
+        <v>8868</v>
+      </c>
+      <c r="C13" s="22" t="n">
+        <v>6599</v>
+      </c>
+      <c r="D13" s="22" t="n">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="22" t="n">
+        <v>3663</v>
+      </c>
+      <c r="C14" s="22" t="n">
+        <v>2375</v>
+      </c>
+      <c r="D14" s="22" t="n">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="22" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="22" t="n">
+        <v>30542</v>
+      </c>
+      <c r="C15" s="22" t="n">
+        <v>19893</v>
+      </c>
+      <c r="D15" s="22" t="n">
+        <v>10649</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="22" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="22" t="n">
+        <v>126837</v>
       </c>
       <c r="C16" s="22" t="n">
-        <v>30205</v>
+        <v>90917</v>
       </c>
       <c r="D16" s="22" t="n">
-        <v>19850</v>
-[...2 lines deleted...]
-        <v>10355</v>
+        <v>35920</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
-      <c r="E17" s="21"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="21"/>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
-      <c r="E18" s="21"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
-      <c r="E19" s="21"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
-      <c r="E20" s="21"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>
@@ -13452,55 +13735,55 @@
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A21:H21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="false">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="9.99" hidden="0" customWidth="1"/>
-    <col min="2" max="2" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="12.0225" hidden="0" customWidth="1"/>
+    <col min="2" max="2" width="9.99" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="9.99" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="9.99" hidden="0" customWidth="1"/>
-    <col min="5" max="5" width="9.99" hidden="0" customWidth="1"/>
+    <col min="5" max="5" width="9.14" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
     <col min="27" max="27" width="9.14" hidden="0" customWidth="1"/>
     <col min="28" max="28" width="9.14" hidden="0" customWidth="1"/>
     <col min="29" max="29" width="9.14" hidden="0" customWidth="1"/>
     <col min="30" max="30" width="9.14" hidden="0" customWidth="1"/>
@@ -13566,302 +13849,259 @@
     <col min="90" max="90" width="9.14" hidden="0" customWidth="1"/>
     <col min="91" max="91" width="9.14" hidden="0" customWidth="1"/>
     <col min="92" max="92" width="9.14" hidden="0" customWidth="1"/>
     <col min="93" max="93" width="9.14" hidden="0" customWidth="1"/>
     <col min="94" max="94" width="9.14" hidden="0" customWidth="1"/>
     <col min="95" max="95" width="9.14" hidden="0" customWidth="1"/>
     <col min="96" max="96" width="9.14" hidden="0" customWidth="1"/>
     <col min="97" max="97" width="9.14" hidden="0" customWidth="1"/>
     <col min="98" max="98" width="9.14" hidden="0" customWidth="1"/>
     <col min="99" max="99" width="9.14" hidden="0" customWidth="1"/>
     <col min="100" max="100" width="9.14" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="90" customHeight="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="20" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1"/>
     <row r="4" ht="15" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+    </row>
+    <row r="5" ht="15" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="24" t="n">
+        <v>24322</v>
+      </c>
+      <c r="C5" s="24" t="n">
+        <v>17120</v>
+      </c>
+      <c r="D5" s="24" t="n">
+        <v>7202</v>
+      </c>
+    </row>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="24" t="n">
+        <v>16571</v>
+      </c>
+      <c r="C6" s="24" t="n">
+        <v>12341</v>
+      </c>
+      <c r="D6" s="24" t="n">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="24" t="n">
+        <v>8824</v>
+      </c>
+      <c r="C7" s="24" t="n">
+        <v>7312</v>
+      </c>
+      <c r="D7" s="24" t="n">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="24" t="n">
+        <v>4499</v>
+      </c>
+      <c r="C8" s="24" t="n">
+        <v>3671</v>
+      </c>
+      <c r="D8" s="24" t="n">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="24" t="n">
+        <v>2245</v>
+      </c>
+      <c r="C9" s="24" t="n">
+        <v>1718</v>
+      </c>
+      <c r="D9" s="24" t="n">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="24" t="n">
+        <v>6059</v>
+      </c>
+      <c r="C10" s="24" t="n">
+        <v>4434</v>
+      </c>
+      <c r="D10" s="24" t="n">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="11" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="24" t="n">
+        <v>10515</v>
+      </c>
+      <c r="C11" s="24" t="n">
+        <v>7639</v>
+      </c>
+      <c r="D11" s="24" t="n">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="12" ht="15" customHeight="1">
+      <c r="A12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="24" t="n">
+        <v>9875</v>
+      </c>
+      <c r="C12" s="24" t="n">
+        <v>7470</v>
+      </c>
+      <c r="D12" s="24" t="n">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="13" ht="15" customHeight="1">
+      <c r="A13" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="24" t="n">
+        <v>8689</v>
+      </c>
+      <c r="C13" s="24" t="n">
+        <v>6505</v>
+      </c>
+      <c r="D13" s="24" t="n">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="14" ht="15" customHeight="1">
+      <c r="A14" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="24" t="n">
+        <v>3617</v>
+      </c>
+      <c r="C14" s="24" t="n">
+        <v>2370</v>
+      </c>
+      <c r="D14" s="24" t="n">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="15" ht="15" customHeight="1">
+      <c r="A15" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="24" t="n">
-[...13 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="24" t="n">
+        <v>30205</v>
+      </c>
+      <c r="C15" s="24" t="n">
+        <v>19850</v>
+      </c>
+      <c r="D15" s="24" t="n">
+        <v>10355</v>
+      </c>
+    </row>
+    <row r="16" ht="15" customHeight="1">
+      <c r="A16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="24" t="n">
-[...14 lines deleted...]
-        <v>18</v>
+      <c r="B16" s="24" t="n">
+        <v>125421</v>
       </c>
       <c r="C16" s="24" t="n">
-        <v>30542</v>
+        <v>90430</v>
       </c>
       <c r="D16" s="24" t="n">
-        <v>19893</v>
-[...2 lines deleted...]
-        <v>10649</v>
+        <v>34991</v>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="1"/>
+      <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
-      <c r="E17" s="23"/>
     </row>
     <row r="18" ht="15" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="1"/>
+      <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
-      <c r="E18" s="23"/>
     </row>
     <row r="19" ht="15" customHeight="1">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
+      <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
-      <c r="E19" s="23"/>
     </row>
     <row r="20" ht="81" customHeight="1">
       <c r="A20" s="1"/>
-      <c r="B20" s="1"/>
+      <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
-      <c r="E20" s="23"/>
     </row>
     <row r="21" ht="15" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1"/>
     <row r="23" ht="15" customHeight="1"/>
     <row r="24" ht="15" customHeight="1"/>
     <row r="25" ht="15" customHeight="1"/>
     <row r="26" ht="15" customHeight="1"/>
     <row r="27" ht="15" customHeight="1"/>
     <row r="28" ht="15" customHeight="1"/>
     <row r="29" ht="15" customHeight="1"/>
     <row r="30" ht="15" customHeight="1"/>
     <row r="31" ht="15" customHeight="1"/>
     <row r="32" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
     <row r="43" ht="15" customHeight="1"/>