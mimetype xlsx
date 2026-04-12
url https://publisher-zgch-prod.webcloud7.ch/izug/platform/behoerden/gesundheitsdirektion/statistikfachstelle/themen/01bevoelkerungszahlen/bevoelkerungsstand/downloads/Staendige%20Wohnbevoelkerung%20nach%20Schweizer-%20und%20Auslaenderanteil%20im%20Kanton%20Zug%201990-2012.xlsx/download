--- v0 (2026-02-10)
+++ v1 (2026-04-12)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Ausländeranteil" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t xml:space="preserve">Anteil der ausländischen Wohnbevölkerung</t>
   </si>
   <si>
-    <t xml:space="preserve">Kanton Zug, 1836 bis 2024</t>
+    <t xml:space="preserve">Kanton Zug, 1836 bis 2025 (prov.)</t>
   </si>
   <si>
     <t xml:space="preserve">Jahr</t>
   </si>
   <si>
     <t xml:space="preserve">Anzahl Einwohner/innen</t>
   </si>
   <si>
     <t xml:space="preserve">Wohnbevölkerung mit Schweizer Bürgerrecht</t>
   </si>
   <si>
     <t xml:space="preserve">Ausländische Wohnbevölkerung</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1836/37 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
@@ -1083,50 +1083,64 @@
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">3)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2023 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">3)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2024 </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+      </rPr>
+      <t xml:space="preserve">3)</t>
+    </r>
+    <r>
+      <t xml:space="preserve"/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 (prov.) </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">3)</t>
     </r>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Die Bevölkerungsdefinition und Erhebungsmethode haben sich mit den Jahren mehrfach geändert, entsprechend sind die Zahlen von untersschiedlichen Quellen nicht immer genau vergleichbar. 
  </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">1)</t>
     </r>
     <r>
       <t xml:space="preserve"> Bundesamt für Statistik, Volkszählung 
  </t>
@@ -1146,58 +1160,58 @@
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">3)</t>
     </r>
     <r>
       <t xml:space="preserve"> Bundesamt für Statistik, STATPOP 
  </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">4)</t>
     </r>
     <r>
       <t xml:space="preserve"> Zug in Zahlen, Einwohnerregister 
  </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
       </rPr>
       <t xml:space="preserve">5)</t>
     </r>
     <r>
-      <t xml:space="preserve"> Geschäftsbericht des Regierungsrates, Einwohnerregister </t>
-[...6 lines deleted...]
-    <t xml:space="preserve">Fachstelle Statistik des Kantons Zug</t>
+      <t xml:space="preserve"> Geschäftsbericht des Regierungsrates, Einwohnerregister</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Datenquelle: Bundesamt für Statistik, Volkszählung, ESPOP, STATPOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fachstelle für Daten und Statistik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="166" formatCode="#,##0"/>
     <numFmt numFmtId="167" formatCode="0.00%"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <b/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
@@ -1269,51 +1283,51 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:oneCellAnchor xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
     <xdr:from xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:col xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:col>
       <xdr:colOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:colOff>
-      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">84</xdr:row>
+      <xdr:row xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">85</xdr:row>
       <xdr:rowOff xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">0</xdr:rowOff>
     </xdr:from>
     <xdr:ext xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" cx="2214000" cy="997200"/>
     <xdr:pic xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
       <xdr:nvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <xdr:cNvPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" id="1" name="Picture 1"/>
         <xdr:cNvPicPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
         </a:blip>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1589,51 +1603,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rIdvml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="0" tabSelected="true">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
-    <col min="1" max="1" width="11.2829166666667" hidden="0" customWidth="1"/>
+    <col min="1" max="1" width="14.5641666666667" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="15.5329166666667" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="16.6579166666667" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="16.6579166666667" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="16.6579166666667" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="9.14" hidden="0" customWidth="1"/>
     <col min="7" max="7" width="9.14" hidden="0" customWidth="1"/>
     <col min="8" max="8" width="9.14" hidden="0" customWidth="1"/>
     <col min="9" max="9" width="9.14" hidden="0" customWidth="1"/>
     <col min="10" max="10" width="9.14" hidden="0" customWidth="1"/>
     <col min="11" max="11" width="9.14" hidden="0" customWidth="1"/>
     <col min="12" max="12" width="9.14" hidden="0" customWidth="1"/>
     <col min="13" max="13" width="9.14" hidden="0" customWidth="1"/>
     <col min="14" max="14" width="9.14" hidden="0" customWidth="1"/>
     <col min="15" max="15" width="9.14" hidden="0" customWidth="1"/>
     <col min="16" max="16" width="9.14" hidden="0" customWidth="1"/>
     <col min="17" max="17" width="9.14" hidden="0" customWidth="1"/>
     <col min="18" max="18" width="9.14" hidden="0" customWidth="1"/>
     <col min="19" max="19" width="9.14" hidden="0" customWidth="1"/>
     <col min="20" max="20" width="9.14" hidden="0" customWidth="1"/>
     <col min="21" max="21" width="9.14" hidden="0" customWidth="1"/>
     <col min="22" max="22" width="9.14" hidden="0" customWidth="1"/>
     <col min="23" max="23" width="9.14" hidden="0" customWidth="1"/>
     <col min="24" max="24" width="9.14" hidden="0" customWidth="1"/>
     <col min="25" max="25" width="9.14" hidden="0" customWidth="1"/>
     <col min="26" max="26" width="9.14" hidden="0" customWidth="1"/>
@@ -3012,88 +3026,104 @@
       <c r="D79" s="9" t="n">
         <v>40133</v>
       </c>
       <c r="E79" s="10" t="n">
         <v>0.302762605992939</v>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1">
       <c r="A80" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B80" s="9" t="n">
         <v>133739</v>
       </c>
       <c r="C80" s="9" t="n">
         <v>92986</v>
       </c>
       <c r="D80" s="9" t="n">
         <v>40753</v>
       </c>
       <c r="E80" s="10" t="n">
         <v>0.304720388218844</v>
       </c>
     </row>
     <row r="81" ht="15" customHeight="1">
-      <c r="A81" s="1"/>
-[...6 lines deleted...]
-      <c r="A82" s="6" t="s">
+      <c r="A81" s="8" t="s">
         <v>82</v>
       </c>
+      <c r="B81" s="9" t="n">
+        <v>134977</v>
+      </c>
+      <c r="C81" s="9" t="n">
+        <v>93655</v>
+      </c>
+      <c r="D81" s="9" t="n">
+        <v>41322</v>
+      </c>
+      <c r="E81" s="10" t="n">
+        <v>0.306141046252324</v>
+      </c>
+    </row>
+    <row r="82" ht="15" customHeight="1">
+      <c r="A82" s="1"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="3"/>
     </row>
-    <row r="83" ht="15" customHeight="1">
+    <row r="83" ht="105" customHeight="1">
       <c r="A83" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="3"/>
     </row>
     <row r="84" ht="15" customHeight="1">
-      <c r="A84" s="1"/>
+      <c r="A84" s="6" t="s">
+        <v>84</v>
+      </c>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="3"/>
     </row>
-    <row r="85" ht="81" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="87" ht="15" customHeight="1"/>
+    <row r="85" ht="15" customHeight="1">
+      <c r="A85" s="1"/>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="3"/>
+    </row>
+    <row r="86" ht="81" customHeight="1"/>
+    <row r="87" ht="15" customHeight="1">
+      <c r="A87" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
     <row r="88" ht="15" customHeight="1"/>
     <row r="89" ht="15" customHeight="1"/>
     <row r="90" ht="15" customHeight="1"/>
     <row r="91" ht="15" customHeight="1"/>
     <row r="92" ht="15" customHeight="1"/>
     <row r="93" ht="15" customHeight="1"/>
     <row r="94" ht="15" customHeight="1"/>
     <row r="95" ht="15" customHeight="1"/>
     <row r="96" ht="15" customHeight="1"/>
     <row r="97" ht="15" customHeight="1"/>
     <row r="98" ht="15" customHeight="1"/>
     <row r="99" ht="15" customHeight="1"/>
     <row r="100" ht="15" customHeight="1"/>
     <row r="101" ht="15" customHeight="1"/>
     <row r="102" ht="15" customHeight="1"/>
     <row r="103" ht="15" customHeight="1"/>
     <row r="104" ht="15" customHeight="1"/>
     <row r="105" ht="15" customHeight="1"/>
     <row r="106" ht="15" customHeight="1"/>
     <row r="107" ht="15" customHeight="1"/>
     <row r="108" ht="15" customHeight="1"/>
     <row r="109" ht="15" customHeight="1"/>
     <row r="110" ht="15" customHeight="1"/>
     <row r="111" ht="15" customHeight="1"/>
     <row r="112" ht="15" customHeight="1"/>
@@ -3467,48 +3497,48 @@
     <row r="480" ht="15" customHeight="1"/>
     <row r="481" ht="15" customHeight="1"/>
     <row r="482" ht="15" customHeight="1"/>
     <row r="483" ht="15" customHeight="1"/>
     <row r="484" ht="15" customHeight="1"/>
     <row r="485" ht="15" customHeight="1"/>
     <row r="486" ht="15" customHeight="1"/>
     <row r="487" ht="15" customHeight="1"/>
     <row r="488" ht="15" customHeight="1"/>
     <row r="489" ht="15" customHeight="1"/>
     <row r="490" ht="15" customHeight="1"/>
     <row r="491" ht="15" customHeight="1"/>
     <row r="492" ht="15" customHeight="1"/>
     <row r="493" ht="15" customHeight="1"/>
     <row r="494" ht="15" customHeight="1"/>
     <row r="495" ht="15" customHeight="1"/>
     <row r="496" ht="15" customHeight="1"/>
     <row r="497" ht="15" customHeight="1"/>
     <row r="498" ht="15" customHeight="1"/>
     <row r="499" ht="15" customHeight="1"/>
     <row r="500" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A82:H82"/>
     <mergeCell ref="A83:H83"/>
-    <mergeCell ref="A86:H86"/>
+    <mergeCell ref="A84:H84"/>
+    <mergeCell ref="A87:H87"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zghori</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>